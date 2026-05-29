--- v0 (2026-04-13)
+++ v1 (2026-05-29)
@@ -5,2296 +5,2177 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\EMulinare\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B3DF1CB8-EB82-4BA4-A287-5B2ABC3D171F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{19B5EA6E-0022-40FD-AD2E-26C30C057C77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="3930" windowWidth="29040" windowHeight="15720" xr2:uid="{CC12B5FD-CD79-47AB-9A30-C06AA7EF0921}"/>
+    <workbookView xWindow="-28920" yWindow="3930" windowWidth="29040" windowHeight="15720" xr2:uid="{ABA4DB79-D404-4ED0-B5F8-175ED2BE242B}"/>
   </bookViews>
   <sheets>
     <sheet name="MCP - Final Project Presentatio" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MCP - Final Project Presentatio'!$A$1:$K$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MCP - Final Project Presentatio'!$A$1:$K$109</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1091" uniqueCount="550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1082" uniqueCount="546">
+  <si>
+    <t>Presentation Date</t>
+  </si>
   <si>
     <t>Presentation Time</t>
   </si>
   <si>
+    <t>First Name</t>
+  </si>
+  <si>
     <t>Last Name</t>
   </si>
   <si>
-    <t>First Name</t>
-[...4 lines deleted...]
-  <si>
     <t>Secretariat</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
+    <t xml:space="preserve">Project Title:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Description:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Group or Invidiual Project:   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Secretariat:  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agency:  </t>
+  </si>
+  <si>
+    <t>Tuesday, April 14</t>
+  </si>
+  <si>
+    <t>Tastery</t>
+  </si>
+  <si>
     <t>Reed Jr.</t>
   </si>
   <si>
-    <t>Tastery</t>
-[...4 lines deleted...]
-  <si>
     <t>EOHHS</t>
   </si>
   <si>
     <t>EHS</t>
   </si>
   <si>
-    <t>Executive Office of Health and Human Services - EHS</t>
-[...1022 lines deleted...]
-    <t>Kenny Gomes</t>
+    <t>From Intake to resolution-Case Management system that Works</t>
   </si>
   <si>
     <t xml:space="preserve">1)Who does it affect?
 The Investigations Team.
 2) Why is it an issue?
 Without a centralized system or database, case information is scattered across various formats and locations. This fragmentation makes it difficult to retrieve, analyze, or share data, leading to inefficiencies and potential gaps in case handling.
 3) When does the issue occur?
 This issue arises throughout the entire case lifecycle—from case intake to closure.
 Currently, managers face challenges in easily tracking case progress, reviewing actions taken, or accessing investigator notes.
 4. How does it affect the team?
 Investigators currently rely on manual processes—typing or handwriting interview notes, which are then stored separately.
 A centralized database would allow:
 Easy entry of case notes.
 Dropdown options for categorizing entries by complainant, respondent, or witness.
 Improved organization, retrieval.
 Overall an investigations database being implemented on the team would help investigations in a big way such as storing basic information like case id, employee information, allegation type, date case received/reported, investigator assigned, sources of evidence viewed, case status, actions taken, resolution, and interview notes of complainants, witnesses, and respondents. </t>
   </si>
   <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>Executive Office of Health and Human Services</t>
+  </si>
+  <si>
+    <t>Executive Office of Health and Human Services - EHS</t>
+  </si>
+  <si>
+    <t>Peggy</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
     <t>DPH IT: Application Accessibility Compliance Initiative</t>
   </si>
   <si>
     <t xml:space="preserve">This project will establish a comprehensive DPH Accessibility Compliance Program to evaluate and remediate all 130 DPH applications.
 WHO: A cross-functional team led by me will collaborate with IT, legal compliance, and accessibility experts.
 WHY: To ensure equal access for all Massachusetts residents to DPH digital services, meet legal requirements, and demonstrate the Commonwealth's commitment to inclusion.
 WHEN: The project will began in September 2025 with a phased approach, prioritizing public-facing applications first.
 HOW: We will implement a systematic process including accessibility audits, remediation planning, developer training, and establishing ongoing compliance monitoring. Solutions will include code modifications, design improvements, and documentation updates to meet WCAG 2.1 AA standards.
 </t>
+  </si>
+  <si>
+    <t>Diane</t>
+  </si>
+  <si>
+    <t>Loud</t>
   </si>
   <si>
     <t>You CAN Get There From Here: Developing Learning Pathways</t>
   </si>
   <si>
     <t xml:space="preserve">I will be concentrating on the competency of Communication and will be developing curated, sequenced learning resources (including different modalities for learning), designed to build skills over time and by level. The levels identified are:
 •	Leader of self
 •	Leader of others/projects
 •	Leader of leaders
 •	Leader of organizations
 This work will require validating priority subcompetencies with our agency partners, researching current or emerging best practices, and curating learning resources that support skill mastery.
 </t>
+  </si>
+  <si>
+    <t>Brittany</t>
+  </si>
+  <si>
+    <t>Kenny Gomes</t>
+  </si>
+  <si>
+    <t>MH</t>
+  </si>
+  <si>
+    <t>"Don't do the crime if you can't pay the fine" - Holding Health Plans Accountable</t>
+  </si>
+  <si>
+    <t>MassHealth One Care, SCO and PACE plans consistently fail to meet contractual obligations, performance expectations, and key deadlines. This is negatively impacting member care, program integrity and state resources.
+Currently, the Integrated Care Team does not have a standardized compliance process for SCO, One Care and PACE Managed Care Entities (MCEs). Notices are issued on an ad hoc basis, and no monetary sanctions processes are in place. To address this, we are developing a standardized compliance process that includes an SOP, workflows, and monitoring reports. These documents outline non-compliance actions (e.g., untimely report submissions) that warrant corrective action and/or monetary sanctions. Each non-compliance action is tied to proposed sanction amounts and the processes by which an MCE may be corrected and/or sanctioned. 
+Improved compliance with MassHealth requirements will help advance Integrated Care program goals -including access to service, member centered care, and other key priorities - for the One Care, SCO and PACE populations.</t>
+  </si>
+  <si>
+    <t>MassHealth - MH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rosa </t>
+  </si>
+  <si>
+    <t>Crespo</t>
+  </si>
+  <si>
+    <t>DTA</t>
   </si>
   <si>
     <t>From Error to Excellence: A Behavioral and Communication Approach to Case Quality</t>
   </si>
   <si>
     <t xml:space="preserve">Who:
 •	Caseworkers, supervisors, managers, and business unit leads across all regional offices
 •	Coordinated by a central team (Executive Staff, Quality Control, Regional Directors, Training and Staff Development Unit)
 •	Initial pilot with a small, cross-programs training class
 Why:
 •	To reduce preventable case errors and improve case quality
 •	To equip staff and supervisors with tools and frameworks for effective self-assessment and feedback.
 •	To ensure timely, accurate support for families and foster a culture of continuous improvement
 When:
 •	Phased launch over 16 weeks, beginning with a pilot in the training unit, expanding agency-wide, and continuing through Q2 2026
 How:
 •	Implement a standardized Case Confidence Scorecard for caseworkers to self-assess cases before submission
 •	Develop a dynamic Excel-based Supervisor Conversation Tool, providing customizable, ready-to-use prompts (using SBI and NVC frameworks) for structured feedback on topics like timeliness, accuracy, and customer service
 •	Use flash round facilitation guides, suggestion box themes, and “error of the month” initiatives with behavioral tips and clarifications
 •	Regional leads collect monthly data; the central office analyzes trends and shares insights
 •	Conduct weekly case review sessions supported by behavioral framing and communication training to encourage adoption and normalize feedback.
 </t>
   </si>
   <si>
-    <t>Scaling Digital Equity: Lessons Learned from integrating ESOL, career services, and technology access in Emergency Assistance Shelters</t>
-[...2 lines deleted...]
-    <t>ORI will conduct a retrospective analysis of the MBI-funded Chromebook and Wi-Fi hotspot distribution program across Emergency Assistance shelters and DESE's partnership. Through interviews with shelter staff, ESOL instructors, resellers' managers, and learner participants, we will identify what worked well in getting devices into learners' hands, what barriers emerged, and how collaboration between ORI, shelter providers, and technology partners can be strengthened. The project will produce actionable recommendations for improving device procurement, distribution workflows, technical support, and cross-agency coordination to inform future technology access grant applications and implementation.</t>
+    <t>Department of Transitional Assistance - DTA</t>
+  </si>
+  <si>
+    <t>ORI</t>
+  </si>
+  <si>
+    <t>Office for Refugees and Immigrants - ORI</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Dodge</t>
+  </si>
+  <si>
+    <t>EOANF</t>
+  </si>
+  <si>
+    <t>BSH</t>
   </si>
   <si>
     <t>The Minutemen Initiative - Protecting the State House in a moments notice</t>
   </si>
   <si>
     <t>Due to the shared responsibility of protecting the Massachusetts State House between the Department of Conservation and Recreation and multiple units of the Massachusetts State Police, The Bureau of the State House Security and Emergency Preparedness Team acts as a resource in planning, oversight, and as a liaison between these agencies and the multiple stakeholder agencies within the building and beyond.</t>
+  </si>
+  <si>
+    <t>Executive Office of Administration and Finance</t>
+  </si>
+  <si>
+    <t>Bureau of the State House - BSH</t>
+  </si>
+  <si>
+    <t>Caitlin</t>
+  </si>
+  <si>
+    <t>Rowley</t>
+  </si>
+  <si>
+    <t>EOHLC</t>
+  </si>
+  <si>
+    <t>DHS</t>
   </si>
   <si>
     <t>Reenvisioning Contractor Management: Improving Family Outcomes in the Emergency Assistance Shelter Program</t>
   </si>
   <si>
     <t>My project is centered around the Division of Housing Stabilization’s contractor evaluation process. Specifically, it is my goal to enhance our existing evaluation tool used to assess our EA shelter providers’ performance to align with revisions made to our Scope of Services and contracting period. This project’s impact is expansive, as the adjustments will affect internal staff workflows, contractor service delivery, and family outcomes.
 This project, while designed to have an immediate effect on service providers, will ultimately benefit families in EA shelters. In addition to not reflecting the service delivery requirements outlined in our current Scope, our existing tool neither considers qualitative performance metrics nor does it include a comprehensive scoring scale. Through bridging gaps in our evaluation processes that have previously hindered both DHS’s ability to assess provider performance and our contractors’ ability to make iterative adjustments to their service delivery practices, we will be better positioned to ensure that families are receiving the necessary support to secure stable housing. This effort is incredibly time-sensitive, as contractors are actively responding to our Request for Response to re-procure the EA Family Shelter system; as such, I am diligently working on developing new evaluation tools, as well as Standard Operating Procedures, to guide our contract specialist team through this transition. These deliverables are due by the end of the third quarter of the fiscal year.
 To meet this deadline, I am revising our existing annual evaluation tool and drafting a new, mid-year progress report. This will include substantial cross-team collaboration, as all our functional teams contribute to contractor evaluations; as such, I will lead working meetings and training sessions with relevant parties to set expectations and ensure the alignment of our goals. This work will not only repair what is now an incongruous evaluation process for DHS staff, but it will also lead to clearer, more comprehensive performance reviews, which will undoubtedly help our providers improve their service delivery. Such improvements will, in turn, directly benefit the families our providers serve.</t>
+  </si>
+  <si>
+    <t>Executive Office of Housing and Livable Communities</t>
+  </si>
+  <si>
+    <t>Division of Housing Stabilization - DHS</t>
+  </si>
+  <si>
+    <t>Charlene</t>
+  </si>
+  <si>
+    <t>Stawicki</t>
+  </si>
+  <si>
+    <t>EOLWD</t>
+  </si>
+  <si>
+    <t>DUA</t>
   </si>
   <si>
     <t>Full Board Readiness Initiative</t>
   </si>
   <si>
     <t>This project will involve all eleven Staff Counsel within the Board of Review. The purpose is to ensure that every attorney is trained and able to review cases involving all major legal issue areas within the Board’s jurisdiction. The project will be implemented over a defined period and will use a structured knowledge-transfer and cross-training model.
 Having been with the Board for over ten years now, I have come to know the Staff Counsel and realize that some would be uncomfortable if asked to train others, while other attorneys would welcome the request. Some others would not want to spend time in a training session but would rather learn one-on-one using a mentor and training guides. To accommodate all, each attorney will be asked to complete a “Staff Counsel Issue and Skills Survey.” See Exhibit A. They will have one week to complete it. This survey will provide bullet points for every legal issue within the Board’s jurisdiction. It will ask the attorney to check off the issues that they typically work on, to provide a list of their greatest strengths within the issues, and ask them if they are willing to train, mentor or help out in other ways. Lastly, it would ask them to write down what areas they would like to have more training in.  From this survey, I anticipate getting two groups. Attorneys who do not want to train, but will mentor others one on one, and attorneys who would agree to train groups. There is also a third possibility which I cannot rule out; the attorney that does not want to train or mentor at all.
 After the survey is collected and the list of attorneys are matched to specific legal issues, it will give us a list of subject-matter leads for each issue. A subject-matter lead is the attorney with the most experience handling a certain legal issue within the appeal. It is anticipated that all eleven attorneys will be marked as a subject-matter lead for at least one issue. Each subject-matter lead will then have six weeks to complete an “Issue Playbook” on their given topic. See Exhibit B. This Issue Playbook will give us the name of the issue, the statutory and regulatory authority, the key legal standard, the standard of review, common fact patterns, required findings of fact, an analysis framework, common errors to watch for, relevant precedent with case examples, sample disposition language, practice tips and related issues.
 At the end of the six weeks, the subject-matter leads who elected to train the group shall set up their training schedule using Microsoft Calendar, on Mondays, using both Teams and in-office conference rooms, for a one-to-two-hour training session on their topic. This training shall continue one time per week until all issues have been addressed. For any topic where the subject-matter lead does not wish to train, their Issue Playbook shall be used by Chief Counsel, a Board Member, or other Staff Counsel who has agreed to train the group on that issue.
 This project will be led and coordinated to minimize disruption to workload while strengthening consistency, flexibility, and quality of legal recommendations.
 Each subject-matter lead will remain the on-going mentor for their legal issue with the Board. This means that any time a staff attorney has a question on that legal issue, they can reach out to the mentor for advice and help with their current appeal.
 At the end of the six weeks, we will also have all the completed Issue Playbooks. They will be compiled by order as they appear in the statutes and regulations, and together be known as the new Board of Review Legal Handbook that will be distributed among all staff counsel. This handbook will continue to be used for reference, training, onboarding, and can be disseminated to other departments. Each subject-matter lead shall be responsible for updating their playbook, as needed, and circulating all new editions.  (Sorry I was unable to bring this done to one paragraph)</t>
   </si>
   <si>
+    <t>Executive Office of Labor and Workforce Development</t>
+  </si>
+  <si>
+    <t>Department of Unemployment - DUA</t>
+  </si>
+  <si>
+    <t>Keith</t>
+  </si>
+  <si>
+    <t>Fitts</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
     <t>Democratizing Data at LWD</t>
   </si>
   <si>
     <t xml:space="preserve">All of LWD’s departments and agencies are in scope as the Executive Office can only function with quality, accessible, and available data. By educating and building a stewardship structure, groups will be able to control their data, make better and faster decisions when it comes to sharing, and positively impact their daily work. Creating a sound stewardship structure and processes will advance the Executive Office’s ability to collaborate and achieve its requirements and goals. Work is underway to create and define the groups, draft charters and processes. Over the next few months the stewardship groups will meet to further define and start implementing these initiatives. </t>
   </si>
   <si>
-    <t xml:space="preserve">Building Civic Community Around Shared Product Management Practices  </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">To help these employees learn from each other, we will organize 6 monthly 1-hour meetings to review case studies, discuss product management concepts, and share ideas and challenges. </t>
+    <t>Secretariat Information Technology - IT</t>
+  </si>
+  <si>
+    <t>Tracey</t>
+  </si>
+  <si>
+    <t>Borrelli</t>
+  </si>
+  <si>
+    <t>EOPSS</t>
+  </si>
+  <si>
+    <t>DOC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Growing Together: A Professional Learning Community for Engagement and Retention </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Who: 
+The Education Division staff will participate in a pilot Professional Learning Community (PLC) focused on employee engagement and satisfaction. 
+Why: 
+To proactively strengthen employee satisfaction by identifying gaps in connection, professional growth, and workplace well-being, and responding with targeted, actionable supports. 
+When: 
+The PLC will run from March through July as a pilot, informing a potential full engagement initiative in the 2026–27 academic year. 
+How / Solution: 
+In collaboration with the book Inspire Greatness by Matt Tenney and the survey company People Thriver, the PLC initiative will serve as a pilot program for the engagement initiative in the 2026–27 academic year. The PLC will combine monthly employee surveys and facilitated group meetings to gather timely feedback and address four core areas of employee satisfaction. Survey and meeting data will be used to guide targeted training, improvements, and action steps that directly respond to staff needs. </t>
+  </si>
+  <si>
+    <t>Executive Office of Public Safety and Security</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Correction - DOC </t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Berry</t>
+  </si>
+  <si>
+    <t>MADOT</t>
+  </si>
+  <si>
+    <t>DOT</t>
+  </si>
+  <si>
+    <r>
+      <t>Knowledge in Motion</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">This project will cover all our staff and seeks to increase cross-training to ensure continued coverage of key tasks for absences and to balance our workload. My hope is to roll this out on a task-by-task basis over a 12-month period with the goal of increasing staff knowledge over this time. A one-year time frame will also allow cross training for both daily and annual tasks, including the audit. Our subject matter experts will provide in-person or remote guidance to share what they know. </t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Transportation</t>
+  </si>
+  <si>
+    <t>Massachusetts Department of Transportation - DOT</t>
+  </si>
+  <si>
+    <t>Stephanie A</t>
+  </si>
+  <si>
+    <t>Santana</t>
   </si>
   <si>
     <t>Manager Training Series Framework</t>
   </si>
   <si>
     <t>By providing a series of training sessions on this topic this can solve many employee issues by addressing them in real-time with the help of this manual.</t>
   </si>
   <si>
+    <t>Wednesday, April 15</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Hohmann</t>
+  </si>
+  <si>
+    <t>DCP</t>
+  </si>
+  <si>
     <t>Better Resources for better Bid Document Reviews</t>
   </si>
   <si>
     <t>I'm trying to provide enhanced resources for people conducting Bid Document reviews, with clear examples, more thorough examples of what to expect, and visual aids to help those who learn better visually. My goal is to make the Bid Document review process more efficient, and prevent delays in the pre-advertisement process for new Projects, both for the Project Teams' reviews, and the Bid Room's review. My goal is to have the primary set of resources completed by April 10, 2026, while also outlining how these resources can also be converted into a live training presentation, should the opportunity and demand arise.</t>
   </si>
   <si>
+    <t>Division of Capital Asset Management and Maintenance - DCP</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Calderon</t>
+  </si>
+  <si>
+    <t>EOEEA</t>
+  </si>
+  <si>
+    <t>EEA</t>
+  </si>
+  <si>
     <t>Advancing Fiscal Stewardship Through Procurement Centralization</t>
   </si>
   <si>
     <t>This project will involve executive leadership, finance staff, procurement professionals, legal counsel, and program managers across the Executive Office. The purpose of the initiative is to improve efficiency, compliance, transparency, and fiscal oversight by establishing a centralized procurement intake and oversight model tailored specifically to EEA’s policy team structure. The project will be implemented over a nine-month period beginning with an assessment of current procurement workflows, followed by process mapping, stakeholder engagement, model design, implementation, staff training, and performance evaluation. The proposed solution introduces standardized intake procedures, clearly defined review checkpoints with finance and legal, consistent approval pathways, and structured tracking metrics while preserving program-level subject matter expertise. This model is designed to create early procurement engagement rather than reactive contract processing.</t>
   </si>
   <si>
+    <t>Executive Office of Energy and Environmental Affairs</t>
+  </si>
+  <si>
+    <t>Executive Office of Energy and Environmental Affairs - EEA</t>
+  </si>
+  <si>
+    <t>Ann-Marie</t>
+  </si>
+  <si>
+    <t>Daley</t>
+  </si>
+  <si>
     <t>Dash Cam - Finance</t>
   </si>
   <si>
     <t>The finance team managers, along with key team members, will document both the logical thought process (assess/analyze before taking action) and the subsequent action steps. Creating or enhancing a road map via written instructions will ensure consistent and reliable handling of financial transactions that support the entire agency and aid the on-boarding process.  This will take 12 months and continually evolve in the future as situations change (dash cam).</t>
+  </si>
+  <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
+    <t>Feeney</t>
+  </si>
+  <si>
+    <t>DOR</t>
   </si>
   <si>
     <t xml:space="preserve">How to Handle Taxpayer/Customer Harassment and Abuse </t>
   </si>
   <si>
     <t xml:space="preserve">While the Human Resource Department for the Commonwealth has clear guidance on how to handle harassment between employees, there is not clear case law or guidance on how to handle repeated interactions with taxpayers/customers that act inappropriately. We work in collaboration with the Director of the Office Employee Ethics and Responsibility on these policies. No employee of the Commonwealth should have to interact with a known customer or taxpayer that is abusive or inappropriate. This behavior should immediately be reported to their direct supervisor or manager. 
 By developing a clear process, employees will know what to do and how to handle inappropriate behaviors among other employees and from customers/taxpayers that they encounter. 
 </t>
   </si>
   <si>
+    <t>Department of Revenue - DOR</t>
+  </si>
+  <si>
+    <t>Eduarda</t>
+  </si>
+  <si>
+    <t>Rocha Da Fonseca</t>
+  </si>
+  <si>
+    <t>DPH</t>
+  </si>
+  <si>
     <t>A comprehensive wound management program</t>
   </si>
   <si>
     <t xml:space="preserve">In conjunction with the wound nurse and senior leader of critical care services in the nursing division at LSH we will create a process to track wounds from admission to recovery or discharge. This will improve reporting in a timely manner, create processes that can be educated to, and ensure that the loop is closed on any wound that develops at LSH. </t>
+  </si>
+  <si>
+    <t>Department of Public Health - DPH</t>
+  </si>
+  <si>
+    <t>Lily</t>
+  </si>
+  <si>
+    <t>Kuo</t>
   </si>
   <si>
     <t>Streamlining Internal Procedures Third Party Vendors Risk Assessment</t>
   </si>
   <si>
     <t>Streamlining workflows and prioritizing vendors based on risk tiers.  Further, where applicable, using technology tools to help manage resource constraints by automating routine and time-consuming tasks to reduce manual error. By prioritizing vendors into critical, high, medium, and low-risk tiers based on data access and system criticality, the Department can allocate limited resources more effectively, focusing deeper assessments and enhanced monitoring efforts on the most critical relationships.
 Consider a blend of recurring monitoring and objective security ratings to develop and/or verify vendor self-assessments. This approach moves beyond static, subjective adhocs to provide recurring, data-driven insights into a vendor's security posture, adding an objective layer of validation.</t>
   </si>
   <si>
+    <t xml:space="preserve">Yves </t>
+  </si>
+  <si>
+    <t>Lamitie</t>
+  </si>
+  <si>
+    <t>MBY</t>
+  </si>
+  <si>
+    <t>Consumer Feedback Enhancement Project</t>
+  </si>
+  <si>
+    <t>This project establishes a formal collaboration between the ILC Business Improvement Partner (BIP) and MassAbility’s AQUA department to redesign the annual consumer survey.
+The goal is to develop a clear, accessible, and user-friendly survey that increases consumer participation and generates meaningful data to support quality improvement across all ten ILCs statewide.
+The project will be implemented in phases from January through June, including stakeholder engagement, survey development, pilot feedback, and statewide rollout.</t>
+  </si>
+  <si>
+    <t>MassAbility - MBY</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Zuppa</t>
+  </si>
+  <si>
     <t>Exit Ready: A Standard Exit Readiness Assessment. (Turning early insight into coordinated system response)</t>
   </si>
   <si>
     <t xml:space="preserve">This project will establish a standardized Exit Readiness Assessment that will automatically trigger an action (in Salesforce/Housing Help Hub) 45 days prior to a families required exit date. The assessment will be completed by the family, with the support of the shelter provider, as needed. This assessment will formally capture the families exit plan, readiness, and next steps. The goal shifts planning from a reactive process to a proactive, structured, and data-driven workflow that improves outcomes for families and will reduce system strain. 
 </t>
+  </si>
+  <si>
+    <t>Grenier</t>
+  </si>
+  <si>
+    <t>EPS</t>
   </si>
   <si>
     <t>Building Relationships/Client Retention</t>
   </si>
   <si>
     <t xml:space="preserve">I currently work with incarcerated individuals for 90-120 days of release from the Department of Corrections (DOC) and for up to 1 year in the community, mentoring, coaching, and connecting them to the resources in the community. Sometimes this is not always the case.
 We meet with clients sooner on a case-by-case basis, and sometimes an individual can be released within the next couple of weeks and we only get to meet them once while they are incarcerated. This does not allow us enough time to build rapport and relationships with these individuals, and the chances of them reaching out to us upon release in minimal.
 The longer we get to meet these individuals while they are incarcerated and build rapport with them, the better our chances of them reaching out to us when they are released are. I know this based on the experience with meeting with individuals, both with short periods of time left incarcerated and those with longer lengths of time before release.
 I believe that extending our engagement period to 4–6 months before release would allow us to build stronger, more meaningful relationships with individuals before they return to the community.  At present, we often do not engage with individuals until they receive a positive parole decision, and in many cases, their release occurs within a month of that date. This limited timeframe restricts our ability to provide consistent support, develop trust, and effectively prepare individuals for successful reentry.
 </t>
   </si>
   <si>
+    <t>Executive Office of Public Safety and Security - EPS</t>
+  </si>
+  <si>
+    <t>Cheyane</t>
+  </si>
+  <si>
+    <t>Goodrich</t>
+  </si>
+  <si>
+    <t>RMV</t>
+  </si>
+  <si>
     <t>Click-Don't Panic</t>
   </si>
   <si>
     <t>Seniors who do not have access to computers and/or struggle to use the internet, websites, emails, etc. The solution is to have an RMV employee (possibly the navigator) assist the customer with accessing websites, sending emails, and printing required documents.</t>
+  </si>
+  <si>
+    <t>Group</t>
+  </si>
+  <si>
+    <t>Registry of Motor Vehicles - RMV</t>
+  </si>
+  <si>
+    <t>Rosvelyn</t>
+  </si>
+  <si>
+    <t>Ramos Adames</t>
   </si>
   <si>
     <t>Quick, no panic!</t>
   </si>
   <si>
     <t>Who:
 This project involves Service Center leadership and frontline staff, with a primary focus on supporting elderly and other vulnerable customers who rely on RMV online services. It also includes coordination with internal departments to ensure consistent and professional communication.
 Why:
 As RMV services increasingly move to digital platforms, many customers—particularly older adults—face challenges navigating their online profiles. This leads to errors, repeated visits, inconsistent information, and increased exposure to fraud and identity theft. The project addresses the need for a more structured, secure, and customer-centered support process.
 When:
 The project will be implemented in phases over the short term, beginning with staff guidance and process alignment, followed by consistent application at the Service Center level.
 How / Solution:
 The solution is to establish a standardized approach for assisting customers with RMV online profiles. This includes:
 Providing clear, consistent guidance to customers on navigating their RMV accounts
 Reinforcing identity protection and fraud-prevention best practices during customer interactions
 Aligning internal communication standards to ensure accurate and professional information sharing across departments
 By equipping frontline staff with a consistent framework and emphasizing secure, empathetic communication, the agency can improve efficiency, reduce risk, and enhance overall customer trust and service quality.</t>
   </si>
   <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Nixon</t>
+  </si>
+  <si>
+    <t>EOED</t>
+  </si>
+  <si>
+    <t>DOS</t>
+  </si>
+  <si>
+    <t>Open Reports: Annual Municipal Data Transparency</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Who: Municipal Sealers &amp; Municipalities
+Why: Inconsistent and incomplete reporting
+When: 2024 Reporting Cycle
+How: Education and Dashboard
+Smartsheet
+</t>
+  </si>
+  <si>
+    <t>Executive Office of Economic Development</t>
+  </si>
+  <si>
+    <t>Division of Standards - DOS</t>
+  </si>
+  <si>
+    <t>Thursday, April 16</t>
+  </si>
+  <si>
+    <t>Leah</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>EOE</t>
+  </si>
+  <si>
+    <t>DESE</t>
+  </si>
+  <si>
     <t xml:space="preserve">(Em)bracing Impact: Rolling out a System for Strategically Collecting and Assessing Student Impact </t>
   </si>
   <si>
     <t xml:space="preserve">Roll out a formal data cycle process that can be utilized to set and measure impact/outcomes on student learning and/or belonging. The Center for Strategic Objectives and the Office of Literacy and Humanities will be the testing ground to determine what is already being done and where enhancements can be made or completely developed.  
 Currently, we are aware there may be changes to the collection and analyzing of data processes to be utilized by either team or DESE in general. We plan to develop the framework this winter and spring to ensure smooth implementation of these processes to potentially be piloted for use in the FY27 planning process for implementation in FY28. We will work with our teams to collect information on what is being done, gather their input regarding what data they believe is needed to measure progress towards impact and what systems would be useful for them to track, monitor, and analyze the data specific to the developing Strategic Objectives.  
 Planning Process: 
 The Strategic Priorities for the Department of Elementary and Secondary Education are:  
 Power of Presence 
 Mass Literacy 
 Supporting All Students 
 Teach Tomorrow 
  Our project will be developing a plan to roll out the data collection and analysis process that establishes a through-line from Strategic Priorities to specific project goals. This will include outputs that have outcomes tying back to priorities and goals. Within this, there will be a focus on student impact as the primary outcomes.  </t>
+  </si>
+  <si>
+    <t>Executive Office of Education</t>
+  </si>
+  <si>
+    <t>Department of Elementary and Secondary Education - DESE</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Zorich</t>
   </si>
   <si>
     <t>(Em)bracing Impact: Rolling out a System for Strategically Collecting and Assessing Student Impact </t>
   </si>
   <si>
     <t xml:space="preserve">Roll out a formal data cycle process that can be utilized to set and measure impact/outcomes on student learning and/or belonging. The Center for Strategic Objectives and the Office of Literacy and Humanities will be the testing ground to determine what is already being done and where enhancements can be made or completely developed.  
 Currently, we are aware there may be changes to the collection and analyzing of data processes to be utilized by either team or DESE in general. We plan to develop the framework this winter and spring to ensure smooth implementation of these processes to potentially be piloted for use in the FY27 planning process for implementation in FY28. We will work with our teams to collect information on what is being done, gather their input regarding what data they believe is needed to measure progress towards impact and what systems would be useful for them to track, monitor, and analyze the data specific to the developing Strategic Objectives.  
 Planning Process: 
 The Strategic Priorities for the Department of Elementary and Secondary Education are:  
 Power of Presence 
 Mass Literacy 
 Supporting All Students 
 Teach Tomorrow 
 Our project will be developing a plan to roll out the data collection and analysis process that establishes a through-line from Strategic Priorities to specific project goals. This will include outputs that have outcomes tying back to priorities and goals. Within this, there will be a focus on student impact as the primary outcomes.  
 Strategic Priorities --&gt; Unit Goals --&gt; Office Goals --&gt; Project Goals (focused on student impact) </t>
   </si>
   <si>
+    <t>Susannah</t>
+  </si>
+  <si>
+    <t>Hatch</t>
+  </si>
+  <si>
+    <t>DOER</t>
+  </si>
+  <si>
     <t>Improving DOER's Employee Onboarding Experience</t>
   </si>
   <si>
     <t>I will be creating a supervisor guide and accompanying resources for onboarding. This will accompany our existing flowchart and will provide a foundation for supervisors to plan their onboarding processes when bringing on new staff. This solves the problem stated above so that all supervisors are starting from the same materials and will provide uniform guidance across the agency.</t>
   </si>
   <si>
+    <t>Department of Energy Resources - DOER</t>
+  </si>
+  <si>
+    <t>Francesca</t>
+  </si>
+  <si>
+    <t>Bagangan</t>
+  </si>
+  <si>
+    <t>DEP</t>
+  </si>
+  <si>
     <t>If we have data, let's look at data. If we have opinions, let's go with mine. PowerBI Financial Reporting</t>
   </si>
   <si>
     <t xml:space="preserve">The project, already in process, unites several sub-units of MassDEP finance and a PowerBI builder from the MassDEP Enterprise Information Office. Forces will combine to update and expand the existing financial dashboard, review/provide feedback, and validate the data for publishing. The team consists primarily of DEP finance team lead, reviewers, PowerBI trainee, and a system analyst PowerBI "builder" and trainer from our Enterprise Information Office.  </t>
   </si>
   <si>
+    <t>Massachusetts Department of Environmental Protection - DEP</t>
+  </si>
+  <si>
+    <t>Yesenia</t>
+  </si>
+  <si>
+    <t>De Los Santos</t>
+  </si>
+  <si>
     <t>The Compliance Crew Guide</t>
   </si>
   <si>
     <t xml:space="preserve">The Noncompliance Unit Manager will create a Standard Operating Procedure (SOP) with participation from program staff and the agency Strategy Manager.  The project is designed to develop a centralized and streamlined workflow system that standardizes how Noncompliance Submissions are tracked and reviewed by the Noncompliance Coordinators. The SOP will provide staff with clear, efficient procedures that will strengthen decision making capabilities, improve accuracy and lead to faster and more consistent case evaluations. </t>
   </si>
   <si>
+    <t>Glenda</t>
+  </si>
+  <si>
+    <t>Burgos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One Team, Many Skills! </t>
+  </si>
+  <si>
     <t>EOHLC will implement a cross-training initiative to expand shared operational knowledge and strengthen continuity of operations. Beginning in 2027, staff will participate in structured job shadowing and learning opportunities to build familiarity with key processes, improve collaboration, and increase workforce flexibility while maintaining clear role ownership.</t>
   </si>
   <si>
-    <t xml:space="preserve">One Team, Many Skills! </t>
+    <t>Executive Office of Housing and Livable Communities - EOHLC</t>
+  </si>
+  <si>
+    <t>Marlice</t>
+  </si>
+  <si>
+    <t>Leitao</t>
   </si>
   <si>
     <t xml:space="preserve">EOHLC will implement a cross-training initiative to expand shared operational knowledge and strengthen continuity of operations. Beginning in 2027, staff will participate in structured job shadowing and learning opportunities to build familiarity with key processes, improve collaboration, and increase workforce flexibility while maintaining clear role ownership.
  </t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Noyes</t>
   </si>
   <si>
     <t>Cross-Team Collaboration &amp; Changing System Needs: How to Rapid Adjust the Emergency Assistance Family Shelter Portfolio</t>
   </si>
   <si>
     <t xml:space="preserve">What: EOHLC needs to remove at least 500 shelter units effective 1/15/2026.   
 Who: Senior Leadership, Placement, ADA, Inspections, Data, Regional teams within EOHLC and EA vendors.  
 Why: EOHLC Department of Housing Stabilization teams listed above need to work together to identify 500+ units to remove from the EA shelter portfolio by 1/15/2026. The removal of identified units will allow EOHLC to address shelter vacancies and fiscal overages simultaneously. Cross-team collaboration with internal and external stakeholders is needed to plan and execute reductions.  
 When: September 2025 – January 2026  
 How: Create a portfolio strategy working group with all internal stakeholders to align on a reduction strategy; Review current data to understand on-going/current shelter attribute needs, regional needs, current usage, etc...; Request ADA, inspections, and Placement teams to identify 20% of the portfolio units their teams believe would be okay to remove from the system; Review stakeholder feedback with the contract team and recommend units for removal; Receive approval from DHS senior leadership; Meet with all impacted vendors to discuss requested removals and engage in negotiations (if necessary); implement contract/budget adjustments to reflect agreed upon units removed from the portfolio; ensure data system is updated to remove selected units.   </t>
   </si>
   <si>
+    <t>Myles</t>
+  </si>
+  <si>
+    <t>Dias</t>
+  </si>
+  <si>
     <t>The Crashboard</t>
   </si>
   <si>
     <t xml:space="preserve">The creation of this dashboard involves EOPSS IT and it will benefit EOPSS IT along with the various agencies that we provide application development and support for. This would be an immense benefit since we currently have no central method to track application outages. The necessary actions for responding to these occurrences is often unclear and confusion. This project can be taken on once we have the proper resources available to us (schedule bandwidth, funding, personnel, vendor selection). The best way to accomplish his would likely be working with a vendor. The solution is a dashboard similar to Downtector (https://downdetector.com/). </t>
   </si>
   <si>
-    <t>Quality Culture by the people, for the people</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">QA Committee will be recruited to provide volunteering staff with professional development in Quality Assurance related activities while Division of Quality Management Systems (DQMS) will benefit by promoting quality environment by ensuring compliance &amp; accountability, completion of long pending equipment verifications along with training design for all staff. At the end of the tenure, of 12-18 months, in QA committee candidate will have at least 3 trainings related to QMS and will complete at least 1 QMS related project as chosen by the candidate or as assigned by DQMS. Only Microbiologist I- III members that are willing to volunteer and have approval from their supervisor/ Division Director will be recruited for QA committee. </t>
+    <t>Nilesh</t>
+  </si>
+  <si>
+    <t>Patel</t>
+  </si>
+  <si>
+    <t>EOPSS Application HUB - How to know if my application is down or not fully functional?</t>
+  </si>
+  <si>
+    <t>Currently when an application is down that we support, there is no central place to go where we can see the health of an application?
+The Agency users cannot see the health of an application either.
+Introducing the EOPSS Application HUB!!!
+  A one stop shop for monitoring your application's health!! Up or Down. Or partially down?
+Who will benefit
+  The EOPSS Application HUB will benefit EOPSS IT, our agencies, and constituents of Massachusetts. Perhaps even the EOTSS Support team.
+Why?
+  We currently have no central watchdog to gauge application's health, leaving it up to users to engage in a complicated line of communications to   convey application failures when they arise
+How? 
+  Create a central dashboard to track application outages across EOPSS. There will also be the ability to drill down further for more details.</t>
+  </si>
+  <si>
+    <t>Goyer</t>
+  </si>
+  <si>
+    <t>POL</t>
   </si>
   <si>
     <t>POL - Streamlining Onboarding</t>
   </si>
   <si>
     <t>This project would benefit POLs Units of Human Resource, Compliance, Payroll and Asset Management. Problems are identified that the current process has too many lines of communication and if one Unit is missed, it could delay the Onboarding Employee in starting to train or their duties on day one of employment. Seeking to implement a new process by the fiscal year end by working closely with Unit counterparts.</t>
   </si>
   <si>
+    <t>Department of State Police - POL</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Mattis</t>
+  </si>
+  <si>
     <t>Avoiding the Question: Using FAQs to give time back</t>
   </si>
   <si>
     <t>It is for the oversized/overweight permit department due to their outsized number of calls that ask very basic and simple to answer questions. The when is as soon as possible to give them more time to focus on administrative functions. The solution to the problem is offering those who utilize the website a resource to answer their simple questions. Questions that go in depth, have fluctuating answers, or require nuance will not be addressed.</t>
   </si>
   <si>
+    <t>Tuesday, April 21</t>
+  </si>
+  <si>
+    <t>Bonnie</t>
+  </si>
+  <si>
+    <t>Borch-Rote</t>
+  </si>
+  <si>
+    <t>SDO</t>
+  </si>
+  <si>
     <t>Certification Collaboration!</t>
   </si>
   <si>
     <t xml:space="preserve">Through collaboration by SDO Leadership, Certification, Legal and IT Systems, the SDO will streamline our diverse business certification process by the end of FY26 to improve diverse business certification processing time and overall customer service experience. We are in the early phases of planning this project, gathering baseline data, and detailing final goals.  </t>
+  </si>
+  <si>
+    <t>Supplier Diversity Office - SDO</t>
+  </si>
+  <si>
+    <t>Janice</t>
+  </si>
+  <si>
+    <t>Little</t>
+  </si>
+  <si>
+    <t>Building an Efficient Financial Tool</t>
   </si>
   <si>
     <t xml:space="preserve">Who: We complete our Indirect Cost Allocation Plan annually – starting the process in October and finalizing in December.  I’m fairly new to my role, and I have an employee that is training on the process of putting this plan together, but the spreadsheet that he is working from is quite elaborate, and this staff member has limited Excel skills, so I’d like to have some of the process automated – which currently involves running queries, downloading the data into Excel, and then manipulating the data.
 Why: I believe if we can streamline the process, including automating some of the steps, we can reduce the time involved by at least a month if not more.
 When: I’d like to work on this for the next several months while honing-in on the skills learned during the MCP course.
 How: I plan to work with the staff member, the retiree that is training him, some colleagues who have assisted with creating a dashboard for another report we have to assist with the process.
 Solution: The solution will be a more efficient way to create the Indirect Cost Plan utilizing data that is pulled directly from the data warehouse from Power BI instead of running numerous queries to manipulate the data manually in Excel.
 </t>
   </si>
   <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
+    <t>Carpenter</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>Rhonda</t>
+  </si>
+  <si>
+    <t>Cummings</t>
+  </si>
+  <si>
     <t>DOC Staff Wellness Initiative</t>
   </si>
   <si>
     <t>The Wellness event will consist of multiple days (up to 5) of teams comprised from the staff of all 13 correctional facilities, participating in physical/competitive events that promote interpersonal relationships and teamwork.  The event will also consist of mindfulness sessions and include vendors to provide health focused workshop.</t>
   </si>
   <si>
+    <t>Department of Correction - DOC</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
     <t>We are still working on a title!</t>
   </si>
   <si>
     <t xml:space="preserve">My partner and I are going to work on initiatives to help boost DOC staff wellness. We have identified that staff have low morale and low motivation and we would like to find ways to show them that their work is meaningful and they are appreciated to boost morale. </t>
   </si>
   <si>
+    <t>Gus</t>
+  </si>
+  <si>
+    <t>Fallah</t>
+  </si>
+  <si>
+    <t>DDS</t>
+  </si>
+  <si>
+    <t>One-Page Strategic Plan Initiative</t>
+  </si>
+  <si>
     <t>The project will employ a rigorous distillation process involving the current strategic plan of the Department of Developmental Services-Northeast Residential Services. We will identify core strategic themes, prioritize initiatives based on impact and alignment, and develop clear metrics for success. The one-page plan will utilize visual design principles to ensure information hierarchy and readability while preserving the strategic depth necessary for effective organizational guidance.</t>
   </si>
   <si>
-    <t>One-Page Strategic Plan Initiative</t>
+    <t>Department of Developmental Services - DDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neline </t>
+  </si>
+  <si>
+    <t>Sanon</t>
   </si>
   <si>
     <t xml:space="preserve">The project will employ a rigorous distillation process involving the current strategic plan of the Department of Developmental Services-Northeast Residential Services. We will identify core strategic themes, prioritize initiatives based on impact and alignment, and develop clear metrics for success. The one-page plan will utilize visual design principles to ensure information hierarchy and readability while preserving the strategic depth necessary for effective organizational guidance.
 </t>
   </si>
   <si>
+    <t>Aniela</t>
+  </si>
+  <si>
+    <t>LaTraverse</t>
+  </si>
+  <si>
     <t>Building Bridges, Not Barriers: A Cross-Agency Strategy for Transitional-Aged Youth</t>
   </si>
   <si>
     <t xml:space="preserve">I will use an IRT-allotted time to facilitate a meeting with decision makers from EOHHS state agencies that service youth and young adults. In preparation for this meeting, I will send out a questionnaire so that folks come prepared to discuss this topic in detail. Folks from each of the agencies will also be given the option to invite any individuals within their agencies who work specifically with TAY. We will discuss what is working, where the gaps are, and brainstorm interagency initiatives to ensure TAY are getting their needs met. </t>
   </si>
   <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Aguiar</t>
+  </si>
+  <si>
     <t>Bringing BOH into the Digital World</t>
   </si>
   <si>
     <t>Restructuring the current process, taking it from a manual process where there is much duplication of work to a streamlined electronic process.</t>
   </si>
   <si>
+    <t xml:space="preserve">Amy </t>
+  </si>
+  <si>
+    <t>Greenwood</t>
+  </si>
+  <si>
+    <t>OCD</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mapping the Process: Standard Operating Procedures as a Tool for Interagency Success (Working Title!) </t>
   </si>
   <si>
     <t xml:space="preserve">As DHS has grown and reorganized, it has been difficult to navigate and connect to the correct staff to address various programmatic issues as they occur. The Placement Unit sits at the crossroads between program eligibility and provider engagement. This can cause confusion for shelter providers and other DHS divisions alike. It is my intent to take the lead role in drafting and implementing the Standard Operation Procedure (SOP) for the Placement Unit. The SOP will break down each workflow the unit handles, highlight current pain points, and look to the future of the program as new technology is introduced. The Placement Unit team will play an active role in drafting SOPs to ensure that all aspects of the units are addressed in the SOP. These drafting sessions will occur over several weeks in January and February. Once SOP is completed, it will be brought to upper management for submittal. </t>
+  </si>
+  <si>
+    <t>Office of Community Development - OCD</t>
+  </si>
+  <si>
+    <t>Wednesday, April 22</t>
+  </si>
+  <si>
+    <t>Lindsay</t>
+  </si>
+  <si>
+    <t>Corcoran</t>
   </si>
   <si>
     <t>Align in Action: Communications Strategy for DOC’s Five-Year Strategic Plan</t>
   </si>
   <si>
     <t xml:space="preserve">The project will be executed by the DOC Media Relations team, with myself taking the lead on all strategic planning and development. We will design and execute a six-month communications plan that supports the launch and early implementation of the Align Initiative.
 The project will begin with a coordinated launch strategy in January, followed by a structured communications plan that uses press releases, videos, and social media to build visibility and understanding over time. Content will highlight the goals of the Align Initiative, explain its relevance to the public, and celebrate early progress across the Department.
 This approach provides a clear solution to the identified problem by ensuring the Align Initiative is introduced intentionally, reinforced consistently, and supported by measurable outcomes.
 </t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>Boisse</t>
+  </si>
+  <si>
+    <t>Tabby Time!</t>
   </si>
   <si>
     <t xml:space="preserve">•	Who: Facility Tablet Committees 
 •	Why: To provide tablet education to new employees that are beginning their career with the DOC. 
 •	When: During Training Academies (typically twice a year) and as needed at DOC sites 
 •	How: Present a PowerPoint presentation 
 </t>
   </si>
   <si>
-    <t>Tabby Time!</t>
+    <t>Kaitlin</t>
+  </si>
+  <si>
+    <t>Mullen</t>
   </si>
   <si>
     <t>· Who: Facility Tablet Committees
 · Why: To provide tablet education to new employees that are beginning their career with the DOC.
 · When: During Training Academies (typically twice a year) and as needed at DOC sites
 · How: Present a PowerPoint presentation</t>
   </si>
   <si>
+    <t>Kate</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
     <t xml:space="preserve">•	Who: Facility Tablet Committees 
 •	Why: To provide tablet education to new employees that are beginning their career with the DOC. 
 •	When: During Training Academies (typically twice a year) and as needed at DOC sites 
 •	How: Present a PowerPoint presentation </t>
   </si>
   <si>
-    <t>Open Reports: Annual Municipal Data Transparency</t>
-[...7 lines deleted...]
-</t>
+    <t>Judith</t>
+  </si>
+  <si>
+    <t>Magloire</t>
+  </si>
+  <si>
+    <t>OLA Ready: A Six-Week Onboarding Framework for Coherence, Capacity, and Consistency</t>
+  </si>
+  <si>
+    <t>Who: The project (onboarding proposal) would serve newly hired staff in the Office of Language Acquisition (OLA), equipping them to effectively support districts implementing equitable and legally sound English Learner Education (ELE) programs and manage their assigned portfolios.
+Why: Inconsistent onboarding contributes to uneven guidance, delayed field readiness, institutional knowledge loss, and individual frustration. A structured onboarding model ensures staff gain understanding of ELE program guidance, monitoring tools and resources, apply ELE policy acquired knowledge consistently and through an equity-centered lens, strengthen district supports, and add to the office's collective capacity.
+When: The project will be implemented during each new staff member’s first six weeks of employment, with ongoing refinement based on feedback and performance indicators.
+How: OLA will deliver a standardized, six-week onboarding model that integrates ELE policy and guidance, data systems, monitoring tools, and applied practice aligned to staff roles, with completion verified through artifacts, calibration activities, and supervisor review to ensure readiness for field-facing work.</t>
+  </si>
+  <si>
+    <t>Jennifer</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>MEPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEPA Inbox and Completeness Review Revamp: Faster, Smarter, More Efficient </t>
   </si>
   <si>
     <t>With the assistance of the MEPA Paralegal/staff (the paralegal post has recently been vacated) the Deputy Director will set up a new folder system with clear ownership of folders and rules for sorting, archiving and maintaining the inbox. The inbox structure will ensure timely follow-up to all emails and a less cluttered more up to date inbox. The inbox will be accompanied by a quick guide for current and future staff to learn the inbox system and the rules for assigning, sorting, archiving and maintaining. The project will take approximately three months. In the first month, the inbox structure will be created and reviewed with the MEPA Director. The instruction manual and email templates for common responses will be created in month two. Once all documents are reviewed and approved, the current inbox folders will be deleted/archived as needed and the new structure implemented (month three). Staff training (as needed) will be conducted during this time. The structure will be reviewed annually for effectiveness and updates made as needed.</t>
+  </si>
+  <si>
+    <t>Massachusetts Environmental Policy Act Office - MEPA</t>
+  </si>
+  <si>
+    <t>Fabiano</t>
+  </si>
+  <si>
+    <t>Angelo</t>
   </si>
   <si>
     <t>ORI Communications Network: Structuring and Managing a Collaborative Network to Strengthen Positive Narratives about Immigrants and Refugees</t>
   </si>
   <si>
     <t xml:space="preserve">Who - The proposed project is the development and facilitation of the ORI Communications Network - a collaborative group of communication professionals from community organizations that support immigrants and refugees.
 Why - This network was created to address the fragmented communication landscape and the lack of a shared space for collectively discussing challenges, exchanging resources, and coordinating messaging.
 When - Beginning late last year and continuing on a monthly basis, the group meets under the leadership of ORI’s Communication Manager to explore solutions through collective thinking and to share tools and strategies that strengthen and unify the narrative about immigrants.
 What - The project’s solution is to establish an ongoing, structured forum that builds community, improves collaboration, and enhances the effectiveness and coherence of communication efforts across organizations.
 </t>
   </si>
   <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Powers</t>
+  </si>
+  <si>
+    <t>EOTSS</t>
+  </si>
+  <si>
     <t>Empowerment Through Communication: The TSS Tech Connect Initiative</t>
   </si>
   <si>
     <t xml:space="preserve">I'm proposing sending a quarterly newsletter, TSS Tech Connect, to all Commonwealth employees by Spring of 2026. 
 </t>
   </si>
   <si>
+    <t>Executive Office of Technology Services and Security</t>
+  </si>
+  <si>
+    <t>Executive Office of Technology Services and Security - EOTSS</t>
+  </si>
+  <si>
+    <t>Thursday, April 23</t>
+  </si>
+  <si>
+    <t>Sheila</t>
+  </si>
+  <si>
+    <t>Gallagher</t>
+  </si>
+  <si>
+    <t>HRD</t>
+  </si>
+  <si>
     <t>Legal Prep Without the Paper Chase</t>
   </si>
   <si>
     <t xml:space="preserve">This proposed project is designed to help new attorneys understand what documents they need for cases and who to contact at the partner agencies.  Since we are not in the office frequently, it is challenging to train new attorneys in a virtual world.  The goal of this project is to develop standard forms that can be shared with partner agencies requesting the necessary documentation for the cases. These forms can be stored on the unit shared drive. </t>
+  </si>
+  <si>
+    <t>Human Resource Division - HRD</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Geskey</t>
   </si>
   <si>
     <t xml:space="preserve">ADH Access Point: A Centralized Resource for Adult Day Health Information and Engagement </t>
   </si>
   <si>
     <t xml:space="preserve">To help members and their caregivers better understand and access essential resources, MassHealth will create an accessible ADH landing page on the Mass.gov website. Currently, the only ADH resource available on the state website is the Provider Manual. While informative, the manual offers little functional relevance for members/caregivers seeking information about services.
 A landing page would house all essential, public-facing information, including but not limited to: an overview of ADH and the services offered, eligibility requirements, a tool to compare programs across the state, and resources for enrollment. Further, this landing page would eventually provide information regarding opportunities to submit individualized feedback on their experience in ADH (i.e., Member Experience Survey, Member Engagement Forums, etc.) 
 This webpage will be developed and launched by late-March 2026 to provide comprehensive program information/resources and enhance member and caregiver engagement efforts. Creating this resource will strengthen trust in the program and empower members and their caregivers to be informed participants in their care.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Jennifer </t>
+  </si>
+  <si>
+    <t>Bernstein</t>
+  </si>
+  <si>
     <t xml:space="preserve">The Heat(map) is on - ACO/CP Performance Dashboard </t>
   </si>
   <si>
     <t xml:space="preserve">Create a tool to evaluate and analyze ACO Key Performance Indicators (KPIs) to ensure CP Team alignment with MH and ACBH priorities, inform performance management strategies and Ensuring update internal stakeholders.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Gallagher </t>
+  </si>
+  <si>
+    <t>AGE</t>
+  </si>
+  <si>
+    <t>Cross-Program Map of Shared Functions to Identify Duplication &amp; Unlock Opportunities for Shared Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The project will create a cross-program functional operating map so senior leadership can quickly see where shared services could reduce cost and duplication, especially where multiple programs pay for similar work through separate vendor contracts (e.g., different training vendors across Home Care, I&amp;R, SHINE, and Protective Services). By making contracts, vendors, and delivery models visible in one place, AGE can compare scope/deliverables, review annual spend and unit costs where available, and identify opportunities to standardize or consolidate (e.g., reduce duplicative contracts, negotiate better pricing through volume, or shift to a more cost-effective solution). This will free up resources to redeploy toward initiatives that improve the lives of older adults, individuals with disabilities, and caregivers across the Commonwealth. The map will capture, by function, ownership/accountability, delivery model, contracting status and key contract details, vendors, delivery footprint, and Individualtes on overlap and standardization potential. The team will define functional buckets, build a streamlined program × function template, pre-fill it using existing materials, confirm gaps with program leads, and produce a validated map plus a leadership-ready summary with 3–5 actionable shared-services opportunities to inform procurement and operational planning. </t>
+  </si>
+  <si>
+    <t>Executive Office of Aging &amp; Independence - AGE</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>McGorty</t>
+  </si>
+  <si>
     <t>The Continued Safety and Operation of State Run Group Homes</t>
   </si>
   <si>
     <t>Taking a high-level look at the overall process for operation of group homes both Mechanically and Operationally.</t>
   </si>
   <si>
+    <t>Kaitlyn</t>
+  </si>
+  <si>
+    <t>Mori</t>
+  </si>
+  <si>
+    <t>DMH</t>
+  </si>
+  <si>
     <t>Security Personnel Uniformity: A Statewide Approach</t>
   </si>
   <si>
     <t>This project would include all Security personnel throughout the state that work for DMH. This is important to reduce liability by having a clear understanding of roles and responsibilities. This will be an area by area rollout, my goal would be a launch date throughout DMH of January 2027. This will be accomplished by meeting with the Commissioner, legal, and other stakeholders to learn their expectations of the role of Security at DMH, and implementing it throughout each site.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Mental Health - DMH </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pinal </t>
+  </si>
+  <si>
+    <t>SPHL</t>
+  </si>
+  <si>
+    <t>Quality Culture by the people, for the people</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QA Committee will be recruited to provide volunteering staff with professional development in Quality Assurance related activities while Division of Quality Management Systems (DQMS) will benefit by promoting quality environment by ensuring compliance &amp; accountability, completion of long pending equipment verifications along with training design for all staff. At the end of the tenure, of 12-18 months, in QA committee candidate will have at least 3 trainings related to QMS and will complete at least 1 QMS related project as chosen by the candidate or as assigned by DQMS. Only Microbiologist I- III members that are willing to volunteer and have approval from their supervisor/ Division Director will be recruited for QA committee. </t>
+  </si>
+  <si>
+    <t>Department of Public Health - DPH, MA State Public Health Laboratory- SPHL</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Barkley</t>
+  </si>
+  <si>
+    <t>OLTSS</t>
   </si>
   <si>
     <t>Unlocking LTSS Insights</t>
   </si>
   <si>
     <t>Who: Finance &amp; Analytics team, in collaboration with MassHealth Analytics, working with LTSS program staff as end users
 Why: To enable LTSS program staff to independently access and interpret program-level data to support informed decision-making
 When: Ongoing rollout in SFY2026
 How: Develop and enhance Tableau dashboards, provide dashboard training sessions, and create user guides and documentation to support ongoing use</t>
+  </si>
+  <si>
+    <t>Office of Long Term Services and Supports - OLTSS</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Martin</t>
   </si>
   <si>
     <t>The Dashboard</t>
   </si>
   <si>
     <t xml:space="preserve">Who: Finance &amp; Analytics team, in collaboration with MassHealth Analytics, working with LTSS program staff as end users
 Why: To enable LTSS program staff to independently access and interpret program-level data to support informed decision-making
 When: Ongoing rollout in SFY2026
 How: Develop and enhance Tableau dashboards, provide dashboard training sessions, and create user guides and documentation to support ongoing use
 </t>
   </si>
   <si>
+    <t>John (Jack)</t>
+  </si>
+  <si>
+    <t>Dillon</t>
+  </si>
+  <si>
+    <t>MPTC</t>
+  </si>
+  <si>
     <t>How Educational Learning Pods (ELP's) lead to better communication skills amongst police recruits</t>
   </si>
   <si>
     <t>Instead of recruits sitting in straight rows, militaristic style, and being told to speak only when spoken to, I now have recruits sitting in PODS (groups of 6), and we encourage communication and collaboration before during and after class.</t>
   </si>
   <si>
+    <t>Municipal Police Training Committee - MPTC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silvia </t>
+  </si>
+  <si>
+    <t>Mejia Suarez</t>
+  </si>
+  <si>
+    <t>LIB</t>
+  </si>
+  <si>
     <t>Special Collections Initiative: Enhancement of our Spatial Integrity</t>
   </si>
   <si>
     <t xml:space="preserve">This project will be led by the Head of Special Collections in collaboration with main reference department and library director, as the executive overseer. The goal is to maximize the space footprint and to preserve the integrity of our holdings. This is a 12-month project beginning with a comprehensive collection audit and ending with a defined footprint for future collections. With a collaborative effort involving BSH for removal of surplus property and recycling duplicate documents, and library staff for curation. </t>
   </si>
   <si>
+    <t>State Library of Massachusetts - LIB</t>
+  </si>
+  <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>DOL</t>
+  </si>
+  <si>
     <t>We Own Process, They Own Progress</t>
   </si>
   <si>
     <t>This project will design and pilot a formal process-governance framework for BBRS advisory subcommittees to clarify roles, scope boundaries, facilitation responsibilities, and recommendation pathways. The objective is to improve meeting efficiency, strengthen alignment between subcommittee work and Board priorities, and enhance the consistency and usability of advisory recommendations.</t>
   </si>
   <si>
+    <t>Division of Occupational Licensure - DOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chloe </t>
+  </si>
+  <si>
+    <t>Gotsis</t>
+  </si>
+  <si>
+    <t>DCR</t>
+  </si>
+  <si>
     <t>Expanding DCR's Reach to Non-English Speaking Communities</t>
   </si>
   <si>
     <t xml:space="preserve">Chloe Gotsis and Monika Roy, DCR staff and part of the FY26 MCP program, propose to put together a spreadsheet of media outlets and contact information that includes outlets we have  previously worked with, as well as media outlets that we have yet to work with. In calendar year 2025, five campaigns were conducted with media outlets that serve audiences speaking Spanish, Brazilian Portuguese, and Haitian Creole. Over 2026, we would like to identify and make contact with other media outlets for these three languages, as well as outlets that serve audiences speaking Vietnamese, Mandarin, Amharic, Arabic, Khmer, Russian, French, and Cape Verdean Creole. We have several potential campaigns that could be run, a budget for language access, and our goal is to align outreach efforts with these non-English platforms as best as possible. This effort will strengthen the agency’s reach into communities that may not have previously interacted with the agency’s resources, programming, sites, and public involvement opportunities. </t>
   </si>
   <si>
+    <t>Department of Conservation and Recreation - DCR</t>
+  </si>
+  <si>
+    <t>Monika</t>
+  </si>
+  <si>
+    <t>Roy</t>
+  </si>
+  <si>
     <t>Chloe Gotsis and Monika Roy, DCR staff and part of the FY26 MCP program, propose to put together a spreadsheet of media outlets and contact information that includes outlets we have either previous worked with, as well as media outlets that we have yet to work with. In calendar year 2025, five campaigns were conducted with media outlets that serve audiences speaking Spanish, Brazilian Portuguese, and Haitian Creole. Over 2026, we would like to identify and make contact with other media outlets for these three languages, as well as outlets that serve audiences speaking Vietnamese, Mandarin, Amharic, Arabic, Khmer, Russian, French, and Cape Verdean Creole. We have several potential campaigns that could be run, a budget for language access, and our goal is to align outreach efforts with these non-English platforms as best as possible. This effort will strengthen the agency’s reach into communities that may not have previously interacted with the agency’s resources, programming, sites, and public involvement opportunities.</t>
   </si>
   <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Sanidas</t>
+  </si>
+  <si>
     <t>Moving Onboarding to the 21st Century</t>
   </si>
   <si>
     <t>I will lead the DCR Pool and Waterfront Safety (PWS) team to use of Docusign short-term seasonal hires onboarding forms. I will lead work process development, set up the forms and workflow structure in Docusign, and provide technical support as new hires use the new technology.  Docusign will enable hires to enter information once and have it appear on all applicable forms, enforce completion of all fields on forms, and require e-signatures before candidate can submit paperwork. This will minimize errors, ensure all information is completed, and eliminate transportation/in person meeting barriers during the onboarding process. It will also reduce staff time spent on the onboarding process by removing their current responsibility to collect, review, and meet with all new hires. I will be translating the forms into the Docusign online platform and providing process creation and implementation support to the PWS team. The online Docusign new hire forms should be online by April for onboarding up to 800 short term PWS staff from April through June.</t>
   </si>
   <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t>O'Malley</t>
+  </si>
+  <si>
+    <t>OET</t>
+  </si>
+  <si>
     <t>Powering Collaboration: A Shared Materials Hub for the Office of Energy Transformation</t>
   </si>
   <si>
     <t>This project implements a SharePoint page for all FAWG members to access and easily find all materials shared with each FAWG since inception. I worked with IT to first establish the page in November and worked with OET fellows to build it in December, share it out in January, and now the fellows and I update it regularly with new materials shared. The page organizes all information on FAWGs into one place, including mission, timing of upcoming meetings, past meetings agendas and shared materials, and points of contact for each FAWG. We have had to troubleshoot access issues with IT for some members but generally received positive feedback on the page so far.</t>
+  </si>
+  <si>
+    <t>Office of Energy Transformation - OET</t>
+  </si>
+  <si>
+    <t>Tuesday, April 28</t>
+  </si>
+  <si>
+    <t>Elischia</t>
+  </si>
+  <si>
+    <t>Fludd</t>
   </si>
   <si>
     <t>Good Grief, Not Another Meeting! Reducing Advocate Fatigue in DOER Engagement Processes</t>
   </si>
   <si>
     <t xml:space="preserve">The Environmental Justice Senior Lead at DOER oversees the implementation of an equity strategy that incorporates tenants of Environmental Justice (EJ) to guide how the Agency advances the Commonwealth's EJ goals. DOER's equity strategy includes pillars of 1) the fair distribution of energy benefits and burdens, 2) access to policymaking decisions, 3) identifying community needs and 4) developing effective policies that relieve overburdened communities of energy-related climate shocks. Although DOER has an internal support system that anchors its equity work with policies, guidelines and tools, using external tools are essential to understanding data across the Commonwealth. As a result, staff spend time deciphering geographical EJ data through competing federal and state tools that often provide broad guidance in issue areas that overlap DOER's work with a number of agencies in the Energy and Environmental Affairs (EEA) Secretariat. In addition, advocates have expressed stakeholder fatigue as they continue to receive outreach from DOER on issues that have plagued their communities for decades but are inquired about during similar stakeholder processes. The results of these compounding issues include time sinks for staff, and eroded trust from stakeholders that the state can deliver relevant, energy justice-focused solutions to improve their lives.  
 By the end of fiscal year 2026, the Environmental Justice Senior Lead will create an internal reference chart of county-level EJ concerns across the Commonwealth that identify overlaps with other agencies and their contact information for Agency's staff. This centralized tool will synthesize information from federal and state tools into the internal chart to provide a one-stop overview for staff to use before engaging stakeholders. The intended outcome is for the DOER's stakeholder processes to become more efficient in creating targeted energy solutions and lessen stakeholder fatigue on topics that has received extensive advocacy.  </t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Collins</t>
   </si>
   <si>
     <t>New Processes For A New Division</t>
   </si>
   <si>
     <t xml:space="preserve">The Problem: The Division of Clean Energy Siting &amp; Permitting is a new Division located within the Department of Energy Resources. Not only is the mission of the division unique compared to the other departmental divisions, but every member of the team is new to the department. How can we create processes and standards that enable us to meet our mission and remain aligned with department and secretariat goals.
 Who: Rick Collins, Director, Division of Clean Energy Siting &amp; Permitting
 Why: In order to develop team goals and operational strategies, support the creation of a strong team culture, and ensure the division meets secretariat and executive office policies and expectations
 How: Will survey other department teams for their division-specific processes, work with the team to identify current and anticipated needs, create a suite of processes, circulate for approval, and finalize through my supervisor. </t>
   </si>
   <si>
+    <t>Winton</t>
+  </si>
+  <si>
+    <t>Pitcoff</t>
+  </si>
+  <si>
+    <t>AGR</t>
+  </si>
+  <si>
     <t>Reconsidering MDAR's Grant Programs</t>
   </si>
   <si>
     <t>The project will entail a series of small-group working sessions and many one-on-one conversations with team members to identify opportunities to reshape the department's grant programs so that they are more accessible for applicants and so that the internal process for reviewing and awarding the grants and working with awardees is more collaborative and effective. The outcome will be a proposal for redesigning the department's grant programs.</t>
   </si>
   <si>
+    <t>Department of Agricultural Resources - AGR</t>
+  </si>
+  <si>
+    <t>Oluwafemi</t>
+  </si>
+  <si>
+    <t>Samuel</t>
+  </si>
+  <si>
     <t>Restraint Reduction</t>
   </si>
   <si>
     <t>Pilot the use of a restraint chair on a couple of locations and compare data with the current device</t>
+  </si>
+  <si>
+    <t>Department of Mental Health - DMH</t>
+  </si>
+  <si>
+    <t>Coogan</t>
   </si>
   <si>
     <t>Time Savers</t>
   </si>
   <si>
     <t>Who: EOHHS finance and HHS agency finance teams.
 Why:  To improve knowledge of the available finance systems, save time, promote accuracy
 When: By project presentations in May
 How: Through a set of automated tools</t>
   </si>
   <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Walsh</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tracking ACOMCO Directed Payments Compliance: Reducing Administrative Burden and Increasing Quality </t>
   </si>
   <si>
-    <t xml:space="preserve">The goal of this project is to devise and implement a tracking process to better monitor directed payments compliance, which in turn, will allow claims configuration and payment issues to be addressed sooner.
-[...16 lines deleted...]
-</t>
+    <t>The goal of this project is to devise and implement a tracking process to better monitor directed payments compliance, which in turn, will allow claims configuration and payment issues to be addressed sooner.</t>
+  </si>
+  <si>
+    <t>Liane</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Executive Office of Education - EOE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richards </t>
   </si>
   <si>
     <t>Reentry by Design: The Mattis Strategy for greater Public Safety and to reduced recidivism</t>
   </si>
   <si>
     <t>Who will this project serve: The proposed project will serve older incarcerated individuals who fall under the Mattis decision. This population has distinct age-related, cognitive, social, and technological needs that are not adequately addressed in general population housing or standard reentry programming.
 Why is specialized housing needed for these individuals: Older incarcerated individuals under the Mattis decision framework face increased barriers while living in prison or those reentering society including difficulty managing modern technology, challenges with trust, conflict resolution skills, and reduced tolerance for unpredictable or high-stress environments and have become institutionalized. Working in prison, it is evident that without targeted support, these unmet needs increase the risk of treatment and medication, non-compliance, technical and parole violations which increase public safety and increase the rate of recidivism.
 When would this project be implemented: First there needs to be available space and funding. Given that this project is only for the older population and those who falls under the scope of the Mattis decision. Enrollment into this program would be for individuals who have been incarcerated for over 20 years, and either given a specific parole date or have a reserved parole date and fall under the Mattis decision. The goal would also be to allow each individual sufficient time to build, practice, and reinforce essential reentry skills in a structured and predictable setting for them to be successful. The stay in this housing unit will be 12-18 months.
 How will this process be implemented: We need to first identify a space that is conducive to accommodating the population that we are looking to serve within the Massachusetts Department of Correction. Preferably at the medium security level.  The unit would operate with predictable routines and a cohort-based model that promotes healthy social interaction. Programming would focus on trust-building, conflict resolution, and technological skill development, including practical use of online banking and telehealth services, meal prep, budgeting, medication adherence, maintaining a schedule etc. The environment would allow for repeated skill practice without time pressure, increasing independence, treatment adherence while having both security and program staff model the appropriate behaviors to help these individuals get ready for community reintegration which hopefully will reduce the rate of recidivism.</t>
   </si>
   <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>Dunham</t>
+  </si>
+  <si>
     <t>Data Detox - Designing Data Requests Efficiently</t>
   </si>
   <si>
     <t xml:space="preserve">The RTD staff who reach out to RTAs will look at how to simplify data requests of RTAs - sourcing data from existing internal/external datasets, simplifying request formats, automating reminders or consolidating requests into one system instead of emails. The solution will include looking at how to better structure data requests, how to incorporate feedback from RTAs on streamlining questions that arise each year, and hopefully reduce touches from RTD to RTAs. </t>
+  </si>
+  <si>
+    <t>Kris</t>
+  </si>
+  <si>
+    <t>Carter</t>
   </si>
   <si>
     <t>Empathy at the Intersection: Experiential Onboarding Model</t>
   </si>
   <si>
     <t xml:space="preserve">Empathy at the Intersection addresses this gap by training the DOT workforce through immersive, hands-on experiences that simulate the perspectives of diverse road users and providing structured reflection experiences to internalize the learning. The experience will not only build empathy for diverse members of the public that we serve but also for the variety of roles and responsibilities our colleagues have within the transportation apparatus.  
 Empathy at the Intersection at MassDOT will focus on new hires and launched with a test cohort of staff by Summer 2026.  We intend to setup three different interactive exhibits to put new employees in the shoes and mindset of users of our transportation system that are different than their own. They utilize some guided reflection and empathy maps to solidify the learnings. The focus will be on templatizing this experience for replicability with limited resources and training staff. By building empathy and shared understanding, the program strengthens staff capacity to make more informed, people-centered decisions that lead to safer and more inclusive transportation outcomes.  </t>
   </si>
   <si>
+    <t>Jaclyn</t>
+  </si>
+  <si>
+    <t>Youngblood</t>
+  </si>
+  <si>
+    <t>Tarley</t>
+  </si>
+  <si>
+    <t>Sumner</t>
+  </si>
+  <si>
     <t>First Things First</t>
   </si>
   <si>
     <t>I will take a sample of newly created child support cases and reach out to applicants by phone or email.  I am hoping that if I can connect with the customer soon after they apply, I can answer questions and get feedback on their application process.  This information can be brought to upper management to help align with agency goals.</t>
+  </si>
+  <si>
+    <t>Wednesday, April 29</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Dixon</t>
   </si>
   <si>
     <t>EEA SERVs the Outdoors</t>
   </si>
   <si>
     <t xml:space="preserve">Overview: Proposal to leverage the Mass SERV Program to enhance EEA employee morale, wellness, service, and greater connection to natural resources we work to protect and restore.  
 Background:  
 Recognizing that this can be a challenging time to be both an environmental professional and public servant, and understanding that Employee Volunteer Programs result in measurable  benefits of increased job satisfaction, better employee retention, and improved performance, the Massachusetts Human Resources Division (HRD) has created the SERV program to allow employees to spend one work-day per calendar month “volunteering” with approved non-political nonprofit organizations. Employees are compensated for their time but not for any associated travel. (Also see EO 479). 
 In 2025, there were a total of 77 EEA Secretariat employees (2.5%) who volunteered 226 times for a total of 900 hours. 
 Employee service programs are known to boost morale, retention, and performance. Separately, the mental and physical health benefits of time spent outdoors are well documented and present a strong opportunity to align service efforts with employee well-being. Through this pilot initiative, we postulate that activating participation by EEA employees in the SERV program, especially in outdoor service opportunities, such as trail maintenance, tree planting, and outdoor education, will generate an enhanced suite of benefits include “Outdoor Recreation and Service as Health” benefits. 
 Pilot Program Overview:  
 In a partnership between EEA Operations and MOOR (MA Office of Outdoor Recreation), we propose a pilot program to increase employee service via the SERV program for the benefit of EEA, its employees, and out natural communities.  
 Goals: 
 Increase participation in the SERV program for 2026 by over 100% to a goal of 2,080 hours (equivalent of a full-time work year).  
 Curate group SERV-Volunteering opportunities, focusing on group outdoor opportunities, understanding that time outside has multiple wellness benefits. 
 Begin with ENV, growing to entire secretariat in future years. EEA to become a leader and “connector” for other agencies.  
 Ops and MOOR led effort to connect acts of service in the outdoors to: 
 Positive Mental Health Outcomes 
 Team Development and Growth 
 Strengthening Social Bonds during remote work 
 Develop relationships between staff, managers and practitioners  
 Connect EEA “support” operations to the energy and environment in the field 
 Deepen all staff’s connection to the natural resources / programs our agency works to preserve  
 Better SERV the Commonwealth   </t>
   </si>
   <si>
+    <t>Devin</t>
+  </si>
+  <si>
+    <t>Splaine</t>
+  </si>
+  <si>
     <t>Staying the Course: A Practical Aftercare Guide for Addiction Support</t>
   </si>
   <si>
     <t>The implementation of an orientation and training manual will provide specific guidelines on role expectations that will provide the department with standards on how to perform their role. The Director of Aftercare and three Aftercare supervisors will review all RAP policies and existing assessments/interventions the aftercare department is responsible for. Consult with management, HR, the union and staff for input regarding changes made to policies and workflows. Identify and revise any policies or workflows that need revision to accurately outline the aftercare role. The format will be reviewed with staff during monthly department meetings to provide training and reeducation.</t>
   </si>
   <si>
+    <t xml:space="preserve">Ashley </t>
+  </si>
+  <si>
+    <t>Sproul</t>
+  </si>
+  <si>
     <t>Consistency is Key! - Standardizing Restraint and Seclusion Debrief Forms</t>
   </si>
   <si>
     <t xml:space="preserve">Phase one of my project will be to work closely with the Office of Inpatient Management (OIM), facility leadership, and Peer Support workers to create a new, standardized R/S form to be utilized across all facilities sites. Phase two will be to create a standardized debrief meeting process for all R/S incidents. These debrief meeting structures will be developed based on conversations with stakeholders to solicit what would make the debriefs most effective and encourage patient engagement. </t>
   </si>
   <si>
+    <t>McCann</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
     <t>[TBD - still refining!]</t>
   </si>
   <si>
     <t>The proposed project will yield an internal regulatory promulgation process guide that will be a central and accessible staff resource to promote clarity, efficiency, and ease of process. The guide will focus on Division-specific process details (e.g., specific staff roles, internal touchpoints, file saving practices) as a complement to the Secretary of the Commonwealth’s processes and timelines. The DOI’s Deputy General Counsel (2025-2026 MCP Student) will lead the development of the guide, working with team members as applicable. The goal will be to have the guide drafted prior to the Final Project Presentations in April and ready to implement upon all required final approvals from Division senior leadership.</t>
   </si>
   <si>
+    <t>Division of Insurance - DOI</t>
+  </si>
+  <si>
+    <t>Kristyn</t>
+  </si>
+  <si>
+    <t>DEEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Building Civic Community Around Shared Product Management Practices  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">To help these employees learn from each other, we will organize 6 monthly 1-hour meetings to review case studies, discuss product management concepts, and share ideas and challenges. </t>
+  </si>
+  <si>
+    <t>Department of Early Education &amp; Care - DEEC</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Wong</t>
+  </si>
+  <si>
     <t xml:space="preserve">Building Civic Community Around Shared Product Management Practices </t>
+  </si>
+  <si>
+    <t>Avalon</t>
+  </si>
+  <si>
+    <t>McLaren</t>
+  </si>
+  <si>
+    <t>DPHRA</t>
+  </si>
+  <si>
+    <t>Department of Public Housing and Rental Assitance - DPHRA</t>
+  </si>
+  <si>
+    <t>Meaghan</t>
+  </si>
+  <si>
+    <t>Brady-Mullaly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exit &amp; Reapply: A Sprint to Develop and Execute Cross Team Process Flows </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Who - This will impact current EA families, EA providers, our internal teams (Data, IT, Legal, Front Door Staff, Regional Teams, Length of Stay Team).
+Why - To allow for a more streamlined internal process that allows us to capture needed reapplications for all families, no matter what way needed
+When - Due to current timeline this project must be completed by April 2026. It is my hopes to have project completed and signed off on by the Undersecretary by mid-March 2026.
+How - By identifying those families who fall into the "extraordinary" category earlier through a google form that providers will fill out 2 weeks prior to length of stay date (exit day). A small internal team will be developed to then review and determine further need or original process for family
+What - Exit &amp; Reapply: A Sprint to Develop and Execute Cross Team Process Flows </t>
+  </si>
+  <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Ferguson</t>
   </si>
   <si>
     <t>MassDOT First Mile Experience</t>
   </si>
   <si>
     <t>This project seeks to enhance the onboarding process for all employee starting at 10PP by creating a structured, efficient, and welcoming one-day onboarding experience. By coordinating key onboarding elements - HR paperwork and benefits information, IT technology distribution and access, and an introductory learning component focused on organizational culture, mission, and history - the agency can provide a consistent foundation for all new hires.
 Ultimately, this project addresses inefficiencies in the current onboarding process while enhancing the overall employee experience and reinforcing a positive, cohesive organizational culture from the very first day.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Derek </t>
+  </si>
+  <si>
+    <t>Krevat</t>
   </si>
   <si>
     <t xml:space="preserve">From Plan to the Pavement: A Massachusetts Transportation Safety Resource Library </t>
   </si>
   <si>
     <t xml:space="preserve">This project will develop a publicly-accessible MassDOT Safety Resource Library containing information on safety interventions that MassDOT and its municipal and regional partners are taking (or are planning to take) at locations identified in municipal and regional Safety Action Plans. Key programs from which information will be published include: 
 • MassDOT’s Vulnerable Road User (VRU) Safety Program 
 • MassDOT’s Materials Procurement Programs (e.g. All-Way Stop Control, Rapid Rectangular Flashing Beacons, and Speed Feedback Signage) 
 • MassDOT’s Local Early &amp; Actionable Planning (LEAP) Program 
 • MassDOT’s Road Safety Audits 
 • Regional and Municipal Interventions 
 Data from all of these programs will likely take longer to collect and post than the end of June 2026. However, by June 2026 a webpage with a framework that can be easily and regularly updated will be posted and made public with the best information available. </t>
   </si>
   <si>
+    <t>Anya</t>
+  </si>
+  <si>
+    <t>Rochussen</t>
+  </si>
+  <si>
     <t>Either "We're Doing 15 in a 45! - Time to go Green" or "The next train to 'better processes' is now arriving"</t>
   </si>
   <si>
     <t>Who - the entire organization / specific departments
 Why - for better process improvement and functionality within teams and across departments
 When - within the next 2 years
 How - requesting / proposing the funding for Green Belt vendor to develop a contractor with MassDOT and certified our employees in Green Belt
 The main solution I am looking to solve here is not only better processes, but advancement in leadership skills for not only employees and managers, but also Executive staff if appropriate.</t>
   </si>
   <si>
+    <t>Thursday, April 30</t>
+  </si>
+  <si>
+    <t>Andra</t>
+  </si>
+  <si>
+    <t>Deaconn</t>
+  </si>
+  <si>
+    <t>A&amp;F</t>
+  </si>
+  <si>
     <t>Making Government More Transparent</t>
   </si>
   <si>
     <t xml:space="preserve">MGL Chapter 7 Section 14C (General Law - Part I, Title II, Chapter 7, Section 14C) requires A&amp;F to create a searchable website with key fiscal information (state expenditures, local aid, revenue, audits, capital expenditures, tax credits Supplier Diversity Office directory, etc.). Even though all of this information exists somewhere on a mass.gov website, it has not been consolidated yet into a single website as required by law. 
 For my project, I plan to build out this website to not just fulfill the minimum statutory requirements, but to go beyond. For prior projects, I have used data visualization tools PowerBI and Tableau to build out dashboards, and I hope to leverage those skills for this project. I will work with our systems, legal, and mass.gov teams to ensure that all content is properly vetted and accurate. Despite much of this information already being available to the public, people without a financial background may struggle to understand it. I expect that this project will help make this information more easily accessible, while also allowing people to use the dashboard to examine trends.
 </t>
   </si>
   <si>
+    <t>Executive Office for Administration and Finance - A&amp;F</t>
+  </si>
+  <si>
+    <t>Julie</t>
+  </si>
+  <si>
+    <t>Arrison-Bishop</t>
+  </si>
+  <si>
+    <t>MOTT</t>
+  </si>
+  <si>
     <t>Bringing the Agency In House</t>
   </si>
   <si>
     <t xml:space="preserve">Working with the "content team" at MOTT, we have built solutions using SmartSheet and Looker Studio to be able to replicate the work of a large marketing agency with in-house talent and resources. We have been able to manage and track deadlines across multiple projects, creative feedback from internal and external stakeholders, up-to-date budget and spend, and monthly metrics and benchmarks that allow us to have a compass for successes and improvements. </t>
   </si>
   <si>
+    <t>Massachusetts Office of Travel and Tourism - MOTT</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>Blanda</t>
+  </si>
+  <si>
+    <t>OCABR</t>
+  </si>
+  <si>
     <t>Turning Chaos into Clarity</t>
   </si>
   <si>
     <t>This project involves agency leadership, managers, and frontline staff who execute core operational processes. Its purpose is to improve clarity, consistency, and efficiency by documenting workflows, reducing knowledge gaps, and supporting continuity during staff transitions. The solution is to create standardized, agency-approved SOPs that clearly define processes, roles, responsibilities, and timelines, serving as a single source of truth to ensure consistent, reliable service delivery.</t>
   </si>
   <si>
+    <t xml:space="preserve">Office of Consumer Affairs and Business Regulation - OCABR </t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Ambrose</t>
+  </si>
+  <si>
     <t>High School Behind Bars: A Second Chance Story</t>
   </si>
   <si>
     <t>The desired outcome for this project is for there to be at least three educational pathways available to youthful offenders age 18-22 in each county house of corrections. These pathways should include adult basic education, HiSet/GED preparation, a traditional high school diploma, and vocational education. Additionally, it would be ideal to provide wraparound services that help students navigate higher education and workforce goals both behind the wall and upon release. While it would be amazing if this could be completed by my presentation date, I recognize that may be unlikely and a pilot may be more feasible to better understand the infrastructure needed for success. This pilot will be developed over the next six months and will include participation from 2-3 county houses. This issue/solution originated from a lawsuit but is a priority because these students have a right to an education and are an integral part of our state's economy.</t>
+  </si>
+  <si>
+    <t>Cassandra</t>
+  </si>
+  <si>
+    <t>Speed</t>
   </si>
   <si>
     <t>EVS Supervisor Leadership Development and Mentorship Initiative at WRCH</t>
   </si>
   <si>
     <t>This project focuses on developing current Environmental Services (EVS) supervisors into stronger, more effective managers through structured mentoring and targeted leadership training. The project is intended for EVS supervisors who oversee frontline staff and play a critical role in daily operations across the facility.
 The need for this project stems from the fact that many EVS supervisors are promoted based on technical expertise but have limited formal leadership training, which can impact communication, consistency, staff engagement, and performance management.
 The project will be implemented over a 6–12 month period and will include mentorship partnerships, focused leadership training sessions, and opportunities for supervisors to apply new skills in real workplace situations. Progress will be evaluated through feedback, self-assessments, and operational indicators.
 The solution is a structured EVS Supervisor Leadership Development Program that strengthens leadership capacity from within, improves accountability and team performance, and supports a positive, inclusive work environment that benefits every patient, employee, visitor, and the broader community.
 If you need this shorter, more formal, or adjusted to fit a word or character limit, I can refine it further quickly.</t>
   </si>
   <si>
+    <t>Muny</t>
+  </si>
+  <si>
+    <t>Mejia</t>
+  </si>
+  <si>
     <t>Speak Without Speaking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The project is designed for employees, and staff in leadership roles to engage in crucial conversations, it addresses the problem of misunderstanding and conflict that occur when non-verbal communication is overlooked. This will apply during crucial conversation in the workplace, such as one-on-ones, performance reviews, unit meetings, where clear communication is essential.
+The project will raise awareness of non-verbal communication, teaches individuals how to read and use body language, tone, eye contact, and posture effectively during crucial conversations. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">April </t>
+  </si>
+  <si>
+    <t>Miranda</t>
   </si>
   <si>
     <t>Reducing Administrative Requirements to Support Members Receiving Therapist Services</t>
   </si>
   <si>
     <t xml:space="preserve">This project aims to reduce administrative requirements in the outpatient therapy program to allow more time for practitioners to spend treating members. The project aligns with the MassHealth mission and do not compromise the integrity of the program. This will include removing admin requirements in the regulations and enrollment processes.  
 Ultimately, the goal of this project is to support providers so that they can increase their bandwidth to continue providing services for MassHealth members.  
 This project will work closely with the therapy team, engage with the Third Party Administrator (TPA), and therapist stakeholders. In order to work through these amendments, the team will amend the program regulations and the medical necessity guidelines set for occupational, physical, and speech therapy services.  </t>
   </si>
   <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Helm</t>
+  </si>
+  <si>
+    <t>DFML</t>
+  </si>
+  <si>
     <t>Where are my keys?</t>
   </si>
   <si>
     <t>My proposed project is to create a comprehensive finance SOP to ensure that all financial, operational, and financial reporting procedures are identified, outlined, and explained clearly in one location. Many of procedures are institutionally known, live in emails, and/or live in multiple locations. Therefore I would like to consolidate all the procedures to one document. Through the consolidation of processes, DFML will standardize processes, improve reporting, and normalize the cadence of financial operations.</t>
   </si>
   <si>
+    <t>Department of Family and Medical Leave - DFML</t>
+  </si>
+  <si>
+    <t>Katon</t>
+  </si>
+  <si>
     <t xml:space="preserve">The Price is Not Right: A Comprehensive Guide to Operationalizing an Unfunded Mandate </t>
   </si>
   <si>
     <t>EOLWD and the department has compiled a working guide to identify necessary resources, create a roadmap, maintain stakeholder engagement, and track success. This is important as many times individuals operationalizing these requirements are doing so in addition to their regular tasks.</t>
   </si>
   <si>
+    <t>Executive Office of Labor and Workforce Development - EOLWD</t>
+  </si>
+  <si>
+    <t>Cory</t>
+  </si>
+  <si>
+    <t>Ahonen</t>
+  </si>
+  <si>
+    <t>EOVS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Transforming Veterans Services Through Unified Case Management </t>
   </si>
   <si>
     <t xml:space="preserve">This project will be led jointly by Cory Ahonen, Assistant Secretary of Constituent Services, and Gina Rada, the Deputy Assistant Secretary for Programs and Services, to address the lack of a streamlined consistent approach to constituent tracking across EOVS. Constituent Services recently adopted Salesforce for intake and case management after previously using excel to track interactions, while Programs and Services rely on OnBase for program workflows, resulting in limited visibility and coordination across teams. Building on the recent adoption of Salesforce, the project will assess current workflows, identify shared data needs, and define how Salesforce can be expanded and aligned with OnBase to support consistent intake and improved cross-team communication. The outcome will be a practical roadmap for strengthening coordination between Constituent Services and Programs and Services and advancing a more unified, veteran-centered service model. </t>
   </si>
   <si>
+    <t>Executive Office of Veteran Services</t>
+  </si>
+  <si>
+    <t>Executive Office of Veterans Services - EOVS</t>
+  </si>
+  <si>
+    <t>Gina</t>
+  </si>
+  <si>
+    <t>Rada</t>
+  </si>
+  <si>
+    <t>Laxmi</t>
+  </si>
+  <si>
+    <t>Iyer</t>
+  </si>
+  <si>
+    <t>CHIA</t>
+  </si>
+  <si>
     <t>“Ctrl Alt Work” - Rebooting how we track work schedules—automated and awesome.</t>
   </si>
   <si>
     <t>We have created a Microsoft form and implemented a Power automate workflow to streamline monthly tracking and reporting of alternate work and split in-person benefit program for improved efficiency and transparency.</t>
   </si>
   <si>
+    <t>Independents</t>
+  </si>
+  <si>
+    <t>Center for Health Information and Analysis - CHIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marie (Dova) </t>
+  </si>
+  <si>
+    <t>Romelus</t>
+  </si>
+  <si>
+    <t>Shirley</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>DOT Highway Division</t>
+  </si>
+  <si>
     <t xml:space="preserve">Managing a hybrid schedule in state government </t>
   </si>
   <si>
     <t xml:space="preserve">There are many misconceptions about hybrid work and if employees are truly working to their potential. It can also be difficult managing team members who are on a hybrid schedule and ensuring accountability. </t>
   </si>
   <si>
-    <t>Department of Public Health - DPH, MA State Public Health Laboratory- SPHL</t>
-[...92 lines deleted...]
-The project will be implemented in phases from January through June, including stakeholder engagement, survey development, pilot feedback, and statewide rollout.</t>
+    <t>Massachusetts Department of Transportation - DOT Highway Division</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF009900"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDAF2D0"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFDAF2D0"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...172 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -2305,237 +2186,337 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="18" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...31 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="18" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="18" fontId="2" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="18" fontId="4" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2834,4005 +2815,3987 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2B379F4-0CE8-4329-B293-BDD07B8F0ADD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4AB23A8-4140-49F8-A41C-EF831A5757C9}">
   <sheetPr>
     <tabColor theme="3" tint="0.749992370372631"/>
   </sheetPr>
   <dimension ref="A1:L127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B12" sqref="B12"/>
+      <selection pane="bottomLeft" activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.7265625" style="35" customWidth="1"/>
+    <col min="1" max="1" width="20.7265625" style="72" customWidth="1"/>
     <col min="2" max="2" width="19.6328125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="18.26953125" customWidth="1"/>
-    <col min="5" max="6" width="9.54296875" style="36" customWidth="1"/>
+    <col min="5" max="6" width="9.54296875" style="73" customWidth="1"/>
     <col min="7" max="7" width="36.08984375" customWidth="1"/>
     <col min="8" max="8" width="107.81640625" customWidth="1"/>
-    <col min="9" max="9" width="14.453125" style="35" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" style="72" customWidth="1"/>
     <col min="10" max="10" width="34.81640625" customWidth="1"/>
-    <col min="11" max="11" width="54.08984375" style="37" customWidth="1"/>
+    <col min="11" max="11" width="54.08984375" style="47" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="1" customFormat="1" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:11" s="5" customFormat="1" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="64" t="s">
-[...8 lines deleted...]
-      <c r="E1" s="64" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="64" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="64" t="s">
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="7">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" s="12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C7" s="15"/>
+      <c r="D7" s="15"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="22"/>
+    </row>
+    <row r="8" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="80">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C8" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="H10" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="14">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="K13" s="20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="27">
+        <v>0.47361111111111109</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>91</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="K14" s="31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="33">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C15" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="K16" s="23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="H17" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="20" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="G19" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="H20" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="G21" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="I21" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="20" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="H22" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="I22" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K22" s="20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="G23" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="I23" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K23" s="23" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="E24" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F24" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="G24" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="H24" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="I24" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J24" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="K24" s="23" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="G25" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="H25" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="I25" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J25" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="K25" s="23" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="40" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="41">
+        <v>0.47291666666666665</v>
+      </c>
+      <c r="C26" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" s="43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F26" s="43" t="s">
+        <v>157</v>
+      </c>
+      <c r="G26" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="H26" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="I26" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="K26" s="46" t="s">
+        <v>161</v>
+      </c>
+      <c r="L26" s="47"/>
+    </row>
+    <row r="27" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27" s="7">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>163</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>164</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="H27" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="I27" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="J27" s="48" t="s">
+        <v>169</v>
+      </c>
+      <c r="K27" s="49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B28" s="14">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C28" s="39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="G28" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="H28" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="I28" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="K28" s="22" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="G29" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="H29" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="I29" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="K29" s="22" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B30" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>181</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="H30" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="K30" s="22" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="H31" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="I31" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K31" s="20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C32" s="39" t="s">
+        <v>191</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="H32" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J32" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="K32" s="23" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="51" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B33" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E33" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G33" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" s="18" t="s">
+        <v>198</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K33" s="22" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B34" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C34" s="50" t="s">
+        <v>199</v>
+      </c>
+      <c r="D34" s="50" t="s">
+        <v>200</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="I34" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K34" s="20" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B35" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>203</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>204</v>
+      </c>
+      <c r="E35" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="H35" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="I35" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J35" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K35" s="23" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B36" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="G36" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J36" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K36" s="23" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" s="14">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>211</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>213</v>
+      </c>
+      <c r="H37" s="18" t="s">
+        <v>214</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K37" s="23" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="41">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C38" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="E38" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G38" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="H38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="I38" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="K38" s="46" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="32" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="33">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C39" s="54" t="s">
+        <v>221</v>
+      </c>
+      <c r="D39" s="54" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>223</v>
+      </c>
+      <c r="G39" s="34" t="s">
+        <v>224</v>
+      </c>
+      <c r="H39" s="34" t="s">
+        <v>225</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K39" s="55" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B40" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="E40" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F40" s="17" t="s">
+        <v>183</v>
+      </c>
+      <c r="G40" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="H40" s="18" t="s">
+        <v>230</v>
+      </c>
+      <c r="I40" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K40" s="22" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B41" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="G41" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="H41" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="I41" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K41" s="22" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F42" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G42" s="18" t="s">
+        <v>236</v>
+      </c>
+      <c r="H42" s="18" t="s">
+        <v>237</v>
+      </c>
+      <c r="I42" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J42" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K42" s="23" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B43" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C43" s="18" t="s">
+        <v>239</v>
+      </c>
+      <c r="D43" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G43" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="H43" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="I43" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J43" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="K43" s="23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B44" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="G44" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="H44" s="18" t="s">
+        <v>247</v>
+      </c>
+      <c r="I44" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="20" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B45" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="G45" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="H45" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="I45" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="20" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B46" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>252</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>253</v>
+      </c>
+      <c r="E46" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="H46" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="I46" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="J46" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="B47" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="E47" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" s="18" t="s">
+        <v>258</v>
+      </c>
+      <c r="H47" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="I47" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="40" t="s">
+        <v>220</v>
+      </c>
+      <c r="B48" s="41">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C48" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="E48" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="F48" s="43" t="s">
+        <v>262</v>
+      </c>
+      <c r="G48" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="H48" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="I48" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="K48" s="46" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="32" t="s">
+        <v>266</v>
+      </c>
+      <c r="B49" s="33">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C49" s="54" t="s">
+        <v>267</v>
+      </c>
+      <c r="D49" s="54" t="s">
+        <v>268</v>
+      </c>
+      <c r="E49" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="F49" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="G49" s="34" t="s">
+        <v>269</v>
+      </c>
+      <c r="H49" s="34" t="s">
+        <v>270</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="K49" s="55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B50" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="E50" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G50" s="18" t="s">
+        <v>273</v>
+      </c>
+      <c r="H50" s="18" t="s">
+        <v>274</v>
+      </c>
+      <c r="I50" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K50" s="23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B51" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="18" t="s">
+        <v>273</v>
+      </c>
+      <c r="H51" s="18" t="s">
+        <v>277</v>
+      </c>
+      <c r="I51" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K51" s="23" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B52" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G52" s="18" t="s">
+        <v>273</v>
+      </c>
+      <c r="H52" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="I52" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K52" s="23" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B53" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C53" s="50" t="s">
+        <v>281</v>
+      </c>
+      <c r="D53" s="50" t="s">
+        <v>282</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="H53" s="57" t="s">
+        <v>284</v>
+      </c>
+      <c r="I53" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J53" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="K53" s="58" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B54" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>287</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="H54" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="I54" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K54" s="22" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="B55" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="E55" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G55" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="I55" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="40" t="s">
+        <v>266</v>
+      </c>
+      <c r="B56" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C56" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="D56" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="E56" s="43" t="s">
+        <v>297</v>
+      </c>
+      <c r="F56" s="43" t="s">
+        <v>297</v>
+      </c>
+      <c r="G56" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="H56" s="42" t="s">
+        <v>299</v>
+      </c>
+      <c r="I56" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="K56" s="46" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="B57" s="33">
+        <v>0.37708333333333333</v>
+      </c>
+      <c r="C57" s="54" t="s">
+        <v>303</v>
+      </c>
+      <c r="D57" s="54" t="s">
+        <v>304</v>
+      </c>
+      <c r="E57" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F57" s="35" t="s">
+        <v>305</v>
+      </c>
+      <c r="G57" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>307</v>
+      </c>
+      <c r="I57" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K57" s="55" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" s="14">
+        <v>0.38472222222222224</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="E58" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G58" s="18" t="s">
+        <v>311</v>
+      </c>
+      <c r="H58" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="I58" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B59" s="14">
+        <v>0.3923611111111111</v>
+      </c>
+      <c r="C59" s="50" t="s">
+        <v>313</v>
+      </c>
+      <c r="D59" s="50" t="s">
+        <v>314</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="H59" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="I59" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K59" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B60" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="17" t="s">
+        <v>318</v>
+      </c>
+      <c r="G60" s="18" t="s">
+        <v>319</v>
+      </c>
+      <c r="H60" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="I60" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="22" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" s="60" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B61" s="14">
+        <v>0.40763888888888888</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="G61" s="18" t="s">
+        <v>324</v>
+      </c>
+      <c r="H61" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="I61" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="20" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B62" s="14">
+        <v>0.41527777777777802</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="G62" s="18" t="s">
+        <v>329</v>
+      </c>
+      <c r="H62" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="I62" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="22" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B63" s="14">
+        <v>0.422916666666667</v>
+      </c>
+      <c r="C63" s="18" t="s">
+        <v>332</v>
+      </c>
+      <c r="D63" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="17" t="s">
+        <v>333</v>
+      </c>
+      <c r="G63" s="18" t="s">
+        <v>334</v>
+      </c>
+      <c r="H63" s="18" t="s">
+        <v>335</v>
+      </c>
+      <c r="I63" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="23" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B64" s="14">
+        <v>0.43055555555555602</v>
+      </c>
+      <c r="C64" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" s="39" t="s">
+        <v>338</v>
+      </c>
+      <c r="E64" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="17" t="s">
+        <v>339</v>
+      </c>
+      <c r="G64" s="18" t="s">
+        <v>340</v>
+      </c>
+      <c r="H64" s="18" t="s">
+        <v>341</v>
+      </c>
+      <c r="I64" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="20" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" s="61" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B65" s="14">
+        <v>0.43055555555555602</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="E65" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>339</v>
+      </c>
+      <c r="G65" s="18" t="s">
+        <v>345</v>
+      </c>
+      <c r="H65" s="18" t="s">
+        <v>346</v>
+      </c>
+      <c r="I65" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="20" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B66" s="14">
+        <v>0.44583333333333403</v>
+      </c>
+      <c r="C66" s="15" t="s">
         <v>347</v>
       </c>
-      <c r="H1" s="64" t="s">
+      <c r="D66" s="15" t="s">
         <v>348</v>
       </c>
-      <c r="I1" s="65" t="s">
+      <c r="E66" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F66" s="17" t="s">
         <v>349</v>
       </c>
-      <c r="J1" s="64" t="s">
+      <c r="G66" s="18" t="s">
         <v>350</v>
       </c>
-      <c r="K1" s="66" t="s">
+      <c r="H66" s="18" t="s">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="61" t="s">
+      <c r="I66" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K66" s="20" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B67" s="14">
+        <v>0.453472222222222</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>355</v>
+      </c>
+      <c r="G67" s="18" t="s">
+        <v>356</v>
+      </c>
+      <c r="H67" s="18" t="s">
+        <v>357</v>
+      </c>
+      <c r="I67" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="K67" s="22" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B68" s="14">
+        <v>0.46111111111111103</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="E68" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" s="17" t="s">
+        <v>360</v>
+      </c>
+      <c r="G68" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="H68" s="18" t="s">
+        <v>362</v>
+      </c>
+      <c r="I68" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="K68" s="22" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B69" s="14">
+        <v>0.46875</v>
+      </c>
+      <c r="C69" s="50" t="s">
+        <v>364</v>
+      </c>
+      <c r="D69" s="50" t="s">
+        <v>365</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F69" s="17" t="s">
+        <v>366</v>
+      </c>
+      <c r="G69" s="18" t="s">
+        <v>367</v>
+      </c>
+      <c r="H69" s="18" t="s">
+        <v>368</v>
+      </c>
+      <c r="I69" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J69" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="K69" s="58" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B70" s="14">
+        <v>0.46875</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F70" s="17" t="s">
+        <v>366</v>
+      </c>
+      <c r="G70" s="18" t="s">
+        <v>367</v>
+      </c>
+      <c r="H70" s="18" t="s">
+        <v>372</v>
+      </c>
+      <c r="I70" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K70" s="22" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B71" s="14">
+        <v>0.484027777777778</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="E71" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>366</v>
+      </c>
+      <c r="G71" s="18" t="s">
+        <v>375</v>
+      </c>
+      <c r="H71" s="18" t="s">
+        <v>376</v>
+      </c>
+      <c r="I71" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K71" s="22" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="B72" s="41">
+        <v>0.49166666666666697</v>
+      </c>
+      <c r="C72" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="D72" s="45" t="s">
+        <v>378</v>
+      </c>
+      <c r="E72" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="F72" s="43" t="s">
+        <v>379</v>
+      </c>
+      <c r="G72" s="42" t="s">
+        <v>380</v>
+      </c>
+      <c r="H72" s="42" t="s">
+        <v>381</v>
+      </c>
+      <c r="I72" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" s="45" t="s">
+        <v>106</v>
+      </c>
+      <c r="K72" s="63" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="32" t="s">
+        <v>383</v>
+      </c>
+      <c r="B73" s="33">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C73" s="64" t="s">
+        <v>384</v>
+      </c>
+      <c r="D73" s="64" t="s">
+        <v>385</v>
+      </c>
+      <c r="E73" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="F73" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="G73" s="34" t="s">
+        <v>386</v>
+      </c>
+      <c r="H73" s="34" t="s">
+        <v>387</v>
+      </c>
+      <c r="I73" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" s="64" t="s">
+        <v>106</v>
+      </c>
+      <c r="K73" s="66" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B74" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="E74" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F74" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="G74" s="18" t="s">
+        <v>390</v>
+      </c>
+      <c r="H74" s="18" t="s">
+        <v>391</v>
+      </c>
+      <c r="I74" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K74" s="22" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B75" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="E75" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="F75" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="G75" s="18" t="s">
+        <v>395</v>
+      </c>
+      <c r="H75" s="18" t="s">
+        <v>396</v>
+      </c>
+      <c r="I75" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K75" s="22" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B76" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C76" s="50" t="s">
+        <v>398</v>
+      </c>
+      <c r="D76" s="50" t="s">
+        <v>399</v>
+      </c>
+      <c r="E76" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="G76" s="18" t="s">
+        <v>400</v>
+      </c>
+      <c r="H76" s="18" t="s">
+        <v>401</v>
+      </c>
+      <c r="I76" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="K76" s="67" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B77" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C77" s="15" t="s">
         <v>337</v>
       </c>
-      <c r="B2" s="42">
+      <c r="D77" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="E77" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" s="18" t="s">
+        <v>404</v>
+      </c>
+      <c r="H77" s="18" t="s">
+        <v>405</v>
+      </c>
+      <c r="I77" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" ht="17" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="79" t="s">
+        <v>383</v>
+      </c>
+      <c r="B78" s="80">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C78" s="81" t="s">
+        <v>406</v>
+      </c>
+      <c r="D78" s="81" t="s">
+        <v>407</v>
+      </c>
+      <c r="E78" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="82" t="s">
+        <v>31</v>
+      </c>
+      <c r="G78" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="H78" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="I78" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K78" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B79" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="E79" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F79" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="G79" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="H79" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="I79" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="K79" s="20" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B80" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="E80" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F80" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G80" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="H80" s="21" t="s">
+        <v>416</v>
+      </c>
+      <c r="I80" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="K80" s="23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B81" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C81" s="39" t="s">
+        <v>417</v>
+      </c>
+      <c r="D81" s="39" t="s">
+        <v>418</v>
+      </c>
+      <c r="E81" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F81" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G81" s="18" t="s">
+        <v>419</v>
+      </c>
+      <c r="H81" s="18" t="s">
+        <v>420</v>
+      </c>
+      <c r="I81" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="K81" s="23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B82" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C82" s="18" t="s">
+        <v>421</v>
+      </c>
+      <c r="D82" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="E82" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F82" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G82" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="H82" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="I82" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J82" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="K82" s="23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="B83" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="E83" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G83" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="H83" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="I83" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="K83" s="23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="40" t="s">
+        <v>383</v>
+      </c>
+      <c r="B84" s="41">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C84" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="D84" s="45" t="s">
+        <v>428</v>
+      </c>
+      <c r="E84" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="F84" s="43" t="s">
+        <v>114</v>
+      </c>
+      <c r="G84" s="42" t="s">
+        <v>429</v>
+      </c>
+      <c r="H84" s="42" t="s">
+        <v>430</v>
+      </c>
+      <c r="I84" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="K84" s="63" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="32" t="s">
+        <v>431</v>
+      </c>
+      <c r="B85" s="33">
         <v>0.38194444444444442</v>
       </c>
-      <c r="C2" s="43" t="s">
-[...11 lines deleted...]
-      <c r="G2" t="s">
+      <c r="C85" s="34" t="s">
+        <v>432</v>
+      </c>
+      <c r="D85" s="34" t="s">
+        <v>433</v>
+      </c>
+      <c r="E85" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="F85" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>434</v>
+      </c>
+      <c r="H85" s="68" t="s">
+        <v>435</v>
+      </c>
+      <c r="I85" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="K85" s="37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" s="61" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B86" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C86" s="50" t="s">
+        <v>436</v>
+      </c>
+      <c r="D86" s="50" t="s">
+        <v>437</v>
+      </c>
+      <c r="E86" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="G86" s="18" t="s">
+        <v>438</v>
+      </c>
+      <c r="H86" s="18" t="s">
+        <v>439</v>
+      </c>
+      <c r="I86" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="22" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B87" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="E87" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="G87" s="18" t="s">
+        <v>442</v>
+      </c>
+      <c r="H87" s="18" t="s">
+        <v>443</v>
+      </c>
+      <c r="I87" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="22" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B88" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="E88" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F88" s="17" t="s">
+        <v>445</v>
+      </c>
+      <c r="G88" s="18" t="s">
+        <v>446</v>
+      </c>
+      <c r="H88" s="18" t="s">
+        <v>447</v>
+      </c>
+      <c r="I88" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="K88" s="22" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B89" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E89" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F89" s="17" t="s">
+        <v>450</v>
+      </c>
+      <c r="G89" s="18" t="s">
+        <v>451</v>
+      </c>
+      <c r="H89" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="I89" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="K89" s="22" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B90" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C90" s="39" t="s">
+        <v>454</v>
+      </c>
+      <c r="D90" s="39" t="s">
+        <v>455</v>
+      </c>
+      <c r="E90" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F90" s="17" t="s">
+        <v>450</v>
+      </c>
+      <c r="G90" s="18" t="s">
+        <v>456</v>
+      </c>
+      <c r="H90" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="I90" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="K90" s="22" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B91" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="E91" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F91" s="17" t="s">
+        <v>459</v>
+      </c>
+      <c r="G91" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="H91" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="I91" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="K91" s="22" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B92" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C92" s="39" t="s">
+        <v>461</v>
+      </c>
+      <c r="D92" s="39" t="s">
+        <v>462</v>
+      </c>
+      <c r="E92" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F92" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="H92" s="57" t="s">
+        <v>464</v>
+      </c>
+      <c r="I92" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="K92" s="23" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B93" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="E93" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F93" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G93" s="18" t="s">
+        <v>467</v>
+      </c>
+      <c r="H93" s="18" t="s">
+        <v>468</v>
+      </c>
+      <c r="I93" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="K93" s="23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="B94" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>469</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="E94" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F94" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="G94" s="18" t="s">
+        <v>471</v>
+      </c>
+      <c r="H94" s="18" t="s">
+        <v>472</v>
+      </c>
+      <c r="I94" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="K94" s="23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="40" t="s">
+        <v>431</v>
+      </c>
+      <c r="B95" s="41">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="C95" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="D95" s="45" t="s">
+        <v>474</v>
+      </c>
+      <c r="E95" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F95" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G95" s="42" t="s">
+        <v>475</v>
+      </c>
+      <c r="H95" s="42" t="s">
+        <v>476</v>
+      </c>
+      <c r="I95" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" s="45" t="s">
+        <v>87</v>
+      </c>
+      <c r="K95" s="46" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="32" t="s">
+        <v>477</v>
+      </c>
+      <c r="B96" s="33">
+        <v>0.38194444444444442</v>
+      </c>
+      <c r="C96" s="54" t="s">
+        <v>478</v>
+      </c>
+      <c r="D96" s="54" t="s">
+        <v>479</v>
+      </c>
+      <c r="E96" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="F96" s="35" t="s">
+        <v>480</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>481</v>
+      </c>
+      <c r="H96" s="34" t="s">
+        <v>482</v>
+      </c>
+      <c r="I96" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="K96" s="55" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B97" s="14">
+        <v>0.38958333333333334</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="E97" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F97" s="17" t="s">
+        <v>486</v>
+      </c>
+      <c r="G97" s="18" t="s">
+        <v>487</v>
+      </c>
+      <c r="H97" s="18" t="s">
+        <v>488</v>
+      </c>
+      <c r="I97" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="K97" s="22" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B98" s="14">
+        <v>0.3972222222222222</v>
+      </c>
+      <c r="C98" s="18" t="s">
+        <v>490</v>
+      </c>
+      <c r="D98" s="18" t="s">
+        <v>491</v>
+      </c>
+      <c r="E98" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="F98" s="17" t="s">
+        <v>492</v>
+      </c>
+      <c r="G98" s="18" t="s">
+        <v>493</v>
+      </c>
+      <c r="H98" s="18" t="s">
+        <v>494</v>
+      </c>
+      <c r="I98" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="K98" s="23" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B99" s="14">
+        <v>0.40486111111111112</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="E99" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="F99" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="G99" s="18" t="s">
+        <v>498</v>
+      </c>
+      <c r="H99" s="18" t="s">
+        <v>499</v>
+      </c>
+      <c r="I99" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="K99" s="22" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B100" s="14">
+        <v>0.41249999999999998</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="E100" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="17" t="s">
+        <v>328</v>
+      </c>
+      <c r="G100" s="18" t="s">
+        <v>502</v>
+      </c>
+      <c r="H100" s="18" t="s">
+        <v>503</v>
+      </c>
+      <c r="I100" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="20" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B101" s="14">
+        <v>0.4201388888888889</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="E101" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G101" s="18" t="s">
+        <v>506</v>
+      </c>
+      <c r="H101" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="I101" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K101" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B102" s="14">
+        <v>0.42777777777777776</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="E102" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102" s="17" t="s">
+        <v>339</v>
+      </c>
+      <c r="G102" s="18" t="s">
+        <v>510</v>
+      </c>
+      <c r="H102" s="18" t="s">
+        <v>511</v>
+      </c>
+      <c r="I102" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="K102" s="20" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B103" s="14">
+        <v>0.43541666666666667</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="E103" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F103" s="17" t="s">
+        <v>514</v>
+      </c>
+      <c r="G103" s="18" t="s">
+        <v>515</v>
+      </c>
+      <c r="H103" s="18" t="s">
+        <v>516</v>
+      </c>
+      <c r="I103" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="K103" s="22" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" s="70" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B104" s="14">
+        <v>0.44305555555555554</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="E104" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F104" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G104" s="18" t="s">
+        <v>519</v>
+      </c>
+      <c r="H104" s="18" t="s">
+        <v>520</v>
+      </c>
+      <c r="I104" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="K104" s="22" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B105" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="E105" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="F105" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="G105" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="H105" s="18" t="s">
+        <v>526</v>
+      </c>
+      <c r="I105" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="K105" s="20" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" s="38" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B106" s="14">
+        <v>0.45069444444444445</v>
+      </c>
+      <c r="C106" s="18" t="s">
+        <v>529</v>
+      </c>
+      <c r="D106" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="E106" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="F106" s="17" t="s">
+        <v>524</v>
+      </c>
+      <c r="G106" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="H106" s="18" t="s">
+        <v>526</v>
+      </c>
+      <c r="I106" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J106" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="K106" s="23" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B107" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C107" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="D107" s="18" t="s">
+        <v>532</v>
+      </c>
+      <c r="E107" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="F107" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="G107" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="H107" s="18" t="s">
+        <v>535</v>
+      </c>
+      <c r="I107" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J107" s="18" t="s">
+        <v>536</v>
+      </c>
+      <c r="K107" s="71" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="B108" s="14">
+        <v>0.46597222222222223</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="E108" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="F108" s="17" t="s">
+        <v>533</v>
+      </c>
+      <c r="G108" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="H108" s="18" t="s">
+        <v>535</v>
+      </c>
+      <c r="I108" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="K108" s="22" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A109" s="40" t="s">
+        <v>477</v>
+      </c>
+      <c r="B109" s="41">
+        <v>0.48125000000000001</v>
+      </c>
+      <c r="C109" s="42" t="s">
+        <v>540</v>
+      </c>
+      <c r="D109" s="42" t="s">
+        <v>541</v>
+      </c>
+      <c r="E109" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F109" s="43" t="s">
         <v>542</v>
       </c>
-      <c r="H2" s="43" t="s">
-[...673 lines deleted...]
-      <c r="K21" s="45" t="s">
+      <c r="G109" s="42" t="s">
+        <v>543</v>
+      </c>
+      <c r="H109" s="42" t="s">
+        <v>544</v>
+      </c>
+      <c r="I109" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" s="42" t="s">
         <v>87</v>
       </c>
-    </row>
-[...510 lines deleted...]
-      <c r="G36" s="69" t="s">
+      <c r="K109" s="46" t="s">
         <v>545</v>
       </c>
-      <c r="H36" s="13" t="s">
-[...2570 lines deleted...]
-      <c r="D114" s="34"/>
+    </row>
+    <row r="114" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="72"/>
+      <c r="C114" s="74"/>
+      <c r="D114" s="74"/>
       <c r="G114"/>
       <c r="H114"/>
-      <c r="I114" s="35"/>
+      <c r="I114" s="72"/>
       <c r="J114"/>
-      <c r="K114" s="37"/>
-[...4 lines deleted...]
-      <c r="D115" s="34"/>
+      <c r="K114" s="47"/>
+    </row>
+    <row r="115" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="72"/>
+      <c r="C115" s="74"/>
+      <c r="D115" s="74"/>
       <c r="G115"/>
       <c r="H115"/>
-      <c r="I115" s="35"/>
+      <c r="I115" s="72"/>
       <c r="J115"/>
-      <c r="K115" s="37"/>
-[...6 lines deleted...]
-      <c r="F118" s="39"/>
+      <c r="K115" s="47"/>
+    </row>
+    <row r="118" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="72"/>
+      <c r="C118" s="74"/>
+      <c r="D118" s="74"/>
+      <c r="E118" s="75"/>
+      <c r="F118" s="75"/>
       <c r="G118"/>
       <c r="H118"/>
-      <c r="I118" s="35"/>
-[...6 lines deleted...]
-      <c r="D119" s="40"/>
+      <c r="I118" s="72"/>
+      <c r="J118" s="76"/>
+      <c r="K118" s="47"/>
+    </row>
+    <row r="119" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="77"/>
+      <c r="C119" s="78"/>
+      <c r="D119" s="78"/>
       <c r="G119"/>
       <c r="H119"/>
-      <c r="I119" s="41"/>
+      <c r="I119" s="77"/>
       <c r="J119"/>
-      <c r="K119" s="37"/>
-[...4 lines deleted...]
-      <c r="D121" s="17"/>
+      <c r="K119" s="47"/>
+    </row>
+    <row r="121" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="77"/>
+      <c r="C121" s="38"/>
+      <c r="D121" s="38"/>
       <c r="G121"/>
       <c r="H121"/>
-      <c r="I121" s="41"/>
+      <c r="I121" s="77"/>
       <c r="J121"/>
-      <c r="K121" s="37"/>
-[...2 lines deleted...]
-      <c r="A122" s="35"/>
+      <c r="K121" s="47"/>
+    </row>
+    <row r="122" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="72"/>
       <c r="C122"/>
       <c r="D122"/>
       <c r="G122"/>
       <c r="H122"/>
-      <c r="I122" s="35"/>
+      <c r="I122" s="72"/>
       <c r="J122"/>
-      <c r="K122" s="37"/>
-[...4 lines deleted...]
-      <c r="D123" s="34"/>
+      <c r="K122" s="47"/>
+    </row>
+    <row r="123" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="72"/>
+      <c r="C123" s="74"/>
+      <c r="D123" s="74"/>
       <c r="G123"/>
       <c r="H123"/>
-      <c r="I123" s="35"/>
+      <c r="I123" s="72"/>
       <c r="J123"/>
-      <c r="K123" s="37"/>
-[...4 lines deleted...]
-      <c r="D124" s="34"/>
+      <c r="K123" s="47"/>
+    </row>
+    <row r="124" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="72"/>
+      <c r="C124" s="74"/>
+      <c r="D124" s="74"/>
       <c r="G124"/>
       <c r="H124"/>
-      <c r="I124" s="35"/>
+      <c r="I124" s="72"/>
       <c r="J124"/>
-      <c r="K124" s="37"/>
-[...4 lines deleted...]
-      <c r="D125" s="34"/>
+      <c r="K124" s="47"/>
+    </row>
+    <row r="125" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="72"/>
+      <c r="C125" s="74"/>
+      <c r="D125" s="74"/>
       <c r="G125"/>
       <c r="H125"/>
-      <c r="I125" s="35"/>
+      <c r="I125" s="72"/>
       <c r="J125"/>
-      <c r="K125" s="37"/>
-[...4 lines deleted...]
-      <c r="D126" s="34"/>
+      <c r="K125" s="47"/>
+    </row>
+    <row r="126" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="72"/>
+      <c r="C126" s="74"/>
+      <c r="D126" s="74"/>
       <c r="G126"/>
       <c r="H126"/>
-      <c r="I126" s="35"/>
+      <c r="I126" s="72"/>
       <c r="J126"/>
-      <c r="K126" s="37"/>
-[...4 lines deleted...]
-      <c r="D127" s="34"/>
+      <c r="K126" s="47"/>
+    </row>
+    <row r="127" spans="1:11" s="73" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="72"/>
+      <c r="C127" s="74"/>
+      <c r="D127" s="74"/>
       <c r="G127"/>
       <c r="H127"/>
-      <c r="I127" s="35"/>
+      <c r="I127" s="72"/>
       <c r="J127"/>
-      <c r="K127" s="37"/>
+      <c r="K127" s="47"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K1" xr:uid="{F2B379F4-0CE8-4329-B293-BDD07B8F0ADD}"/>
+  <autoFilter ref="A1:K109" xr:uid="{F2B379F4-0CE8-4329-B293-BDD07B8F0ADD}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MCP - Final Project Presentatio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>