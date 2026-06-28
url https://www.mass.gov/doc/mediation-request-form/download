--- v0 (2026-03-23)
+++ v1 (2026-06-28)
@@ -1,3107 +1,2422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="22FD94A2" w:rsidP="27F3B528" w:rsidRDefault="22FD94A2" w14:paraId="7519A510" w14:textId="31E56FCB">
+    <w:p w14:paraId="7519A510" w14:textId="31E56FCB" w:rsidR="22FD94A2" w:rsidRDefault="22FD94A2" w:rsidP="27F3B528">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:after="160" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:rPr/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Early Intervention Mediation Request Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F2CA8" w:rsidR="00470E38" w:rsidP="27F3B528" w:rsidRDefault="00470E38" w14:paraId="09990A30" w14:textId="7E90DA0D">
+    <w:p w14:paraId="09990A30" w14:textId="7E90DA0D" w:rsidR="00470E38" w:rsidRPr="000F2CA8" w:rsidRDefault="2C614723" w:rsidP="27F3B528">
       <w:pPr>
         <w:ind w:left="-360" w:right="-270"/>
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="2C614723">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use of this form is optional.</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="2C614723">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This form is provided to </w:t>
+        <w:t xml:space="preserve"> This form is provided to assist you in requesting mediation from the </w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="2C614723">
+      <w:r w:rsidR="002E1D81" w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="2C614723">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and all information requested below is optional for you to provide. You can request mediation by contacting our office directly (see our contact information below). We request the following information </w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00470E38">
+      <w:r w:rsidR="00470E38" w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="2C614723">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> process your request. Attach </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> pages, if necessary.</w:t>
+        <w:t xml:space="preserve"> process your request. Attach additional pages, if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="4FBE01BB" w14:textId="7C2D4C15">
+    <w:p w14:paraId="4FBE01BB" w14:textId="7C2D4C15" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
       <w:pPr>
         <w:ind w:left="-360" w:right="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10368" w:type="dxa"/>
         <w:tblInd w:w="-370" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10368"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="20705713" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="20705713" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="145A1B6D" w14:textId="4354AFE3">
+          <w:p w14:paraId="145A1B6D" w14:textId="4354AFE3" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Individual </w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7B2CE335">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7B2CE335" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nformation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="02EF4D7B" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="02EF4D7B" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="0921DF34" w14:textId="2A61FC27">
+          <w:p w14:paraId="0921DF34" w14:textId="2A61FC27" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of individual requesting mediation</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="6A06CF29">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="6A06CF29" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="5C70D1FC" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="5C70D1FC" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="144CFFCA" w14:textId="39678E05">
+          <w:p w14:paraId="144CFFCA" w14:textId="39678E05" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child’s name</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="77A7740F">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidR="77A7740F" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="521E76FD" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="521E76FD" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="00AC09BA" w14:textId="013E0B89">
+          <w:p w14:paraId="00AC09BA" w14:textId="013E0B89" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact information (phone/email)</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="69D96F6F">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="69D96F6F" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="737EF1FB" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="737EF1FB" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="0A6CBFC8" w14:textId="7A74C945">
+          <w:p w14:paraId="0A6CBFC8" w14:textId="7A74C945" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Names of involved parties </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="64C96A4B" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="64C96A4B" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="61689359" w14:textId="2A8A25F7">
+          <w:p w14:paraId="61689359" w14:textId="2A8A25F7" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="5F761868">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="5F761868" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="102738BF" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="102738BF" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="33BE10C9" w14:textId="61CD9BCF">
+          <w:p w14:paraId="33BE10C9" w14:textId="61CD9BCF" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="743E1E5E">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="743E1E5E" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="69E0C102">
+      <w:tr w:rsidR="27F3B528" w14:paraId="69E0C102" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="27F3B528" w:rsidP="69FE0D78" w:rsidRDefault="27F3B528" w14:paraId="7A3AAE35" w14:textId="42F457CE">
+          <w:p w14:paraId="7A3AAE35" w14:textId="42F457CE" w:rsidR="27F3B528" w:rsidRDefault="56B0A277" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...4 lines deleted...]
-                <w:iCs w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="56B0A277">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+            <w:r w:rsidR="0F92B2C0" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="12AB8DF1" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="12AB8DF1" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="61B524EC" w14:textId="00202954">
+          <w:p w14:paraId="61B524EC" w14:textId="00202954" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="35BA0D59">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="35BA0D59" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="013BDB06" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="013BDB06" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="29BE03B4" w14:textId="1EFB1E43">
+          <w:p w14:paraId="29BE03B4" w14:textId="1EFB1E43" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of individual (if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="493FC665">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="493FC665" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="2514028F" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="2514028F" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="27F3B528" w:rsidP="69FE0D78" w:rsidRDefault="27F3B528" w14:paraId="5561A010" w14:textId="75D30F84">
+          <w:p w14:paraId="5561A010" w14:textId="75D30F84" w:rsidR="27F3B528" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telephone number</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="109CC9B2">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidR="109CC9B2" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="3869A273">
+      <w:tr w:rsidR="27F3B528" w14:paraId="3869A273" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="27F3B528" w:rsidP="69FE0D78" w:rsidRDefault="27F3B528" w14:paraId="0411DF91" w14:textId="2F4642B9">
+          <w:p w14:paraId="0411DF91" w14:textId="2F4642B9" w:rsidR="27F3B528" w:rsidRDefault="69CB8E56" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...8 lines deleted...]
-                <w:iCs w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="69CB8E56">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Email address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="78E5BFA9" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="78E5BFA9" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="375F6E7D" w14:textId="2CC80D60">
+          <w:p w14:paraId="375F6E7D" w14:textId="2CC80D60" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...16 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of agency</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="2738AA6F">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="2738AA6F" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="568F17E9" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="568F17E9" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="390D83DB" w14:textId="14954C45">
+          <w:p w14:paraId="390D83DB" w14:textId="14954C45" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Information about the </w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="0329D602">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="0329D602" w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>isagreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="0B9A77E8" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="0B9A77E8" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="2616D1CD" w14:textId="1C53435A">
+          <w:p w14:paraId="2616D1CD" w14:textId="1C53435A" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="300"/>
               </w:tabs>
               <w:ind w:left="-30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues in disagreement </w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Issues may concern any matter relating to </w:t>
             </w:r>
-            <w:hyperlink r:id="R4df18d7571cc4f92">
-              <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="27F3B528">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-                  <w:iCs w:val="0"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Part C of the IDEA, S</w:t>
               </w:r>
-              <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
+              <w:r w:rsidRPr="27F3B528">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                  <w:iCs w:val="0"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ection 3</w:t>
               </w:r>
-              <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
+              <w:r w:rsidRPr="27F3B528">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-                  <w:iCs w:val="0"/>
+                  <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>03</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="53B21642" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="53B21642" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="1725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="40205471" w14:textId="2D5656AC">
+          <w:p w14:paraId="40205471" w14:textId="2D5656AC" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="23C7421C" w14:textId="3741CE3A">
+          <w:p w14:paraId="23C7421C" w14:textId="3741CE3A" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="0FA1CC0C" w14:textId="77777777">
+          <w:p w14:paraId="0FA1CC0C" w14:textId="77777777" w:rsidR="4018797C" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-                <w:iCs w:val="0"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C0C16" w:rsidP="27F3B528" w:rsidRDefault="000C0C16" w14:paraId="066B75D6" w14:textId="77777777">
+          <w:p w14:paraId="066B75D6" w14:textId="77777777" w:rsidR="000C0C16" w:rsidRDefault="000C0C16" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C0C16" w:rsidP="69FE0D78" w:rsidRDefault="000C0C16" w14:paraId="4BC3B397" w14:textId="77777777">
+          <w:p w14:paraId="4BC3B397" w14:textId="77777777" w:rsidR="000C0C16" w:rsidRDefault="000C0C16" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="34CF83DC" w14:textId="16C3CB58">
+          <w:p w14:paraId="34CF83DC" w14:textId="16C3CB58" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="69CFE062" w14:textId="25A5E731">
+          <w:p w14:paraId="69CFE062" w14:textId="25A5E731" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="018BFF21" w14:textId="0EF0E318">
+          <w:p w14:paraId="018BFF21" w14:textId="0EF0E318" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="055EAF41" w14:textId="15F127AA">
+          <w:p w14:paraId="055EAF41" w14:textId="15F127AA" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="5706D292" w14:textId="473EB09C">
+          <w:p w14:paraId="5706D292" w14:textId="473EB09C" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="000C0C16" w:rsidP="69FE0D78" w:rsidRDefault="000C0C16" w14:paraId="351FFA3D" w14:textId="3F6C5A89">
+          <w:p w14:paraId="351FFA3D" w14:textId="3F6C5A89" w:rsidR="000C0C16" w:rsidRPr="000F2CA8" w:rsidRDefault="000C0C16" w:rsidP="69FE0D78">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="75256594" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="75256594" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="69A60820" w14:textId="023CCF23">
+          <w:p w14:paraId="69A60820" w14:textId="023CCF23" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional </w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="608FB2DC">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="608FB2DC" w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nformation: </w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> information you would like to share.</w:t>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Provide any additional information you would like to share.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="79B8D530" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="79B8D530" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="2535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="78FA0334" w14:textId="56E7B12F">
+          <w:p w14:paraId="78FA0334" w14:textId="56E7B12F" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="3CCB5876" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="3CCB5876" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="27360D80" w14:textId="6F5E62FB">
+          <w:p w14:paraId="27360D80" w14:textId="6F5E62FB" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> individuals you intend to invite to attend the mediation with you  </w:t>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any additional individuals you intend to invite to attend the mediation with you  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="2BE0A612" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="2BE0A612" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="646A28DD" w14:textId="1B90C54D">
+          <w:p w14:paraId="646A28DD" w14:textId="1B90C54D" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="69FE0D78">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:jc w:val="left"/>
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="4018797C">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First and last name of individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="56946117">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="56946117" w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="3A1E7DA6">
+      <w:tr w:rsidR="27F3B528" w14:paraId="3A1E7DA6" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7CFA00A6" w:rsidP="69FE0D78" w:rsidRDefault="7CFA00A6" w14:paraId="05EEC696" w14:textId="1C79FDA8">
+          <w:p w14:paraId="05EEC696" w14:textId="1C79FDA8" w:rsidR="7CFA00A6" w:rsidRDefault="7CFA00A6" w:rsidP="69FE0D78">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact information (phone/email)</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="59ED126B">
+      <w:tr w:rsidR="27F3B528" w14:paraId="59ED126B" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="27F3B528" w:rsidP="69FE0D78" w:rsidRDefault="27F3B528" w14:paraId="22736B15" w14:textId="405F4103">
+          <w:p w14:paraId="22736B15" w14:textId="405F4103" w:rsidR="27F3B528" w:rsidRDefault="7CFA00A6" w:rsidP="69FE0D78">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First and last name of individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="30A2617D" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="30A2617D" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="69FE0D78" w:rsidRDefault="4018797C" w14:paraId="59E5BCA2" w14:textId="3DCEF588">
+          <w:p w14:paraId="59E5BCA2" w14:textId="3DCEF588" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="7CFA00A6" w:rsidP="69FE0D78">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...3 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact information (phone/email)</w:t>
             </w:r>
-            <w:r w:rsidRPr="69FE0D78" w:rsidR="7CFA00A6">
-[...15 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="69FE0D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="461FAE7B" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="461FAE7B" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="1126A976" w14:textId="2D37349F">
+          <w:p w14:paraId="1126A976" w14:textId="2D37349F" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Check if either of the following apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidTr="69FE0D78" w14:paraId="2F946DB4" w14:textId="77777777">
+      <w:tr w:rsidR="4018797C" w:rsidRPr="000F2CA8" w14:paraId="2F946DB4" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="46121EA8" w14:textId="01D67ABA">
+          <w:p w14:paraId="46121EA8" w14:textId="01D67ABA" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> There is a current state complaint filed on this issue.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F2CA8" w:rsidR="4018797C" w:rsidP="27F3B528" w:rsidRDefault="4018797C" w14:paraId="4FEB72FE" w14:textId="0225DCB9">
+          <w:p w14:paraId="4FEB72FE" w14:textId="0225DCB9" w:rsidR="4018797C" w:rsidRPr="000F2CA8" w:rsidRDefault="4018797C" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:b w:val="0"/>
-[...2 lines deleted...]
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="4018797C">
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> There is a current due process complaint filed on this issue.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="59ED62E8">
+      <w:tr w:rsidR="27F3B528" w14:paraId="59ED62E8" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="0CB3A32B" w:rsidP="27F3B528" w:rsidRDefault="0CB3A32B" w14:paraId="37903B63" w14:textId="7DC8AFE7">
+          <w:p w14:paraId="37903B63" w14:textId="7DC8AFE7" w:rsidR="0CB3A32B" w:rsidRDefault="0CB3A32B" w:rsidP="27F3B528">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-                <w:i w:val="0"/>
-                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="27F3B528" w:rsidR="0CB3A32B">
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="27F3B528">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Verdana" w:hAnsi="Avenir Next LT Pro" w:cs="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="27F3B528" w:rsidTr="69FE0D78" w14:paraId="264D840F">
+      <w:tr w:rsidR="27F3B528" w14:paraId="264D840F" w14:textId="77777777" w:rsidTr="69FE0D78">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="1E1A020D" w14:textId="7A25B8CB">
+          <w:p w14:paraId="1E1A020D" w14:textId="7A25B8CB" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...5 lines deleted...]
-                <w:iCs w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="69FE0D78" w:rsidP="69FE0D78" w:rsidRDefault="69FE0D78" w14:paraId="4327F720" w14:textId="0A69D685">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4327F720" w14:textId="0A69D685" w:rsidR="69FE0D78" w:rsidRDefault="69FE0D78" w:rsidP="69FE0D78">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="48FB3C2A" w:rsidP="27F3B528" w:rsidRDefault="48FB3C2A" w14:paraId="4F6B16F8" w14:textId="73BA651C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4F6B16F8" w14:textId="73BA651C" w:rsidR="48FB3C2A" w:rsidRDefault="48FB3C2A" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="69FE0D78" w:rsidR="48FB3C2A">
+      <w:r w:rsidRPr="69FE0D78">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0F7105E1" w:rsidP="27F3B528" w:rsidRDefault="0F7105E1" w14:paraId="5549D836" w14:textId="408BACCE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5549D836" w14:textId="408BACCE" w:rsidR="0F7105E1" w:rsidRDefault="0F7105E1" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="0F7105E1">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send your mediation request by email, fax, postal mail, or contact us at:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195FFA" w:rsidR="00195FFA" w:rsidP="27F3B528" w:rsidRDefault="00195FFA" w14:paraId="2339FD4E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="2339FD4E" w14:textId="77777777" w:rsidR="00195FFA" w:rsidRPr="00195FFA" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Intervention Division</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195FFA" w:rsidR="00195FFA" w:rsidP="27F3B528" w:rsidRDefault="00195FFA" w14:paraId="02B76624" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="02B76624" w14:textId="77777777" w:rsidR="00195FFA" w:rsidRPr="00195FFA" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c/o Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195FFA" w:rsidR="00195FFA" w:rsidP="27F3B528" w:rsidRDefault="00195FFA" w14:paraId="50D62D86" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="50D62D86" w14:textId="77777777" w:rsidR="00195FFA" w:rsidRPr="00195FFA" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>250 Washington Street</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195FFA" w:rsidR="00195FFA" w:rsidP="27F3B528" w:rsidRDefault="00195FFA" w14:paraId="439D3B3C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="439D3B3C" w14:textId="77777777" w:rsidR="00195FFA" w:rsidRPr="00195FFA" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> floor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195FFA" w:rsidP="27F3B528" w:rsidRDefault="00195FFA" w14:paraId="5EFAD36B" w14:textId="6F2ED8BF">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="5EFAD36B" w14:textId="6F2ED8BF" w:rsidR="00195FFA" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Boston, MA 02108</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015659F" w:rsidR="00222F95" w:rsidP="27F3B528" w:rsidRDefault="00222F95" w14:paraId="0CD2E484" w14:textId="3695CB74">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="0CD2E484" w14:textId="3695CB74" w:rsidR="00222F95" w:rsidRPr="0015659F" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="R6a5793a0e51f4180">
-        <w:r w:rsidRPr="27F3B528" w:rsidR="008D04CC">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="008D04CC" w:rsidRPr="27F3B528">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>EIDisputeResolution@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="001C0019">
+      <w:r w:rsidR="001C0019" w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015659F" w:rsidR="00222F95" w:rsidP="27F3B528" w:rsidRDefault="00222F95" w14:paraId="68E9D42D" w14:textId="726E596D">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="68E9D42D" w14:textId="726E596D" w:rsidR="00222F95" w:rsidRPr="0015659F" w:rsidRDefault="008D04CC" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="008D04CC">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: </w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00905D25">
+      <w:r w:rsidR="00905D25" w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(857)-323-8350</w:t>
       </w:r>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="001C0019">
+      <w:r w:rsidR="001C0019" w:rsidRPr="27F3B528">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0015659F" w:rsidR="00222F95" w:rsidP="27F3B528" w:rsidRDefault="00222F95" w14:paraId="49392D6E" w14:textId="3A37C335">
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="49392D6E" w14:textId="3A37C335" w:rsidR="00222F95" w:rsidRPr="0015659F" w:rsidRDefault="00195FFA" w:rsidP="27F3B528">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27F3B528" w:rsidR="00195FFA">
+      <w:r w:rsidRPr="27F3B528">
         <w:rPr>
-          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone: (508) 454-2007</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0015659F" w:rsidR="00222F95" w:rsidSect="001A6AE9">
-[...2 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00222F95" w:rsidRPr="0015659F" w:rsidSect="001A6AE9">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R195730a70eb4404f"/>
-      <w:footerReference w:type="first" r:id="R408d85f4033f47db"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00985C67" w:rsidP="00DE0F0A" w:rsidRDefault="00985C67" w14:paraId="503E3DF2" w14:textId="77777777">
+    <w:p w14:paraId="654BD332" w14:textId="77777777" w:rsidR="008556C8" w:rsidRDefault="008556C8" w:rsidP="00DE0F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00985C67" w:rsidP="00DE0F0A" w:rsidRDefault="00985C67" w14:paraId="3EAEBAD8" w14:textId="77777777">
+    <w:p w14:paraId="68E742FA" w14:textId="77777777" w:rsidR="008556C8" w:rsidRDefault="008556C8" w:rsidP="00DE0F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Avenir Next LT Pro"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00854851" w:rsidR="00DE0F0A" w:rsidP="27F3B528" w:rsidRDefault="00BD401B" w14:paraId="3E6F9F75" w14:textId="69E7F71D">
+  <w:p w14:paraId="3E6F9F75" w14:textId="69E7F71D" w:rsidR="00DE0F0A" w:rsidRPr="00854851" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-        <w:i w:val="1"/>
-        <w:iCs w:val="1"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="27F3B528" w:rsidR="27F3B528">
+    <w:r w:rsidRPr="27F3B528">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Updated February 2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BD401B">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BD401B">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="27F3B528" w:rsidTr="27F3B528" w14:paraId="1E8CE9CB">
+    <w:tr w:rsidR="27F3B528" w14:paraId="1E8CE9CB" w14:textId="77777777" w:rsidTr="27F3B528">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="375E19E7" w14:textId="7B645C59">
+        <w:p w14:paraId="375E19E7" w14:textId="7B645C59" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="09E7AB89" w14:textId="748DF89F">
+        <w:p w14:paraId="09E7AB89" w14:textId="748DF89F" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="5D4A3C50" w14:textId="46691D2D">
+        <w:p w14:paraId="5D4A3C50" w14:textId="46691D2D" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="27F3B528" w:rsidP="27F3B528" w:rsidRDefault="27F3B528" w14:paraId="72CD3248" w14:textId="7168AD37">
+  <w:p w14:paraId="72CD3248" w14:textId="7168AD37" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00985C67" w:rsidP="00DE0F0A" w:rsidRDefault="00985C67" w14:paraId="2BD6C62B" w14:textId="77777777">
+    <w:p w14:paraId="704E034F" w14:textId="77777777" w:rsidR="008556C8" w:rsidRDefault="008556C8" w:rsidP="00DE0F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00985C67" w:rsidP="00DE0F0A" w:rsidRDefault="00985C67" w14:paraId="043D539A" w14:textId="77777777">
+    <w:p w14:paraId="23234341" w14:textId="77777777" w:rsidR="008556C8" w:rsidRDefault="008556C8" w:rsidP="00DE0F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="009D7D49" w:rsidR="00DE25C3" w:rsidP="001A6AE9" w:rsidRDefault="468BF20F" w14:paraId="1441712E" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="27F3B528" w14:paraId="283D658E" w14:textId="77777777" w:rsidTr="27F3B528">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4811129D" w14:textId="3880622F" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="70C40DDE" w14:textId="14F62AAC" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7E03167F" w14:textId="6FE3D475" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="76FFB132" w14:textId="35E74A80" w:rsidR="27F3B528" w:rsidRDefault="27F3B528" w:rsidP="27F3B528">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1441712E" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRPr="009D7D49" w:rsidRDefault="468BF20F" w:rsidP="001A6AE9">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA70B9C" wp14:editId="27FF2234">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-415579</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-6696</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1375577" cy="768096"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1211558573" name="Picture 1" descr="Logo for Massachusetts Department of Public Health"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="399067217" name="Picture 1" descr="Logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
-                  <a:xfrm rot="0">
+                  <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1375577" cy="768096"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="27F3B528">
-      <w:rPr/>
       <w:t xml:space="preserve">                          </w:t>
     </w:r>
-    <w:r w:rsidRPr="009D7D49" w:rsidR="27F3B528">
+    <w:r w:rsidR="27F3B528" w:rsidRPr="009D7D49">
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="009D7D49" w:rsidR="00DE25C3" w:rsidP="00DE25C3" w:rsidRDefault="00DE25C3" w14:paraId="39C276AA" w14:textId="77777777">
+  <w:p w14:paraId="39C276AA" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRPr="009D7D49" w:rsidRDefault="00DE25C3" w:rsidP="00DE25C3">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="009D7D49" w:rsidR="00DE25C3" w:rsidP="001A6AE9" w:rsidRDefault="00DE25C3" w14:paraId="7A451B07" w14:textId="77777777">
+  <w:p w14:paraId="7A451B07" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRPr="009D7D49" w:rsidRDefault="00DE25C3" w:rsidP="001A6AE9">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="009D7D49" w:rsidR="00DE25C3" w:rsidP="001A6AE9" w:rsidRDefault="00DE25C3" w14:paraId="07120A08" w14:textId="77777777">
+  <w:p w14:paraId="07120A08" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRPr="009D7D49" w:rsidRDefault="00DE25C3" w:rsidP="001A6AE9">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:color w:val="4F81BD"/>
         <w14:textFill>
           <w14:solidFill>
             <w14:srgbClr w14:val="4F81BD">
               <w14:lumMod w14:val="75000"/>
             </w14:srgbClr>
           </w14:solidFill>
         </w14:textFill>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DE25C3" w:rsidRDefault="00DE25C3" w14:paraId="3ABD1177" w14:textId="77777777">
+  <w:p w14:paraId="3ABD1177" w14:textId="77777777" w:rsidR="00DE25C3" w:rsidRDefault="00DE25C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="8">
-[...2 lines deleted...]
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A3D71BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5726E65C"/>
+    <w:lvl w:ilvl="0" w:tplc="FBF6B252">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="8DC2E4A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="A91E6E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="5CBAB804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="2AAA4950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0DDE3EBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="875A2094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="4A1094D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="C44878CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="7">
-[...196 lines deleted...]
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C17FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5CC531E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3143,51 +2458,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3552326D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D24DE10"/>
+    <w:lvl w:ilvl="0" w:tplc="A3C42786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C9C8A6F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0DAA8C52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AAB21B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="236EA718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B882ED0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23C251D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FF0E746A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="627476F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38804E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B28D6F0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3229,51 +2630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="421740C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96DE6820"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3318,51 +2719,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="669A6216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5784C844"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3404,363 +2805,474 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67D9356A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59100ED8"/>
     <w:lvl w:ilvl="0" w:tplc="31922EFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75001720"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECDAEB5A"/>
+    <w:lvl w:ilvl="0" w:tplc="9AA89780">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9C811E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4C941DAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D3B0AB06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A4A8510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2CC4CAB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8222C6BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AEAED440">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="327294C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7103D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA66B180"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="9">
+  <w:num w:numId="1" w16cid:durableId="1592811576">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="311762438">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1328899996">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1707021006">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="5" w16cid:durableId="1536309847">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1707021006">
+  <w:num w:numId="6" w16cid:durableId="1658919406">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1536309847">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="7" w16cid:durableId="533732087">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1658919406">
+  <w:num w:numId="8" w16cid:durableId="604270920">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="533732087">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="718628665">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D0AE9"/>
@@ -3839,50 +3351,51 @@
     <w:rsid w:val="003654A7"/>
     <w:rsid w:val="00374634"/>
     <w:rsid w:val="00391D9B"/>
     <w:rsid w:val="003947A9"/>
     <w:rsid w:val="003B2C27"/>
     <w:rsid w:val="003B3732"/>
     <w:rsid w:val="003C5CEA"/>
     <w:rsid w:val="003E4BC2"/>
     <w:rsid w:val="003E6ABD"/>
     <w:rsid w:val="00410CB4"/>
     <w:rsid w:val="004221DF"/>
     <w:rsid w:val="00424B0A"/>
     <w:rsid w:val="00427D23"/>
     <w:rsid w:val="00440BFE"/>
     <w:rsid w:val="004446CD"/>
     <w:rsid w:val="004447E1"/>
     <w:rsid w:val="004527C9"/>
     <w:rsid w:val="00456975"/>
     <w:rsid w:val="00466C5F"/>
     <w:rsid w:val="00470E38"/>
     <w:rsid w:val="004776B0"/>
     <w:rsid w:val="00480529"/>
     <w:rsid w:val="004C123D"/>
     <w:rsid w:val="00500B81"/>
     <w:rsid w:val="00511FCC"/>
+    <w:rsid w:val="0054011E"/>
     <w:rsid w:val="00540E68"/>
     <w:rsid w:val="00552A39"/>
     <w:rsid w:val="00565188"/>
     <w:rsid w:val="00567055"/>
     <w:rsid w:val="00567D24"/>
     <w:rsid w:val="00597E3C"/>
     <w:rsid w:val="005A2BE1"/>
     <w:rsid w:val="005D0AE9"/>
     <w:rsid w:val="005E423C"/>
     <w:rsid w:val="005E4F1D"/>
     <w:rsid w:val="005F327E"/>
     <w:rsid w:val="005F4EBD"/>
     <w:rsid w:val="00607C74"/>
     <w:rsid w:val="00611E23"/>
     <w:rsid w:val="00611E5C"/>
     <w:rsid w:val="006138F4"/>
     <w:rsid w:val="006146C8"/>
     <w:rsid w:val="00631098"/>
     <w:rsid w:val="00640E68"/>
     <w:rsid w:val="006647DC"/>
     <w:rsid w:val="00681C58"/>
     <w:rsid w:val="006930A6"/>
     <w:rsid w:val="006A07B4"/>
     <w:rsid w:val="006A20D5"/>
     <w:rsid w:val="006B0AB0"/>
@@ -3899,50 +3412,51 @@
     <w:rsid w:val="0071684A"/>
     <w:rsid w:val="00733517"/>
     <w:rsid w:val="007567FA"/>
     <w:rsid w:val="00764F15"/>
     <w:rsid w:val="0077040C"/>
     <w:rsid w:val="0077151B"/>
     <w:rsid w:val="007746E7"/>
     <w:rsid w:val="00790D1D"/>
     <w:rsid w:val="00794F17"/>
     <w:rsid w:val="0079513B"/>
     <w:rsid w:val="007A60B7"/>
     <w:rsid w:val="007C0AC3"/>
     <w:rsid w:val="007C369E"/>
     <w:rsid w:val="007C558A"/>
     <w:rsid w:val="007D1537"/>
     <w:rsid w:val="007D507C"/>
     <w:rsid w:val="007E2388"/>
     <w:rsid w:val="007F54B0"/>
     <w:rsid w:val="008139C9"/>
     <w:rsid w:val="0082553D"/>
     <w:rsid w:val="0083481E"/>
     <w:rsid w:val="008400AA"/>
     <w:rsid w:val="008469FD"/>
     <w:rsid w:val="00854048"/>
     <w:rsid w:val="00854851"/>
+    <w:rsid w:val="008556C8"/>
     <w:rsid w:val="008605B2"/>
     <w:rsid w:val="0088250F"/>
     <w:rsid w:val="00897D73"/>
     <w:rsid w:val="008B4967"/>
     <w:rsid w:val="008D0133"/>
     <w:rsid w:val="008D04CC"/>
     <w:rsid w:val="008D2158"/>
     <w:rsid w:val="008E274D"/>
     <w:rsid w:val="008E5A0F"/>
     <w:rsid w:val="008F3B02"/>
     <w:rsid w:val="009002CC"/>
     <w:rsid w:val="00905D25"/>
     <w:rsid w:val="009258C2"/>
     <w:rsid w:val="00937B7C"/>
     <w:rsid w:val="009468B7"/>
     <w:rsid w:val="00975807"/>
     <w:rsid w:val="00985C67"/>
     <w:rsid w:val="009867F0"/>
     <w:rsid w:val="009918AC"/>
     <w:rsid w:val="00994132"/>
     <w:rsid w:val="009972A2"/>
     <w:rsid w:val="009A3E8B"/>
     <w:rsid w:val="009B6BA0"/>
     <w:rsid w:val="009D2650"/>
     <w:rsid w:val="009D53F2"/>
@@ -3992,50 +3506,51 @@
     <w:rsid w:val="00D2683C"/>
     <w:rsid w:val="00D26E3F"/>
     <w:rsid w:val="00D26E63"/>
     <w:rsid w:val="00D515DE"/>
     <w:rsid w:val="00D53E0A"/>
     <w:rsid w:val="00D65709"/>
     <w:rsid w:val="00D751A7"/>
     <w:rsid w:val="00D90BC9"/>
     <w:rsid w:val="00D96C5B"/>
     <w:rsid w:val="00DA7C0B"/>
     <w:rsid w:val="00DD5B75"/>
     <w:rsid w:val="00DE0F0A"/>
     <w:rsid w:val="00DE25C3"/>
     <w:rsid w:val="00DE40FE"/>
     <w:rsid w:val="00DF3796"/>
     <w:rsid w:val="00E06F66"/>
     <w:rsid w:val="00E50642"/>
     <w:rsid w:val="00E951C9"/>
     <w:rsid w:val="00EA0F47"/>
     <w:rsid w:val="00EB1D08"/>
     <w:rsid w:val="00ED4D58"/>
     <w:rsid w:val="00EE1138"/>
     <w:rsid w:val="00EF2B00"/>
     <w:rsid w:val="00EF6F51"/>
     <w:rsid w:val="00F01804"/>
+    <w:rsid w:val="00F04F71"/>
     <w:rsid w:val="00F06795"/>
     <w:rsid w:val="00F07803"/>
     <w:rsid w:val="00F209EF"/>
     <w:rsid w:val="00F43C7B"/>
     <w:rsid w:val="00F4644D"/>
     <w:rsid w:val="00F64535"/>
     <w:rsid w:val="00F67866"/>
     <w:rsid w:val="00F85617"/>
     <w:rsid w:val="00FB66FF"/>
     <w:rsid w:val="00FB6A52"/>
     <w:rsid w:val="00FC066E"/>
     <w:rsid w:val="00FD5774"/>
     <w:rsid w:val="00FE3019"/>
     <w:rsid w:val="00FE4A63"/>
     <w:rsid w:val="00FF39DC"/>
     <w:rsid w:val="01D22529"/>
     <w:rsid w:val="0329D602"/>
     <w:rsid w:val="04CBEFCA"/>
     <w:rsid w:val="052E1C41"/>
     <w:rsid w:val="05AADF11"/>
     <w:rsid w:val="075433C7"/>
     <w:rsid w:val="08FDE49A"/>
     <w:rsid w:val="0CB3A32B"/>
     <w:rsid w:val="0F60ACC8"/>
     <w:rsid w:val="0F7105E1"/>
@@ -4104,179 +3619,179 @@
     <w:rsid w:val="754D9E1C"/>
     <w:rsid w:val="75AA49EA"/>
     <w:rsid w:val="76A5A53E"/>
     <w:rsid w:val="77A7740F"/>
     <w:rsid w:val="77C91DB8"/>
     <w:rsid w:val="78578EDC"/>
     <w:rsid w:val="7B2CE335"/>
     <w:rsid w:val="7B3E48EC"/>
     <w:rsid w:val="7CFA00A6"/>
     <w:rsid w:val="7DF7DB8B"/>
     <w:rsid w:val="7F6E0829"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5534B672"/>
   <w15:docId w15:val="{B02E4C7F-5187-4FE4-B9F7-1683AD975869}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4396,52 +3911,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4508,476 +4023,477 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005D0AE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009D7D49"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="0019154D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="005D0AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="005D0AE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00130107"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:rsid w:val="00130107"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HTMLPreformattedChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:rsid w:val="00130107"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00130107"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="006E5C82"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="006E5C82"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="006E5C82"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE0F0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE0F0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE0F0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE0F0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D53E0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D53E0A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB1D08"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="0019154D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ExecOffice" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExecOffice">
     <w:name w:val="Exec Office"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0019154D"/>
     <w:pPr>
-      <w:framePr w:w="6927" w:hSpace="187" w:wrap="notBeside" w:hAnchor="page" w:vAnchor="text" w:x="3594" w:y="1"/>
+      <w:framePr w:w="6927" w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="3594" w:y="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00540E68"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009918AC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE25C3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE25C3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000D0C83"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000D0C83"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009D7D49"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F85617"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0015659F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="scxo220746878" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxo220746878">
     <w:name w:val="scxo220746878"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0015659F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00391D9B"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
-    <w:uiPriority w:val="10"/>
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="27F3B528"/>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Arial" w:hAnsi="Avenir Next LT Pro" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.ed.gov/idea/regs/c" TargetMode="External" Id="R4df18d7571cc4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EIDisputeResolution@mass.gov" TargetMode="External" Id="R6a5793a0e51f4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R195730a70eb4404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="R408d85f4033f47db" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EIDisputeResolution@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.ed.gov/idea/regs/c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5235,50 +4751,77 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b4021d34-4649-4bf6-bc5c-1a993f5a1a63">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b4021d34-4649-4bf6-bc5c-1a993f5a1a63" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9CE8F09DC8D214E921F5ECFFEC65E96" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d39d4eca998fd6ac9640bad5cbf4543">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d" xmlns:ns3="b4021d34-4649-4bf6-bc5c-1a993f5a1a63" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ec64ec3611fbbc3bbf873315c5778f5" ns2:_="" ns3:_="">
     <xsd:import namespace="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
     <xsd:import namespace="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -5475,123 +5018,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09179884-65B0-4AEA-BC13-3F4A35D099FE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29E5C41E-BEC8-4751-831A-232DA3050334}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
+    <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613B5DFF-0853-44F2-89C2-5DFEDC2E445E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613B5DFF-0853-44F2-89C2-5DFEDC2E445E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29E5C41E-BEC8-4751-831A-232DA3050334}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09179884-65B0-4AEA-BC13-3F4A35D099FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8d5b51e2-1399-4037-88c1-a8d1b7bdf72d"/>
+    <ds:schemaRef ds:uri="b4021d34-4649-4bf6-bc5c-1a993f5a1a63"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>269</Words>
+  <Characters>1534</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1800</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Longpre, Julie (DPH)</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2017-01-05T20:04:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100C9CE8F09DC8D214E921F5ECFFEC65E96</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>