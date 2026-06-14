--- v0 (2025-10-14)
+++ v1 (2026-06-14)
@@ -1,4419 +1,4805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="195AD18C" w14:textId="77777777" w:rsidR="00444160" w:rsidRDefault="00EA1B48" w:rsidP="00EA1B48">
-[...12 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="7A51BE86" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
         </w:rPr>
         <w:t>Medical Review Team (MRT) Membership Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C25AB12" w14:textId="77777777" w:rsidR="00DE1B80" w:rsidRDefault="00DE1B80" w:rsidP="00EA1B48">
-[...41 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="068E5DF6" w14:textId="343A6212" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>The DPH Medical Review Team (MRT) is a multi-disciplinary team</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that carefully screens all requests to place children and young adults under age 22 in a pediatric nursing home or skilled nursing facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Team members are appointed to two-year terms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA23241" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D071D95" w14:textId="39E68FF7" w:rsidR="00476F5E" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thank you in advance for your interest in joining the MRT, </w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we are looking forward to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05069D32" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C94640" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:t>Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69990334" w14:textId="00FD7F1D" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Medical Review Team (MRT) was established by M.G.L. Chapter 111, Section 4J to ensure that all individuals under 22 years for whom placement in any skilled care facility was sought were placed appropriately. The Division for Children and Youth with Special Health Needs (DCYSHN) in the DPH Bureau of Family Health and Nutrition (BFHN) oversees the program. A DCYSHN liaison (“MRT Coordinator”) coordinates the MRT application and approval process by following the guidelines established by DCYSHN and within the construct of the legislation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1CC8B2" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214C103C" w14:textId="0F5136C0" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Medical Review Team maintains that individuals from birth to 22 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">old </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be cared for, whenever possible, in a community-based and/or home-like environment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1790C8" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691A3154" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44185693" w14:textId="25AFE67A" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>The Medical Review Team includes representation from the community in medicine, nursing, social work and therapy, and a parent representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>. Members also include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representatives from a variety of state agencies, such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31475659" w14:textId="4035ADF1" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Department of Elementary and Secondary Education (DESE</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054394A">
-[...35 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="25CA4190" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Division of Medical Assistance (DMA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A03063" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Department of Development Services (DDS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32500CC9" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Massachusetts Commission for the Blind (MCB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69453C1A" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Department of Children and Families (DCF) and the Statewide Head Injury Program (SHIP) (for selected head injury requests).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE35A47" w14:textId="024EFC31" w:rsidR="00476F5E" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> you are interested in serving on the </w:t>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> group review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...28 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the applications for admission to a pediatric nursing facility to ensure that the criteria are being met and that</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...90 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when necessary, alternatives to residential placement are explored.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290B2BD0" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9C921F" w14:textId="3149B2BD" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t xml:space="preserve">Criteria for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>ertification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9E74A6" w14:textId="137ABAB9" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>The MRT was established to ensure that all individuals under age 22, regardless of funding source, and for whom residential placement in a Massachusetts pediatric or skilled nursing facility is being sought, are evaluated through an application process.</w:t>
+      </w:r>
+      <w:r w:rsidR="00196352">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00196352" w:rsidRPr="00196352">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>MRT reviews these applications to evaluate and ensure that the individual meets the medical, cognitive, and skilled care criteria for admission into a facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he criteria were established based on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EDBF6D" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the level of care required for such a facility, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D57823" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the level of individual functioning that would require the greatest care and for which there was no potential for further development, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296EB1C1" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the level of medical intervention required on an ongoing basis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A60731" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0114A19F" w14:textId="733DA5EE" w:rsidR="00476F5E" w:rsidRPr="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:t xml:space="preserve">Types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:t>ertifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F890A89" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">all </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Long-term care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or permanent placement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1765DEF9" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>individuals</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Short-term care:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to 90 days per calendar year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A27B416" w14:textId="7FF030B3" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Acquired brain injury or short-term skilled care/rehab:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054394A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>tay based on treatment plan and is primarily for individuals age 16-22 years who may not be developmentally delayed; they will most likely be admitted to an adult skilled care facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203485FA" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>under 22</w:t>
-[...64 lines deleted...]
-        </w:rPr>
+        <w:t>Short-term post-hospital:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 days with extensions up to 90 days if medically necessary with a clear discharge plan home to the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE16A66" w14:textId="77777777" w:rsidR="0026510A" w:rsidRDefault="0026510A" w:rsidP="0026510A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE75E32" w14:textId="24421550" w:rsidR="0026510A" w:rsidRDefault="0026510A" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>The MRT review process ensures that the child or young adult receives the appropriate placement and care that the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need. Moreover, the review process protects the interest of children with complex medical needs who may benefit from growing up in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the least restrictive appropriate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026510A">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>setting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BA6743" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18185D31" w14:textId="33CB2974" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t xml:space="preserve">Meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>chedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BBF132" w14:textId="05C84E73" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MRT meets approximately twice each month virtually to review cases for long-term care. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elected team members </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>perform an expedited review of cases for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> short-term care, skilled nursing/rehab, and short-term post-hospital care and does not require the team to meet. These reviews are done on a case-by-case basis via encrypted email or phone.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A21078C" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202B4D6B" w14:textId="716AB2C9" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t xml:space="preserve">MRT </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t xml:space="preserve">ember </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>esponsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3845C741" w14:textId="332053B2" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team members </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>serve for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> two-year terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and are responsible for the following:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F9EA18" w14:textId="687C96F3" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00DE7AC0" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>ttend two regularly scheduled long-term care (LTC) meetings each month if pending cases exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7996809E" w14:textId="70015A50" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00DE7AC0" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eview preparatory documents provided by DPH MRT staff prior to the meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD12ECD" w14:textId="69B9E5FB" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00DE7AC0" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>bide by all DPH privacy and confidentiality requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFD3C9F" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Short-term applications must be reviewed within 72 hours by the corresponding team members (e.g., physician and nurse, DDS representative).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0B8AE9" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Post-hospital applications must be reviewed within 24 hours by the corresponding team members (e.g., physician and nurse, DDS representative)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DCDCBE" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0D4587" w14:textId="6AEC991E" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00DE7AC0" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t>MRT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054394A">
-[...472 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t xml:space="preserve"> community</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>based members</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B314A73" w14:textId="032851FA" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>individuals</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Physician</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054394A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Reviews all types of applications to determine clinical eligibility based on MRT guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D01E1BC" w14:textId="4692E14C" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>under the age of 22</w:t>
-[...33 lines deleted...]
-      <w:pPr>
+        <w:t>Nurse</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Reviews long-term and short-term applications to determine clinical eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3DDFD5" w14:textId="6868AA44" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>orker/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>herapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Reviews long-term applications for social service/therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs to determine if family needs suggest placement and other factors to consider in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>decision making based on social work assessment/therapy assessment included in application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC0D5DA" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00F942DA" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...59 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Parent</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00F942DA" w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Reviews long-term applications for family regarding other services or community-based options for care that may be considered in determining eligibility for placement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD9068E" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDD40E3" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All MRT members must sign a confidentiality form to protect any information that they receive for review during their service on the MRT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0F335B" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053223AC" w14:textId="77777777" w:rsidR="000E1848" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Failure to comply with the defined responsibilities will result in termination from the MRT. Members who are terminated from the MRT are ineligible for future participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8F2977" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6236ABF8" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00F942DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:t>Application Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66703EF4" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>MRT members are appointed by DPH.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Interested individuals are encouraged to complete this application and submit along with a resume/CV to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2C0C20" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C58D4B" w14:textId="7FE36A06" w:rsidR="00B22DB7" w:rsidRDefault="00B22DB7" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Stefanie Hall, Program Coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A50B872" w14:textId="0DA65170" w:rsidR="00E757D9" w:rsidRDefault="00E757D9" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...170 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Division for Children and Youth with Special Health Needs (DCYSHN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED4C5B8" w14:textId="77777777" w:rsidR="00E757D9" w:rsidRDefault="00B22DB7" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="0" w:author="Aynsley Chaneco" w:date="2026-05-13T10:40:00Z"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:t>post</w:t>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Bureau of Family Health and Nutrition (BFHN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4C80B2" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Massachusetts Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF1F92B" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>250 Washington Street 5th Floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F0AB8E" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00196352" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196352">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Boston, MA 02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3F6006" w14:textId="0CD4F096" w:rsidR="00476F5E" w:rsidRPr="00196352" w:rsidRDefault="00000000" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00B22DB7" w:rsidRPr="00E757D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>Stefanie.A.Hall@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1053C556" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00196352" w:rsidRDefault="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C63128" w14:textId="77777777" w:rsidR="00F942DA" w:rsidRPr="00196352" w:rsidRDefault="00F942DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196352">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6658BF38" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Application MRT Membership</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ACB290" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B8D79" w14:textId="677C320B" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="7EBB50D4" w14:textId="77777777" w:rsidR="0054394A" w:rsidRPr="0054394A" w:rsidRDefault="00EA1B48" w:rsidP="00223C67">
+        <w:t xml:space="preserve">Applicant information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7836D1F0" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9805"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="580B3124" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="75123F16" w14:textId="5A30D375" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7AC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="1BEC2629" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40691F8C" w14:textId="0E33D2A5" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                                                    "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08010372" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9805"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="59C96AF3" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="797A0973" w14:textId="09E56FA0" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="009C1E6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7AC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mailing address </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="16AE64F7" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F18D4F4" w14:textId="055649AE" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  City: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  State: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Zip code: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7746FD8D" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9805"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w14:paraId="0E4F10C5" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7927FE2E" w14:textId="0ABF42D0" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="009C1E6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Phone and email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="476B8BEE" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A430034" w14:textId="3BAE33F3" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="009C1E6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Email: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25096722" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9805" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9805"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w14:paraId="462F90CC" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="038CA8AC" w14:textId="0A2D24F5" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="009C1E6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Employment information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE7AC0" w14:paraId="13141B60" w14:textId="77777777" w:rsidTr="00DE7AC0">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9805" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D2B26F" w14:textId="264B101C" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="009C1E6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupation: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Place of work: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:default w:val="                                        "/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1528438D" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B4342A" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRPr="00476F5E" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...390 lines deleted...]
-    <w:p w14:paraId="5A9E6C35" w14:textId="51D4C3C1" w:rsidR="00D87C68" w:rsidRPr="0054394A" w:rsidRDefault="009957A9" w:rsidP="00C708B9">
+      </w:pPr>
+      <w:r>
+        <w:t>Applicant questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50421516" w14:textId="603419E3" w:rsidR="00476F5E" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...94 lines deleted...]
-    <w:p w14:paraId="0AAA03F3" w14:textId="22749575" w:rsidR="00444160" w:rsidRPr="0054394A" w:rsidRDefault="00CB1D0A" w:rsidP="00C708B9">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Optional) </w:t>
+      </w:r>
+      <w:r w:rsidR="00476F5E" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As we seek to ensure racial diversity on the committee membership, please consider sharing your race and ethnicity: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                        "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122FC111" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0E5502" w14:textId="174A3F2F" w:rsidR="00476F5E" w:rsidRPr="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What organization/discipline will you be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>representing</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D87C68" w:rsidRPr="0054394A">
-[...12 lines deleted...]
-    <w:p w14:paraId="37663AD3" w14:textId="2C918892" w:rsidR="00D87C68" w:rsidRPr="0054394A" w:rsidRDefault="00D87C68" w:rsidP="00C708B9">
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                        "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E01188" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640D6625" w14:textId="39D75175" w:rsidR="00DE7AC0" w:rsidRDefault="00476F5E" w:rsidP="00DE7AC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="67EB774F" w14:textId="363BF80B" w:rsidR="00D87C68" w:rsidRPr="0054394A" w:rsidRDefault="00D17287" w:rsidP="00C708B9">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>Describe what interests you about joining the MRT, what expertise you will bring to the review process and how you will use the information learned during a review to further the work of the committee to reduce maternal mortality and morbidity across the Commonwealth.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>(Maximum 500 words)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71148E2D" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9F5467" w14:textId="288C44EC" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t>term application</w:t>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                                                                "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4775B73A" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRPr="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00DE7AC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0314AC" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333CD3D7" w14:textId="54D473A2" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resume/CV Attached? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>(Yes/No)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C229A4">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Text14"/>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3F97B247" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F1919" w14:textId="7564DF4C" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommendation attached? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>(Yes/No)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...362 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054394A">
-[...763 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text15"/>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...240 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="27929C9D" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8F0648" w14:textId="6F87C19E" w:rsidR="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                        "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF0CA6E" w14:textId="77777777" w:rsidR="00DE7AC0" w:rsidRDefault="00DE7AC0" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2392A25F" w14:textId="2EB79B7A" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00476F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                        "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6BEA22" w14:textId="77777777" w:rsidR="00476F5E" w:rsidRPr="00476F5E" w:rsidRDefault="00476F5E" w:rsidP="00476F5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00476F5E" w:rsidRPr="00476F5E">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:formProt w:val="0"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Source Sans Pro">
+    <w:panose1 w:val="020B0503030403020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Avenir Next">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0503020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AB24ED8"/>
+    <w:nsid w:val="024C400D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECCE408A"/>
+    <w:tmpl w:val="230E5226"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5F48B0"/>
+    <w:nsid w:val="0F6D7ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A82FE66"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="B22CB6E4"/>
+    <w:lvl w:ilvl="0" w:tplc="83BE90C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25334235"/>
+    <w:nsid w:val="1D5A35AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="579A218C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="A70872D8"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...46 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28201084"/>
+    <w:nsid w:val="1E5D1C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741A78F4"/>
+    <w:tmpl w:val="9BFC8CDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F350466"/>
+    <w:nsid w:val="1EE9763F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C4AEC732"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="4C6C3058"/>
+    <w:lvl w:ilvl="0" w:tplc="83BE90C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E000926"/>
-[...11 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:nsid w:val="29BB2978"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="473402FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B746B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="475E4EAE"/>
+    <w:lvl w:ilvl="0" w:tplc="83BE90C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35BC389D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50761C5E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC33730"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD246240"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40320831"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9BE2E48"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BB80E81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5818F1A8"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1D0DBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B8AC4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F30199"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D97C0938"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63155FC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21F2BA06"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631C7065"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69846ED4"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9656D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB7008B2"/>
+    <w:lvl w:ilvl="0" w:tplc="443C45D6">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Source Sans Pro" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2025670304">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="263467027">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="354620300">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1989701844">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1155024665">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1515070157">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1185483791">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="19547580">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1974753281">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1737700112">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="514272506">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="12346096">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1784884290">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14" w16cid:durableId="1873151173">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="15" w16cid:durableId="895436632">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="16" w16cid:durableId="1881743618">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="Aynsley Chaneco">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="3ccdfb9eb56d2cc9"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="143"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00444160"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00EC407C"/>
+    <w:rsidRoot w:val="00476F5E"/>
+    <w:rsid w:val="000E1848"/>
+    <w:rsid w:val="00196352"/>
+    <w:rsid w:val="00196C0C"/>
+    <w:rsid w:val="0026510A"/>
+    <w:rsid w:val="00476F5E"/>
+    <w:rsid w:val="005B6A50"/>
+    <w:rsid w:val="00902F4A"/>
+    <w:rsid w:val="00B22DB7"/>
+    <w:rsid w:val="00CA124F"/>
+    <w:rsid w:val="00DE7AC0"/>
+    <w:rsid w:val="00E757D9"/>
+    <w:rsid w:val="00F942DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0FC08CCF"/>
-  <w15:docId w15:val="{E9F5E822-F466-420C-8306-1B0BE6548797}"/>
+  <w14:docId w14:val="08A14612"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4F8D7D61-CA55-A34F-91D7-1310B7D511C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4522,51 +4908,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4748,626 +5134,646 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00444160"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA1B48"/>
+    <w:rsid w:val="00F942DA"/>
     <w:pPr>
-      <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7AC0"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00444160"/>
+    <w:rsid w:val="00476F5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00476F5E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...30 lines deleted...]
-    <w:rsid w:val="00444160"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00EA1B48"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F942DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00476F5E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00476F5E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1D0A"/>
+    <w:rsid w:val="00F942DA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00902F4A"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D17287"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D17287"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00D17287"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D17287"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D17287"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00D17287"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DE7AC0"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE7AC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...40 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katja.gerhardt@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Stefanie.A.Hall@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85758F39-FB2F-1145-832E-C5D174BC798E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6100</Characters>
+  <Pages>4</Pages>
+  <Words>1111</Words>
+  <Characters>6338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>EOHHS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7156</CharactersWithSpaces>
+  <CharactersWithSpaces>7435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gerhardt, Katja (DPH)</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Aynsley Chaneco</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>