--- v1 (2026-01-31)
+++ v2 (2026-04-03)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D4D019E" w14:textId="31E11EB6" w:rsidR="002E4877" w:rsidRPr="009F6D0C" w:rsidRDefault="00DF439F" w:rsidP="00746292">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
@@ -145,89 +141,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFE2587" w14:textId="3DA95CA6" w:rsidR="004708BC" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si usted es elegible para recibir un Programa de Ahorros de Medicare (MSP), también será inscrito para recibir Medicare Parte D: </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Extra </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Extra Help</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:i/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> podría ayudarle con los costos de sus medicamentos con receta.</w:t>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ayuda adicional). Extra Help podría ayudarle con los costos de sus medicamentos con receta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9F6F17" w14:textId="71774724" w:rsidR="000C087C" w:rsidRPr="009F6D0C" w:rsidRDefault="00102688" w:rsidP="00241D7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
       <w:r w:rsidR="004B19FB" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programa de Asistencia de Nutrición Suplementaria (SNAP) es un programa federal que le brinda asistencia para comprar alimentos cada mes. Si le interesa, marque la casilla en la página 1 de la solicitud y luego lea y firme los derechos y responsabilidades de SNAP en las páginas </w:t>
       </w:r>
       <w:r w:rsidR="00017D76" w:rsidRPr="009F6D0C">
         <w:rPr>
@@ -411,51 +377,51 @@
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si sus ingresos y bienes son iguales o menores que las cantidades aquí indicadas, usted podría calificar para recibir asistencia de uno de los diversos Programas de Ahorros de Medicare.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Income and asset amounts."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2862"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00632D11" w:rsidRPr="00A27B5B" w14:paraId="349F3858" w14:textId="77777777" w:rsidTr="00632D11">
+      <w:tr w:rsidR="00632D11" w:rsidRPr="00741485" w14:paraId="349F3858" w14:textId="77777777" w:rsidTr="00632D11">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68DBE39E" w14:textId="77777777" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -481,132 +447,132 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B415C90" w14:textId="77777777" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>una persona sola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7588DCEC" w14:textId="456A8A1B" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
+          <w:p w14:paraId="7588DCEC" w14:textId="47AD4DBC" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$2,</w:t>
+              <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00017D76" w:rsidRPr="009F6D0C">
+            <w:r w:rsidR="00741485" w:rsidRPr="00741485">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:lang w:val="es-419"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>935</w:t>
+              <w:t>2,993</w:t>
             </w:r>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>/mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00632D11" w:rsidRPr="009F6D0C" w14:paraId="1253A324" w14:textId="77777777" w:rsidTr="00632D11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2862" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28776DBD" w14:textId="77777777" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>una pareja casada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B9A416" w14:textId="4D5AB097" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
+          <w:p w14:paraId="08B9A416" w14:textId="3079B3AD" w:rsidR="00632D11" w:rsidRPr="009F6D0C" w:rsidRDefault="00632D11" w:rsidP="00214210">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
-              <w:t>$3,</w:t>
+              <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00017D76" w:rsidRPr="009F6D0C">
+            <w:r w:rsidR="00741485" w:rsidRPr="00741485">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-                <w:lang w:val="es-419"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>966</w:t>
+              <w:t>4,058</w:t>
             </w:r>
             <w:r w:rsidRPr="009F6D0C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>/mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DA65CAB" w14:textId="77777777" w:rsidR="001276A5" w:rsidRPr="009F6D0C" w:rsidRDefault="001276A5" w:rsidP="001276A5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>*Los topes de ingresos cambian todos los años el 1 de marzo.</w:t>
@@ -631,162 +597,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>www.mass.gov/info-details/program-financial-guidelines-for-certain-masshealth-applicants-and-members</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCB3777" w14:textId="6E83ECDD" w:rsidR="0003776B" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es posible que MassHealth descuente determinadas deducciones de sus ingresos brutos cuando calcule sus ingresos considerados contables. Estas deducciones se describen en </w:t>
+        <w:t xml:space="preserve">Es posible que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> descuente determinadas deducciones de sus ingresos brutos cuando calcule sus ingresos considerados contables. Estas deducciones se describen en </w:t>
       </w:r>
       <w:r w:rsidR="00151D86" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">el reglamento desde </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">130 </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="670CC805" w14:textId="17FF7F1A" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
+        <w:t>130 CMR 520.012 hasta 520.014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670CC805" w14:textId="088D63DB" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Si soy elegible para recibir uno de los Programas de Ahorros de Medicare, ¿cómo me pagarán?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500B950F" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Si MassHealth considera que usted es elegible para pagarle todas sus primas de Medicare Parte B, le informaremos a Medicare.</w:t>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considera que usted es elegible para pagarle todas sus primas de Medicare Parte B, le informaremos a Medicare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0782D8EB" w14:textId="1289EB11" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si su prima de Medicare Parte B se deduce de su beneficio del Seguro Social, ya no se descontará su prima de Medicare. Esto quiere decir que la cantidad de su beneficio del Seguro Social aumentará por el valor que solía descontarse para pagar su prima de Medicare Parte B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C86672" w14:textId="57715FF5" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Si usted es elegible para recibir Medicare Parte B, pero aún no lo recibe (o si paga su prima de Medicare Parte B de otra manera, como por ejemplo, con una factura trimestral de Medicare), MassHealth comenzará a pagar esta factura por usted.</w:t>
+        <w:t xml:space="preserve">Si usted es elegible para recibir Medicare Parte B, pero aún no lo recibe (o si paga su prima de Medicare Parte B de otra manera, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por ejemplo, con una factura trimestral de Medicare), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comenzará a pagar esta factura por usted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400EEA4C" w14:textId="5C889D7A" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Llevará muchos meses para que aumente su beneficio del Seguro Social o para que MassHealth empiece a pagar su factura de Medicare. Usted obtendrá un reembolso de la cantidad que pagó a Medicare para sus primas de la Parte B retroactivo al mes en que fue elegible para recibir un Programa de Ahorros de Medicare. Usted obtendrá este reembolso de la misma manera en que recibe sus beneficios del Seguro Social.</w:t>
+        <w:t xml:space="preserve">Llevará muchos meses para que aumente su beneficio del Seguro Social o para que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empiece a pagar su factura de Medicare. Usted obtendrá un reembolso de la cantidad que pagó a Medicare para sus primas de la Parte B retroactivo al mes en que fue elegible para recibir un Programa de Ahorros de Medicare. Usted obtendrá este reembolso de la misma manera en que recibe sus beneficios del Seguro Social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173F3902" w14:textId="2F71CDB0" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00EE3D15">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cuándo comienza la cobertura?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7933E950" w14:textId="412CAF4F" w:rsidR="00E52B5C" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
@@ -867,50 +888,51 @@
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no tiene que darnos su SSN ni un comprobante de que se haya aplicado una excepción si usted o si alguno de los miembros de su hogar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269A56CF" w14:textId="3EE810D9" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>tengan una exención religiosa según lo descrito en las leyes federales</w:t>
       </w:r>
       <w:r w:rsidR="00017D76" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A919ED2" w14:textId="1639DBC9" w:rsidR="00E16FBB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
@@ -940,51 +962,50 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>no sean elegibles para obtener un SSN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701BA718" w14:textId="2FE429FF" w:rsidR="00E16FBB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Usamos su SSN para verificar la información que usted nos haya dado. También lo usamos para detectar casos de fraude, para verificar si alguien recibe beneficios por duplicado o para ver si otros (un tercero) deberían estar pagando por los servicios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE64079" w14:textId="7B7F939B" w:rsidR="00E16FBB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que comparemos el SSN de alguien de su hogar que solicite beneficios y el de alguien que tenga seguro de salud o que pueda obtenerlo para dichas personas con los archivos de algunas agencias, incluidas las siguientes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644302A7" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
@@ -1235,51 +1256,83 @@
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>otras instituciones financieras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4332E226" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00C55C6E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>También podrían compararse los archivos con los datos de agencias de servicios sociales en este u otros estados, y también con los archivos informáticos de compañías de seguro, empleadores y organizaciones de atención médica administrada. Además, MassHealth podría obtener su historial de finanzas (y, si correspondiera, el de los miembros de su hogar) de bancos y otras instituciones financieras para verificar sus recursos económicos y así determinar su elegibilidad mientras sea un afiliado de MassHealth.</w:t>
+        <w:t xml:space="preserve">También podrían compararse los archivos con los datos de agencias de servicios sociales en este u otros estados, y también con los archivos informáticos de compañías de seguro, empleadores y organizaciones de atención médica administrada. Además, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podría obtener su historial de finanzas (y, si correspondiera, el de los miembros de su hogar) de bancos y otras instituciones financieras para verificar sus recursos económicos y así determinar su elegibilidad mientras sea un afiliado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CA0BAC" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Cómo solicito los Programas de Ahorros de Medicare (MSP)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462D1EC2" w14:textId="121AAF76" w:rsidR="00B947D7" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00907C16">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
@@ -1369,50 +1422,51 @@
         <w:br/>
         <w:t xml:space="preserve">PO Box 4405 </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
         <w:t>Taunton, MA  02780-0968</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1838DB2B" w14:textId="1AE7376D" w:rsidR="00B947D7" w:rsidRPr="009F6D0C" w:rsidRDefault="00181811" w:rsidP="00EA0C5E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="004B19FB" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>or fax al:</w:t>
       </w:r>
       <w:r w:rsidR="004B19FB" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B19FB" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -1434,51 +1488,50 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="004B19FB" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ntregándola en persona en:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D01475" w14:textId="762E9C19" w:rsidR="00E1639E" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="004B01A7">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MassHealth Enrollment Center </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Schrafft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
@@ -1570,51 +1623,83 @@
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Formulario de designación del representante autorizado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ARD) adjunto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5B9633" w14:textId="755A0765" w:rsidR="00B947D7" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por favor tenga en cuenta que esta solicitud es solamente para los Programas de Ahorros de Medicare. Si usted desea solicitar todos los programas de MassHealth (incluida la asistencia con el pago de los costos de Medicare) usando una sola solicitud, comuníquese con MassHealth al (800) 841-2900, o </w:t>
+        <w:t xml:space="preserve">Por favor tenga en cuenta que esta solicitud es solamente para los Programas de Ahorros de Medicare. Si usted desea solicitar todos los programas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (incluida la asistencia con el pago de los costos de Medicare) usando una sola solicitud, comuníquese con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (800) 841-2900, o </w:t>
       </w:r>
       <w:r w:rsidR="00A27B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
       <w:r w:rsidR="00181811" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">TDD/TTY </w:t>
       </w:r>
       <w:r w:rsidR="00A27B5B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -1664,56 +1749,81 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147965BE" w14:textId="4AE1667C" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00861D84">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Privacidad y confidencialidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39299773" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005C583A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...4 lines deleted...]
-        <w:t>MassHealth se compromete a mantener confidencial su información personal. Toda la información personal que tengamos sobre cualquier solicitante o afiliado, incluidos datos médicos, estado de salud y la información personal que usted nos dé al solicitar y recibir beneficios, es confidencial. Esta información no podría ser usada ni divulgada sin su permiso excepto para los propósitos de la administración de MassHealth a menos que sea requerida por ley o por orden judicial.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se compromete a mantener confidencial su información personal. Toda la información personal que tengamos sobre cualquier solicitante o afiliado, incluidos datos médicos, estado de salud y la información personal que usted nos dé al solicitar y recibir beneficios, es confidencial. Esta información no podría ser usada ni divulgada sin su permiso excepto para los propósitos de la administración de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a menos que sea requerida por ley o por orden judicial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25081775" w14:textId="042922D2" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005C583A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted puede darnos su autorización por escrito para usar su información personal de salud para un propósito específico o para compartirla con una persona u organización específica. Usted también puede darnos su autorización para divulgar su información personal con su representante autorizado, su Asesor Certificado para Tramitar Solicitudes (CAC) o su Navegador, si tiene uno, completando un Formulario de ARD, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>un Formulario de designación del asesor certificado para tramitar solicitudes</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
@@ -1759,261 +1869,359 @@
     <w:p w14:paraId="2955E5F6" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005C583A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si desea que compartamos su información personal de salud, e incluso que enviemos las copias de sus avisos de elegibilidad, con alguien que no es su representante autorizado, usted puede hacer esto dándonos su autorización por escrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7AE5BF" w14:textId="0BA3E35C" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005C583A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para informarse más sobre cómo MassHealth podría usar su información, cuáles son sus derechos y sobre cómo autorizarnos para que divulguemos su información personal, consulte los </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para informarse más sobre cómo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podría usar su información, cuáles son sus derechos y sobre cómo autorizarnos para que divulguemos su información personal, consulte los </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formulario de </w:t>
+        <w:t>Formulario de autorización para divulgar información</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PSI) y de </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (PSI) y de </w:t>
+        <w:t>Aviso de prácticas de privacidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Aviso de prácticas de privacidad</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve">Notice </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Notice</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>Privacy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Privacy</w:t>
+        <w:t>Practices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Practices</w:t>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>) de MassHealth en la sección Formularios importantes, a continuación.</w:t>
+        <w:t xml:space="preserve"> en la sección Formularios importantes, a continuación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CCD2B0" w14:textId="5B2D55A2" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00861D84">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Representante autorizado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67BB7EFB" w14:textId="2D823147" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00422BAF">
       <w:pPr>
         <w:pStyle w:val="bodymain"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Un representante autorizado es alguien que usted elige para que lo ayude a obtener cobertura de atención de salud mediante los programas ofrecidos por MassHealth. Usted también puede realizar esto completando un Formulario de ARD. Un representante autorizado puede completar sus formularios de solicitud o de revisión de elegibilidad; brindar comprobantes de la información indicada en los formularios; informar sobre cambios en sus ingresos, dirección postal u otras circunstancias; recibir copias de los avisos de elegibilidad de MassHealth que le envíen a usted; y actuar en su nombre en todos los demás asuntos relacionados con MassHealth.</w:t>
+        <w:t xml:space="preserve">Un representante autorizado es alguien que usted elige para que lo ayude a obtener cobertura de atención de salud mediante los programas ofrecidos por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Usted también puede realizar esto completando un Formulario de ARD. Un representante autorizado puede completar sus formularios de solicitud o de revisión de elegibilidad; brindar comprobantes de la información indicada en los formularios; informar sobre cambios en sus ingresos, dirección postal u otras circunstancias; recibir copias de los avisos de elegibilidad de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le envíen a usted; y actuar en su nombre en todos los demás asuntos relacionados con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D2EACD" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00422BAF">
       <w:pPr>
         <w:pStyle w:val="bodymain"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Un representante autorizado puede ser un amigo, un familiar u otra persona u organización que usted elija para ayudarlo. La elección de un representante autorizado, si así lo desea, depende solo de usted. MassHealth no elegirá un representante autorizado por usted.</w:t>
+        <w:t xml:space="preserve">Un representante autorizado puede ser un amigo, un familiar u otra persona u organización que usted elija para ayudarlo. La elección de un representante autorizado, si así lo desea, depende solo de usted. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no elegirá un representante autorizado por usted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B37761E" w14:textId="5F63E848" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00422BAF">
       <w:pPr>
         <w:pStyle w:val="bodymain"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted debe designar por escrito en el Formulario de ARD a la persona u organización que usted desea que sea su representante autorizado. Dicho formulario está incluido en el paquete de solicitud. En la mayoría de los casos, su representante autorizado también debe completar este formulario. Para obtener más detalles, por favor consulte las instrucciones dadas en el formulario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BB3982" w14:textId="4ABD882A" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00422BAF">
       <w:pPr>
         <w:pStyle w:val="NoParagraphStyle"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="SourceSansPro-Regular"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SourceSansPro-Regular"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Un representante autorizado también puede ser una persona que actúe en su nombre responsablemente, si usted no puede designar por escrito a un representante autorizado debido a una condición de salud mental o física, o alguien que haya sido designado por ley para actuar en su nombre o en nombre de su sucesión. Esta persona debe completar las partes correspondientes del Formulario de ARD. Si esta persona ha sido nombrada por ley para representarlo, ya sea usted o esta persona también debe presentar ante MassHealth una copia del documento legal correspondiente indicando que dicha persona lo representa legalmente a usted o a su sucesión. Esta persona puede ser un tutor legal; conservador; titular de un poder notarial; apoderado para atención de salud (</w:t>
+        <w:t xml:space="preserve">Un representante autorizado también puede ser una persona que actúe en su nombre responsablemente, si usted no puede designar por escrito a un representante autorizado debido a una condición de salud mental o física, o alguien que haya sido designado por ley para actuar en su nombre o en nombre de su sucesión. Esta persona debe completar las partes correspondientes del Formulario de ARD. Si esta persona ha sido nombrada por ley para representarlo, ya sea usted o esta persona también debe presentar ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SourceSansPro-Regular"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SourceSansPro-Regular"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una copia del documento legal correspondiente indicando que dicha persona lo representa legalmente a usted o a su sucesión. Esta persona puede ser un tutor legal; conservador; titular de un poder notarial; apoderado para atención de salud (</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SourceSansPro-Regular"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>proxy</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="SourceSansPro-Regular"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>); o, si el solicitante o afiliado ha fallecido, el administrador o albacea de la sucesión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9A1D8D" w14:textId="5ACDCFE5" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
@@ -2075,52 +2283,61 @@
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">formulario de </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Aviso de prácticas de privacidad</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de MassHealth</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="26D7948B" w14:textId="508FBBA2" w:rsidR="005C583A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005C583A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Formulario de autorización para divulgar información</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
@@ -2161,111 +2378,136 @@
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted también puede llamarnos al (800) 841-2900, TDD/TTY: 711, para pedir cualquiera de estos formularios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23857CD7" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Notificación de cambios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCD1CFB" w14:textId="263F1BEF" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si hubiera algún cambio en su vida, incluidos</w:t>
       </w:r>
       <w:r w:rsidR="00E50127" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre otros, cambios en ingresos, bienes, dirección, seguro de salud, estado inmigratorio o discapacidad, usted debe informarnos dentro de los 10 días calendario de ocurridos los cambios o lo antes posible. Usted podría perder sus beneficios si no nos notifica sobre estos cambios. Usted puede notificarnos sobre los cambios llamando al (800) 841-2900, TDD/TTY: 711.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B036628" w14:textId="53130C56" w:rsidR="00360ABB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00A33534">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Otros beneficios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645A41AD" w14:textId="1BB24496" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...4 lines deleted...]
-        <w:t>MassHealth puede pagar directamente por los servicios médicos y también podría pagar sus copagos y deducibles de Medicare, si usted fuera elegible. Es posible que usted pueda obtener estos beneficios si sus ingresos y bienes son inferiores a determinadas cantidades o si usted tiene una discapacidad y es menor de 65 años de edad. Llámenos al (800) 841-2900, TDD/TTY:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede pagar directamente por los servicios médicos y también podría pagar sus copagos y deducibles de Medicare, si usted fuera elegible. Es posible que usted pueda obtener estos beneficios si sus ingresos y bienes son inferiores a determinadas cantidades o si usted tiene una discapacidad y es menor de 65 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>años de edad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>. Llámenos al (800) 841-2900, TDD/TTY:</w:t>
       </w:r>
       <w:r w:rsidR="00770A6A" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>711</w:t>
       </w:r>
       <w:r w:rsidR="00770A6A" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2278,51 +2520,67 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted también puede llamar a este número si tiene preguntas sobre los Programas de Ahorros de Medicare (MSP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A8FB08" w14:textId="3BE6A5B4" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>La mayoría de los afiliados que tienen Medicare y MassHealth o Medicare y un Programa de Ahorros de Medicare pueden obtener asistencia para cubrir los costos de los medicamentos con receta mediante Medicare. Para obtener más información, llame a Medicare al (800)</w:t>
+        <w:t xml:space="preserve">La mayoría de los afiliados que tienen Medicare y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o Medicare y un Programa de Ahorros de Medicare pueden obtener asistencia para cubrir los costos de los medicamentos con receta mediante Medicare. Para obtener más información, llame a Medicare al (800)</w:t>
       </w:r>
       <w:r w:rsidR="00554AA1" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>633</w:t>
       </w:r>
       <w:r w:rsidR="00677502" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -2619,51 +2877,87 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Las personas de cualquier edad que reciban Medicare y que solo busquen asistencia para pagar sus primas de Medicare y compartir los costos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7238CF" w14:textId="473CBE00" w:rsidR="00F44A8A" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00F44A8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si usted desea solicitar otros beneficios de MassHealth, o asistencia para cubrir los costos de Medicare, o para pedir una solicitud diferente, puede llamar al Servicio al cliente de MassHealth al (800) 841-2900, TDD/TTY: 711 para personas sordas, con dificultad auditiva o discapacidad del habla. O también puede descargar la solicitud adecuada en </w:t>
+        <w:t xml:space="preserve">Si usted desea solicitar otros beneficios de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o asistencia para cubrir los costos de Medicare, o para pedir una solicitud diferente, puede llamar al Servicio al cliente de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (800) 841-2900, TDD/TTY: 711 para personas sordas, con dificultad auditiva o discapacidad del habla. O también puede descargar la solicitud adecuada en </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="009F6D0C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>www.mass.gov/lists/applications-to-become-a-masshealth-member</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F6328A" w14:textId="6B0DC6E7" w:rsidR="00E14A80" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00EE3D15">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
@@ -4402,70 +4696,70 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Sí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194E97C2" w14:textId="77777777" w:rsidR="000C087C" w:rsidRPr="009F6D0C" w:rsidRDefault="000C087C" w:rsidP="000C087C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7720B7BA" w14:textId="77777777" w:rsidR="000C087C" w:rsidRPr="009F6D0C" w:rsidRDefault="000C087C" w:rsidP="000C087C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Número de extranjero</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D355AFF" w14:textId="77777777" w:rsidR="000C087C" w:rsidRPr="009F6D0C" w:rsidRDefault="000C087C" w:rsidP="000C087C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Número del certificado de naturalización o de ciudadanía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F0CF5D" w14:textId="77777777" w:rsidR="000C087C" w:rsidRPr="009F6D0C" w:rsidRDefault="000C087C" w:rsidP="000C087C">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5099,67 +5393,67 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Opcional: ¿Es usted víctima de tráfico grave; cónyuge, hijo/a, hermano/a o padre/madre de una víctima de tráfico; cónyuge maltratado/a; un/a hijo/a o padre/madre de un/a cónyuge maltratado/a?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BE0C96" w14:textId="12C2C051" w:rsidR="000B199E" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00E51569">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>Ingresos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B69615" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="005B7469">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ingresos</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Complete esta sección para usted y su cónyuge. Indique los ingresos mensuales brutos (antes de descontar impuestos y deducciones, tales como la prima de Medicare Parte B).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAD8E2F" w14:textId="45E239CE" w:rsidR="000B199E" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="001B70D1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fuente de ingresos</w:t>
       </w:r>
@@ -5891,51 +6185,69 @@
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Por la presente certifico bajo pena de perjurio que las presentaciones y declaraciones que he brindado en esta solicitud son verdaderas y completas a mi leal saber y entender, y que estoy de acuerdo en aceptar y cumplir con los derechos y responsabilidades del Programa de Ahorros de Medicare (MSP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B8D533" w14:textId="38086732" w:rsidR="004B0622" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="004B0622">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si yo he marcado la casilla de SNAP en la página 1 de esta solicitud, también solicito los beneficios de SNAP. Certifico que entiendo y que acepto los derechos, los requisitos y las sanciones de SNAP, según lo detallado a continuación. Le pido a MassHealth que envíe mi información, incluida la información de salud protegida (PHI) conforme a la Ley de </w:t>
+        <w:t xml:space="preserve">Si yo he marcado la casilla de SNAP en la página 1 de esta solicitud, también solicito los beneficios de SNAP. Certifico que entiendo y que acepto los derechos, los requisitos y las sanciones de SNAP, según lo detallado a continuación. Le pido a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que envíe mi información, incluida la información de salud protegida (PHI) conforme a la Ley de </w:t>
       </w:r>
       <w:r w:rsidR="00B7737D" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">esponsabilidad y </w:t>
       </w:r>
       <w:r w:rsidR="00B7737D" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
@@ -6128,51 +6440,87 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(MSP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9D6884" w14:textId="2F78B176" w:rsidR="008E09CA" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E09CA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Usted autoriza a MassHealth a obtener todos los registros o datos para comprobar toda la información dada en esta solicitud. Usted entiende que debe informar a MassHealth de cualquier cambio que haya en la información que dio en esta solicitud. Además, usted certifica bajo pena de perjurio que la información en la presente solicitud es correcta y está completa a su leal saber y entender.</w:t>
+        <w:t xml:space="preserve">Usted autoriza a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a obtener todos los registros o datos para comprobar toda la información dada en esta solicitud. Usted entiende que debe informar a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cualquier cambio que haya en la información que dio en esta solicitud. Además, usted certifica bajo pena de perjurio que la información en la presente solicitud es correcta y está completa a su leal saber y entender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70831BEE" w14:textId="739CF1DB" w:rsidR="0065235D" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="004B0622">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Importante: Solamente para los solicitantes del Programa de Ahorros de Medicare</w:t>
       </w:r>
       <w:r w:rsidR="00667CF5" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
@@ -6193,83 +6541,139 @@
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si usted actúa en nombre de alguien al completar esta solicitud, debe completar el Formulario de ARD adjunto y debe enviarlo junto con esta solicitud. Su firma en esta solicitud como un representante autorizado certifica que la información dada en la presente solicitud es correcta y está completa a su leal saber y entender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE089BB" w14:textId="50554791" w:rsidR="008E09CA" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E09CA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Si usted cree que la decisión de MassHealth acerca de su elegibilidad es incorrecta, tiene el derecho de apelar. Si a usted se le denegaran beneficios, recibirá información sobre cómo apelar.</w:t>
+        <w:t xml:space="preserve">Si usted cree que la decisión de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acerca de su elegibilidad es incorrecta, tiene el derecho de apelar. Si a usted se le denegaran beneficios, recibirá información sobre cómo apelar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745F9ACD" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E09CA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...5 lines deleted...]
-        <w:t>MassHealth obtendrá de las compañías aseguradoras de salud actuales y pasadas que usted tenga toda la información sobre la cobertura del seguro de salud de usted y de su cónyuge. Esto incluye, entre otros, la información sobre pólizas, primas, coseguros, deducibles y beneficios cubiertos que están, podrían estar o deberían haber estado disponibles para usted y su cónyuge.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtendrá de las compañías aseguradoras de salud actuales y pasadas que usted tenga toda la información sobre la cobertura del seguro de salud de usted y de su cónyuge. Esto incluye, entre otros, la información sobre pólizas, primas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>coseguros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, deducibles y beneficios cubiertos que están, podrían estar o deberían haber estado disponibles para usted y su cónyuge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744866BD" w14:textId="18864959" w:rsidR="00106BCB" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E09CA">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...5 lines deleted...]
-        <w:t>MassHealth podría obtener registros o datos, sobre usted y su cónyuge nombrados en esta solicitud, de programas y fuentes de datos federales y estatales, tales como la Administración del Seguro Social (SSA), el Servicio de Impuestos Internos (IRS), el Departamento de Seguridad Nacional (DHS), el Departamento de Hacienda (DOR) y el Registro de Vehículos Motorizados (RMV), como así también de fuentes de datos privadas como las instituciones financieras: 1)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podría obtener registros o datos, sobre usted y su cónyuge nombrados en esta solicitud, de programas y fuentes de datos federales y estatales, tales como la Administración del Seguro Social (SSA), el Servicio de Impuestos Internos (IRS), el Departamento de Seguridad Nacional (DHS), el Departamento de Hacienda (DOR) y el Registro de Vehículos Motorizados (RMV), como así también de fuentes de datos privadas como las instituciones financieras: 1)</w:t>
       </w:r>
       <w:r w:rsidR="00FA5A07" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>para comprobar toda la información indicada en esta solicitud y en todos los suplementos, o cualquier otra información provista desde que usted y su cónyuge se afiliaran; 2)</w:t>
       </w:r>
       <w:r w:rsidR="00FA5A07" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -6356,69 +6760,105 @@
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si usted marcó la casilla de la página </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">, MassHealth enviará esta solicitud al Departamento de Asistencia Transicional (DTA). </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enviará esta solicitud al Departamento de Asistencia Transicional (DTA). </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¡Se usará como su solicitud de beneficios de SNAP!</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Si usted es elegible, su beneficio de SNAP comenzará desde la fecha en que el DTA reciba esta solicitud de MassHealth. Al firmar a continuación, usted declara que ha leído y que acepta los Derechos, Responsabilidades y Sanciones del programa de SNAP, según el programa.</w:t>
+        <w:t xml:space="preserve"> Si usted es elegible, su beneficio de SNAP comenzará desde la fecha en que el DTA reciba esta solicitud de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>. Al firmar a continuación, usted declara que ha leído y que acepta los Derechos, Responsabilidades y Sanciones del programa de SNAP, según el programa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17550C36" w14:textId="20698BAB" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E6F24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Es posible que usted sea elegible para recibir beneficios de SNAP, dentro de los 7 días en que el DTA haya recibido esta solicitud, si:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C2272B" w14:textId="38928375" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -6913,131 +7353,149 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3808EE0B" w14:textId="7A1B5ED8" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obtener información de otras agencias estatales y federales, de autoridades locales de vivienda, de departamentos de bienestar de otros estados, de instituciones financieras y de Equifax Workforce </w:t>
+        <w:t xml:space="preserve">Obtener información de otras agencias estatales y federales, de autoridades locales de vivienda, de departamentos de bienestar de otros estados, de instituciones financieras y de Equifax </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Workforce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Solutions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (número del empleo). También autorizo a estas agencias para que compartan con el DTA la información sobre la elegibilidad de mi hogar para recibir beneficios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A0DE28" w14:textId="22074FE6" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si el DTA utiliza la información proveniente de Equifax sobre los ingresos salariales de mi hogar, tengo derecho a recibir una copia gratuita de mi informe de Equifax si yo lo solicitara dentro de los 60 días de la decisión del DTA. Tengo derecho a cuestionar la información en dicho informe. Podría comunicarme con Equifax a: Equifax Workforce </w:t>
+        <w:t xml:space="preserve">Si el DTA utiliza la información proveniente de Equifax sobre los ingresos salariales de mi hogar, tengo derecho a recibir una copia gratuita de mi informe de Equifax si yo lo solicitara dentro de los 60 días de la decisión del DTA. Tengo derecho a cuestionar la información en dicho informe. Podría comunicarme con Equifax a: Equifax </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>Workforce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>Solutions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 11432 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Road, St. Louis, MO</w:t>
+        <w:t>, 11432 Lackland Road, St. Louis, MO</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> 63146, 1-800-996-7566 (línea gratuita).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B778D48" w14:textId="6CAA5563" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
@@ -7291,124 +7749,116 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> para verificar mi elegibilidad para recibir créditos fiscales basados en los ingresos, tales como los Ingresos salariales y los Límites de ingresos, y para </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>determinar si soy elegible para el estado de “</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">No </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">No Tax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Tax</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (sin situación ante el impuesto) o de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5244" w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>dificultades económicas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5244" w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Status</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>hardship</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB1746C" w14:textId="7FFB3EDA" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -8467,51 +8917,69 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si alguien en mi hogar fuera mayor de 60 años, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>discapacitado</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o menor de 18 años de edad, y nadie tuviera ganancias de un trabajo, las únicas cosas que yo debiera notificar son:</w:t>
+        <w:t xml:space="preserve"> o menor de 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>años de edad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, y nadie tuviera ganancias de un trabajo, las únicas cosas que yo debiera notificar son:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A206487" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="00001F5D" w:rsidRDefault="004B19FB" w:rsidP="00001F5D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001F5D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Si alguien empieza a trabajar, o</w:t>
@@ -8542,132 +9010,114 @@
         <w:t>Si alguien se agregara a mi hogar o lo dejara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B4BB91" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="000F1608" w:rsidRDefault="004B19FB" w:rsidP="000F1608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Yo debo informar de estos cambios antes del 10.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F1608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> día del mes posterior al mes en que ocurrió un cambio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBF7EA6" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="000F1608">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si recibiera SNAP por medio de la Alternativa de Beneficios Transicionales (TBA) debido a que se suspendieron mis beneficios del TAFDC, yo no debo informar de ningún cambio al DTA durante los 5 meses en que reciba TBA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354EB1DE" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="000F1608" w:rsidRDefault="004B19FB" w:rsidP="000F1608">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F1608">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si yo recibiera SNAP por medio de Bay </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> CAP, yo no debo informar sobre ningún cambio al DTA.</w:t>
+        <w:t>Si yo recibiera SNAP por medio de Bay State CAP, yo no debo informar sobre ningún cambio al DTA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54351E51" w14:textId="5615A548" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si yo o alguien en mi hogar recibiera asistencia en efectivo (TAFDC o EAEDC), debo informar sobre determinados cambios al DTA dentro de los 10 días de ocurrido el cambio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6059D073" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="008E6F24">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -9057,68 +9507,68 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No use los beneficios de SNAP para comprar artículos que no sean elegibles, como bebidas alcohólicas y tabaco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70860C96" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>No use los beneficios de SNAP o la tarjeta de EBT de otra persona, a menos que sea un Representante autorizado, o que el beneficiario lo haya autorizado para que use dicha tarjeta en su nombre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F214B80" w14:textId="6081D99C" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00907C16">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>No use los beneficios de SNAP o la tarjeta de EBT de otra persona, a menos que sea un Representante autorizado, o que el beneficiario lo haya autorizado para que use dicha tarjeta en su nombre.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Advertencia de sanciones de SNAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8D5011" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00907C16">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Entiendo que, si yo o cualquier miembro de mi hogar de SNAP intencionalmente no cumpliera alguna de las reglas indicadas anteriormente, esa persona no será elegible para recibir SNAP durante un año después de la primera infracción, dos años después de la segunda infracción y para siempre después de la tercera infracción. Esa persona también puede ser multada hasta con $250,000, ir a prisión hasta por 20 años o ambas. También puede estar sujeta a juicio según las leyes federales y estatales aplicables.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E61B9E4" w14:textId="619DCB4E" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00907C16">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -9238,57 +9688,67 @@
         </w:rPr>
         <w:t>diez años</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED217C4" w14:textId="52783236" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...5 lines deleted...]
-        <w:t>Intercambiara (compre o venda) beneficios de SNAP para obtener drogas ilegales</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Intercambiara</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (compre o venda) beneficios de SNAP para obtener drogas ilegales</w:t>
       </w:r>
       <w:r w:rsidR="009A7DEA" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A7DEA" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009A7DEA" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> sustancias</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
@@ -9331,57 +9791,67 @@
         </w:rPr>
         <w:t>para siempre</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> por la segunda falta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE68907" w14:textId="31077B8C" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Intercambiara (compre o venda) beneficios de SNAP para obtener armas de fuego, municiones o explosivos, no será elegible para recibir SNAP </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Intercambiara</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (compre o venda) beneficios de SNAP para obtener armas de fuego, municiones o explosivos, no será elegible para recibir SNAP </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>para siempre</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4323AEAE" w14:textId="3FF44EE9" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -9396,120 +9866,134 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Hiciera una oferta para vender beneficios de SNAP o una tarjeta EBT en línea o en persona, el estado podría enjuiciarla por una IPV.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF11A95" w14:textId="7DEDEF30" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Pagara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> alimentos comprados a crédito, no será elegible para recibir SNAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E95AA03" w14:textId="67003BA0" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Comprara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> productos con beneficios de SNAP con la intención de descartar el contenido y devolver los envases por efectivo, no será elegible para recibir SNAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AA484C" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D0C">
-[...5 lines deleted...]
-        <w:t>Escapara para evitar el juicio, detención o reclusión después de la convicción por un delito, no será elegibles para recibir SNAP.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Escapara</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para evitar el juicio, detención o reclusión después de la convicción por un delito, no será elegibles para recibir SNAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B98612B" w14:textId="7EC47742" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Estuviera violando la libertad condicional o bajo palabra (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
@@ -9702,86 +10186,112 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Un delito federal o estatal que implique una agresión sexual, según se lo defina en la sección 40002(a) de la Ley de Violencia contra las Mujeres (VAWA) de 1994 (42 U.S.C. 13925a); o</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632B7A96" w14:textId="77777777" w:rsidR="004D7EF5" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00241D7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Un delito que, según las leyes estatales, el Fiscal General determine que sea considerablemente similar a un delito descrito en esta lista.</w:t>
+        <w:t xml:space="preserve">Un delito que, según las leyes estatales, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fiscal General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine que sea considerablemente similar a un delito descrito en esta lista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AB6AAD" w14:textId="0FD46B77" w:rsidR="008E6F24" w:rsidRPr="009F6D0C" w:rsidRDefault="004B19FB" w:rsidP="00907C16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t>Declaración de no discriminación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471BAAEC" w14:textId="77777777" w:rsidR="004B0A88" w:rsidRPr="009F6D0C" w:rsidRDefault="004B0A88" w:rsidP="00632D11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo con la Ley Federal de Derechos Civiles y los reglamentos y las normas del Departamento de Agricultura de EE. UU. (USDA), se prohíbe que esta institución discrimine debido a raza, color, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Declaración de no discriminación</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">De acuerdo con la Ley Federal de Derechos Civiles y los reglamentos y las normas del Departamento de Agricultura de EE. UU. (USDA), se prohíbe que esta institución discrimine debido a raza, color, nacionalidad de origen, sexo (incluidas la identidad de género y la orientación sexual), credo religioso, discapacidad, edad, ideología política, represalia o venganza por haber participado en actividades en defensa de los derechos civiles. </w:t>
+        <w:t xml:space="preserve">nacionalidad de origen, sexo (incluidas la identidad de género y la orientación sexual), credo religioso, discapacidad, edad, ideología política, represalia o venganza por haber participado en actividades en defensa de los derechos civiles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B790C02" w14:textId="77777777" w:rsidR="004B0A88" w:rsidRPr="009F6D0C" w:rsidRDefault="004B0A88" w:rsidP="00632D11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Puede tener acceso a la información sobre el programa en otros idiomas además del inglés. Las personas con discapacidades que requieran medios alternativos de comunicación para obtener información sobre el programa (p. ej. braille, letras grandes, cintas de audio, Lenguaje de Señas Americano o ASL) deben comunicarse con la Agencia (estatal o local) donde presentaron la solicitud para beneficios. Las personas sordas, con dificultad auditiva o discapacidad del habla pueden comunicarse con el USDA por medio del Servicio de Retransmisión Federal al (800) 877-8339. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCE6E43" w14:textId="0B7C62C0" w:rsidR="004B0A88" w:rsidRPr="009F6D0C" w:rsidRDefault="004B0A88" w:rsidP="003B3549">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
@@ -9813,51 +10323,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> del Programa del USDA, que puede obtenerse en línea en: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003B3549" w:rsidRPr="009F6D0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>https://www.usda.gov/sites/default/files/documents/ad-3027.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B3549" w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:color w:val="211D1E"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">en cualquier oficina del USDA, llamando al (833) 620-1071 o escribiendo una carta dirigida al USDA. La carta debe incluir el nombre, la dirección y el teléfono del denunciante, y una descripción por escrito de la presunta acción discriminatoria con los suficientes detalles para informar al Secretario Adjunto de Derechos Civiles (ASCR) del carácter y la fecha de la presunta violación a los derechos civiles. Debe presentarse la carta o el formulario AD-3027 completado por: </w:t>
+        <w:t xml:space="preserve">en cualquier oficina del USDA, llamando al (833) 620-1071 o escribiendo una carta dirigida al USDA. La carta debe incluir el nombre, la dirección y el teléfono del denunciante, y una descripción por escrito de la presunta acción discriminatoria con los suficientes detalles para informar al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Secretario</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adjunto de Derechos Civiles (ASCR) del carácter y la fecha de la presunta violación a los derechos civiles. Debe presentarse la carta o el formulario AD-3027 completado por: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12350B48" w14:textId="76C2D758" w:rsidR="00011FED" w:rsidRPr="009F6D0C" w:rsidRDefault="00011FED" w:rsidP="00011FED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="346" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>correo postal:</w:t>
@@ -10096,65 +10624,65 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Usted no necesita completar este formulario si vive en una institución y desea que le envíen copias de avisos de elegibilidad a usted y a su cónyuge, quien todavía vive en su casa. Haremos esto automáticamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5241BFE5" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Un representante autorizado tiene la autoridad de actuar en nombre de un solicitante o de un afiliado en todos los asuntos relacionados con MassHealth y el </w:t>
+        <w:t xml:space="preserve">: Un representante autorizado tiene la autoridad de actuar en nombre de un solicitante o de un afiliado en todos los asuntos relacionados con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, y recibirá información personal sobre el solicitante o el afiliado hasta que recibamos un aviso de cancelación que finalice la autoridad del representante, o hasta el fallecimiento del solicitante o del afiliado. La autoridad del representante no terminará automáticamente una vez que procesemos su solicitud. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6B8484" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="200"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
@@ -10167,67 +10695,67 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Usted puede elegir a alguien para que lo ayude. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC78B01" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Usted podría elegir a un representante autorizado para que lo ayude a obtener cobertura de atención de salud a través de los programas ofrecidos por MassHealth y el </w:t>
+        <w:t xml:space="preserve">Usted podría elegir a un representante autorizado para que lo ayude a obtener cobertura de atención de salud a través de los programas ofrecidos por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">. Usted puede hacer esto completando este formulario (el Formulario de designación del representante autorizado). Usted o un representante puede firmar en su nombre y en nombre de cualquiera de sus hijos dependientes menores de 18 años y para quienes usted sea un padre o una madre con custodia. </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>No es necesario que usted tenga un representante para solicitar o recibir beneficios.</w:t>
@@ -10248,123 +10776,123 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>¿Quién me puede ayudar?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F97801" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Un representante autorizado puede ser un amigo, familiar, pariente u otra persona u organización de su preferencia que acepte ayudarlo. La elección de un representante autorizado, si así lo desea, depende solo de usted. Ni MassHealth ni el </w:t>
+        <w:t xml:space="preserve">1. Un representante autorizado puede ser un amigo, familiar, pariente u otra persona u organización de su preferencia que acepte ayudarlo. La elección de un representante autorizado, si así lo desea, depende solo de usted. Ni </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ni el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> elegirán un representante autorizado en su nombre. Usted debe designar por escrito a la persona u organización que usted desea que sea su representante autorizado (complete la Sección I, Parte A). Su representante autorizado también debe completar la Sección I, Parte B. A veces nos referimos a esta persona u organización como el “Representante autorizado según la Sección I”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687DA370" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>2. Si usted no puede designar un representante autorizado por escrito y usted no tiene actualmente un representante autorizado ni otra persona que esté autorizada legalmente a actuar en su nombre, una persona (no una organización), quien certifique que él o ella será responsable de actuar en su nombre, puede ser su representante autorizado si dicha persona completa la Sección II de este formulario. A veces nos referimos a esta persona como el “Representante autorizado según la Sección II”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F4012A" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Un representante autorizado también puede ser alguien quien ha sido nombrado por ley para actuar en su nombre, o en nombre de la sucesión de un solicitante o un afiliado que haya fallecido. Esta persona debe completar la Sección III y, ya sea usted o esta persona, debe enviarnos, junto con este </w:t>
+        <w:t xml:space="preserve">3. Un representante autorizado también puede ser alguien quien ha sido nombrado por ley para actuar en su nombre, o en nombre de la sucesión de un solicitante o un afiliado que haya fallecido. Esta persona debe completar la Sección III y, ya sea usted o esta persona, debe enviarnos, junto con este formulario, una copia del documento legal pertinente que indique que dicha persona tiene la autoridad </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>formulario, una copia del documento legal pertinente que indique que dicha persona tiene la autoridad para representarlo legalmente a usted o a la sucesión de un solicitante o un afiliado fallecido. A veces nos referimos a esta persona como el “Representante autorizado según la Sección III”.</w:t>
+        <w:t>para representarlo legalmente a usted o a la sucesión de un solicitante o un afiliado fallecido. A veces nos referimos a esta persona como el “Representante autorizado según la Sección III”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DD7D4D" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Un representante autorizado según la </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Sección III</w:t>
@@ -10469,67 +10997,67 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>completar sus formularios de solicitud o de renovación;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEDBC7F" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00304881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">completar otros formularios de elegibilidad o de inscripción de MassHealth o del </w:t>
+        <w:t xml:space="preserve">completar otros formularios de elegibilidad o de inscripción de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o del Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17650824" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00304881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
@@ -10567,121 +11095,121 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>informar sobre cambios en los ingresos, dirección u otras circunstancias;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD65562" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00304881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">recibir copias de todos los avisos de su elegibilidad e inscripción de MassHealth y el </w:t>
+        <w:t xml:space="preserve">recibir copias de todos los avisos de su elegibilidad e inscripción de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>; y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72963B15" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00304881">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">actuar en su nombre en todos los demás asuntos relacionados con MassHealth y el </w:t>
+        <w:t xml:space="preserve">actuar en su nombre en todos los demás asuntos relacionados con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08659476" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -10850,91 +11378,84 @@
         </w:rPr>
         <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFFCFFB" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Número de ID de MassHealth</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Número de ID de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>O bien</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (</w:t>
-[...15 lines deleted...]
-        <w:t>) del solicitante o afiliado</w:t>
+        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (SSN) del solicitante o afiliado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDA8DC6" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Correo electrónico del solicitante/afiliado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177DCA9C" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -11067,149 +11588,101 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>B1. Complete si el representante autorizado es una persona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559117C7" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifico que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione MassHealth o el </w:t>
+        <w:t xml:space="preserve">Certifico que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, relacionada con el solicitante o el afiliado indicado anteriormente y, si corresponde, con los niños dependientes de dicho solicitante o afiliado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4A1A64" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si también soy proveedor, miembro del personal o un voluntario afiliado a una organización, y estoy actuando en mi capacidad de proveedor, miembro del personal o voluntario en relación con mi designación como representante autorizado, certifico que cumpliré en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y conflictos de interés, incluyendo aquellos estipulados en 42 </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> § 155.260(f).</w:t>
+        <w:t>Si también soy proveedor, miembro del personal o un voluntario afiliado a una organización, y estoy actuando en mi capacidad de proveedor, miembro del personal o voluntario en relación con mi designación como representante autorizado, certifico que cumpliré en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y conflictos de interés, incluyendo aquellos estipulados en 42 CFR parte 431, subparte F, 42 CFR § 447.10 y 45 CFR § 155.260(f).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E333C9" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Firma del representante autorizado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72468E78" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -11266,163 +11739,115 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">B2. Complete si el representante autorizado es una organización. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9EAC27" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifico, en nombre de la organización indicada a continuación, que dicha organización mantendrá en todo momento la confidencialidad de cualquier información, que me proporcione MassHealth o el </w:t>
+        <w:t xml:space="preserve">Certifico, en nombre de la organización indicada a continuación, que dicha organización mantendrá en todo momento la confidencialidad de cualquier información, que me proporcione </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">, relacionada con el solicitante </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>o el afiliado indicado anteriormente y, si corresponde, con los niños dependientes de dicho solicitante o afiliado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3F2AA2" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yo, el proveedor, miembro del personal o voluntario de la organización que se indica a continuación, que completa este formulario, certifico en mi nombre y en nombre de la organización que represento, </w:t>
+        <w:t xml:space="preserve">Yo, el proveedor, miembro del personal o voluntario de la organización que se indica a continuación, que completa este formulario, certifico en mi nombre y en nombre de la organización que represento, que todos los proveedores, miembros del personal o voluntarios que actúen en nombre de la </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">que todos los proveedores, miembros del personal o voluntarios que actúen en nombre de la organización con referencia a esta designación de representante autorizado, cumplirán en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y conflictos de interés, incluyendo aquellos estipulados en 42 </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> § 155.260(f).</w:t>
+        <w:t>organización con referencia a esta designación de representante autorizado, cumplirán en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y conflictos de interés, incluyendo aquellos estipulados en 42 CFR parte 431, subparte F, 42 CFR § 447.10 y 45 CFR § 155.260(f).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21537A38" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Firma del proveedor, miembro del personal o voluntario que completa el formulario</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A84895E" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -11550,387 +11975,332 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Una organización no es elegible para ser un representante autorizado según esta sección. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3C0A68" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifico que el solicitante o el afiliado indicado a continuación no puede proporcionar la designación por escrito y que, a mi leal saber y entender, de ninguna manera dispone de una persona que pueda actuar en su nombre, tal como un actual representante autorizado, tutor legal, apoderado legal, representante administrativo o albacea de la sucesión, titular de un poder legal o al amparo de un apoderado para atención de salud. Además, certifico que tengo pleno conocimiento de las circunstancias relacionadas a este solicitante o afiliado para asumir la responsabilidad por la veracidad de las declaraciones efectuadas en su nombre durante el proceso de determinación de elegibilidad y en otras comunicaciones con MassHealth o el </w:t>
+        <w:t xml:space="preserve">Certifico que el solicitante o el afiliado indicado a continuación no puede proporcionar la designación por escrito y que, a mi leal saber y entender, de ninguna manera dispone de una persona que pueda actuar en su nombre, tal como un actual representante autorizado, tutor legal, apoderado legal, representante administrativo o albacea de la sucesión, titular de un poder legal o al amparo de un apoderado para atención de salud. Además, certifico que tengo pleno conocimiento de las circunstancias relacionadas a este solicitante o afiliado para asumir la responsabilidad por la veracidad de las declaraciones efectuadas en su nombre durante el proceso de determinación de elegibilidad y en otras comunicaciones con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">, y que entiendo mis derechos y responsabilidades como representante autorizado de esta persona (como se explicó previamente en este formulario). Si esta persona puede entender, le he informado a esta persona que MassHealth y el </w:t>
+        <w:t xml:space="preserve">, y que entiendo mis derechos y responsabilidades como representante autorizado de esta persona (como se explicó previamente en este formulario). Si esta persona puede entender, le he informado a esta persona que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> me enviarán una copia de todos los avisos de elegibilidad e inscripción de MassHealth y del </w:t>
+        <w:t xml:space="preserve"> me enviarán una copia de todos los avisos de elegibilidad e inscripción de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> y del Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, y que esta persona está de acuerdo con esto, y le he informado a esta persona que me puede remover o reemplazarme como representante autorizado en cualquier momento por los métodos descritos anteriormente en este formulario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D682A20" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Certifico además que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione MassHealth o el </w:t>
+        <w:t xml:space="preserve">Certifico además que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> o el Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Connector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>, relacionada con el solicitante o el afiliado indicado a continuación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4024C825" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si también soy proveedor, miembro del personal o un voluntario afiliado a una organización, y estoy actuando en mi capacidad de proveedor, miembro del personal o voluntario en relación con mi </w:t>
+        <w:t xml:space="preserve">Si también soy proveedor, miembro del personal o un voluntario afiliado a una organización, y estoy actuando en mi capacidad de proveedor, miembro del personal o voluntario en relación con mi designación como representante autorizado, certifico además que cumpliré en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">designación como representante autorizado, certifico además que cumpliré en todo momento con las leyes y reglamentos estatales y federales aplicables referentes a la confidencialidad de la información y conflictos de interés, incluyendo aquellos estipulados en 42 </w:t>
+        <w:t>conflictos de interés, incluyendo aquellos estipulados en 42 CFR parte 431, subparte F, 42 CFR § 477.10 y 45 CFR § 155.260(f).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1F07F6" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Nombre del solicitante/afiliado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67813E02" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha de nacimiento del solicitante o afiliado (mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>CFR</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parte 431, subparte F, 42 </w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>CFR</w:t>
+        <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 477.10 y 45 </w:t>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6434C42B" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Número de ID de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>CFR</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F6D0C">
-[...85 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>O bien</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (</w:t>
-[...15 lines deleted...]
-        <w:t>) del solicitante o afiliado</w:t>
+        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (SSN) del solicitante o afiliado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57567F9C" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Firma del representante autorizado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6A6348" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -12224,204 +12594,197 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Por favor presente una copia del documento legal pertinente junto con este formulario. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DFD53E" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:t xml:space="preserve">Certifico que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o el Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Connector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, relacionada con el solicitante o el afiliado indicado a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64049159" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Certifico que mantendré en todo momento la confidencialidad de cualquier información, que me proporcione MassHealth o el </w:t>
+        <w:t>Nombre del solicitante/afiliado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E48FDC4" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D0C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha de nacimiento del solicitante o afiliado (mm/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Connector</w:t>
+        <w:t>aaaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>, relacionada con el solicitante o el afiliado indicado a continuación.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64049159" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713C1A66" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Nombre del solicitante/afiliado</w:t>
-[...15 lines deleted...]
-        <w:t>Fecha de nacimiento del solicitante o afiliado (mm/</w:t>
+        <w:t xml:space="preserve">Número de ID de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>dd</w:t>
+        <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F6D0C">
-[...37 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>O bien</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
-        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (</w:t>
-[...15 lines deleted...]
-        <w:t>) del solicitante o afiliado</w:t>
+        <w:t>Los cuatro últimos dígitos del Número de Seguro Social (SSN) del solicitante o afiliado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CD9EDC" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Firma del representante autorizado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505435AA" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
@@ -12751,116 +13114,105 @@
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cómo puedo presentar este formulario? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CFAC01" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si usted está solicitando beneficios de salud, envíenos su Formulario de designación del representante autorizado completado junto con su solicitud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51065085" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Si ya recibe beneficios, usted debe presentar el formulario en el momento en que desee designar a un representante autorizado o en que desee que finalice la designación declarada, de una de estas maneras </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4BD3F5" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Envíe su formulario por correo postal al</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> Processing Center </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -12930,152 +13282,122 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Llámenos al </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>(800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>, TDD/</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, TDD/TYY </w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>711</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD3E8C4" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="009F6D0C" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E959679" w14:textId="77777777" w:rsidR="00BD4C07" w:rsidRPr="001102D9" w:rsidRDefault="00BD4C07" w:rsidP="00BD4C07">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6D0C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>ARD-ES-1122</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D8EFCF" w14:textId="77777777" w:rsidR="008E6F24" w:rsidRPr="001102D9" w:rsidRDefault="008E6F24" w:rsidP="00632D11">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="008E6F24" w:rsidRPr="001102D9" w:rsidSect="00017D76">
+    <w:sectPr w:rsidR="00BD4C07" w:rsidRPr="001102D9" w:rsidSect="00017D76">
       <w:headerReference w:type="even" r:id="rId14"/>
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36DC7B1D" w14:textId="77777777" w:rsidR="0038287E" w:rsidRDefault="0038287E">
+    <w:p w14:paraId="10A0D477" w14:textId="77777777" w:rsidR="00E77D40" w:rsidRDefault="00E77D40">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A47ED5B" w14:textId="77777777" w:rsidR="0038287E" w:rsidRDefault="0038287E">
+    <w:p w14:paraId="739314EC" w14:textId="77777777" w:rsidR="00E77D40" w:rsidRDefault="00E77D40">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13096,239 +13418,192 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times Regular">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
-    <w:panose1 w:val="0205050205050A020403"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSansComp Book">
     <w:altName w:val="Franklin Gothic Medium Cond"/>
-    <w:panose1 w:val="02000606040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BentonSansComp Medium">
-    <w:panose1 w:val="02000606040000020004"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Kepler Std Light Scn">
     <w:altName w:val="Nyala"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="0204030606070A060204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SourceSansPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63C7F4D2" w14:textId="77777777" w:rsidR="00B008F8" w:rsidRDefault="00B008F8">
-[...19 lines deleted...]
-  <w:p w14:paraId="64D7DFC5" w14:textId="59493F69" w:rsidR="00017D76" w:rsidRDefault="00017D76" w:rsidP="00F45570">
+  <w:p w14:paraId="64D7DFC5" w14:textId="138A23DB" w:rsidR="00017D76" w:rsidRDefault="00017D76" w:rsidP="00F45570">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00B008F8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>MSP</w:t>
     </w:r>
-    <w:r w:rsidR="00B008F8" w:rsidRPr="00B008F8">
+    <w:r w:rsidR="00741485">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_</w:t>
+      <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00F45570" w:rsidRPr="00B008F8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ES</w:t>
     </w:r>
     <w:r w:rsidR="00B008F8" w:rsidRPr="00B008F8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B008F8">
+    <w:r w:rsidR="00741485">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2025-1</w:t>
-[...6 lines deleted...]
-      <w:t>0</w:t>
+      <w:t>2026-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E4CD889" w14:textId="77777777" w:rsidR="0038287E" w:rsidRDefault="0038287E">
+    <w:p w14:paraId="5D019FF6" w14:textId="77777777" w:rsidR="00E77D40" w:rsidRDefault="00E77D40">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="123CAF1F" w14:textId="77777777" w:rsidR="0038287E" w:rsidRDefault="0038287E">
+    <w:p w14:paraId="3980B7B3" w14:textId="77777777" w:rsidR="00E77D40" w:rsidRDefault="00E77D40">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="583BDF96" w14:textId="77777777" w:rsidR="00BD69E2" w:rsidRDefault="00BD69E2">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F261BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38C34A6"/>
     <w:lvl w:ilvl="0" w:tplc="26144C1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="362C66"/>
         <w:w w:val="100"/>
@@ -19243,52 +19518,52 @@
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1571651218">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1447848831">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="652416665">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="12806028">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="880242798">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1406954150">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00360ABB"/>
     <w:rsid w:val="0000021B"/>
     <w:rsid w:val="00000A01"/>
     <w:rsid w:val="00000BC0"/>
@@ -19435,50 +19710,51 @@
     <w:rsid w:val="00334907"/>
     <w:rsid w:val="0033753A"/>
     <w:rsid w:val="00337D6B"/>
     <w:rsid w:val="0034091F"/>
     <w:rsid w:val="00343B9F"/>
     <w:rsid w:val="0034515B"/>
     <w:rsid w:val="00345187"/>
     <w:rsid w:val="00355FB4"/>
     <w:rsid w:val="003575D7"/>
     <w:rsid w:val="00360ABB"/>
     <w:rsid w:val="00366E2F"/>
     <w:rsid w:val="00377510"/>
     <w:rsid w:val="00381CA0"/>
     <w:rsid w:val="0038287E"/>
     <w:rsid w:val="00383294"/>
     <w:rsid w:val="0038573C"/>
     <w:rsid w:val="00385E75"/>
     <w:rsid w:val="00391F73"/>
     <w:rsid w:val="00397782"/>
     <w:rsid w:val="003A1716"/>
     <w:rsid w:val="003B03FE"/>
     <w:rsid w:val="003B249C"/>
     <w:rsid w:val="003B270C"/>
     <w:rsid w:val="003B2FC1"/>
     <w:rsid w:val="003B3549"/>
+    <w:rsid w:val="003B4CB6"/>
     <w:rsid w:val="003D3211"/>
     <w:rsid w:val="003D5BFF"/>
     <w:rsid w:val="003D6B91"/>
     <w:rsid w:val="003E2DBC"/>
     <w:rsid w:val="003E58CB"/>
     <w:rsid w:val="003E63C8"/>
     <w:rsid w:val="003F0BF9"/>
     <w:rsid w:val="003F4294"/>
     <w:rsid w:val="003F71C8"/>
     <w:rsid w:val="00400621"/>
     <w:rsid w:val="004019BC"/>
     <w:rsid w:val="00403AD2"/>
     <w:rsid w:val="004102E9"/>
     <w:rsid w:val="00411EDB"/>
     <w:rsid w:val="004120F6"/>
     <w:rsid w:val="0041262D"/>
     <w:rsid w:val="00413157"/>
     <w:rsid w:val="004166CA"/>
     <w:rsid w:val="00420F16"/>
     <w:rsid w:val="00422BAF"/>
     <w:rsid w:val="00424EB5"/>
     <w:rsid w:val="004318FE"/>
     <w:rsid w:val="00432661"/>
     <w:rsid w:val="00432E1C"/>
     <w:rsid w:val="0043347A"/>
@@ -19524,105 +19800,108 @@
     <w:rsid w:val="00537598"/>
     <w:rsid w:val="00537942"/>
     <w:rsid w:val="00540B4E"/>
     <w:rsid w:val="00543E13"/>
     <w:rsid w:val="005523E6"/>
     <w:rsid w:val="00552D93"/>
     <w:rsid w:val="005544F8"/>
     <w:rsid w:val="00554AA1"/>
     <w:rsid w:val="00560174"/>
     <w:rsid w:val="0056132D"/>
     <w:rsid w:val="00572FC4"/>
     <w:rsid w:val="00584D36"/>
     <w:rsid w:val="0059010C"/>
     <w:rsid w:val="00591B39"/>
     <w:rsid w:val="005925E5"/>
     <w:rsid w:val="005A0386"/>
     <w:rsid w:val="005A076F"/>
     <w:rsid w:val="005A1F9C"/>
     <w:rsid w:val="005A259F"/>
     <w:rsid w:val="005A486E"/>
     <w:rsid w:val="005A76B3"/>
     <w:rsid w:val="005B0C99"/>
     <w:rsid w:val="005B5136"/>
     <w:rsid w:val="005B7469"/>
     <w:rsid w:val="005B76F6"/>
+    <w:rsid w:val="005C03A4"/>
     <w:rsid w:val="005C1C60"/>
     <w:rsid w:val="005C583A"/>
     <w:rsid w:val="005D2AC4"/>
     <w:rsid w:val="005E46C6"/>
     <w:rsid w:val="005F0134"/>
     <w:rsid w:val="005F2B92"/>
     <w:rsid w:val="005F3DD8"/>
     <w:rsid w:val="005F62BB"/>
     <w:rsid w:val="006106DB"/>
     <w:rsid w:val="00610911"/>
     <w:rsid w:val="00616284"/>
     <w:rsid w:val="00622D9E"/>
     <w:rsid w:val="00632D11"/>
     <w:rsid w:val="006345C4"/>
     <w:rsid w:val="00635C08"/>
     <w:rsid w:val="00643C17"/>
     <w:rsid w:val="00645C78"/>
     <w:rsid w:val="00646DBF"/>
     <w:rsid w:val="00650876"/>
     <w:rsid w:val="0065235D"/>
+    <w:rsid w:val="0065369C"/>
     <w:rsid w:val="0065783F"/>
     <w:rsid w:val="00657D3F"/>
     <w:rsid w:val="00662C03"/>
     <w:rsid w:val="00667CF5"/>
     <w:rsid w:val="00673D4F"/>
     <w:rsid w:val="00677502"/>
     <w:rsid w:val="00683DC5"/>
     <w:rsid w:val="00685C3B"/>
     <w:rsid w:val="006A2D74"/>
     <w:rsid w:val="006A2E8C"/>
     <w:rsid w:val="006A3BD7"/>
     <w:rsid w:val="006A4E72"/>
     <w:rsid w:val="006B0873"/>
     <w:rsid w:val="006B0BFA"/>
     <w:rsid w:val="006C07CA"/>
     <w:rsid w:val="006C1883"/>
     <w:rsid w:val="006C31C7"/>
     <w:rsid w:val="006C3A1D"/>
     <w:rsid w:val="006C4403"/>
     <w:rsid w:val="006C57C5"/>
     <w:rsid w:val="006C5B62"/>
     <w:rsid w:val="006C63DF"/>
     <w:rsid w:val="006D03A3"/>
     <w:rsid w:val="006E07E0"/>
     <w:rsid w:val="006E31B1"/>
     <w:rsid w:val="006E5D70"/>
     <w:rsid w:val="006F06AB"/>
     <w:rsid w:val="006F63C0"/>
     <w:rsid w:val="00700368"/>
     <w:rsid w:val="0072129C"/>
     <w:rsid w:val="00721B17"/>
     <w:rsid w:val="00723E58"/>
     <w:rsid w:val="007256F5"/>
     <w:rsid w:val="0073068A"/>
     <w:rsid w:val="0073351B"/>
+    <w:rsid w:val="00741485"/>
     <w:rsid w:val="00742460"/>
     <w:rsid w:val="00742A64"/>
     <w:rsid w:val="00746292"/>
     <w:rsid w:val="00751AF0"/>
     <w:rsid w:val="00752B0A"/>
     <w:rsid w:val="007558C6"/>
     <w:rsid w:val="00755E22"/>
     <w:rsid w:val="00761049"/>
     <w:rsid w:val="007651D3"/>
     <w:rsid w:val="00770645"/>
     <w:rsid w:val="00770A6A"/>
     <w:rsid w:val="007721A1"/>
     <w:rsid w:val="007733A9"/>
     <w:rsid w:val="00777A59"/>
     <w:rsid w:val="00781331"/>
     <w:rsid w:val="0078143B"/>
     <w:rsid w:val="00783CA8"/>
     <w:rsid w:val="007850D6"/>
     <w:rsid w:val="00791396"/>
     <w:rsid w:val="00792400"/>
     <w:rsid w:val="007965A1"/>
     <w:rsid w:val="00796F96"/>
     <w:rsid w:val="007A7B1D"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B15FA"/>
@@ -19642,50 +19921,51 @@
     <w:rsid w:val="00803AD1"/>
     <w:rsid w:val="00811785"/>
     <w:rsid w:val="00820069"/>
     <w:rsid w:val="008223C3"/>
     <w:rsid w:val="00825CEF"/>
     <w:rsid w:val="00827C19"/>
     <w:rsid w:val="008302D4"/>
     <w:rsid w:val="00831717"/>
     <w:rsid w:val="00832BA8"/>
     <w:rsid w:val="00844546"/>
     <w:rsid w:val="00855631"/>
     <w:rsid w:val="00855E01"/>
     <w:rsid w:val="00860D15"/>
     <w:rsid w:val="00861D84"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="0087195A"/>
     <w:rsid w:val="008733A1"/>
     <w:rsid w:val="0087444D"/>
     <w:rsid w:val="008821B1"/>
     <w:rsid w:val="00887459"/>
     <w:rsid w:val="00892E5B"/>
     <w:rsid w:val="00896AE6"/>
     <w:rsid w:val="008A258A"/>
     <w:rsid w:val="008A7CF5"/>
     <w:rsid w:val="008B069A"/>
+    <w:rsid w:val="008B0ED0"/>
     <w:rsid w:val="008B3858"/>
     <w:rsid w:val="008B3E09"/>
     <w:rsid w:val="008B4097"/>
     <w:rsid w:val="008C0B12"/>
     <w:rsid w:val="008C16BA"/>
     <w:rsid w:val="008C3A1D"/>
     <w:rsid w:val="008C63B9"/>
     <w:rsid w:val="008D34AC"/>
     <w:rsid w:val="008E04CA"/>
     <w:rsid w:val="008E073B"/>
     <w:rsid w:val="008E09CA"/>
     <w:rsid w:val="008E212B"/>
     <w:rsid w:val="008E6F24"/>
     <w:rsid w:val="008E7876"/>
     <w:rsid w:val="008F0E6A"/>
     <w:rsid w:val="008F3856"/>
     <w:rsid w:val="008F4E4F"/>
     <w:rsid w:val="008F6E8C"/>
     <w:rsid w:val="009013EF"/>
     <w:rsid w:val="00902E45"/>
     <w:rsid w:val="00907C16"/>
     <w:rsid w:val="00907F6F"/>
     <w:rsid w:val="00911913"/>
     <w:rsid w:val="00911D6C"/>
     <w:rsid w:val="00912872"/>
@@ -19896,50 +20176,51 @@
     <w:rsid w:val="00E07F1C"/>
     <w:rsid w:val="00E14A80"/>
     <w:rsid w:val="00E14D48"/>
     <w:rsid w:val="00E1639E"/>
     <w:rsid w:val="00E16FBB"/>
     <w:rsid w:val="00E23682"/>
     <w:rsid w:val="00E23C0F"/>
     <w:rsid w:val="00E23F8A"/>
     <w:rsid w:val="00E24027"/>
     <w:rsid w:val="00E2634B"/>
     <w:rsid w:val="00E31DF3"/>
     <w:rsid w:val="00E3500E"/>
     <w:rsid w:val="00E37C8C"/>
     <w:rsid w:val="00E455D2"/>
     <w:rsid w:val="00E46F2D"/>
     <w:rsid w:val="00E50127"/>
     <w:rsid w:val="00E51569"/>
     <w:rsid w:val="00E51F5E"/>
     <w:rsid w:val="00E52B5C"/>
     <w:rsid w:val="00E56DCF"/>
     <w:rsid w:val="00E609CC"/>
     <w:rsid w:val="00E6106C"/>
     <w:rsid w:val="00E62A3D"/>
     <w:rsid w:val="00E71B09"/>
     <w:rsid w:val="00E73BC3"/>
+    <w:rsid w:val="00E77D40"/>
     <w:rsid w:val="00E80549"/>
     <w:rsid w:val="00E821B9"/>
     <w:rsid w:val="00E8293A"/>
     <w:rsid w:val="00E8380C"/>
     <w:rsid w:val="00E9639B"/>
     <w:rsid w:val="00EA0C5E"/>
     <w:rsid w:val="00EA14B4"/>
     <w:rsid w:val="00EB2DE4"/>
     <w:rsid w:val="00EB315B"/>
     <w:rsid w:val="00EB432F"/>
     <w:rsid w:val="00EB7068"/>
     <w:rsid w:val="00EC1C24"/>
     <w:rsid w:val="00EC6011"/>
     <w:rsid w:val="00ED37CC"/>
     <w:rsid w:val="00ED65C1"/>
     <w:rsid w:val="00EE3D15"/>
     <w:rsid w:val="00EF45FA"/>
     <w:rsid w:val="00EF53B2"/>
     <w:rsid w:val="00EF6C0D"/>
     <w:rsid w:val="00F039C9"/>
     <w:rsid w:val="00F0484A"/>
     <w:rsid w:val="00F04C7F"/>
     <w:rsid w:val="00F053F7"/>
     <w:rsid w:val="00F101E1"/>
     <w:rsid w:val="00F12FF1"/>
@@ -20574,51 +20855,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F44A8A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoParagraphStyle">
     <w:name w:val="[No Paragraph Style]"/>
@@ -21436,51 +21716,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="es-419"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B3549"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/applications-to-become-a-masshealth-member" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/ad-3027.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/lists/applications-to-become-a-masshealth-member" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicare.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/lists/hipaa-forms-for-masshealth-members" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/applications-to-become-a-masshealth-member" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/ad-3027.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/lists/applications-to-become-a-masshealth-member" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medicare.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/lists/hipaa-forms-for-masshealth-members" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21742,84 +22022,84 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ABEB2B8-E7FA-4B9F-8BA6-67700F19C2FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>49521</Characters>
+  <Pages>26</Pages>
+  <Words>8758</Words>
+  <Characters>49924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>900</Lines>
-  <Paragraphs>543</Paragraphs>
+  <Lines>416</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58141</CharactersWithSpaces>
+  <CharactersWithSpaces>58565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>cd8b5f35-d313-40a4-b0f9-05144a1b7854</vt:lpwstr>
   </property>
 </Properties>
 </file>