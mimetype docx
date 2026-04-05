--- v0 (2025-11-28)
+++ v1 (2026-04-05)
@@ -1,56 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -181,65 +188,72 @@
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0CBD0671" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                             <w:pPr>
                               <w:pStyle w:val="Governor"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4AACE62E" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRPr="00530145" w:rsidRDefault="009D48CD" w:rsidP="009D48CD">
+                          <w:p w14:paraId="4AACE62E" w14:textId="0465BD56" w:rsidR="00FC6B42" w:rsidRPr="00530145" w:rsidRDefault="009D48CD" w:rsidP="009D48CD">
                             <w:pPr>
                               <w:pStyle w:val="Governor"/>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00530145">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>KATHLEEN E. WALSH</w:t>
+                              <w:t>K</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0094687E">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>IAME MAHANIAH, MD, MBA</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="66075756" w14:textId="77777777" w:rsidR="002D1C21" w:rsidRDefault="009D48CD" w:rsidP="0000218B">
                             <w:pPr>
                               <w:pStyle w:val="Governor"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Secretary </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="42AE7C46" w14:textId="4022EC75" w:rsidR="00FC6B42" w:rsidRDefault="009C4428" w:rsidP="00033154">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
@@ -337,65 +351,72 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="593B8E20" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:389.6pt;margin-top:42.5pt;width:142.85pt;height:89.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBn7zb8wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1pl92o6Wrpqghp&#10;WZAWPsBxnMTC8Zix22T5esZO2y1wQ+RgeTL2m3lvnte3Y2/YQaHXYEuez+acKSuh1rYt+bevuzfX&#10;nPkgbC0MWFXyZ+X57eb1q/XgCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsgHsRaAQ26xGMRB6&#10;b7LFfH6VDYC1Q5DKe/p7PyX5JuE3jZLhc9N4FZgpOfUW0oppreKabdaiaFG4TstjG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqRIHYpPP/2Dz1AmnEhcSx7uzTP7/wcrHw5P7giyM72GkASYS&#10;3j2A/O6ZhW0nbKvuEGHolKipcB4lywbni+PVKLUvfASphk9Q05DFPkACGhvsoyrEkxE6DeD5LLoa&#10;A5Ox5HW+zG9WnEnK5fnbq3m+SjVEcbru0IcPCnoWNyVHmmqCF4cHH2I7ojgdidU8GF3vtDEpwLba&#10;GmQHQQ7Ype+I/tsxY+NhC/HahBj/JJ6R2kQyjNVIyci3gvqZGCNMjqIXQJsO8CdnA7mp5P7HXqDi&#10;zHy0pNpNvlxG+6VguXq3oAAvM9VlRlhJUCUPnE3bbZgsu3eo244qneZ0R0rvdNLgpatj3+SYJM3R&#10;3dGSl3E69fIGN78AAAD//wMAUEsDBBQABgAIAAAAIQAWF7Wb4AAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqEOgaRMyqSoqNiyQKEiwdONJHBE/ZLtp+HvcFV2O5ujec+vN&#10;rEc2kQ+DNQj3iwwYmdbKwfQInx8vd2tgIQojxWgNIfxSgE1zfVWLStqTeadpH3uWQkyoBIKK0VWc&#10;h1aRFmFhHZn066zXIqbT91x6cUrheuR5lhVci8GkBiUcPStqf/ZHjfCl1SB3/u27k+O0e+22Szd7&#10;h3h7M2+fgEWa4z8MZ/2kDk1yOtijkYGNCKtVmScUYb1Mm85AVjyWwA4IefFQAm9qfrmh+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBn7zb8wEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWF7Wb4AAAAAsBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0CBD0671" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4AACE62E" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRPr="00530145" w:rsidRDefault="009D48CD" w:rsidP="009D48CD">
+                    <w:p w14:paraId="4AACE62E" w14:textId="0465BD56" w:rsidR="00FC6B42" w:rsidRPr="00530145" w:rsidRDefault="009D48CD" w:rsidP="009D48CD">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00530145">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>KATHLEEN E. WALSH</w:t>
+                        <w:t>K</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0094687E">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>IAME MAHANIAH, MD, MBA</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="66075756" w14:textId="77777777" w:rsidR="002D1C21" w:rsidRDefault="009D48CD" w:rsidP="0000218B">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Secretary </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="42AE7C46" w14:textId="4022EC75" w:rsidR="00FC6B42" w:rsidRDefault="009C4428" w:rsidP="00033154">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
@@ -666,2709 +687,3025 @@
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>KIMBERLEY DRISCOLL</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="791A486A" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Lieutenant Governor</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33866557" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
     <w:p w14:paraId="45EA865C" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="0072610D"/>
     <w:p w14:paraId="51314366" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="69F380EF" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
-    <w:p w14:paraId="0D11656D" w14:textId="32A61E33" w:rsidR="00300D42" w:rsidRPr="0010226C" w:rsidRDefault="00300D42" w:rsidP="00300D42">
+    <w:p w14:paraId="0D11656D" w14:textId="0CD8DF2A" w:rsidR="00300D42" w:rsidRPr="00104B9F" w:rsidRDefault="00300D42" w:rsidP="00300D42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="882"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0010226C">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>CI</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>LAR</w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010226C">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">LETTER: </w:t>
       </w:r>
-      <w:r w:rsidR="00B049DC" w:rsidRPr="00B049DC">
-[...3 lines deleted...]
-    <w:p w14:paraId="4BE0EB9E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:r w:rsidR="00B049DC" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DCP </w:t>
+      </w:r>
+      <w:r w:rsidR="00333657" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00333657" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00603023">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>03-124</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE0EB9E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0EBBEEC8" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBBEEC8" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E35E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>To:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E35E2D">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Massachusetts Retail Pharmacies and Licensed Pharmacists</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC43516" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="5AC43516" w14:textId="76C5D31E" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Massachusetts Licensed Prescribers</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3435834E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3435834E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="03FB19E9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FB19E9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E35E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>From:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E35E2D">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">James </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="531DB990" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>James G. Lavery, Director, Bureau of Health Professions Licensure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531DB990" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3664B2D0" w14:textId="5E7C0241" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3664B2D0" w14:textId="1C0F468F" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003879A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003879A3">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="502CA5CF" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:r w:rsidR="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">March </w:t>
+      </w:r>
+      <w:r w:rsidR="0094687E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502CA5CF" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5BE1E4A4" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE1E4A4" w14:textId="083B8EA2" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E35E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Re:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E35E2D">
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Pharmacist Administration of </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="040D5DBE" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">Pharmacist Administration of Medications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040D5DBE" w14:textId="1C86A110" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="0069006A" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7924A0" wp14:editId="76EC3FA3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C7924A0" wp14:editId="54D66A25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>9525</wp:posOffset>
+                  <wp:posOffset>-211422</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>97790</wp:posOffset>
+                  <wp:posOffset>134965</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6543675" cy="1438275"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="6605588" cy="1025397"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6543675" cy="1438275"/>
+                          <a:ext cx="6605588" cy="1025397"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1">
                             <a:lumMod val="95000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="55BA6020" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:7.7pt;width:515.25pt;height:113.25pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWnvWEqAIAAFkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07SJG2NOkWQosOA&#10;rC3WDj0zshwbk0RNUuJkXz9KdtK022mYD4YoPlLkE5+ub3Zasa10vkFT8OHZgDNpBJaNWRf8+/Pd&#10;p0vOfABTgkIjC76Xnt/MPn64bm0uR1ijKqVjlMT4vLUFr0OweZZ5UUsN/gytNOSs0GkIZLp1Vjpo&#10;KbtW2WgwmGYtutI6FNJ72r3tnHyW8leVFOGhqrwMTBWcagvp79J/Ff/Z7BrytQNbN6IvA/6hCg2N&#10;oUOPqW4hANu45o9UuhEOPVbhTKDOsKoaIVMP1M1w8K6bpxqsTL0QOd4eafL/L6243z461pQFn3Jm&#10;QNMVfSPSwKyVZONIT2t9Tqgn++hig94uUfzwzOCiJpScO4dtLaGkooYRn70JiIbvQ3eV0zEFdc12&#10;6Qr2xyuQu8AEbU4n4/PpxYQzQb7h+PxyREbMCvkh3DofPkvULC4K7qjcRD1slz500AMkFYyqKe8a&#10;pZIR50oulGNboIlYrYcpVG30Vyy7vavJYJDmgo5MYxjhqQB/mkkZ1lKFowsCMwE0upWCQEttiUxv&#10;1pyBWpMmRHDpjDfRfu+PRdA0l9g+EwOcKfCBHERL+vrO34TG3m7B1121yRVhkOsmkJRUowt+eRqt&#10;TPTKJIaeoddbiasVlnsaAoedOrwVdw0dsqRaHsGRHKhDknh4oF+lkNrGfsVZje7X3/YjnqaUvJy1&#10;JC+i5OcGnKQWvxgalavheBz1mIzx5GJEhjv1rE49ZqMXSPc1pMfEirSM+KAOy8qhfqGXYB5PJRcY&#10;QWd35PfGInSyp7dEyPk8wUiDFsLSPFkRk0eeIr3Puxdwtp+vQBdzjwcpQv5uzDpsjDQ43wSsmjSD&#10;r7z2iiD9piHq35r4QJzaCfX6Is5+AwAA//8DAFBLAwQUAAYACAAAACEA65b7zdsAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTNCAIcaoKCW4I2iJx3cZLHBGvo9iNw9/j&#10;nOC0Gs1o9k21nW0vJhp951jBepWBIG6c7rhV8HF8vrkH4QOyxt4xKfghD9v68qLCUrvIe5oOoRWp&#10;hH2JCkwIQymlbwxZ9Cs3ECfvy40WQ5JjK/WIMZXbXuZZdictdpw+GBzoyVDzfThbBdq8fcqwmV4K&#10;/YrvfTzGKfJOqeurefcIItAc/sKw4Cd0qBPTyZ1Ze9EnfZuCyylALHa2ydO2k4K8WD+ArCv5f0H9&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJae9YSoAgAAWQUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOuW+83bAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="windowText" strokeweight="1pt">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+            <w:pict w14:anchorId="09AF8D15">
+              <v:rect id="Rectangle 4" style="position:absolute;margin-left:-16.65pt;margin-top:10.65pt;width:520.15pt;height:80.75pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#f2f2f2 [3052]" strokecolor="windowText" strokeweight="1pt" w14:anchorId="0C631813" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnXENmkgIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jaUSgRKaqKmCZ1&#10;gAQTz1fHaaLZPs92m3Z//c5OWgrb07Q8RD7f7+++8/XNTiu2lc63aEo+Oss5k0Zg1Zp1yb8/332a&#10;cuYDmAoUGlnyvfT8Zvbxw3VnCznGBlUlHaMgxhedLXkTgi2yzItGavBnaKUhZY1OQyDRrbPKQUfR&#10;tcrGeX6Rdegq61BI7+n2tlfyWYpf11KEh7r2MjBVcqotpL9L/1X8Z7NrKNYObNOKoQz4hyo0tIaS&#10;HkPdQgC2ce0foXQrHHqsw5lAnWFdt0KmHqibUf6um6cGrEy9EDjeHmHy/y+suN8+2UcXS/d2ieKH&#10;ZwYXDZi1nDuHXSOhonSjCFTWWV8cHaLgB9dd7XQMQf2wXQJ3fwRX7gITdHlxkU8mU6KDIN0oH08+&#10;X12mqFAc3K3z4YtEzeKh5I6ml0CF7dKHWAAUB5NUMKq2umuVSkJkjFwox7ZAs16tR8lVbfQ3rPq7&#10;q0mep4lTnESwaJ6i+tNIyrCOKhxfkjETQKSsFQQ6aluV3Js1Z6DWxHYRXMrxxtvv/bEI4mmF3TMh&#10;wJkCH0hBsKRv6PyNa+ztFnzTV5tUPT91G2hJVKtLPj31ViZ2LhPNB4RepxJPK6z2j4457Hnvrbhr&#10;KcmSankER0SnDml5wwP9aoXUNg4nzhp0v/52H+2Jf6TlrKPFIUh+bsBJavGrIapcjc7P46Yl4Xxy&#10;OSbBnWpWpxqz0QukeY3ombAiHaN9UIdj7VC/0I7PY1ZSgRGUuwd/EBahX2h6JYScz5MZbZeFsDRP&#10;VsTgEacI7/PuBZwd+BVoMPd4WDIo3tGst42eBuebgHWbOPiK67ARtJmJRMMrElf/VE5Wr2/d7DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBM7FrL3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcWrsJolGIU1VIcENAi8TVjU0cYa+j2I3D37M9wWl3NaPZN81u8Y7NZopDQAmbtQBm&#10;sAt6wF7Cx/FpVQGLSaFWLqCR8GMi7Nrrq0bVOmR8N/Mh9YxCMNZKgk1prDmPnTVexXUYDZL2FSav&#10;Ep1Tz/WkMoV7xwsh7rlXA9IHq0bzaE33fTh7Cdq+fvJUzs93+kW9uXzMc8a9lLc3y/4BWDJL+jPD&#10;BZ/QoSWmUzijjsxJWJVlSVYJxYbmxSDEltqdaKuKCnjb8P8d2l8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAZ1xDZpICAAAzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATOxay94AAAALAQAADwAAAAAAAAAAAAAAAADsBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD206A9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="0FD206A9" w14:textId="4BBC9400" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="005A3A20">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:left="540" w:hanging="90"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0756438F" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="1465F635" w14:textId="70CEBC08" w:rsidR="0069006A" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="005A3A20">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Circular replaces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>DCP</w:t>
+      </w:r>
+      <w:r w:rsidR="3D2E78E1" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00104B9F" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="3D2E78E1" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C82" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidR="3D2E78E1" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71C82" w:rsidRPr="00D71C82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>118</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dated </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1089" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>April 21, 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, by </w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adding </w:t>
+      </w:r>
+      <w:r w:rsidR="0069006A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pharmacist authorization to administer </w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following: </w:t>
+      </w:r>
+      <w:r w:rsidR="0069006A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">testosterone for gender-affirming care, </w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medications for </w:t>
+      </w:r>
+      <w:r w:rsidR="0069006A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevention of HIV, and </w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medications for </w:t>
+      </w:r>
+      <w:r w:rsidR="0069006A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>treatment and prevention of sexually transmitted infections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6264E3B2" w14:textId="2765F7B1" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="005A3A20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F1804C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:left="720"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...148 lines deleted...]
-    <w:p w14:paraId="53801614" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD3B9B4" w14:textId="27C68E6F" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="0069006A" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="55F1804C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E35E2D" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>In accordance with 105 CMR 700.00</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1C19" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>4(B)(9)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1C19" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department guidance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pharmacists and pharmacy interns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>are authorize</w:t>
+      </w:r>
+      <w:r w:rsidR="002A282A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to administer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>medications for treating mental illness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substance use disorder, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">testosterone for gender-affirming care, </w:t>
+      </w:r>
+      <w:r w:rsidR="6891A9BD" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antiviral therapy for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevention of HIV, and </w:t>
+      </w:r>
+      <w:r w:rsidR="5C8932D8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">antibiotics for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treatment and prevention of sexually transmitted infections. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk199931357"/>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>M.G.L. c. 94C, § 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no requirement for pharmacists or pharmacy interns to administer these medications. </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A33" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this circular letter is to provide guidance to pharmacists and pharmacy interns who choose to administer any of the approved medications. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This circular letter also includes guidance to prescribers whose patients are </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A33" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">administered any of the approved medications in a pharmacy setting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5187FCEA" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FE84A2" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E35E2D">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
-        <w:t>Purpose</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>Dispensing by Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07331CB6" w14:textId="22971880" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...58 lines deleted...]
-    <w:p w14:paraId="4EE12E22" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="07331CB6" w14:textId="5486693D" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>A pharmacist or a pharmacy intern may, without obtaining a Massachusetts Controlled Substance Registration (MCSR), dispense by administration (i.e. administer) FDA-approved drugs included below in the “Medications Eligible for Pharmacist or Pharmacy Intern Administration” to persons 18 years or older, provided that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE12E22" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(a) The pharmacist or pharmacy intern is authorized to dispense controlled substances, in accordance with M.G.L. c. </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FB3BB26" w14:textId="393A2A77" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">(a) The pharmacist or pharmacy intern is authorized to dispense controlled substances, in accordance with M.G.L. c. 112; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB3BB26" w14:textId="393A2A77" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) Administration is conducted pursuant to a valid </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1D1F70C1" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">(b) Administration is conducted pursuant to a valid prescription; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E0E250" w14:textId="59146249" w:rsidR="004D3E6A" w:rsidRPr="00104B9F" w:rsidRDefault="004D3E6A" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>(c) The prescription is subject to reassessment by the prescriber at appropriate intervals, as determined by the prescriber; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A356EAF" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1C19" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Administration is not intravenous;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE93898" w14:textId="77777777" w:rsidR="00CE63F3" w:rsidRPr="00104B9F" w:rsidRDefault="00CE63F3" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk199931408"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>(d) The activity is conducted in accordance with Department guidelines.</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AA5B37">
+        <w:t xml:space="preserve">(d) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>the medication is available in single-dose packaging and prescribed in single doses, with or without refills;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1F70C1" w14:textId="398DE252" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>) The prescription is subject to reassessment by the prescriber at appropriate intervals, as determined by the prescriber</w:t>
+      </w:r>
+      <w:r w:rsidR="00923F1E" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A356EAF" w14:textId="13302581" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>) The activity is conducted in accordance with Department guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE40FDB" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E412E0F" w14:textId="65232200" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NOTE: A pharmacist may administer medication assisted treatment</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA5B37">
+        <w:t>NOTE: A pharmacist may administer medication</w:t>
+      </w:r>
+      <w:r w:rsidR="00104B9F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>s for addiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5B37" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, including methadone,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA5B37">
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to an order, ONLY in a registered opioid treatment program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4590C5B3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00A22A49" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4590C5B3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFD2C1B" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023328F">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Medications Eligible for Pharmac</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Medications Eligible for Pharmacist or Pharmacy Intern Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5491FDF8" w14:textId="1AB3FF2B" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r w:rsidR="000E32CF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">generic medications, which may have multiple brand names, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>are the only medications eligible to be administered</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by a pharmacist or pharmacy intern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC8FE16" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ist</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC8A0E1" w14:textId="0650C986" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">or Pharmacy Intern </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Long</w:t>
+      </w:r>
+      <w:r w:rsidR="00333657" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Administration</w:t>
-[...18 lines deleted...]
-      <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F5944">
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="17D0C091" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E611AB" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>Acting Injectable Antipsychotics (LAIs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D0C091" w14:textId="644FD64B" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="3E783293" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E611AB" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aripiprazole </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E783293" w14:textId="65DCF96C" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="2438F836" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E611AB" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aripiprazole lauroxil </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2438F836" w14:textId="69599FF0" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="3896FC0B" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E611AB" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fluphenazine decanoate </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896FC0B" w14:textId="2E59B61F" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="13501654" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00E611AB" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haloperidol decanoate </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6996BE97" w14:textId="48E96CF5" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="000E32CF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paliperidone palmitate </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A832B" w14:textId="3E05C44D" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risperidone </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F26F113" w14:textId="7E489AE1" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...28 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risperidone ER </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FB2153" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...27 lines deleted...]
-        </w:tabs>
+          <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543A2233" w14:textId="426AB2EF" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...26 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="tgc"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="001F48FF">
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Long Acting</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001F48FF">
+        <w:t>Long</w:t>
+      </w:r>
+      <w:r w:rsidR="00333657" w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Injectable Medication for Substance </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Use</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F48FF">
+        <w:t>Acting Injectable Medication</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A33" w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Disorders</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="553EEF71" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Substance Use Disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9FC038" w14:textId="125F44C8" w:rsidR="00A30D87" w:rsidRPr="00104B9F" w:rsidRDefault="00A30D87" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="tgc"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buprenorphine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553EEF71" w14:textId="311A4803" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:rStyle w:val="st"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="tgc"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naltrexone </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5120234B" w14:textId="77777777" w:rsidR="006D67EF" w:rsidRPr="00104B9F" w:rsidRDefault="006D67EF" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="st"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEAAF39" w14:textId="16280355" w:rsidR="006D67EF" w:rsidRPr="00104B9F" w:rsidRDefault="006D67EF" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gender-Affirming Care</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A33" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004E6CAC" w14:textId="6D11E1F2" w:rsidR="006D67EF" w:rsidRPr="00104B9F" w:rsidRDefault="006D67EF" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Testosterone</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3E6A" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (all salts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CD17A8" w14:textId="2ABC4F1F" w:rsidR="436D7951" w:rsidRPr="00104B9F" w:rsidRDefault="436D7951" w:rsidP="436D7951">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DADABE2" w14:textId="31C69707" w:rsidR="59704493" w:rsidRPr="00603023" w:rsidRDefault="59704493" w:rsidP="436D7951">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603023">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>HIV Prevention Medications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2AC841" w14:textId="25A016C5" w:rsidR="74A8E2C5" w:rsidRPr="00104B9F" w:rsidDel="000E32CF" w:rsidRDefault="74A8E2C5" w:rsidP="000E32CF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Cabotegravir</w:t>
+      </w:r>
+      <w:r w:rsidR="565C5FF9" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CF4C82" w14:textId="69997D0E" w:rsidR="74A8E2C5" w:rsidRPr="00104B9F" w:rsidRDefault="3954B158" w:rsidP="000E32CF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lenacapavir </w:t>
+      </w:r>
+      <w:r w:rsidR="000E32CF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rStyle w:val="st"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000E32CF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+        </w:rPr>
+        <w:t>or other medications to prevent HIV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4984CC07" w14:textId="1A7C982B" w:rsidR="436D7951" w:rsidRPr="00104B9F" w:rsidRDefault="436D7951" w:rsidP="2F240529">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337FA904" w14:textId="6BC43C2F" w:rsidR="6916A0BC" w:rsidRPr="00603023" w:rsidRDefault="6916A0BC" w:rsidP="2F240529">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603023">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sexually Transmitted Infection Medications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC208E9" w14:textId="69E9AFC8" w:rsidR="5D637AF7" w:rsidRPr="00104B9F" w:rsidRDefault="5D637AF7" w:rsidP="2F240529">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ceftriaxone (</w:t>
+      </w:r>
+      <w:r w:rsidR="36ACF827" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>injection)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEDB2C4" w14:textId="41145ABF" w:rsidR="59FEE491" w:rsidRPr="00104B9F" w:rsidRDefault="59FEE491" w:rsidP="2F240529">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="001D35"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doxycycline (or other medications to treat chlamydia) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A74B7FC" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="2F240529">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC33B01" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="197CD0F0" w14:textId="77777777" w:rsidR="00603023" w:rsidRDefault="00603023">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC33B01" w14:textId="25DFE5BA" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prescriber Assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBB63E3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00CA783C" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...80 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4EBB63E3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prescribers must regularly re-assess the patient and prescription at appropriate intervals, such as quarterly, to be determined by the prescriber. This assessment does not preclude the issuance of valid prescriptions with available refills. If a pharmacist or pharmacy intern is presented with a prescription and has questions about the interval transpiring between assessments, routine communication with the prescriber is encouraged, but not required, prior to administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F3E318" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785BCB35" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="0023328F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="785BCB35" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023328F">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748FB8FF" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00026AC6" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="748FB8FF" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>To administer, a pharmacist or pharmacy intern must first receive training that is accredited by the Centers for Disease Control and Prevention, the American Council on Pharmaceutical Education or a similar health authority or professional body appropriate for the medications being administered and their respective patient populations. Such training shall include learning modules on techniques for administration by injection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B8FB82" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B958137" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="0023328F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B958137" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023328F">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CPR Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B16C3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="318B16C3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>To administer, a pharmacist or pharmacy intern must maintain current certification in cardiopulmonary resuscitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CD62EC" w14:textId="77777777" w:rsidR="001A1089" w:rsidRPr="00104B9F" w:rsidRDefault="001A1089" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F5303A" w14:textId="1B06375B" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Continued Competency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5447FF8E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>To administer, a pharmacist or pharmacy intern must maintain continued competency regarding the populations served, medications administered and current guidelines. Continuing education programs are one way to maintain competency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6923C64C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7B380A" w14:textId="61CF8F00" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Pre-administration </w:t>
+      </w:r>
+      <w:r w:rsidR="00603023">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">atient </w:t>
+      </w:r>
+      <w:r w:rsidR="00603023">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pre-administration patient counseling</w:t>
-[...33 lines deleted...]
-        <w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>ounseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2196B9" w14:textId="175F1FF3" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>A pharmacist or pharmacy intern must provide customary patient counseling prior to administering a dose of an approved medication. Such counseling may include information about common side-effects, drug interactions, dietary requirements, injection site reaction and other information routinely provided to patients upon dispensing, as appropriate within the professional judgment of the pharmacist and in accordance with 247 CMR 2.00 et seq.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A00ECD" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023328F">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="7C648EE8" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Administration and Dosing – Manufacturers’ Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CB6294" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38CB6294" w14:textId="1BC467A6" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>A pharmacist or pharmacy intern may only administer an eligible medication</w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by subcutaneous or intramuscular injection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in accordance with manufacturer approved labeling </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1089" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A20" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>risk evaluation and mitigation (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1089" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>REMS</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3A20" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1089" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>for the specific medication administered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D918AD3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0387B04D" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023328F">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Administration – Medical Emergencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07831FF7" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="07831FF7" w14:textId="37595D75" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To administer, a pharmacist or pharmacy intern must maintain competency in management of medical emergencies </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE63F3" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may arise as a result of administration of eligible medications. If emergency medical services are required, an adverse event must be immediately reported, as outlined below. Prescribers are urged to issue separate prescriptions for appropriate emergency medications, as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8595EC" w14:textId="77777777" w:rsidR="00104B9F" w:rsidRDefault="00104B9F" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32ABAED9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="32ABAED9" w14:textId="60B302F7" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Record Keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5F9258" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F5F9258" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A pharmacy where any of the eligible medications are administered must maintain the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107E402B" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="107E402B" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="56707162" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">Patient consent; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56707162" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient screening information, including at least date of birth and other relevant vital statistics, known allergies, and other medications </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="32BAAC8C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">Patient screening information, including at least date of birth and other relevant vital statistics, known allergies, and other medications taken;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BAAC8C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type of medication </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3E7A3892" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>Type of medication administered;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7A3892" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manufacturer;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="71D91E57" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    </w:p>
+    <w:p w14:paraId="71D91E57" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lot number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316DDFA0" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="316DDFA0" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Expiration </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5F28C5E1" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>Expiration date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F28C5E1" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3A3C30E4" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>Date of administration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3C30E4" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Route and site of </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="322C60BD" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>Route and site of administration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322C60BD" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pharmacist or pharmacy intern (signature or initials and title); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B87F831" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="6B87F831" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adverse outcome, if </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5A495F38" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t xml:space="preserve">Adverse outcome, if any; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A495F38" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse event, if any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD6C514" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4BD6C514" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09537306" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reporting Adverse Events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61707017" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...26 lines deleted...]
-    <w:p w14:paraId="31890410" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="61707017" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any adverse events or reactions occurring as a result of a pharmacist or pharmacy intern administering a medication listed in this guidance should be appropriately communicated to the prescriber within 24 hours. If the adverse event includes one of the following outcomes, the event must be immediately reported to the prescriber. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31890410" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="3987D6EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">death; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706DAE41" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="3987D6EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a life-threatening outcome; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC2E8A7" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="3987D6EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inpatient hospitalization or prolongation of existing hospitalization; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62641E04" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>additional treatment, testing, or monitoring in a hospital or emergency department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>death;</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="706DAE41" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E06701" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bar w:val="none" w:sz="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">a life-threatening </w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">a persistent or significant incapacity or substantial disruption of the ability to conduct normal life functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDC6C3F" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2F31B9C1" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the adverse event is the result of a dispensing error or is a serious adverse drug event, the pharmacist or pharmacy intern remains responsible for reporting the event to the Board of Registration in Pharmacy, in accordance with Board regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AFE72C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="21AFE72C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74445674" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="74445674" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pharmacist-Prescriber Communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB58750" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7CB58750" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prescribers issuing prescriptions for eligible medications and pharmacists or pharmacy interns administering these medications are strongly encouraged to engage in regular communication to ensure patient safety, continued patient progress, medication adherence and emergency management.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B150CE9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...26 lines deleted...]
-    <w:p w14:paraId="46D95B64" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="5B150CE9" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519D226E" w14:textId="4854CE38" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="002A282A" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rescribers </w:t>
+      </w:r>
+      <w:r w:rsidR="008663DF" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FB8" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make clear that they intend for eligible medications to be administered by a pharmacist or pharmacy intern by including the following notation on the prescription: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143EC35C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D95B64" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“for pharmacist administration”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B93E34C" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13839787" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A pharmacist or pharmacy intern receiving a prescription for eligible medications without the notation is encouraged to contact the prescriber if, in their professional judgment, it appears the medication is intended to be administered, rather than being dispensed to the patient for administration outside the pharmacy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A58E35F" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3A58E35F" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F17785E" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacists and pharmacy interns are strongly encouraged to send administration records to prescribers as soon after administration as practical. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4271AB94" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4271AB94" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD0294E" w14:textId="78781E85" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prescribers are urged to issue a separate prescription for appropriate emergency medication, as needed, along with any prescription medications to be administered by a pharmacist or pharmacy intern. Prescribers and pharmacists are encouraged to develop an emergency medication protocol to address any emergency medication prescription needs for patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD5553" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414F2FA3" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Privacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E35BEE" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
-[...33 lines deleted...]
-    <w:p w14:paraId="1A24EF23" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="15E35BEE" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A pharmacist or pharmacy intern engaged in this activity must maintain the privacy and confidentiality of any patient to whom medication is administered, in accordance with 247 CMR 2.00 et seq., and 42 CFR Part 2 as applicable, at all times during the course of dispensing and administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4A7986" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A24EF23" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRPr="00104B9F" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557A8B37" w14:textId="50DA902F" w:rsidR="00033154" w:rsidRPr="00EE5FB8" w:rsidRDefault="00EA149F" w:rsidP="00EA149F">
+    <w:p w14:paraId="557A8B37" w14:textId="50DA902F" w:rsidR="00033154" w:rsidRPr="00104B9F" w:rsidRDefault="00EA149F" w:rsidP="00EA149F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please direct any qu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stions or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rns to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control Pr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ram:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5FB8">
-        <w:rPr>
+      <w:r w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00EE5FB8">
+        <w:r w:rsidRPr="00104B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EE5FB8">
+        <w:r w:rsidRPr="00104B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:spacing w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EE5FB8">
+        <w:r w:rsidRPr="00104B9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>p.dph@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00033154" w:rsidRPr="00EE5FB8">
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00033154" w:rsidRPr="00104B9F">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52D92337" w14:textId="77777777" w:rsidR="00330D32" w:rsidRDefault="00330D32" w:rsidP="00593606">
+    <w:p w14:paraId="722673AB" w14:textId="77777777" w:rsidR="00F84ACC" w:rsidRDefault="00F84ACC" w:rsidP="00593606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E8CDDB1" w14:textId="77777777" w:rsidR="00330D32" w:rsidRDefault="00330D32" w:rsidP="00593606">
+    <w:p w14:paraId="04014C97" w14:textId="77777777" w:rsidR="00F84ACC" w:rsidRDefault="00F84ACC" w:rsidP="00593606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3386,80 +3723,96 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A077C9A" w14:textId="77777777" w:rsidR="000D1AD8" w:rsidRDefault="000D1AD8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1693906946"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="44CA3F21" w14:textId="67AF5CB9" w:rsidR="00593606" w:rsidRDefault="00593606">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -3538,88 +3891,134 @@
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3CA01D3E" w14:textId="77777777" w:rsidR="00593606" w:rsidRDefault="00593606">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EEB97F5" w14:textId="77777777" w:rsidR="000D1AD8" w:rsidRDefault="000D1AD8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E1A5B9F" w14:textId="77777777" w:rsidR="00330D32" w:rsidRDefault="00330D32" w:rsidP="00593606">
+    <w:p w14:paraId="3D361479" w14:textId="77777777" w:rsidR="00F84ACC" w:rsidRDefault="00F84ACC" w:rsidP="00593606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AED591A" w14:textId="77777777" w:rsidR="00330D32" w:rsidRDefault="00330D32" w:rsidP="00593606">
+    <w:p w14:paraId="75A37564" w14:textId="77777777" w:rsidR="00F84ACC" w:rsidRDefault="00F84ACC" w:rsidP="00593606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="67E8C5C8" w14:textId="77777777" w:rsidR="00EE5FB8" w:rsidRDefault="00EE5FB8" w:rsidP="00EE5FB8">
+    <w:p w14:paraId="283DD1F6" w14:textId="09820B2D" w:rsidR="303C526A" w:rsidRPr="00104B9F" w:rsidRDefault="303C526A" w:rsidP="00104B9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104B9F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:eastAsia="Symbol"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> See:  105 CMR 700.004(B)(9)</w:t>
+      <w:r w:rsidR="76A07D62" w:rsidRPr="00104B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eligible prescribers include all practitioners, as defined in 105 CMR 700.001, and pharmacists, in accordance with guidance relative to pharmacist prescribing of contraceptives, medications for the treatment of sexually transmitted infections (STI), and medications for the prevention of human immunodeficiency virus (HIV).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505B98D1" w14:textId="77777777" w:rsidR="000D1AD8" w:rsidRDefault="000D1AD8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27A0490A" w14:textId="1913E0F5" w:rsidR="000D1AD8" w:rsidRDefault="000D1AD8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2975E774" w14:textId="77777777" w:rsidR="000D1AD8" w:rsidRDefault="000D1AD8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A1157A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4406EAB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4639,224 +5038,339 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F663F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F9E11EE"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="913052524">
+  <w:num w:numId="1" w16cid:durableId="1652977264">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="386687325">
+  <w:num w:numId="2" w16cid:durableId="225915256">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1976135529">
+  <w:num w:numId="3" w16cid:durableId="458231303">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="78452246">
+  <w:num w:numId="4" w16cid:durableId="1130130087">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1354989159">
+  <w:num w:numId="5" w16cid:durableId="97214747">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="642926674">
+  <w:num w:numId="6" w16cid:durableId="15887785">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="86925705">
+  <w:num w:numId="7" w16cid:durableId="706686173">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="662390636">
+  <w:num w:numId="8" w16cid:durableId="1655792320">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2064058916">
+  <w:num w:numId="9" w16cid:durableId="586697376">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="000537DA"/>
+    <w:rsid w:val="000878D1"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000B7D96"/>
+    <w:rsid w:val="000D1AD8"/>
+    <w:rsid w:val="000E32CF"/>
     <w:rsid w:val="000F315B"/>
+    <w:rsid w:val="00104B9F"/>
     <w:rsid w:val="001125C0"/>
+    <w:rsid w:val="00112C28"/>
     <w:rsid w:val="0015268B"/>
+    <w:rsid w:val="00161943"/>
+    <w:rsid w:val="00174861"/>
     <w:rsid w:val="00177C77"/>
+    <w:rsid w:val="00192A33"/>
+    <w:rsid w:val="001A1089"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C1017"/>
     <w:rsid w:val="00211F05"/>
     <w:rsid w:val="0021698C"/>
+    <w:rsid w:val="00232F0F"/>
     <w:rsid w:val="00260D54"/>
+    <w:rsid w:val="002626E1"/>
+    <w:rsid w:val="002714B7"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="002A132F"/>
+    <w:rsid w:val="002A282A"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="00300D42"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="00330D32"/>
+    <w:rsid w:val="00333657"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C60EF"/>
+    <w:rsid w:val="003D38C0"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B5CFB"/>
+    <w:rsid w:val="004D3E6A"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00530145"/>
+    <w:rsid w:val="00533708"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="00550141"/>
+    <w:rsid w:val="0059086C"/>
     <w:rsid w:val="00593606"/>
+    <w:rsid w:val="005A3A20"/>
+    <w:rsid w:val="00603023"/>
+    <w:rsid w:val="00643570"/>
+    <w:rsid w:val="0069006A"/>
     <w:rsid w:val="006D06D9"/>
+    <w:rsid w:val="006D67EF"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="006F7D78"/>
     <w:rsid w:val="00702109"/>
     <w:rsid w:val="0072610D"/>
+    <w:rsid w:val="007408AB"/>
     <w:rsid w:val="00757006"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
+    <w:rsid w:val="007C59EC"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007F3CDB"/>
+    <w:rsid w:val="008150DE"/>
+    <w:rsid w:val="008663DF"/>
+    <w:rsid w:val="008C6B77"/>
+    <w:rsid w:val="008C73A9"/>
+    <w:rsid w:val="008D28C6"/>
+    <w:rsid w:val="00923F1E"/>
+    <w:rsid w:val="0094687E"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
+    <w:rsid w:val="009B2A92"/>
     <w:rsid w:val="009C4428"/>
+    <w:rsid w:val="009D1C19"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="00A01859"/>
+    <w:rsid w:val="00A30D87"/>
+    <w:rsid w:val="00A43C56"/>
     <w:rsid w:val="00A65101"/>
     <w:rsid w:val="00AA5B37"/>
     <w:rsid w:val="00B049DC"/>
+    <w:rsid w:val="00B055D2"/>
     <w:rsid w:val="00B403BF"/>
+    <w:rsid w:val="00B51D3D"/>
+    <w:rsid w:val="00B53CE2"/>
     <w:rsid w:val="00B608D9"/>
-    <w:rsid w:val="00BA318D"/>
     <w:rsid w:val="00BA4055"/>
+    <w:rsid w:val="00BA4ADF"/>
     <w:rsid w:val="00BA7FB6"/>
+    <w:rsid w:val="00BC2717"/>
+    <w:rsid w:val="00BE1EE9"/>
+    <w:rsid w:val="00C10F08"/>
     <w:rsid w:val="00C20BFE"/>
+    <w:rsid w:val="00C44A5C"/>
     <w:rsid w:val="00C46D29"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CE575B"/>
+    <w:rsid w:val="00CE63F3"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
+    <w:rsid w:val="00D05FE2"/>
     <w:rsid w:val="00D56F91"/>
+    <w:rsid w:val="00D71C82"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D91390"/>
     <w:rsid w:val="00D91B7A"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E72707"/>
+    <w:rsid w:val="00E95AEA"/>
     <w:rsid w:val="00EA042A"/>
     <w:rsid w:val="00EA149F"/>
     <w:rsid w:val="00EB0335"/>
+    <w:rsid w:val="00EE5462"/>
     <w:rsid w:val="00EE5FB8"/>
+    <w:rsid w:val="00F04797"/>
     <w:rsid w:val="00F0586E"/>
+    <w:rsid w:val="00F1167B"/>
     <w:rsid w:val="00F43932"/>
+    <w:rsid w:val="00F84ACC"/>
     <w:rsid w:val="00FA575E"/>
     <w:rsid w:val="00FC6B42"/>
+    <w:rsid w:val="03F7E474"/>
+    <w:rsid w:val="05A19430"/>
+    <w:rsid w:val="09E2354C"/>
+    <w:rsid w:val="0A8B5F88"/>
+    <w:rsid w:val="0AA83660"/>
+    <w:rsid w:val="0BE05FC5"/>
+    <w:rsid w:val="0D950265"/>
+    <w:rsid w:val="111A6EC6"/>
+    <w:rsid w:val="113DB3F7"/>
+    <w:rsid w:val="119F5B0A"/>
+    <w:rsid w:val="12B9A07A"/>
+    <w:rsid w:val="196D17BF"/>
+    <w:rsid w:val="1CCA55C2"/>
+    <w:rsid w:val="1D64E1D5"/>
+    <w:rsid w:val="228528C6"/>
+    <w:rsid w:val="25D6762E"/>
+    <w:rsid w:val="2DBB0333"/>
+    <w:rsid w:val="2E066E1A"/>
+    <w:rsid w:val="2F240529"/>
+    <w:rsid w:val="2F4F6191"/>
+    <w:rsid w:val="303C526A"/>
+    <w:rsid w:val="3496ACEC"/>
+    <w:rsid w:val="354ED971"/>
+    <w:rsid w:val="36ACF827"/>
+    <w:rsid w:val="38255FCC"/>
+    <w:rsid w:val="3954B158"/>
+    <w:rsid w:val="3987D6EF"/>
+    <w:rsid w:val="39FB9090"/>
+    <w:rsid w:val="3B5A8A62"/>
+    <w:rsid w:val="3D2E78E1"/>
+    <w:rsid w:val="40D07971"/>
+    <w:rsid w:val="411947DE"/>
+    <w:rsid w:val="41579005"/>
+    <w:rsid w:val="436D7951"/>
+    <w:rsid w:val="4375D8D8"/>
+    <w:rsid w:val="4ED58893"/>
+    <w:rsid w:val="52E249A7"/>
+    <w:rsid w:val="55E5BE0E"/>
+    <w:rsid w:val="565C5FF9"/>
+    <w:rsid w:val="584C5F78"/>
+    <w:rsid w:val="5879EA55"/>
+    <w:rsid w:val="58BBF109"/>
+    <w:rsid w:val="591CDB33"/>
+    <w:rsid w:val="59704493"/>
+    <w:rsid w:val="59ABDA91"/>
+    <w:rsid w:val="59CE6AE2"/>
+    <w:rsid w:val="59FEE491"/>
+    <w:rsid w:val="5C8932D8"/>
+    <w:rsid w:val="5D19B3A5"/>
+    <w:rsid w:val="5D262F6E"/>
+    <w:rsid w:val="5D637AF7"/>
+    <w:rsid w:val="5DE36325"/>
+    <w:rsid w:val="657E0CB3"/>
+    <w:rsid w:val="6891A9BD"/>
+    <w:rsid w:val="6916A0BC"/>
+    <w:rsid w:val="69C82E0E"/>
+    <w:rsid w:val="74A8E2C5"/>
+    <w:rsid w:val="76A07D62"/>
+    <w:rsid w:val="76BD4042"/>
+    <w:rsid w:val="7838D2DA"/>
+    <w:rsid w:val="7843975D"/>
+    <w:rsid w:val="7A8D795E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCFA160E-D377-4B05-982F-B9CF6A55D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
@@ -5447,78 +5961,133 @@
       <w:rFonts w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tgc">
     <w:name w:val="_tgc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5FB8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5FB8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5FB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D1AD8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008663DF"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="008663DF"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="008663DF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="008663DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="008663DF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5793,171 +6362,140 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
-[...2 lines deleted...]
-    <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009601A6858227C846BEFA69E4B03380E3" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a1f92bb6d2ddc9ad32a6759e1fde979">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e534dad-a852-42fd-82d2-5a0d78a5662f" xmlns:ns3="dcadab36-1c69-4410-9845-0bf25bbcf585" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f3c8703de4ea6a2c3513955bf0d38ee9" ns2:_="" ns3:_="">
+    <xsd:import namespace="5e534dad-a852-42fd-82d2-5a0d78a5662f"/>
+    <xsd:import namespace="dcadab36-1c69-4410-9845-0bf25bbcf585"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae916ade-957f-4a2f-93c3-592a84a0e75c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e534dad-a852-42fd-82d2-5a0d78a5662f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...14 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10e4db1-d899-403d-9807-651178ead3da" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dcadab36-1c69-4410-9845-0bf25bbcf585" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -6015,144 +6553,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E73A12-C9D9-45A6-9785-8A6485A0EBAC}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5e534dad-a852-42fd-82d2-5a0d78a5662f"/>
+    <ds:schemaRef ds:uri="dcadab36-1c69-4410-9845-0bf25bbcf585"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
-    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81CC1CBE-5A9D-4A1B-9175-3B7E738B345A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7826</Characters>
+  <Pages>5</Pages>
+  <Words>1380</Words>
+  <Characters>7870</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9017</CharactersWithSpaces>
+  <CharactersWithSpaces>9232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009601A6858227C846BEFA69E4B03380E3</vt:lpwstr>
+  </property>
+</Properties>
+</file>