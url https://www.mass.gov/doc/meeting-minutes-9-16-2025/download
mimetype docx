--- v0 (2026-04-04)
+++ v1 (2026-07-31)
@@ -1,1397 +1,1974 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="545FF80E" w14:textId="77777777" w:rsidR="00992A03" w:rsidRPr="00ED7C75" w:rsidRDefault="00992A03" w:rsidP="00992A03">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="6E6C8B1E" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autism Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5521E4ED" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Health Care Sub-Committee Meeting Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105828A6" w14:textId="4A26766A" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>September 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00946706" w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00946706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00946706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:30 a.m. – 9: 30 a.m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211C25E6" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Via Zoom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE6A7DE" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC2DC25" w14:textId="02B70EA2" w:rsidR="00E62EC7" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present:  Carolyn Kain, Amy Weinstock </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chair), Lee Robinson (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chair), Dr. Eunice Aviles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shari Krauss, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ann Neum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yer, Maura Sullivan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arathi Reddy, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Christine Hubbard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Carol Gracia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748451E1" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134607CC" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meeting Minutes: Dianne Lescinskas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A5D5AF" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7503535E" w14:textId="381620D9" w:rsidR="00E62EC7" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...218 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Welcome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003427C0">
-[...159 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    </w:p>
+    <w:p w14:paraId="1BA23137" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3846D7EF" w14:textId="4901531C" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ms. Weinstock started the </w:t>
+      </w:r>
+      <w:r w:rsidR="00561A36" w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meeting with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welcoming members and </w:t>
+      </w:r>
+      <w:r w:rsidR="00441CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asked</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> everyone </w:t>
+      </w:r>
+      <w:r w:rsidR="00441CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">introduce themselves.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D6B435" w14:textId="77777777" w:rsidR="00E62EC7" w:rsidRPr="003C0769" w:rsidRDefault="00E62EC7" w:rsidP="00E62EC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EB308D" w14:textId="08B92280" w:rsidR="000E44B8" w:rsidRDefault="00561A36">
+      <w:r>
+        <w:t>Subcommittee</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7BE8">
+        <w:t xml:space="preserve"> members </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7BE8">
+        <w:t>rovide</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7BE8">
+        <w:t xml:space="preserve"> updates they have regarding healthcare.  Dr. Neumeyer </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2094">
+        <w:t xml:space="preserve">discussed vaccines as an issue – lot of negative media attention on vaccinations.  Their patient numbers are still high.  There are new ABA centers opening but they still are experiencing long waitlists for ABA.  A lot of talk of a “registry” and patients are dropping from research as they do not want their names identified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C5A715" w14:textId="101221BD" w:rsidR="00EE1556" w:rsidRDefault="00EE1556">
+      <w:r>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7733">
+        <w:t>members of the subcommittee shared updates:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE0D9A0" w14:textId="5EDFDE45" w:rsidR="00DB7733" w:rsidRDefault="00DB7733" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volume of patients is steady</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F50CA6" w14:textId="1E5655D2" w:rsidR="005C3B40" w:rsidRDefault="005C3B40" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Large number of patients are being pushed into homelessness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C7C2D9" w14:textId="4E85AC5A" w:rsidR="005C3B40" w:rsidRDefault="005C3B40" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A lot of kids with fear (due to threats of deportation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4868BEF0" w14:textId="7F11F4C2" w:rsidR="00CD7A34" w:rsidRDefault="00CD7A34" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Families have always been guarded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C82C9EC" w14:textId="6A2996D4" w:rsidR="00CD7A34" w:rsidRDefault="00CD7A34" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The number of referrals remains high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371441C5" w14:textId="641DE0C4" w:rsidR="00A71ADA" w:rsidRDefault="00A71ADA" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Some are concerned about closing out of ASD diagnosis with gender </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC238F">
+        <w:t>dysphoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2625AF38" w14:textId="57922AF1" w:rsidR="00A71ADA" w:rsidRDefault="00EB48C1" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Concerns with funding for mental health</w:t>
+      </w:r>
+      <w:r w:rsidR="0077299B">
+        <w:t xml:space="preserve"> including Medicare funding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0B7CB9" w14:textId="18AA8540" w:rsidR="00EB48C1" w:rsidRDefault="00EB48C1" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Some healthcare workers </w:t>
+      </w:r>
+      <w:r w:rsidR="0077299B">
+        <w:t>are relocating</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> out of the country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6D9370" w14:textId="3402EDC2" w:rsidR="0077299B" w:rsidRDefault="00351D08" w:rsidP="00DB7733">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Workforce concerns – loss of temporary protective status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26490FE8" w14:textId="77777777" w:rsidR="00561A36" w:rsidRDefault="00CE5368" w:rsidP="00CE5368">
+      <w:r>
+        <w:t>Maura Sullivan discussed the temporary protective status – Feb. 2026 was the deadline</w:t>
+      </w:r>
+      <w:r w:rsidR="009722AE">
+        <w:t xml:space="preserve"> and trying to get an extension for healthcare and human services workers</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4ECB">
+        <w:t xml:space="preserve"> – heard from Sen. Markey’s office who filed an amicus brief to stop the deadline</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67E0C">
+        <w:t xml:space="preserve"> – 10% of the workforce is </w:t>
+      </w:r>
+      <w:r w:rsidR="00561A36">
+        <w:t>Haitian</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67E0C">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1286E39B" w14:textId="06CC8140" w:rsidR="00CE5368" w:rsidRDefault="00F67E0C" w:rsidP="00CE5368">
+      <w:r>
+        <w:t>Last week there was a hearing on the Healthcare Standard Bill</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0034">
+        <w:t xml:space="preserve"> – it has immense support – it will establish a standard of care in the hospital system</w:t>
+      </w:r>
+      <w:r w:rsidR="0075507A">
+        <w:t xml:space="preserve"> and forms a stakeholder committee.  5 medical students testified that they now have more knowledge on working with individuals with disabilities.  The bill has support</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1BA8">
+        <w:t xml:space="preserve"> and a lot of good testimony.  Operation House Call has been doing the work for 15 years now and is starting to see the impact</w:t>
+      </w:r>
+      <w:r w:rsidR="005108E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00561A36">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="005108E4">
+        <w:t xml:space="preserve">they are also making </w:t>
+      </w:r>
+      <w:r w:rsidR="00561A36">
+        <w:t>progress</w:t>
+      </w:r>
+      <w:r w:rsidR="005108E4">
+        <w:t xml:space="preserve"> in dental schools – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005108E4">
+        <w:lastRenderedPageBreak/>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005108E4">
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00400196">
+        <w:t>starting an</w:t>
+      </w:r>
+      <w:r w:rsidR="005108E4">
+        <w:t xml:space="preserve"> intensive course at Harvard</w:t>
+      </w:r>
+      <w:r w:rsidR="00A02C93">
+        <w:t>.  Oral Healthcare has been a great challenge in the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C498F0" w14:textId="20971854" w:rsidR="001C2716" w:rsidRDefault="00951DC4" w:rsidP="00CE5368">
+      <w:r>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2716">
+        <w:t xml:space="preserve">20,000 went into the ABA training budget and that training went to 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0036750A">
+        <w:t xml:space="preserve">.  There will be a report on the implementation of the funds and training and how the extra funding </w:t>
+      </w:r>
+      <w:r w:rsidR="0096625C">
+        <w:t>makes a difference in ABA group homes.</w:t>
+      </w:r>
+      <w:r w:rsidR="007706F7">
+        <w:t xml:space="preserve">   Mobile crisis teams are looking for funding to better train crisis teams on profound autism</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5200">
+        <w:t xml:space="preserve">.  Adults are not </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilizing</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5200">
+        <w:t xml:space="preserve"> mobile crisis as much as children mobile crisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B99D3D5" w14:textId="70C6950B" w:rsidR="00770543" w:rsidRDefault="00770543" w:rsidP="00CE5368">
+      <w:r>
+        <w:t xml:space="preserve">Dr. Eunice </w:t>
+      </w:r>
+      <w:r w:rsidR="00487858" w:rsidRPr="003C0769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aviles</w:t>
+      </w:r>
+      <w:r w:rsidR="00487858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faria</w:t>
+      </w:r>
+      <w:r w:rsidR="00487858">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asked about Operation House Call training and language around LBGQ</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FD1">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40EDD">
+        <w:t xml:space="preserve"> – Ms. Sullivan will reach out when they pull together the next training session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CF678C" w14:textId="6C578103" w:rsidR="007C0FF5" w:rsidRDefault="007C0FF5" w:rsidP="0034764A">
+      <w:r>
+        <w:t>MassHealth updates:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9404F">
+        <w:t xml:space="preserve">  Federal cuts will be impactful – over the coming years, there will be less funding coming to Mass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641703BA" w14:textId="79A5A4A5" w:rsidR="0034764A" w:rsidRDefault="0034764A" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Impacts will include work requirements for individuals not in a protected status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19297A" w14:textId="44B9E767" w:rsidR="00326A35" w:rsidRDefault="00326A35" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Enrollment every 6 months for adults coming in 2028</w:t>
+      </w:r>
+      <w:r w:rsidR="00646337">
+        <w:t xml:space="preserve"> – will have serious impacts on Massachusetts and enrollment in MassHealth </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772EE1C2" w14:textId="494E0DAF" w:rsidR="00537746" w:rsidRDefault="00537746" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ABA – MassHealth 2023/24</w:t>
+      </w:r>
+      <w:r w:rsidR="00911452">
+        <w:t xml:space="preserve"> saw a 25% increase in ABA in one year – all being driven by more hours of ABA per individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00920BD8">
+        <w:t xml:space="preserve"> and it is driving utilization </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DC9D5F" w14:textId="0746033D" w:rsidR="00920BD8" w:rsidRDefault="00920BD8" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Training for mobile crisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00140303">
+        <w:t xml:space="preserve"> – CBHI, long standing hallmark of community health wrap around care for </w:t>
+      </w:r>
+      <w:r w:rsidR="003510EC">
+        <w:t>kids at home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5A15E3" w14:textId="75BAFF71" w:rsidR="00B0074A" w:rsidRDefault="00B0074A" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You do not need a primary mental health </w:t>
+      </w:r>
+      <w:r w:rsidR="00573FD1">
+        <w:t>diagnosis;</w:t>
+      </w:r>
+      <w:r w:rsidR="006F32C8">
+        <w:t xml:space="preserve"> it can be ASD to have in-home supports and therapeutic mentoring – hoping to expand services in CBHI</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01FB0">
+        <w:t xml:space="preserve"> for neurodiverse</w:t>
+      </w:r>
+      <w:r w:rsidR="000427E6">
+        <w:t xml:space="preserve"> – behavior health consultation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60B57">
+        <w:t xml:space="preserve"> – the CBHI changes will roll out Oct. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77661">
+        <w:t xml:space="preserve"> – there was a press release last week that named all of providers involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC642A" w14:textId="5BF42234" w:rsidR="00DE440D" w:rsidRDefault="00DE440D" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuts to MassHealth will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37127">
+        <w:t>15-20B over the next 10 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507E3575" w14:textId="76411E5C" w:rsidR="00C37127" w:rsidRDefault="00C37127" w:rsidP="0034764A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Advocacy needs to be around Medicaid, MassHealth and workforce</w:t>
+      </w:r>
+      <w:r w:rsidR="00097EE6">
+        <w:t xml:space="preserve"> – now is the time to work with national advocacy groups to pressure federal secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C4F93A" w14:textId="118D6F44" w:rsidR="002F76FF" w:rsidRPr="005311ED" w:rsidRDefault="002F76FF" w:rsidP="002F76FF">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42227">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005311ED">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goal </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Current Priorities/Recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51422F47" w14:textId="77777777" w:rsidR="004B617A" w:rsidRDefault="004B617A" w:rsidP="004B617A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005311ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Update on 2025 Priority/Recommendation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004602F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>MassHealth Medical Necessity Criteria were updated, expanding providers able to diagnose ASD to include advanced practice registered nurses and physician assistants. Requirements related to specific diagnostic tools and assessments were removed. Language was added to state that evidence for diagnosis may be gathered by a multidisciplinary team to assist in the diagnostic process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E8F2C7" w14:textId="7681EFF9" w:rsidR="002F76FF" w:rsidRDefault="002E5391" w:rsidP="005311ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>MassHealth did expand who could diagnosis ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="00882ED3">
+        <w:t xml:space="preserve"> – working on training that reduces </w:t>
+      </w:r>
+      <w:r w:rsidR="005311ED">
+        <w:t>wait times</w:t>
+      </w:r>
+      <w:r w:rsidR="00882ED3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1D37B4" w14:textId="4E5D61CB" w:rsidR="00882ED3" w:rsidRDefault="00882ED3" w:rsidP="005311ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MassHealth changed medical criteria </w:t>
+      </w:r>
+      <w:r w:rsidR="007402B7">
+        <w:t>and specific testing requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="009436D7">
+        <w:t xml:space="preserve">.  Currently, the statue said only </w:t>
+      </w:r>
+      <w:r w:rsidR="00804AFD">
+        <w:t>physicians</w:t>
+      </w:r>
+      <w:r w:rsidR="009436D7">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00946706">
+        <w:t>psychologists</w:t>
+      </w:r>
+      <w:r w:rsidR="00804AFD">
+        <w:t xml:space="preserve"> - now</w:t>
+      </w:r>
+      <w:r w:rsidR="00497D39">
+        <w:t xml:space="preserve"> a multi-diagnostic team can contribute to the diagnostic process</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66D56">
+        <w:t xml:space="preserve">.  Private insurers have not adjusted their criteria.  We will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66D56">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the Autism Commission with this update.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ms. Kain will reach out to Mr. Robinson</w:t>
+      </w:r>
+      <w:r w:rsidR="007402B7">
+        <w:t xml:space="preserve"> for a summary of the changed criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD629B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692C9AE3" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F061F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3EE595" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004602F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address barriers to access for people with ASD to appropriate, high quality, medically necessary, culturally responsive treatment options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFA6D47" w14:textId="60F98144" w:rsidR="008E38F9" w:rsidRPr="00F51F72" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F061F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recommendations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Expand training of Healthcare Professionals to work with people with ASD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>explore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the expansion of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">existing ECHO ASD programs and other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>training on ASD and appropriate strategies for assisting individuals with ASD focusing on considerations of culture, race, linguistics, gender identity and socio-economic status</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543F2937" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="00F51F72" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavioral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Mobile Crisis/Emergency Service providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161CF674" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community Behavioral Health Center staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702780F3" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="00F51F72" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children’s Behavioral Health Initiative staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368AEF0D" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="00F51F72" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helpline/Hotline </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including the Behavioral Health Help Line- BHHL) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B019A78" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="008E2B08" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hospital personnel and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trainees, including Emergency Room personnel and trainees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578FB1C7" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="00F061F4" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dental providers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA4045F" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F061F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that individuals over the age of 21 years with ASD, who have been receiving intensive school- and home-based services, are able to access appropriate, high quality, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F061F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>medically necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F061F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatments, including, but not limited to, applied behavior analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4FC4C2" w14:textId="3AB2D965" w:rsidR="00F81620" w:rsidRDefault="00F81620" w:rsidP="00F81620">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operation House Call achieves some of this</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4428D5E5" w14:textId="5DBCEB76" w:rsidR="00443AA8" w:rsidRDefault="00443AA8" w:rsidP="00F81620">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Continue to work through different training opportunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6722E6D4" w14:textId="652A91A8" w:rsidR="00443AA8" w:rsidRDefault="00443AA8" w:rsidP="00443AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rec. could also </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>address barriers – continue to work on removing barriers</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – work with MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD224D" w14:textId="01176B84" w:rsidR="00281F02" w:rsidRDefault="00281F02" w:rsidP="00443AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The purpose of the Autism Commission report is to share</w:t>
+      </w:r>
+      <w:r w:rsidR="002A05DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommendations and how we will accomplish priorities and recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4493685B" w14:textId="39584EA3" w:rsidR="002A05DC" w:rsidRDefault="00D34027" w:rsidP="00443AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ms. Weinstock</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will do some wordsmithing </w:t>
+      </w:r>
+      <w:r w:rsidR="00101E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and send out to committee members for comments – committee members will send comments only to Ms. Kain and </w:t>
+      </w:r>
+      <w:r w:rsidR="00326362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00946706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00326362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Weinstock</w:t>
+      </w:r>
+      <w:r w:rsidR="00101E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB13E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to respect the Open Meeting Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB38ABD" w14:textId="35118694" w:rsidR="00946706" w:rsidRPr="00946706" w:rsidRDefault="00946706" w:rsidP="00946706">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00946706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>etting for the coming year</w:t>
-[...416 lines deleted...]
-    <w:sectPr w:rsidR="000E44B8">
+        <w:t>Next Steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627FCE1A" w14:textId="6AD26AF6" w:rsidR="00DB13E3" w:rsidRDefault="00DB13E3" w:rsidP="00DB13E3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The subcommittee did not have time </w:t>
+      </w:r>
+      <w:r w:rsidR="00326362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meeting minutes from the last </w:t>
+      </w:r>
+      <w:r w:rsidR="00946706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meeting;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will approve the minutes at our next meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DFDFE4" w14:textId="022BC7DE" w:rsidR="00DB13E3" w:rsidRDefault="00DB13E3" w:rsidP="00DB13E3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The next meeting of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Autism Commission is scheduled for October 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63CC2" w:rsidRPr="00B63CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – our subcommittee</w:t>
+      </w:r>
+      <w:r w:rsidR="001F50E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will need to submit recommendations by October 7</w:t>
+      </w:r>
+      <w:r w:rsidR="001F50E2" w:rsidRPr="00326362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00326362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8323F2" w14:textId="77777777" w:rsidR="00326362" w:rsidRDefault="00326362" w:rsidP="00DB13E3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017B1AFE" w14:textId="2F5246E4" w:rsidR="00326362" w:rsidRPr="00DB13E3" w:rsidRDefault="00326362" w:rsidP="00DB13E3">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>With no further business to discuss, the meeting was adjourned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35488BA0" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRPr="00F51F72" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B214E2B" w14:textId="77777777" w:rsidR="008E38F9" w:rsidRDefault="008E38F9" w:rsidP="008E38F9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A7871D" w14:textId="77777777" w:rsidR="00DB6068" w:rsidRDefault="00DB6068" w:rsidP="00DB6068"/>
+    <w:sectPr w:rsidR="00DB6068">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1C184A" w14:textId="77777777" w:rsidR="00B55CD6" w:rsidRDefault="00B55CD6" w:rsidP="000C4D36">
+    <w:p w14:paraId="109BFB11" w14:textId="77777777" w:rsidR="00FF6E12" w:rsidRDefault="00FF6E12" w:rsidP="00D90741">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C2C18C" w14:textId="77777777" w:rsidR="00B55CD6" w:rsidRDefault="00B55CD6" w:rsidP="000C4D36">
+    <w:p w14:paraId="2A6C32DE" w14:textId="77777777" w:rsidR="00FF6E12" w:rsidRDefault="00FF6E12" w:rsidP="00D90741">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20955FC7" w14:textId="77777777" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="32BD3EBD" w14:textId="77777777" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A31F7CC" w14:textId="77777777" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="65F2BEEB" w14:textId="77777777" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="577875D9" w14:textId="77777777" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="05C3F25E" w14:textId="77777777" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D25D310" w14:textId="77777777" w:rsidR="00B55CD6" w:rsidRDefault="00B55CD6" w:rsidP="000C4D36">
+    <w:p w14:paraId="7D7A72A6" w14:textId="77777777" w:rsidR="00FF6E12" w:rsidRDefault="00FF6E12" w:rsidP="00D90741">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="117D4F95" w14:textId="77777777" w:rsidR="00B55CD6" w:rsidRDefault="00B55CD6" w:rsidP="000C4D36">
+    <w:p w14:paraId="1161A41D" w14:textId="77777777" w:rsidR="00FF6E12" w:rsidRDefault="00FF6E12" w:rsidP="00D90741">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73E28367" w14:textId="77777777" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="5CB0DF0B" w14:textId="77777777" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FCDE72B" w14:textId="1D07F16A" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="5781873A" w14:textId="5D86E011" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14F9DD4B" w14:textId="77777777" w:rsidR="000C4D36" w:rsidRDefault="000C4D36">
+  <w:p w14:paraId="259FF9BE" w14:textId="77777777" w:rsidR="00D90741" w:rsidRDefault="00D90741">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00585FE1"/>
+    <w:nsid w:val="1E8B619C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="057804AC"/>
+    <w:tmpl w:val="CCFC9688"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -1458,53 +2035,192 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AD5C1D"/>
+    <w:nsid w:val="33E51A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C3C494A"/>
+    <w:tmpl w:val="DE04EE54"/>
+    <w:lvl w:ilvl="0" w:tplc="ABF204FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6268CE3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDFE3E8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2305368" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5008B486" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20769BD8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3B0EE8CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="934A240A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0A687DC6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="447C0437"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B128B816"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -1570,144 +2286,680 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="180903528">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46253439"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57386684"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A53CE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8786C648"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544F22C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04AEEB78"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B761A3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDA08E6C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1530753614">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1382680060">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1723863048">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="939529509">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="342439289">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="383066066">
+  <w:num w:numId="6" w16cid:durableId="1347514766">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1005323385">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00992A03"/>
-    <w:rsid w:val="000C4D36"/>
+    <w:rsidRoot w:val="00E62EC7"/>
+    <w:rsid w:val="000427E6"/>
+    <w:rsid w:val="00097EE6"/>
     <w:rsid w:val="000E44B8"/>
+    <w:rsid w:val="00101E03"/>
+    <w:rsid w:val="00140303"/>
     <w:rsid w:val="00156799"/>
-    <w:rsid w:val="001D29AC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003427C0"/>
+    <w:rsid w:val="001C2716"/>
+    <w:rsid w:val="001F50E2"/>
+    <w:rsid w:val="002510D2"/>
+    <w:rsid w:val="00281F02"/>
+    <w:rsid w:val="002A05DC"/>
+    <w:rsid w:val="002D2CE4"/>
+    <w:rsid w:val="002E5391"/>
+    <w:rsid w:val="002F76FF"/>
+    <w:rsid w:val="00326362"/>
+    <w:rsid w:val="00326A35"/>
+    <w:rsid w:val="0034764A"/>
+    <w:rsid w:val="003510EC"/>
     <w:rsid w:val="00351520"/>
-    <w:rsid w:val="003C129F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008D1860"/>
+    <w:rsid w:val="00351D08"/>
+    <w:rsid w:val="0036750A"/>
+    <w:rsid w:val="003D4725"/>
+    <w:rsid w:val="003E5200"/>
+    <w:rsid w:val="00400196"/>
+    <w:rsid w:val="00441CED"/>
+    <w:rsid w:val="00443AA8"/>
+    <w:rsid w:val="00487858"/>
+    <w:rsid w:val="00497D39"/>
+    <w:rsid w:val="004B617A"/>
+    <w:rsid w:val="004C1B93"/>
+    <w:rsid w:val="004C1BA8"/>
+    <w:rsid w:val="005108E4"/>
+    <w:rsid w:val="005311ED"/>
+    <w:rsid w:val="00537746"/>
+    <w:rsid w:val="00561A36"/>
+    <w:rsid w:val="00573FD1"/>
+    <w:rsid w:val="005B7BE8"/>
+    <w:rsid w:val="005C0F96"/>
+    <w:rsid w:val="005C3B40"/>
+    <w:rsid w:val="00646337"/>
+    <w:rsid w:val="006C36F2"/>
+    <w:rsid w:val="006F32C8"/>
+    <w:rsid w:val="007402B7"/>
+    <w:rsid w:val="0075507A"/>
+    <w:rsid w:val="00770543"/>
+    <w:rsid w:val="007706F7"/>
+    <w:rsid w:val="0077299B"/>
+    <w:rsid w:val="007C0FF5"/>
+    <w:rsid w:val="00804AFD"/>
+    <w:rsid w:val="00821A8C"/>
+    <w:rsid w:val="00882ED3"/>
+    <w:rsid w:val="008B20B7"/>
+    <w:rsid w:val="008B6EC6"/>
+    <w:rsid w:val="008E38F9"/>
+    <w:rsid w:val="00911452"/>
+    <w:rsid w:val="00920BD8"/>
+    <w:rsid w:val="009436D7"/>
+    <w:rsid w:val="00946706"/>
+    <w:rsid w:val="00951DC4"/>
     <w:rsid w:val="00955E8B"/>
-    <w:rsid w:val="00961606"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D42227"/>
+    <w:rsid w:val="0096625C"/>
+    <w:rsid w:val="009722AE"/>
+    <w:rsid w:val="009C2094"/>
+    <w:rsid w:val="009F0034"/>
+    <w:rsid w:val="00A01FB0"/>
+    <w:rsid w:val="00A02C93"/>
+    <w:rsid w:val="00A60B57"/>
+    <w:rsid w:val="00A71ADA"/>
+    <w:rsid w:val="00B0074A"/>
+    <w:rsid w:val="00B63CC2"/>
+    <w:rsid w:val="00B77661"/>
+    <w:rsid w:val="00C24E2B"/>
+    <w:rsid w:val="00C37127"/>
+    <w:rsid w:val="00C40EDD"/>
+    <w:rsid w:val="00CB2219"/>
+    <w:rsid w:val="00CC238F"/>
+    <w:rsid w:val="00CD629B"/>
+    <w:rsid w:val="00CD7A34"/>
+    <w:rsid w:val="00CE5368"/>
+    <w:rsid w:val="00D34027"/>
     <w:rsid w:val="00D43E3F"/>
+    <w:rsid w:val="00D4696C"/>
     <w:rsid w:val="00D575D7"/>
+    <w:rsid w:val="00D66D56"/>
     <w:rsid w:val="00D7033C"/>
-    <w:rsid w:val="00D84FD9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC128E"/>
+    <w:rsid w:val="00D90741"/>
+    <w:rsid w:val="00DB13E3"/>
+    <w:rsid w:val="00DB6068"/>
+    <w:rsid w:val="00DB7733"/>
+    <w:rsid w:val="00DE440D"/>
+    <w:rsid w:val="00DE4655"/>
+    <w:rsid w:val="00E62EC7"/>
+    <w:rsid w:val="00E65796"/>
+    <w:rsid w:val="00E9404F"/>
+    <w:rsid w:val="00EB48C1"/>
+    <w:rsid w:val="00EE1556"/>
+    <w:rsid w:val="00F67E0C"/>
+    <w:rsid w:val="00F81620"/>
+    <w:rsid w:val="00FD4ECB"/>
+    <w:rsid w:val="00FF6E12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E600B20"/>
+  <w14:docId w14:val="2F34E855"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A43E32C5-ADC2-4113-9640-3A74A2C2A235}"/>
+  <w15:docId w15:val="{82CD3682-6F02-4379-88D7-A646D93B76C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2067,666 +3319,624 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00992A03"/>
+    <w:rsid w:val="00E62EC7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C4D36"/>
+    <w:rsid w:val="00D90741"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C4D36"/>
+    <w:rsid w:val="00D90741"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C4D36"/>
+    <w:rsid w:val="00D90741"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C4D36"/>
+    <w:rsid w:val="00D90741"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2998,80 +4208,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3241</Characters>
+  <Pages>4</Pages>
+  <Words>1023</Words>
+  <Characters>5833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3802</CharactersWithSpaces>
+  <CharactersWithSpaces>6843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lescinskas, Dianne (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>