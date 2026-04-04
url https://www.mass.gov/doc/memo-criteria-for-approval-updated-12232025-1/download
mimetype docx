--- v0 (2026-01-23)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7377E2D3" w14:textId="4F6974AB" w:rsidR="58103553" w:rsidRPr="00651391" w:rsidRDefault="5FE17D87" w:rsidP="58103553">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F31B79D" wp14:editId="606D0475">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F31B79D" wp14:editId="6ADB2437">
             <wp:extent cx="1000125" cy="504825"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="235684509" name="Picture 235684509" descr="MassHealth Logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="235684509" name="Picture 235684509" descr="MassHealth Logo">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -69,230 +69,197 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1000125" cy="504825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2679F090" w14:textId="03BDC66E" w:rsidR="5D642631" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
+    <w:p w14:paraId="2679F090" w14:textId="0AB30DE1" w:rsidR="5D642631" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MEMORANDUM TO:</w:t>
       </w:r>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Accountable Care Organizations (ACOs), Managed Care Organizations (MCOs), the Managed Behavioral Health Vendor (MBHV), and Community Behavioral Health Centers (CBHCs)</w:t>
+        <w:t xml:space="preserve"> Accountable Care Organizations (ACOs), Managed Care Organizations (MCOs),</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64F06657">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Managed Behavioral Health Vendor (MBHV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE690C" w14:textId="3FBDFB70" w:rsidR="10F1D9F6" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FROM</w:t>
       </w:r>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="0BAE3AA0" w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0BAE3AA0" w:rsidRPr="0E60EA20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office of Health Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22589788" w14:textId="3DF55886" w:rsidR="10F1D9F6" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
+    <w:p w14:paraId="22589788" w14:textId="664C07A6" w:rsidR="10F1D9F6" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58103553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
       <w:r w:rsidRPr="58103553">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="006C6648" w:rsidRPr="58103553">
-[...45 lines deleted...]
-        <w:t>5 (Updated)</w:t>
+      <w:r w:rsidR="00A15C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>02-25-26 (Updated)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BADB76" w14:textId="7D490C4A" w:rsidR="10F1D9F6" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
+    <w:p w14:paraId="071D6811" w14:textId="6ACA3834" w:rsidR="58103553" w:rsidRDefault="10F1D9F6" w:rsidP="58103553">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBJECT</w:t>
       </w:r>
       <w:r w:rsidRPr="64F06657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Criteria for Approval of QEIP Narrative Reports</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="091A614E" w14:textId="1BAD9D23" w:rsidR="00645494" w:rsidRPr="00645494" w:rsidRDefault="00645494" w:rsidP="00645494">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00473CB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -467,51 +434,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1331F907" w14:textId="77777777" w:rsidR="00645494" w:rsidRPr="00645494" w:rsidRDefault="00645494" w:rsidP="00645494">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Each question outlined in the reporting templates contain an answer. ​</w:t>
+        <w:t xml:space="preserve">Each question outlined in the reporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00645494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>templates contain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00645494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an answer. ​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6072D746" w14:textId="23327F95" w:rsidR="00645494" w:rsidRPr="00EF2690" w:rsidRDefault="00645494" w:rsidP="00645494">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the case of skip-logic questions, there should be a complete answer only if the pre-defined condition is met. ​</w:t>
       </w:r>
       <w:r w:rsidR="00EF2690" w:rsidRPr="00EF2690">
         <w:rPr>
@@ -850,105 +835,123 @@
         </w:rPr>
         <w:t>MassHealth in advance of the reporting deadline</w:t>
       </w:r>
       <w:r w:rsidR="745FA071" w:rsidRPr="26943EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008E6F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> request an extension </w:t>
       </w:r>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>with a justification</w:t>
-      </w:r>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00645494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a justification</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0410DF5C" w:rsidRPr="26943EDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide a plan for mitigating the delay. If approved, extensions will be granted for 2 weeks from the original deadline.​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3843F7B6" w14:textId="77777777" w:rsidR="00645494" w:rsidRPr="00645494" w:rsidRDefault="00645494" w:rsidP="00645494">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">The maximum allowable extension is (30) business days from the original deadline, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the granting of an extension is at the sole discretion of MassHealth. Requests may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The maximum allowable extension is (30) business days from the original deadline, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> be denied if the justification is insufficient or if an extension would interfere with critical deadlines.​</w:t>
+        <w:t>be denied if the justification is insufficient or if an extension would interfere with critical deadlines.​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2282D9AF" w14:textId="71858C89" w:rsidR="00645494" w:rsidRPr="00645494" w:rsidRDefault="00645494" w:rsidP="00EF2690">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645494">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E5DCE1" w14:textId="77777777" w:rsidR="00645494" w:rsidRPr="00645494" w:rsidRDefault="00645494" w:rsidP="00645494">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1947,122 +1950,124 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="239682642">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1132482447">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1010303528">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="111245740">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1110322280">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00645494"/>
     <w:rsid w:val="000312E3"/>
     <w:rsid w:val="00092127"/>
     <w:rsid w:val="000B1A2F"/>
     <w:rsid w:val="0016407C"/>
     <w:rsid w:val="00197B2B"/>
     <w:rsid w:val="001D7845"/>
     <w:rsid w:val="0021684C"/>
     <w:rsid w:val="00220720"/>
     <w:rsid w:val="00231F88"/>
     <w:rsid w:val="0024224B"/>
     <w:rsid w:val="00251E42"/>
+    <w:rsid w:val="00274314"/>
     <w:rsid w:val="003B57A6"/>
     <w:rsid w:val="003C12FF"/>
     <w:rsid w:val="003D5729"/>
     <w:rsid w:val="003E31C4"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="00430A7A"/>
     <w:rsid w:val="00447411"/>
     <w:rsid w:val="0045298A"/>
     <w:rsid w:val="00473CB1"/>
     <w:rsid w:val="0048591A"/>
     <w:rsid w:val="00504096"/>
     <w:rsid w:val="00505AF9"/>
     <w:rsid w:val="00525489"/>
     <w:rsid w:val="00553BFE"/>
     <w:rsid w:val="005B3D4C"/>
     <w:rsid w:val="0061075D"/>
     <w:rsid w:val="0061357C"/>
     <w:rsid w:val="006407C4"/>
     <w:rsid w:val="00645494"/>
     <w:rsid w:val="00651391"/>
     <w:rsid w:val="006648D3"/>
     <w:rsid w:val="00692E86"/>
     <w:rsid w:val="00694E1F"/>
     <w:rsid w:val="006B72E3"/>
     <w:rsid w:val="006C08C4"/>
     <w:rsid w:val="006C6648"/>
     <w:rsid w:val="00732176"/>
     <w:rsid w:val="00736939"/>
     <w:rsid w:val="00737774"/>
     <w:rsid w:val="00784664"/>
     <w:rsid w:val="00795DF7"/>
     <w:rsid w:val="007B4E17"/>
     <w:rsid w:val="007B7043"/>
     <w:rsid w:val="007E1A5A"/>
     <w:rsid w:val="007F39B7"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="008200E7"/>
     <w:rsid w:val="008307EC"/>
     <w:rsid w:val="00833A9C"/>
     <w:rsid w:val="00835E01"/>
     <w:rsid w:val="00845FD1"/>
     <w:rsid w:val="0087511A"/>
     <w:rsid w:val="008C1308"/>
     <w:rsid w:val="008E6F4F"/>
     <w:rsid w:val="008F4E2E"/>
     <w:rsid w:val="0095224E"/>
     <w:rsid w:val="00963009"/>
+    <w:rsid w:val="00A15C7D"/>
     <w:rsid w:val="00A1756E"/>
     <w:rsid w:val="00A50139"/>
     <w:rsid w:val="00A70617"/>
     <w:rsid w:val="00A706C6"/>
     <w:rsid w:val="00A80457"/>
     <w:rsid w:val="00A94CD8"/>
     <w:rsid w:val="00A969F9"/>
     <w:rsid w:val="00AB4244"/>
     <w:rsid w:val="00AB48C2"/>
     <w:rsid w:val="00AC59C9"/>
     <w:rsid w:val="00AC7449"/>
     <w:rsid w:val="00AD07D1"/>
     <w:rsid w:val="00AD08A9"/>
     <w:rsid w:val="00B21D3D"/>
     <w:rsid w:val="00B71F19"/>
     <w:rsid w:val="00BF0B9D"/>
     <w:rsid w:val="00BF1303"/>
     <w:rsid w:val="00BF2C8C"/>
     <w:rsid w:val="00C02A25"/>
     <w:rsid w:val="00C335EB"/>
     <w:rsid w:val="00C713EF"/>
     <w:rsid w:val="00C76F61"/>
     <w:rsid w:val="00CA3AE1"/>
     <w:rsid w:val="00CB39A1"/>
     <w:rsid w:val="00CF3EA3"/>
@@ -3703,72 +3708,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -3947,108 +3932,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6643E8-A338-4EFE-A812-15509DC1FFAB}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05FCB450-EE63-41EE-A250-8BB51F35B45D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2998676-1A61-4921-825A-842B419CC29A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CB2BC18-EC05-46CA-904F-C7FEED75C41E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>371</Words>
-  <Characters>2116</Characters>
+  <Words>363</Words>
+  <Characters>2075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2483</CharactersWithSpaces>
+  <CharactersWithSpaces>2434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
   </property>