--- v0 (2025-11-28)
+++ v1 (2026-05-26)
@@ -7,88 +7,86 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00DF7FCB" w14:textId="77777777" w:rsidR="00A271AA" w:rsidRPr="00E26D50" w:rsidRDefault="00A271AA" w:rsidP="00A271AA">
+    <w:p w14:paraId="71A0AFF3" w14:textId="77777777" w:rsidR="000C7D36" w:rsidRDefault="00A271AA" w:rsidP="00A271AA">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035104B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D36BC4E" wp14:editId="07E2A9D2">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D36BC4E" wp14:editId="3BA9A3BE">
                 <wp:extent cx="1472184" cy="749808"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapSquare wrapText="right"/>
-                <wp:docPr id="85" name="docshapegroup1"/>
+                <wp:docPr id="85" name="docshapegroup1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1472184" cy="749808"/>
                           <a:chOff x="720" y="60"/>
                           <a:chExt cx="2319" cy="1179"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="86" name="docshape2"/>
                         <wps:cNvSpPr/>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="924" y="59"/>
                             <a:ext cx="2114" cy="1179"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 2622 925"/>
@@ -2713,74 +2711,84 @@
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="231F20"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="71A7524E" id="docshapegroup1" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:3pt;width:115.9pt;height:59.05pt;z-index:251659264;mso-position-horizontal-relative:page" coordorigin="720,60" coordsize="2319,1179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBidTRrRCIAAB3BAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVuPXDeOfl9g/0OhH3cxcUnnbsQZYJJJ&#10;sMBeBpjaH1DpbrsNtLt6qztxsr9+PkqkSjpFiScJ9mEBv+TYMUuH4p0UxfP1n3/59Lj7+f788vH0&#10;9O7GfbW/2d0/3Z7uPj59eHfz34fv/zTf7F5ej093x8fT0/27m1/vX27+/M0//9PXn5/f3vvTw+nx&#10;7v68wyJPL28/P7+7eXh9fX775s3L7cP9p+PLV6fn+yf84/vT+dPxFX89f3hzdz5+xuqfHt/4/X58&#10;8/l0vns+n27vX17wf7+L/3jzTVj//fv729f/ev/+5f519/juBri9hv+ew39/pP+++ebr49sP5+Pz&#10;w8dbRuP4O7D4dPz4hJempb47vh53P50/Xi316ePt+fRyev/61e3p05vT+/cfb+/DHrAbt1/t5ofz&#10;6afnsJcPbz9/eE5kAmlXdPrdy97+588/nJ///vy3Myjx+fkDaBH+Rnv55f35Ez2B5e6XQLJfE8nu&#10;f3nd3eJ/un7ybu5vdrf4t6lf5v0caXr7AMLTzyYPuuMfRyb27cNf+be+c0v8oXPTQj97Iy99U6Dy&#10;+RnC8XLZ/8sf2//fH47P94GsL2+x/7+ddx/v3t3M483u6fgJMnp3un0hEE8o0bsBlCj08vYFxNr9&#10;+Pk/TneAPf70egqMXxFr8aAJdj2EfR3fCr28c0ysqz0f397+9PL6w/0pEP3487+/vEbpvMOfgmzd&#10;MYIHUPT9p0cI6r/+abff+dH73eKHSPgPCcoJ1L+82R32u8+78HJeU5byAhSWcvvO7YRTl5U6AcJK&#10;AeRhJ+hD5NMLsbMcraFX0RoEitDqK2iBGdlSeJlX0JoEiNAiEB0tmKBsLd93vUYtiGKEIrTmClqu&#10;pLzzXiOXyykfYHTEXEl8P7hBw8zl5D84X8OtJL/zbq/QzOXkDzAV3EoO+HFWmelyHhzcWMOt5IFz&#10;vtNwy3kQYHTcyKLkHJ3mUaObz9lw8FUNKLng9qPGU58zIcBUcCu50O39rOKWs+Hga2rgSy64vUo3&#10;nzMhwFRwK7kAnk4qbjkbDsBftxxdyYV50MSty3lAIDpmXckD7/cqZl3OhENX04Su5MG89IqwdTkH&#10;CKSCWckB7ydV1rqcBYeupgddyQG336uo5QwIMDpufckB3+1V+9HnPDj0NT3oSx7Azmu49TkLAkwF&#10;t5IHvoOMKz6qz7lw6Gt60JdccDAOCkv7nAkBpoJbyQXfOx23nA2HvqYHQ8kF5waNbkPOhACj4zaU&#10;XPB9xYnmbDgMNU0YSi44t9ds25AzIcBUcCu54Ae8V+HpkLPhMNR0YSi5ALul0i1nQoDRcUPQkvuE&#10;bg8dVHAbczYcxpoujCUXlmlSxG3MeUAgFcxKHvhRtyBjzoTDWNOEseTBstes7phzgEAqmJUcgKzt&#10;VZrlLDiMNT2YSg5UZG3KGdCQtankgF8mFbcp58EBIaDuq6aSBxU/OuUsaPjRqeRBt98vGt2mnAsH&#10;cL2CW8mFWXXxyI8u4SmB6BydSx74Zek0zOacCYe5pgVzyYMFIdR1bjDnHCCQCmYlB/yMyFnRzzln&#10;wWGuaQEla1kEqOvnnNO/rp9zSX9EbCo355wDh7mmBUvJgXkaFJotOf0JRKfZUtIfibaqA0vOgcNS&#10;04Gl5MA8aCH4ktOfQCqYlfSv2bQl58BhqWnAUnJgVp37ktOfQHTMEC4VouGHSuKyz3lwwM8q6gk7&#10;UCw4wQBeawEiIYFC/kgwNfRKLvilVzXU7XNGAL2aJiAVkReHDH5Soza3zzlBMDX0SlbAgKihkdvn&#10;3AB6NXWAhS/RQ6qmUK/ImCmdq6C3zphHr3p5t0qZ6zkzVWMyQ6KLHsI1gQJzG7LnSl6AN2ryh1pF&#10;tt7B1dNmV7JDL4M4KqOl2kW9DuJWebPrOl32ysQZP6uphl+pBny0wtwidZ4AU2EulcwyXvgRbFNc&#10;hEOl67Jd1EOqqrHKnifVs7oieyaYGnolL/wwqR7M+ZwbQK+qGqsEelTjX1dk0ARTQW+dQleqb2B6&#10;Qb1qEu1WWfSAAEZhbpFGE0wNvVI1fL/o1CsTaVfNpN0qlR6QZ2jo5cwgmAp6V6n0omtumUu7ajLt&#10;Vtn0oMtekU0TTA29lWr0Xs30XZlOu2o+7VYJdd9rYQqK+5msEEwNvZVq9LPO3D7nxsFVU2q3yqk7&#10;rKcwt8ipCaaC3lVOrcdRbihVo5pVI8MXugSf20EMNPRyO0UwNfRWqjHq6YQr82pXTazdKrPu1CKT&#10;w9HExYwSTAU97Kw0y73uc8vU2lVza7dKrmHnNeoV2TXB1NAreeEHgGpeo8yvXTXBdqsMGxU/Fb1c&#10;NQimht5KNQYYXBW9nBsopFe9xirN9k4L412RZhNMBb11mj3qhVdX5tkUY+jJrFtl2lO3aNQrMm2C&#10;qaG3Uo1KBuTKVNtVc203leyY1FodnUZeVINgKuit0+0a9cp8mzZRod4q465Qr0i5G9Sjc9k8oJpR&#10;o9Jkr0y6cZxbRa9kxwT/oti9Iu8mmBr1Sl74pRLMl5m3q6bebpV7j5Mqe0XyTTAV9NbZd6/XBVyZ&#10;frtq/u1WCfiA2EahXpGBE0wNvZIXvh/VsoUrc3BXTcLdKgsf1GqPK9JwgtHRQ29GKXsV6qHrQeDo&#10;3BU/q8ieX6XhFD9eU88XaTjB1NBbqcYAuiiq4cs03FfTcL9Kw3HeoaJXeA3A1NBbqcaoew1fpuG+&#10;mobjLFjIHFsG1GN+9AcIFJiB9owaeus0vMbcMg331TTcr9JwtWjmiyy8WjTzqyQc21Ctni+TcPys&#10;JnnrJFw98/dlEg6YCmtXSbgfejVeQWdBxosDTkRr6K2ScJJRRTGKJJxgauitFUMPCHyZhPtqEu6v&#10;knAVu1wvqo0c3q/Uoh/UNMiXKTh+VqPdOgXX4ngIUMYJhLUXyqFf6YN05xwfpGHn9pcn7tjBn3ZH&#10;6oTbhx6h59MLdUQdsB5agw4dtzwBitp7KsBIIgh42gSMuIWAocexm6q9NKlnAA+tQ9iMAQ4mBXDp&#10;1WqDkwATOCRvCzIkUAF8206JxQQO5mxZnaoeAXzbVqkKEcC3bZWqAgSOdH4LMpSlB/BtW6WsmcCR&#10;7m5ZnbLYAL5tq5RVBvBtW6Usj8CRnm1BhrKuAL5tqyNvFenLltUpK6HVkU5sAuetpmbDtgBT1E6r&#10;I9zesjpF0QF821YpqiVwhKNbVqcoM4Bv2ypFfQF8G1fRFxDh6RxjCzrhfIJeQCcL237A+0VfxrYf&#10;JOsEv7/pDeTQA0pwxZt+IBYK3Wgbf8AspprxtjfIpjeaqVCdDXtAXXXTG8RSuW7jpsVWuY3GKtQU&#10;A0qoBm5CSeyV22iwQt0tvAGNKJveIDaLalibfiBWy200W07slkMrxbY3CKc3mq5QUQmb3mi8Qo0j&#10;/mDjpsV+uY0GzIkFc8jgN21abJjbaMRCrhz2gCx30xvEjlHeueUHIZ+kN1AmuO0HrNNoOdz4A+Y0&#10;ZUub3iCGjBKYbT9gQ0Y5xaYfiCHzGw1ZiN4DlTYashBRhx+UhizGjBztnnHbYn3P4nyzwz2LH2kb&#10;x7fPx1cKkuWPu8/vbmI//AMuElDRjf7l0+nn+8MpwLxStAyI6JvQW8LUuIA8PuWgblxQFAGaF1AB&#10;kOdzWBOAkcRLzJSwDQGQ5xowqbUAyDMBRjlCI4GIhUDIUyBZa9BYEO5KNF5OjUbYDs6RRXJkLXnK&#10;muz7qOmRiSQQ8mTIgSq+tCbOrgxI9hTUrGhA8mUHQIrAylvlKW+ngkV4OyxyFG2BkOcVJEq2bUg6&#10;7ohrWpBp7xbbByolhjVxEtV8+0jFWILcI0JrQk5UvwiQyeLLnuXJe5+6xPfRWJM9ISTEejtVZcPb&#10;TUgqfAbIpOuCnzwZz5k1E9Gj8faZHbCtHQs1o+LtC9qyWuSEoWezgAORNiCnW4uxcdTIIis3AEYp&#10;XrBy89WhTYY207c1SLFxQurbx9PLPV5ybRhxyhEZNUFYIxpVw+jpRAOIXEBlfXkyS9GXFwBny4p5&#10;lvvZYn1aEf0ELWKhUSIydDYYio6IyKc57Vs2IU/eTMd6tKCC13x1RyfJG/jkOjo0JUDLgHTMmyXF&#10;j4KbPAXHMVqvxXIwHR020atxwtbcTM+53JLSXHmlPOXVVMvHinBEhtPoEmTKMmQteV6tiUN3A01U&#10;GsPbLXOI9vwISUlne02mOrrORCUEP3kynn1ywjiVaa45UOtcwBNNp21IcYN7+Jk2JEsw2vosNyiO&#10;3YakCm/A0+LRwFUWm+8jHbpgzcXa+khNVAQ4GtQcqXWCAA3TuTmUa5jOkuUXQJC0yR20JkccLcCJ&#10;LdaCqKa5oljq2aLjxIZotoIzWfHaoDccxnAtTFWPMfwGEZW45g8Icx1rxS3XkMaxBgcPlqvfswos&#10;sL4tzuGAjc1zyqFFquQZDYqCpQA0tranE3pow5TwrW+Ny7oXUFlfnozIni5/0JqGG0W+Gx3KbNhK&#10;HG1GGsyG00PKHbczw7i2qUrHqmQF9oa5IHsSAK20ZpbMz9LZrcq92VwAcOOuYe3DZuZUBxDWyVNY&#10;eCUWAlCXJRSqoq0ek0OryRIaaCP5L6CyvjzZSwrgZOU2m+PLut1avZrkvFQNAZAn4ygmc7ICjonj&#10;IhNwpBshpEFm7ofIJQCiCNuSd1QTWSfjdIRWxr9mouy2znlkQpFUIw65Iho1zqO9Im7tAirry1NE&#10;kA69QYPRiDbRlhFz1cmIX9FJsY2haGKIarLB0nFSAxRa5AeOEXBMBWnZrTzTrteUFIA6+dELF3k2&#10;pZCmRn63WQS3CzUHDPSDFg0ULDdsjdqTIQSXolJtZ9GTjEbkySJl+NyeelWC6LW9SM+yPAG+tXXc&#10;aoxaaqS0PfVEb3gvejNZSa0EC/fr44rJvQvN5ck2bOTTvTGd+giAPAWQzyXGVN0WAHkKIMsFbj81&#10;iYM+2LjrwYzcqRkc5BkMJuOIJVrFwSofSdIwIG9qMdCNHLcOaO1pA3K+MuDZBBw4mbYBOZrqUTBu&#10;r0htwyBPj0CkCdhTG+AmQMaRUtX2inwM3uMH2wAteeypn5ZwtFg4cEizATCa4N6w1ej8j9ra4TCq&#10;uZmB1Z8qLW1ACCxtprMEd+ijgeqsujzukcQVkSi2X83q2hkRHzr2eddoI2yvyLbHpwM0UXx5sgEY&#10;OMbzllAM1HAK8nhLKDBlKAJaxwEj09Hj2dzMyJ4eF88NQC5Jo8/eAowspOa+5qsnruogbzMAuRhA&#10;B4vtFSW5tqqSk5SzsPvmiiPyLeIMzddqA8p5gVVsHDmqM89pcAUlvhqS3n419b0SjunoXuRQnuKQ&#10;pIyGMNBYUV5tELxLrzYAr6IYQa0R1F37+Froszls2DMFRsueY5xAoOlkeTFJz8w87jo3FBLIU7jE&#10;roQCkjaXJAayzMs1IeWVdeojTYkVuDEdgNeoj/Z2BrVq2NTdTZI6WgK40HUxArTUjo6oAqDhWH5L&#10;1lXLP4RokU8KgQSgTlUc43Lkkeo4VaoOTKzePKbl3LO3TqhTpIAz7aZkbY6Phq0R18DZd2+GFFcE&#10;2kLVqxCoStXNYVXP5y29VVhIVL0K1BpyIM0PF5tdxXikQRtk3pPICEXkmQxH1AVqnGqyd2R9RUJq&#10;AG71fpv96SQlbZTtmzhKcEC36JqA15QUsjTIP1DTOWgqgUeV+FKuN8J/kQErxuw5G01tNIKrPJmV&#10;PfdTWLFWz5FR6iOUdeTJ63UcvFmmJJ2tGq5ns9+/BDEWG+nKCEm5GYdy3ZounzcFY+BjAwx/tACj&#10;szFNE/tbqw4+cMZhwvE5nBX+is8wwum1TIsIiBqg4knNX2HCa+oCw//MJ56+nB4/3n3/8fGRmh1e&#10;zh9+/PbxvPv5iMG9f/n2L3/9VtSlAHsMNyeeTvQzYQheQkNbaUxrHN/64+nuV4xsPZ/i9F9MK8Yf&#10;Hk7n/73Zfcbk33c3L//z0/F8f7N7/LcnjJZdIAbQ0Nfwlx79UvjLOf+XH/N/OT7dYql3N683uOlB&#10;f/z2NY4X/un5/PHDA94UhY9QwgzbiNH//TBb5O/lMNugVITE7xhmKyN8u1hiz6fZUo8Yjf7FLEkW&#10;dBmEm7P2NwyzxRHpjt4HbuajZfGaNOHkEK9CxdPGHAiqlF13pWmqCePLkFpEWGklAnnA/NyAe74S&#10;AqVsJbpiq+CEeDKtdIh3Zq9xgmXJVuqd03ACt9JKBKLiBAebrTThnqmCEzKHtBJPsb3GiQqs2VJQ&#10;Xg0p6q9KaxGMihUMTb7WjHFGClrkedNaMsJWQayk+6hzkPro0mIEoyNWUn6ZdMRy0sv8WgWxkvgD&#10;BpkqolVcASQYFTGyJxn1cSqoSjx517RLmV57jRkVZbLVOsxrUjCj3pC0GMHomJXkd3TVWmHm6upf&#10;TfJXF/9oyKaGWc4AgtExK+mP/h6dZoX487W/a5qtbv3146RhhpD6QjOCUTFbjd3BLKZeo1k5dQe3&#10;eWkAgIJZyYEeI4YUmhUzdwhGx6xUgDCMSuEmXSBJoiGTaxXMSg4MGCyoYZYzgGBUzMi9ZjKL1u9J&#10;oxmQyDDjUTvXmK0n7eBmsIIZFYHSNodwe1iz+yX9cbTvVMxyCyRTaxXMSg4M/aJiljOAYHSalfR3&#10;HgNMFG6WE3Z4wM41Zqv5OhVDS2dIiWZVQ0vlkpyb5MAUzOj4Ny0mE2sVzEoO9LiWrXCTittpMYJR&#10;aUZl+hwzj6FOGmY5A2RerYJZyYEeg8w0zHINIBgVM8ptc8w6Xc6oazptU6bVXmNGXY/ZagOGxyiY&#10;UUNFWoxgdMxK+rsO978VmlGakRaTabUKZiUHKnJGZ2xpsaqcURdStkvcXxtUzHIGyLTaa8yo+Slb&#10;DQ3/Gs2oWJEwIxiVZtR5k63lOpgXhWblDB0eoaNgVnIAlTUVs5wBBKNjVtIfo5d0zHIGyKRaBbOS&#10;A/2kenRqNU80IxgVMzrwymk2OFU3qcMyLSaTaq8xo+w4W63HYooGUMt6WoxgdMxK+uN2ohpp02W5&#10;tJhMqlUwKzlAU/k0zHIGEIyOWUl/jGdTfQC1NmeYxeEH15jRFZeMZsOgeqdiWg7BqJitZuWAZmp8&#10;Rm0OF8x4Uo6CWcmBEbMvFJoVg3IIRsespD9OWnXMcgbIpFoFs5IDOINWMcsZQDAqZtSjnjMANVY9&#10;RaHDkAvV8LNK8LieVNvrfqAcVUtAFfRKLuAWqWo7KpNqr2mHAFT2EWbQVHLhclRtNRvGyNliNTSy&#10;qAakMqlWQW+VFUPiNN6G24iJGwSkU2+VF1P/leYTKpNqNfRKdgyImRWlKEfVElAFvZIXbvaqKalM&#10;qtXQK9lR8fTlqNqqq19PqkWqpKtGmSTLpFoFvVWajAMWlXpFnkxAOvXWk2r3yMEUh1+ZVKuhV7Kj&#10;x8gijbl0yyLJHgFV0Ct5gbZ4XfbKMTkyqVZBb50wD6rZK0fV4hihgt4qZQZ6OnPLnNlVk+b1pNpK&#10;pQGXtwrqVQITjJwVsGCmMDFNt3tl4iyTajXqlewY8Q0OjbnUppSYS0A6c1fJM9rPVYdGxYXLcgeZ&#10;VKugt8qfaeqyhl6RQBNQBb3STKHtV80fKpNqNfRKdgx62lWOqiWgCnolL6qGpcyjZVKtgt4qkx6c&#10;bliKVJqAdPRWuTRGT+maWybTjifVauiV7KgExnQSfBGWamSMkbMCFqfIwaupdo8O3JMoH2RSrYZe&#10;yY5KRlGOqq2mFHRIza+N6OFWgopemVbLpFoFvVViTSZNU40is67bPbrLEqnC1MNAZc1rlLm1TKrV&#10;0CvZMej5GI0wuXCDgHTZW+XXGOlWoV5up9KkWgW9VYqN5jOVekWOTUA6eqskG/PxdPTKLJskVC+1&#10;rifVDqNu9+iOR5JlAqqgV/ICnYq6U9Mn1WrUK1WjFlAV2XY9oFql276rqEaZb8ukWgW9bRk3jZ65&#10;UK9uWKgRNFeNftADqjLplkm1GnolO2qGhVoiEnPrhmX1iRg/4ENrmuaWmbdMqlXQW+Xe3axW02ms&#10;zgU9AtJlb5V9Q3F12SvTb5lUq6FXsgNNAKrmFhk4AVXQK3mBCd16pkYzWRIzDjKpVkNvpRp6faAc&#10;VVstEKCXTl4bzfKga26YLHRBDz+rGJb1pFrcrNCoV46qJSCVeoiOS/QwSkOTvcqk2mvqrSfV9hiW&#10;rTg1God04QYBVdAreeEnPZivTKpV0Ful4b3OXIS9OXq16g9GzgpYZO6kew1MSBe4MIaYJ9Vq6JXs&#10;AOVU6hVn1ASkU289q3aqnGtSb3kmezyrVkOvZEfFa5TDaqteA0Nn5bVMPYzAVuxeZVatgt46Dceo&#10;cU32yjQcQDr11mn4BAupope7cIzSrZ5Yr46sBz0VolsIF24QUAW9khe+prllGi7TahXqrdPwiuaW&#10;B9e55qLj6su82tqgXW5n/DKv9mpeMU9VOGwcACnzH9OV1PaYVcpl0UF2SDdIDHAoXwCXttg2OOV6&#10;BJ5uNxngMBUBXBoeDXDkQgSeGoXb4Hy74su82isRkzmPG8c8fplXG7td2+IW6s8knl/m1VI3KYil&#10;TmMXe/VlXm2LSmK7XBrXZQgf3yE+0GDPTdLK05QOX+bVNvgQ8jzS6S/zaltUks8D0McbMuGjKwfp&#10;6wy/b14t4vId5tVS8yAhcLm9E6+70OVxCgnkusLl3+VORIQLuVUGJ/8qT4biK0vGhIRQm8Bi1tVG&#10;vs1lzTLgi3WXYdmClDwjcuE4AG9FnzDTWP5dngzHAyGsa/XMM6GcLCJPpkiMFttA1IhN5BDDI0vI&#10;U/AKUGhxa6If402q6kRBkkXkGRdDpow3Wpfoqca+BSziT987ab2TJz7RR82aYDGmxYdSm2BUIgZu&#10;MNutxWSMLOovLTCZfHqZ2y3kkifzgKcWWoSTyeEWnOdhL5eR/vI+ebIY8f0nY7dyw3ojmHWBzHOu&#10;Q9/aalHP8/QWb9wzQyF6kzx1nNta1OuoPgMZQDtIE7+OKi8EZwzk7KigAjgcMbe2u7aZwiq5PXZt&#10;ZXG5IiKQLj3W7OzA822MC+1o8gsLGreTZRgoLGRrQ2iqCqsZo0nwRdUI1r7xKBctjau1Hd85xGjD&#10;Fm5oTo07bVuDjgffWDcYO7khnDgh3JNnVLhe5j8YszJ79p+WaPUctdNQvdZ2e7lGbMHRhyuDSBus&#10;Fbg0mkD2KU/er6i6cYW7lykWqbgi68gzrtfJPowZHzTlhvZBle8WXfA92ggHlW/DscuK9UgEUIKX&#10;PBk/nibpgWdrvZ4q8oQfVKQJlxyDAcdfdvIGXXq+2+8t1eVhAZdPKcg+5Sn8Ffq1L7z3PH3EG4OP&#10;8EVn5ochfzw9xsRP4IwbvmJc6DuRTX7Q97ZJP4y57HJ73HIhOGyN66V0UugrT6azyJUhf2JyLRcn&#10;F5ptOOFHm7/Xnkjwr3uvSWxc0r2a95pkaElbCSYZ69iWnZHOk8FDY9QbzXwMYG3LIEMtDSc3cuxh&#10;6N3AFUAj0qJ5doSbMf5qoO/8krQaqcnAI1zQ4NWUfvS7xfVSoVe4LM8oraNMYjKGQMnUPTrdbWld&#10;gjMm3wmR6eOXzfXY21w+RSP4yzPuY5CBW4YXQYNxoMulGCHryJPXoxYp8MPKomQ0uTdSt0FmWaSy&#10;vrxPnswPOj2n9xqxU6Kf4UVowmVcz5AXjp7M9/IwQPRENPkm3w6xEoJJvKaRnqVRKKk2J3STJ9OP&#10;OlpIjwz8RikZGKOQRmo0pPWAZ1NOBQ71jyYcmwNqo2/C8ZA7mtXcgsP5e8TP0KNJBqkZUeC1pRf6&#10;1r3DIkNGTO+w8LhLI5SaqWsKRDcs8CxJS5tEM+emhtmfeRa4ATZJ0mLIP1efDe8wyec52j4bX3Rn&#10;Lre1eKJOTJJWwztMoiWGd5jFixjeYRYtNrxDgrOklX2r5R3QPxH2a3mHiSXFyjGEzpZ3mCQXMWps&#10;E+fylneQ2eFWjCffb7CstAiplWPM4APJi5XbzCkXacvpTK2xtJ5hfWfx1ka5aOHZqtQ81bKCNL8/&#10;yL3hHWax+hZ+dMWA9MjwDjMXYSzvkOAMqz+zObC8g9DZ8g4z6weuXLTpx16dbju16Hxt6W3vgDtO&#10;USgkza6lDrioFq2XAMra8owePoFZn2eS5YzIDOtFI2KUOHGNMYboNlwURniAFi3RERATctSFDLho&#10;/NtkWThFs6Bi+GvoySLl0jQhXnggz8gL+mxh0HejrLokO2PRhGXFMoRgBldlkG+2qSfBiTUEGCNa&#10;os6bgDJq1qg5Y0GuRBkVRBoOE8mIZKy5Gfkgh0keR/3awbAbBA8d22TprBGDGBMTyWMEpDAhUcRQ&#10;lmruZW0WRLLqcabrOcygu1Nx7aot6eVgwKjC4NZZRJfY38S3ZzNBzGoCSlnbmsbasTMyMjjcAuQi&#10;iCHpAkcX6ZoIejkSMwG5/IKLlsaKHBTT7dvmqztWCTptawMK/0xq81ktKVt7RY5hyC0YgBxMGAXQ&#10;xBiT4MIZI6fHhdHoiYwUBKN0okQYZz84CWHZtqgdusnJChj23tH08RhoWTImnsGIKHDGG50+7oC0&#10;2SLfb8QcoTagHM5ZQS1u4fKrTQ0EQ6I1tVQffjUCWjjy15+swwfcgpUMxxBvOZahdpu2eHOsbA6S&#10;7/i0HldOjRU5OzVn2Hd0A5m8klHkxL1s9pxG3IpOCE44TAmXDMH62oXn2gM+VtredTqHsAEjCy9f&#10;ZhdXJ08ObJN7s1xnAkx+UFZqOE/5ysnF/lWd50gN+eCTcQSdPnNiUUCKs0Y9B5d6t9k/Gd5q1FLx&#10;aY4YV1l2t+c0yTiIdnI0i+OGpor1PJDdOopGHMN5puWTek6YTb95+QqiYQYGLndZx9EYws41JaO2&#10;A+6x37RcdgK0fMMgR3jGkbTrJVC5UghRDFEx2Yxl8nvOgKyKEWJSdiKp+CmvlKe8mgnurair51Ky&#10;7RukSmaUU6EHbE5NQLG7FnkGbn2zDqchPZKnGYnIID13VkI3cKJrnU+jOZpzICuOk+H11gk1xIzd&#10;u5UriOGxzqgxB4GzKuOQGnRkJ2IlnUm5jGNqqKsEXkYoJ1bZTDrHJBQGr0e6F0ZxgMXra58lStVw&#10;dFKclXyu7uY4jBZAWVuerLgj2zXLe40oKtKuEMa33cMo7sGqJI0wZ4FOlqOTU3eTRZNkBOnaimxW&#10;nrzpiUMA04VNfICM/ramT1xzRd7XYOTMWWUifJWTM0egCVJWlyfvahYWGc5x4iAw9WLLOvIUKvFp&#10;nvVe+jAnMdKE4w9RWV0AmD8bLfoGQBZK60sBEx9Y4ZK9wciUFlhElKN2y+HRJ6GDmOM7Dk0ZmsWi&#10;W3TE5DdWHGtFJriZK+IqLK9opAUz96KYaeqcOgIMgs/i5tGQ2CaPZJ9GD4SbOc42g5tZulYtc5EA&#10;Tc6I7bNSQNm1KeFXVkJ0tG5ZkNFGbl46zGumBZWRKEoof7aIjxOqGBsYbhdjBTblJOkb1kYtiGaR&#10;RdPS9rnoY2G4tkZgSkT0OUaLPtrk43oGXQAXA0Arl5T1rBxs4cYIo0Mb7438MNzSws1eFtg27qKa&#10;LubWqGYtfLJunVyjkL8xBli4r9mMARYxPFacskilCEWWluyD1qxOhvADMCqT1Z2TPheGMYrNVwOQ&#10;k05jM5B/Ufm2AU/fhLfOdKF5/Gojv6CJckFFyZS06Aid53IA2gYMQM4GjN5lrMiAEA5jRfZvhu9I&#10;m7HELBnODYBRZ7yRQStWe23q0ez9B77ag6t336NsHen0//2rPfik0Ie3nz/g+z00QwNfDXr4ePvd&#10;8fWY/z18eOjtvT89nB7v7s/f/AMAAP//AwBQSwMEFAAGAAgAAAAhAJ9GhabeAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvd/NEqMZtSinoqgq0g3qbJNAnNzobsNkm/veNJ&#10;T8PjPd68X76abadGGnzr2EC8iEARl65quTbwuX+9ewLlA3KFnWMycCEPq+L6KseschN/0LgLtZIS&#10;9hkaaELoM6192ZBFv3A9sXhHN1gMIodaVwNOUm47nUTRUltsWT402NOmofK0O1sDbxNO6zR+Gben&#10;4+byvX94/9rGZMztzbx+BhVoDn9h+J0v06GQTQd35sqrzsBjIijBwFKO2GmUCslBcsl9DLrI9X+A&#10;4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBidTRrRCIAAB3BAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCfRoWm3gAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAJ4kAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqSUAAAAA&#10;">
+              <v:group w14:anchorId="7A148E33" id="docshapegroup1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:115.9pt;height:59.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="720,60" coordsize="2319,1179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBidTRrRCIAAB3BAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVuPXDeOfl9g/0OhH3cxcUnnbsQZYJJJ&#10;sMBeBpjaH1DpbrsNtLt6qztxsr9+PkqkSjpFiScJ9mEBv+TYMUuH4p0UxfP1n3/59Lj7+f788vH0&#10;9O7GfbW/2d0/3Z7uPj59eHfz34fv/zTf7F5ej093x8fT0/27m1/vX27+/M0//9PXn5/f3vvTw+nx&#10;7v68wyJPL28/P7+7eXh9fX775s3L7cP9p+PLV6fn+yf84/vT+dPxFX89f3hzdz5+xuqfHt/4/X58&#10;8/l0vns+n27vX17wf7+L/3jzTVj//fv729f/ev/+5f519/juBri9hv+ew39/pP+++ebr49sP5+Pz&#10;w8dbRuP4O7D4dPz4hJempb47vh53P50/Xi316ePt+fRyev/61e3p05vT+/cfb+/DHrAbt1/t5ofz&#10;6afnsJcPbz9/eE5kAmlXdPrdy97+588/nJ///vy3Myjx+fkDaBH+Rnv55f35Ez2B5e6XQLJfE8nu&#10;f3nd3eJ/un7ybu5vdrf4t6lf5v0caXr7AMLTzyYPuuMfRyb27cNf+be+c0v8oXPTQj97Iy99U6Dy&#10;+RnC8XLZ/8sf2//fH47P94GsL2+x/7+ddx/v3t3M483u6fgJMnp3un0hEE8o0bsBlCj08vYFxNr9&#10;+Pk/TneAPf70egqMXxFr8aAJdj2EfR3fCr28c0ysqz0f397+9PL6w/0pEP3487+/vEbpvMOfgmzd&#10;MYIHUPT9p0cI6r/+abff+dH73eKHSPgPCcoJ1L+82R32u8+78HJeU5byAhSWcvvO7YRTl5U6AcJK&#10;AeRhJ+hD5NMLsbMcraFX0RoEitDqK2iBGdlSeJlX0JoEiNAiEB0tmKBsLd93vUYtiGKEIrTmClqu&#10;pLzzXiOXyykfYHTEXEl8P7hBw8zl5D84X8OtJL/zbq/QzOXkDzAV3EoO+HFWmelyHhzcWMOt5IFz&#10;vtNwy3kQYHTcyKLkHJ3mUaObz9lw8FUNKLng9qPGU58zIcBUcCu50O39rOKWs+Hga2rgSy64vUo3&#10;nzMhwFRwK7kAnk4qbjkbDsBftxxdyYV50MSty3lAIDpmXckD7/cqZl3OhENX04Su5MG89IqwdTkH&#10;CKSCWckB7ydV1rqcBYeupgddyQG336uo5QwIMDpufckB3+1V+9HnPDj0NT3oSx7Azmu49TkLAkwF&#10;t5IHvoOMKz6qz7lw6Gt60JdccDAOCkv7nAkBpoJbyQXfOx23nA2HvqYHQ8kF5waNbkPOhACj4zaU&#10;XPB9xYnmbDgMNU0YSi44t9ds25AzIcBUcCu54Ae8V+HpkLPhMNR0YSi5ALul0i1nQoDRcUPQkvuE&#10;bg8dVHAbczYcxpoujCUXlmlSxG3MeUAgFcxKHvhRtyBjzoTDWNOEseTBstes7phzgEAqmJUcgKzt&#10;VZrlLDiMNT2YSg5UZG3KGdCQtankgF8mFbcp58EBIaDuq6aSBxU/OuUsaPjRqeRBt98vGt2mnAsH&#10;cL2CW8mFWXXxyI8u4SmB6BydSx74Zek0zOacCYe5pgVzyYMFIdR1bjDnHCCQCmYlB/yMyFnRzzln&#10;wWGuaQEla1kEqOvnnNO/rp9zSX9EbCo355wDh7mmBUvJgXkaFJotOf0JRKfZUtIfibaqA0vOgcNS&#10;04Gl5MA8aCH4ktOfQCqYlfSv2bQl58BhqWnAUnJgVp37ktOfQHTMEC4VouGHSuKyz3lwwM8q6gk7&#10;UCw4wQBeawEiIYFC/kgwNfRKLvilVzXU7XNGAL2aJiAVkReHDH5Soza3zzlBMDX0SlbAgKihkdvn&#10;3AB6NXWAhS/RQ6qmUK/ImCmdq6C3zphHr3p5t0qZ6zkzVWMyQ6KLHsI1gQJzG7LnSl6AN2ryh1pF&#10;tt7B1dNmV7JDL4M4KqOl2kW9DuJWebPrOl32ysQZP6uphl+pBny0wtwidZ4AU2EulcwyXvgRbFNc&#10;hEOl67Jd1EOqqrHKnifVs7oieyaYGnolL/wwqR7M+ZwbQK+qGqsEelTjX1dk0ARTQW+dQleqb2B6&#10;Qb1qEu1WWfSAAEZhbpFGE0wNvVI1fL/o1CsTaVfNpN0qlR6QZ2jo5cwgmAp6V6n0omtumUu7ajLt&#10;Vtn0oMtekU0TTA29lWr0Xs30XZlOu2o+7VYJdd9rYQqK+5msEEwNvZVq9LPO3D7nxsFVU2q3yqk7&#10;rKcwt8ipCaaC3lVOrcdRbihVo5pVI8MXugSf20EMNPRyO0UwNfRWqjHq6YQr82pXTazdKrPu1CKT&#10;w9HExYwSTAU97Kw0y73uc8vU2lVza7dKrmHnNeoV2TXB1NAreeEHgGpeo8yvXTXBdqsMGxU/Fb1c&#10;NQimht5KNQYYXBW9nBsopFe9xirN9k4L412RZhNMBb11mj3qhVdX5tkUY+jJrFtl2lO3aNQrMm2C&#10;qaG3Uo1KBuTKVNtVc203leyY1FodnUZeVINgKuit0+0a9cp8mzZRod4q465Qr0i5G9Sjc9k8oJpR&#10;o9Jkr0y6cZxbRa9kxwT/oti9Iu8mmBr1Sl74pRLMl5m3q6bebpV7j5Mqe0XyTTAV9NbZd6/XBVyZ&#10;frtq/u1WCfiA2EahXpGBE0wNvZIXvh/VsoUrc3BXTcLdKgsf1GqPK9JwgtHRQ29GKXsV6qHrQeDo&#10;3BU/q8ieX6XhFD9eU88XaTjB1NBbqcYAuiiq4cs03FfTcL9Kw3HeoaJXeA3A1NBbqcaoew1fpuG+&#10;mobjLFjIHFsG1GN+9AcIFJiB9owaeus0vMbcMg331TTcr9JwtWjmiyy8WjTzqyQc21Ctni+TcPys&#10;JnnrJFw98/dlEg6YCmtXSbgfejVeQWdBxosDTkRr6K2ScJJRRTGKJJxgauitFUMPCHyZhPtqEu6v&#10;knAVu1wvqo0c3q/Uoh/UNMiXKTh+VqPdOgXX4ngIUMYJhLUXyqFf6YN05xwfpGHn9pcn7tjBn3ZH&#10;6oTbhx6h59MLdUQdsB5agw4dtzwBitp7KsBIIgh42gSMuIWAocexm6q9NKlnAA+tQ9iMAQ4mBXDp&#10;1WqDkwATOCRvCzIkUAF8206JxQQO5mxZnaoeAXzbVqkKEcC3bZWqAgSOdH4LMpSlB/BtW6WsmcCR&#10;7m5ZnbLYAL5tq5RVBvBtW6Usj8CRnm1BhrKuAL5tqyNvFenLltUpK6HVkU5sAuetpmbDtgBT1E6r&#10;I9zesjpF0QF821YpqiVwhKNbVqcoM4Bv2ypFfQF8G1fRFxDh6RxjCzrhfIJeQCcL237A+0VfxrYf&#10;JOsEv7/pDeTQA0pwxZt+IBYK3Wgbf8AspprxtjfIpjeaqVCdDXtAXXXTG8RSuW7jpsVWuY3GKtQU&#10;A0qoBm5CSeyV22iwQt0tvAGNKJveIDaLalibfiBWy200W07slkMrxbY3CKc3mq5QUQmb3mi8Qo0j&#10;/mDjpsV+uY0GzIkFc8jgN21abJjbaMRCrhz2gCx30xvEjlHeueUHIZ+kN1AmuO0HrNNoOdz4A+Y0&#10;ZUub3iCGjBKYbT9gQ0Y5xaYfiCHzGw1ZiN4DlTYashBRhx+UhizGjBztnnHbYn3P4nyzwz2LH2kb&#10;x7fPx1cKkuWPu8/vbmI//AMuElDRjf7l0+nn+8MpwLxStAyI6JvQW8LUuIA8PuWgblxQFAGaF1AB&#10;kOdzWBOAkcRLzJSwDQGQ5xowqbUAyDMBRjlCI4GIhUDIUyBZa9BYEO5KNF5OjUbYDs6RRXJkLXnK&#10;muz7qOmRiSQQ8mTIgSq+tCbOrgxI9hTUrGhA8mUHQIrAylvlKW+ngkV4OyxyFG2BkOcVJEq2bUg6&#10;7ohrWpBp7xbbByolhjVxEtV8+0jFWILcI0JrQk5UvwiQyeLLnuXJe5+6xPfRWJM9ISTEejtVZcPb&#10;TUgqfAbIpOuCnzwZz5k1E9Gj8faZHbCtHQs1o+LtC9qyWuSEoWezgAORNiCnW4uxcdTIIis3AEYp&#10;XrBy89WhTYY207c1SLFxQurbx9PLPV5ybRhxyhEZNUFYIxpVw+jpRAOIXEBlfXkyS9GXFwBny4p5&#10;lvvZYn1aEf0ELWKhUSIydDYYio6IyKc57Vs2IU/eTMd6tKCC13x1RyfJG/jkOjo0JUDLgHTMmyXF&#10;j4KbPAXHMVqvxXIwHR020atxwtbcTM+53JLSXHmlPOXVVMvHinBEhtPoEmTKMmQteV6tiUN3A01U&#10;GsPbLXOI9vwISUlne02mOrrORCUEP3kynn1ywjiVaa45UOtcwBNNp21IcYN7+Jk2JEsw2vosNyiO&#10;3YakCm/A0+LRwFUWm+8jHbpgzcXa+khNVAQ4GtQcqXWCAA3TuTmUa5jOkuUXQJC0yR20JkccLcCJ&#10;LdaCqKa5oljq2aLjxIZotoIzWfHaoDccxnAtTFWPMfwGEZW45g8Icx1rxS3XkMaxBgcPlqvfswos&#10;sL4tzuGAjc1zyqFFquQZDYqCpQA0tranE3pow5TwrW+Ny7oXUFlfnozIni5/0JqGG0W+Gx3KbNhK&#10;HG1GGsyG00PKHbczw7i2qUrHqmQF9oa5IHsSAK20ZpbMz9LZrcq92VwAcOOuYe3DZuZUBxDWyVNY&#10;eCUWAlCXJRSqoq0ek0OryRIaaCP5L6CyvjzZSwrgZOU2m+PLut1avZrkvFQNAZAn4ygmc7ICjonj&#10;IhNwpBshpEFm7ofIJQCiCNuSd1QTWSfjdIRWxr9mouy2znlkQpFUIw65Iho1zqO9Im7tAirry1NE&#10;kA69QYPRiDbRlhFz1cmIX9FJsY2haGKIarLB0nFSAxRa5AeOEXBMBWnZrTzTrteUFIA6+dELF3k2&#10;pZCmRn63WQS3CzUHDPSDFg0ULDdsjdqTIQSXolJtZ9GTjEbkySJl+NyeelWC6LW9SM+yPAG+tXXc&#10;aoxaaqS0PfVEb3gvejNZSa0EC/fr44rJvQvN5ck2bOTTvTGd+giAPAWQzyXGVN0WAHkKIMsFbj81&#10;iYM+2LjrwYzcqRkc5BkMJuOIJVrFwSofSdIwIG9qMdCNHLcOaO1pA3K+MuDZBBw4mbYBOZrqUTBu&#10;r0htwyBPj0CkCdhTG+AmQMaRUtX2inwM3uMH2wAteeypn5ZwtFg4cEizATCa4N6w1ej8j9ra4TCq&#10;uZmB1Z8qLW1ACCxtprMEd+ijgeqsujzukcQVkSi2X83q2hkRHzr2eddoI2yvyLbHpwM0UXx5sgEY&#10;OMbzllAM1HAK8nhLKDBlKAJaxwEj09Hj2dzMyJ4eF88NQC5Jo8/eAowspOa+5qsnruogbzMAuRhA&#10;B4vtFSW5tqqSk5SzsPvmiiPyLeIMzddqA8p5gVVsHDmqM89pcAUlvhqS3n419b0SjunoXuRQnuKQ&#10;pIyGMNBYUV5tELxLrzYAr6IYQa0R1F37+Froszls2DMFRsueY5xAoOlkeTFJz8w87jo3FBLIU7jE&#10;roQCkjaXJAayzMs1IeWVdeojTYkVuDEdgNeoj/Z2BrVq2NTdTZI6WgK40HUxArTUjo6oAqDhWH5L&#10;1lXLP4RokU8KgQSgTlUc43Lkkeo4VaoOTKzePKbl3LO3TqhTpIAz7aZkbY6Phq0R18DZd2+GFFcE&#10;2kLVqxCoStXNYVXP5y29VVhIVL0K1BpyIM0PF5tdxXikQRtk3pPICEXkmQxH1AVqnGqyd2R9RUJq&#10;AG71fpv96SQlbZTtmzhKcEC36JqA15QUsjTIP1DTOWgqgUeV+FKuN8J/kQErxuw5G01tNIKrPJmV&#10;PfdTWLFWz5FR6iOUdeTJ63UcvFmmJJ2tGq5ns9+/BDEWG+nKCEm5GYdy3ZounzcFY+BjAwx/tACj&#10;szFNE/tbqw4+cMZhwvE5nBX+is8wwum1TIsIiBqg4knNX2HCa+oCw//MJ56+nB4/3n3/8fGRmh1e&#10;zh9+/PbxvPv5iMG9f/n2L3/9VtSlAHsMNyeeTvQzYQheQkNbaUxrHN/64+nuV4xsPZ/i9F9MK8Yf&#10;Hk7n/73Zfcbk33c3L//z0/F8f7N7/LcnjJZdIAbQ0Nfwlx79UvjLOf+XH/N/OT7dYql3N683uOlB&#10;f/z2NY4X/un5/PHDA94UhY9QwgzbiNH//TBb5O/lMNugVITE7xhmKyN8u1hiz6fZUo8Yjf7FLEkW&#10;dBmEm7P2NwyzxRHpjt4HbuajZfGaNOHkEK9CxdPGHAiqlF13pWmqCePLkFpEWGklAnnA/NyAe74S&#10;AqVsJbpiq+CEeDKtdIh3Zq9xgmXJVuqd03ACt9JKBKLiBAebrTThnqmCEzKHtBJPsb3GiQqs2VJQ&#10;Xg0p6q9KaxGMihUMTb7WjHFGClrkedNaMsJWQayk+6hzkPro0mIEoyNWUn6ZdMRy0sv8WgWxkvgD&#10;BpkqolVcASQYFTGyJxn1cSqoSjx517RLmV57jRkVZbLVOsxrUjCj3pC0GMHomJXkd3TVWmHm6upf&#10;TfJXF/9oyKaGWc4AgtExK+mP/h6dZoX487W/a5qtbv3146RhhpD6QjOCUTFbjd3BLKZeo1k5dQe3&#10;eWkAgIJZyYEeI4YUmhUzdwhGx6xUgDCMSuEmXSBJoiGTaxXMSg4MGCyoYZYzgGBUzMi9ZjKL1u9J&#10;oxmQyDDjUTvXmK0n7eBmsIIZFYHSNodwe1iz+yX9cbTvVMxyCyRTaxXMSg4M/aJiljOAYHSalfR3&#10;HgNMFG6WE3Z4wM41Zqv5OhVDS2dIiWZVQ0vlkpyb5MAUzOj4Ny0mE2sVzEoO9LiWrXCTittpMYJR&#10;aUZl+hwzj6FOGmY5A2RerYJZyYEeg8w0zHINIBgVM8ptc8w6Xc6oazptU6bVXmNGXY/ZagOGxyiY&#10;UUNFWoxgdMxK+rsO978VmlGakRaTabUKZiUHKnJGZ2xpsaqcURdStkvcXxtUzHIGyLTaa8yo+Slb&#10;DQ3/Gs2oWJEwIxiVZtR5k63lOpgXhWblDB0eoaNgVnIAlTUVs5wBBKNjVtIfo5d0zHIGyKRaBbOS&#10;A/2kenRqNU80IxgVMzrwymk2OFU3qcMyLSaTaq8xo+w4W63HYooGUMt6WoxgdMxK+uN2ohpp02W5&#10;tJhMqlUwKzlAU/k0zHIGEIyOWUl/jGdTfQC1NmeYxeEH15jRFZeMZsOgeqdiWg7BqJitZuWAZmp8&#10;Rm0OF8x4Uo6CWcmBEbMvFJoVg3IIRsespD9OWnXMcgbIpFoFs5IDOINWMcsZQDAqZtSjnjMANVY9&#10;RaHDkAvV8LNK8LieVNvrfqAcVUtAFfRKLuAWqWo7KpNqr2mHAFT2EWbQVHLhclRtNRvGyNliNTSy&#10;qAakMqlWQW+VFUPiNN6G24iJGwSkU2+VF1P/leYTKpNqNfRKdgyImRWlKEfVElAFvZIXbvaqKalM&#10;qtXQK9lR8fTlqNqqq19PqkWqpKtGmSTLpFoFvVWajAMWlXpFnkxAOvXWk2r3yMEUh1+ZVKuhV7Kj&#10;x8gijbl0yyLJHgFV0Ct5gbZ4XfbKMTkyqVZBb50wD6rZK0fV4hihgt4qZQZ6OnPLnNlVk+b1pNpK&#10;pQGXtwrqVQITjJwVsGCmMDFNt3tl4iyTajXqlewY8Q0OjbnUppSYS0A6c1fJM9rPVYdGxYXLcgeZ&#10;VKugt8qfaeqyhl6RQBNQBb3STKHtV80fKpNqNfRKdgx62lWOqiWgCnolL6qGpcyjZVKtgt4qkx6c&#10;bliKVJqAdPRWuTRGT+maWybTjifVauiV7KgExnQSfBGWamSMkbMCFqfIwaupdo8O3JMoH2RSrYZe&#10;yY5KRlGOqq2mFHRIza+N6OFWgopemVbLpFoFvVViTSZNU40is67bPbrLEqnC1MNAZc1rlLm1TKrV&#10;0CvZMej5GI0wuXCDgHTZW+XXGOlWoV5up9KkWgW9VYqN5jOVekWOTUA6eqskG/PxdPTKLJskVC+1&#10;rifVDqNu9+iOR5JlAqqgV/ICnYq6U9Mn1WrUK1WjFlAV2XY9oFql276rqEaZb8ukWgW9bRk3jZ65&#10;UK9uWKgRNFeNftADqjLplkm1GnolO2qGhVoiEnPrhmX1iRg/4ENrmuaWmbdMqlXQW+Xe3axW02ms&#10;zgU9AtJlb5V9Q3F12SvTb5lUq6FXsgNNAKrmFhk4AVXQK3mBCd16pkYzWRIzDjKpVkNvpRp6faAc&#10;VVstEKCXTl4bzfKga26YLHRBDz+rGJb1pFrcrNCoV46qJSCVeoiOS/QwSkOTvcqk2mvqrSfV9hiW&#10;rTg1God04QYBVdAreeEnPZivTKpV0Ful4b3OXIS9OXq16g9GzgpYZO6kew1MSBe4MIaYJ9Vq6JXs&#10;AOVU6hVn1ASkU289q3aqnGtSb3kmezyrVkOvZEfFa5TDaqteA0Nn5bVMPYzAVuxeZVatgt46Dceo&#10;cU32yjQcQDr11mn4BAupope7cIzSrZ5Yr46sBz0VolsIF24QUAW9khe+prllGi7TahXqrdPwiuaW&#10;B9e55qLj6su82tqgXW5n/DKv9mpeMU9VOGwcACnzH9OV1PaYVcpl0UF2SDdIDHAoXwCXttg2OOV6&#10;BJ5uNxngMBUBXBoeDXDkQgSeGoXb4Hy74su82isRkzmPG8c8fplXG7td2+IW6s8knl/m1VI3KYil&#10;TmMXe/VlXm2LSmK7XBrXZQgf3yE+0GDPTdLK05QOX+bVNvgQ8jzS6S/zaltUks8D0McbMuGjKwfp&#10;6wy/b14t4vId5tVS8yAhcLm9E6+70OVxCgnkusLl3+VORIQLuVUGJ/8qT4biK0vGhIRQm8Bi1tVG&#10;vs1lzTLgi3WXYdmClDwjcuE4AG9FnzDTWP5dngzHAyGsa/XMM6GcLCJPpkiMFttA1IhN5BDDI0vI&#10;U/AKUGhxa6If402q6kRBkkXkGRdDpow3Wpfoqca+BSziT987ab2TJz7RR82aYDGmxYdSm2BUIgZu&#10;MNutxWSMLOovLTCZfHqZ2y3kkifzgKcWWoSTyeEWnOdhL5eR/vI+ebIY8f0nY7dyw3ojmHWBzHOu&#10;Q9/aalHP8/QWb9wzQyF6kzx1nNta1OuoPgMZQDtIE7+OKi8EZwzk7KigAjgcMbe2u7aZwiq5PXZt&#10;ZXG5IiKQLj3W7OzA822MC+1o8gsLGreTZRgoLGRrQ2iqCqsZo0nwRdUI1r7xKBctjau1Hd85xGjD&#10;Fm5oTo07bVuDjgffWDcYO7khnDgh3JNnVLhe5j8YszJ79p+WaPUctdNQvdZ2e7lGbMHRhyuDSBus&#10;Fbg0mkD2KU/er6i6cYW7lykWqbgi68gzrtfJPowZHzTlhvZBle8WXfA92ggHlW/DscuK9UgEUIKX&#10;PBk/nibpgWdrvZ4q8oQfVKQJlxyDAcdfdvIGXXq+2+8t1eVhAZdPKcg+5Sn8Ffq1L7z3PH3EG4OP&#10;8EVn5ochfzw9xsRP4IwbvmJc6DuRTX7Q97ZJP4y57HJ73HIhOGyN66V0UugrT6azyJUhf2JyLRcn&#10;F5ptOOFHm7/Xnkjwr3uvSWxc0r2a95pkaElbCSYZ69iWnZHOk8FDY9QbzXwMYG3LIEMtDSc3cuxh&#10;6N3AFUAj0qJ5doSbMf5qoO/8krQaqcnAI1zQ4NWUfvS7xfVSoVe4LM8oraNMYjKGQMnUPTrdbWld&#10;gjMm3wmR6eOXzfXY21w+RSP4yzPuY5CBW4YXQYNxoMulGCHryJPXoxYp8MPKomQ0uTdSt0FmWaSy&#10;vrxPnswPOj2n9xqxU6Kf4UVowmVcz5AXjp7M9/IwQPRENPkm3w6xEoJJvKaRnqVRKKk2J3STJ9OP&#10;OlpIjwz8RikZGKOQRmo0pPWAZ1NOBQ71jyYcmwNqo2/C8ZA7mtXcgsP5e8TP0KNJBqkZUeC1pRf6&#10;1r3DIkNGTO+w8LhLI5SaqWsKRDcs8CxJS5tEM+emhtmfeRa4ATZJ0mLIP1efDe8wyec52j4bX3Rn&#10;Lre1eKJOTJJWwztMoiWGd5jFixjeYRYtNrxDgrOklX2r5R3QPxH2a3mHiSXFyjGEzpZ3mCQXMWps&#10;E+fylneQ2eFWjCffb7CstAiplWPM4APJi5XbzCkXacvpTK2xtJ5hfWfx1ka5aOHZqtQ81bKCNL8/&#10;yL3hHWax+hZ+dMWA9MjwDjMXYSzvkOAMqz+zObC8g9DZ8g4z6weuXLTpx16dbju16Hxt6W3vgDtO&#10;USgkza6lDrioFq2XAMra8owePoFZn2eS5YzIDOtFI2KUOHGNMYboNlwURniAFi3RERATctSFDLho&#10;/NtkWThFs6Bi+GvoySLl0jQhXnggz8gL+mxh0HejrLokO2PRhGXFMoRgBldlkG+2qSfBiTUEGCNa&#10;os6bgDJq1qg5Y0GuRBkVRBoOE8mIZKy5Gfkgh0keR/3awbAbBA8d22TprBGDGBMTyWMEpDAhUcRQ&#10;lmruZW0WRLLqcabrOcygu1Nx7aot6eVgwKjC4NZZRJfY38S3ZzNBzGoCSlnbmsbasTMyMjjcAuQi&#10;iCHpAkcX6ZoIejkSMwG5/IKLlsaKHBTT7dvmqztWCTptawMK/0xq81ktKVt7RY5hyC0YgBxMGAXQ&#10;xBiT4MIZI6fHhdHoiYwUBKN0okQYZz84CWHZtqgdusnJChj23tH08RhoWTImnsGIKHDGG50+7oC0&#10;2SLfb8QcoTagHM5ZQS1u4fKrTQ0EQ6I1tVQffjUCWjjy15+swwfcgpUMxxBvOZahdpu2eHOsbA6S&#10;7/i0HldOjRU5OzVn2Hd0A5m8klHkxL1s9pxG3IpOCE44TAmXDMH62oXn2gM+VtredTqHsAEjCy9f&#10;ZhdXJ08ObJN7s1xnAkx+UFZqOE/5ysnF/lWd50gN+eCTcQSdPnNiUUCKs0Y9B5d6t9k/Gd5q1FLx&#10;aY4YV1l2t+c0yTiIdnI0i+OGpor1PJDdOopGHMN5puWTek6YTb95+QqiYQYGLndZx9EYws41JaO2&#10;A+6x37RcdgK0fMMgR3jGkbTrJVC5UghRDFEx2Yxl8nvOgKyKEWJSdiKp+CmvlKe8mgnurair51Ky&#10;7RukSmaUU6EHbE5NQLG7FnkGbn2zDqchPZKnGYnIID13VkI3cKJrnU+jOZpzICuOk+H11gk1xIzd&#10;u5UriOGxzqgxB4GzKuOQGnRkJ2IlnUm5jGNqqKsEXkYoJ1bZTDrHJBQGr0e6F0ZxgMXra58lStVw&#10;dFKclXyu7uY4jBZAWVuerLgj2zXLe40oKtKuEMa33cMo7sGqJI0wZ4FOlqOTU3eTRZNkBOnaimxW&#10;nrzpiUMA04VNfICM/ramT1xzRd7XYOTMWWUifJWTM0egCVJWlyfvahYWGc5x4iAw9WLLOvIUKvFp&#10;nvVe+jAnMdKE4w9RWV0AmD8bLfoGQBZK60sBEx9Y4ZK9wciUFlhElKN2y+HRJ6GDmOM7Dk0ZmsWi&#10;W3TE5DdWHGtFJriZK+IqLK9opAUz96KYaeqcOgIMgs/i5tGQ2CaPZJ9GD4SbOc42g5tZulYtc5EA&#10;Tc6I7bNSQNm1KeFXVkJ0tG5ZkNFGbl46zGumBZWRKEoof7aIjxOqGBsYbhdjBTblJOkb1kYtiGaR&#10;RdPS9rnoY2G4tkZgSkT0OUaLPtrk43oGXQAXA0Arl5T1rBxs4cYIo0Mb7438MNzSws1eFtg27qKa&#10;LubWqGYtfLJunVyjkL8xBli4r9mMARYxPFacskilCEWWluyD1qxOhvADMCqT1Z2TPheGMYrNVwOQ&#10;k05jM5B/Ufm2AU/fhLfOdKF5/Gojv6CJckFFyZS06Aid53IA2gYMQM4GjN5lrMiAEA5jRfZvhu9I&#10;m7HELBnODYBRZ7yRQStWe23q0ez9B77ag6t336NsHen0//2rPfik0Ie3nz/g+z00QwNfDXr4ePvd&#10;8fWY/z18eOjtvT89nB7v7s/f/AMAAP//AwBQSwMEFAAGAAgAAAAhAApWFsDbAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbItSYjalFPVUBFtBvE2TaRKanQ3ZbZL+e0cv&#10;9jLweI8338tWk2vVQH1oPFswswQUceHLhisLn/vXhyWoEJFLbD2ThQsFWOW3NxmmpR/5g4ZdrJSU&#10;cEjRQh1jl2odipochpnviMU7+t5hFNlXuuxxlHLX6nmSPGmHDcuHGjva1FScdmdn4W3Ecb0wL8P2&#10;dNxcvveP719bQ9be303rZ1CRpvgfhl98QYdcmA7+zGVQrQUZEv+uePOFkRkHCZmlAZ1n+po+/wEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBidTRrRCIAAB3BAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKVhbA2wAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AJ4kAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApiUAAAAA&#10;">
                 <v:shape id="docshape2" o:spid="_x0000_s1027" style="position:absolute;left:924;top:59;width:2114;height:1179;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2114,1179" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfQvr7vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3F3yHcAQ3F00rIlKNIoLg0v/1oTmmxeakJFHr25sLF1wOM/MNs1h1thFP8qF2rCAfZSCIS6dr&#10;NgrOp+1wBiJEZI2NY1LwpgCrZe9ngYV2Lz7Q8xiNSBAOBSqoYmwLKUNZkcUwci1x8m7OW4xJeiO1&#10;x1eC20aOs2wqLdacFipsaVNReT8+bKK8ywsb4zN9/b2sm22Xh/0kV2rQ79ZzEJG6+A3/t3dawWwK&#10;f1/SD5DLDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfQvr7vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m2111,920r-415,l1697,960r,11l1695,1001r-6,27l1676,1065r-59,47l1572,1140r-31,14l1524,1159r-15,2l1509,1178r49,-10l1572,1160r18,-10l1683,1093r32,-18l1736,1066r21,-3l1787,1063r5,-32l1811,1013r50,-12l1955,988r56,-18l2045,963r58,l2109,945r,-1l2111,920xm1762,790r-483,l1282,801r1,12l1282,834r-1,36l1313,890r23,28l1351,944r8,16l1362,967r6,4l1380,974r21,5l1399,1022r,17l1399,1052r5,23l1414,1105r48,-5l1489,1094r18,-8l1524,1072r-11,-31l1517,1041r6,-2l1569,1022r33,-36l1627,964r27,-19l1696,920r415,l2111,917r-290,l1781,909r-19,-23l1751,840r11,-50xm1517,1041r-4,l1515,1041r2,xm2103,963r-58,l2069,968r29,15l2103,963xm2084,763r-31,l2067,770r3,30l2068,860r-34,29l2005,904r-41,8l1896,917r-75,l2111,917r3,-28l2104,815r-20,-52xm1672,694r-417,l1255,793r24,-3l1762,790r1,-27l1751,752r-50,l1688,750r-13,-13l1657,708r15,-14xm2013,633r-5,l2018,674r8,97l2053,763r31,l2069,726r-40,-75l2013,633xm1722,745r-21,7l1751,752r,-1l1722,745xm143,112l,639r8,29l410,679r-2,31l440,701r6,-22l1682,679r5,-16l1693,635r-28,-32l1651,582r-5,-18l1647,539r-12,-8l1627,524r-10,-8l1602,502r-22,l1567,497r-1,-1l1494,496r-14,-7l1473,480r,-17l1477,431r27,l1509,426r-9,-41l1508,362r31,-23l1548,328r8,-7l1565,315r15,-9l1582,295r-27,-15l1595,263r27,-9l1648,248r36,-4l1692,227r6,-10l1707,210r14,-9l1717,190r-3,-6l1660,184r-24,-17l1618,159r-9,-3l1606,155r1,-2l1609,151r-303,l143,112xm1682,679r-1236,l1007,689r2,13l1255,694r417,l1673,693r9,-13l1682,679xm2001,619r-30,3l1925,653r27,31l1988,639r20,-6l2013,633r-12,-14xm1544,460r-19,1l1513,465r-9,11l1494,496r72,l1557,485r-13,-25xm1504,431r-27,l1499,437r5,-6xm1697,155r-11,5l1678,165r-7,7l1660,184r54,l1713,181r-6,-10l1697,155xm1530,r-13,9l1504,15r-17,5l1458,27r-37,16l1392,61r-33,32l1306,151r303,l1616,144r-11,-6l1598,122r-6,-37l1582,12r-17,l1554,10,1544,7,1530,xe" fillcolor="#bcbec0" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1697,1031;1617,1172;1509,1221;1590,1210;1757,1123;1861,1061;2103,1023;1762,850;1282,894;1351,1004;1380,1034;1399,1112;1489,1154;1517,1101;1627,1024;2111,977;1751,900;1515,1101;2045,1023;2084,823;2068,920;1896,977;2104,875;1255,853;1751,812;1657,768;2018,734;2069,786;1701,812;143,172;408,770;1687,723;1646,624;1617,576;1566,556;1473,523;1500,445;1556,381;1555,340;1684,304;1721,261;1636,227;1607,213;1682,739;1255,754;1682,739;1952,744;2001,679;1504,536;1544,520;1504,491;1671,232;1707,231;1504,75;1392,121;1616,204;1582,72;1530,60" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape3" o:spid="_x0000_s1028" style="position:absolute;left:720;top:352;width:2141;height:268;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2141,268" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDW9439xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvSH0Hayv1Bk5RBTTFQcWFwhXaC7cl3vyo8TqKXQh9eoyE1ONoZr7RzBe9bcSJOl87VvA8SkAQ&#10;587UXCr4/loPZyB8QDbYOCYFF/KwyB4Gc0yNO/OOTvtQighhn6KCKoQ2ldLnFVn0I9cSR69wncUQ&#10;ZVdK0+E5wm0jx0kykRZrjgsVtqQryn/2v1aBLj908WdXR72rP1+1Xr5sDvlWqafH/v0NRKA+/Ifv&#10;7a1RMJvC7Uv8ATK7AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANb3jf3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m328,l220,r-7,24l201,53,186,97r-20,66l156,118,135,28,129,,23,,19,59r-6,71l7,202,,263r68,l69,228r3,-50l75,124,80,77r7,34l109,199r14,64l193,263,240,123,254,77r1,l255,144r-2,54l251,238r-1,25l321,263r1,-81l324,105r2,-63l328,xm550,115l546,93,532,76,507,66,468,62r-23,1l421,65r-23,4l375,74r-8,48l386,115r21,-6l428,105r21,-1l460,104r14,2l474,119r-21,18l406,147r-46,20l339,212r1,10l348,241r22,19l412,268r11,l433,267r11,-1l457,223r-7,2l443,226r-18,l414,223r,-13l421,197r17,-9l458,182r16,-7l470,241r-2,22l544,263r1,-38l550,115xm728,122l725,68,708,66,691,64,674,62r-17,l621,66,597,77,582,95r-4,23l588,148r24,23l636,190r10,14l646,216r-25,l606,215r-14,-3l577,207r-14,-5l569,259r18,4l604,265r17,2l639,268r28,-3l694,256r21,-18l723,211,713,179,689,156,666,139,655,123r,-10l682,113r13,1l706,116r12,3l728,122xm905,122l902,68,885,66,868,64,851,62r-17,l798,66,773,77,759,95r-5,23l765,148r24,23l812,190r11,14l823,216r-26,l783,215r-15,-3l754,207r-14,-5l746,259r17,4l781,265r17,2l816,268r28,-3l871,256r21,-18l900,211,889,179,866,156,842,139,832,123r,-10l859,113r12,1l883,116r11,3l905,122xm1201,r-86,l1115,34r,25l1113,98r-105,l1009,73r1,-24l1014,,928,r-1,79l924,145r-4,60l916,263r85,l1002,225r3,-71l1110,154r-1,28l1108,209r-2,27l1104,263r86,l1191,181r3,-67l1197,57,1201,xm1423,147r-1,-6l1417,110r-4,-4l1398,84,1366,67r-15,-2l1351,141r-64,l1291,128r7,-11l1308,109r14,-3l1335,108r9,7l1349,126r2,15l1351,65r-28,-3l1261,76r-34,33l1213,145r-3,26l1220,219r25,30l1283,264r45,4l1345,267r17,-1l1379,264r17,-4l1403,218r3,-13l1389,210r-17,4l1354,217r-17,1l1318,216r-17,-7l1289,196r-4,-20l1421,176r2,-9l1423,157r,-10xm1635,115r-4,-22l1617,76,1592,66r-39,-4l1530,63r-24,2l1483,69r-23,5l1452,122r20,-7l1492,109r21,-4l1534,104r11,l1559,106r,13l1538,137r-47,10l1445,167r-21,45l1425,222r9,19l1455,260r42,8l1508,268r10,-1l1529,266r13,-43l1535,225r-7,1l1510,226r-11,-3l1499,210r7,-13l1524,188r19,-6l1559,175r-4,66l1553,263r76,l1630,225r5,-110xm1740,r-79,l1659,66r-3,66l1652,198r-5,65l1725,263r2,-64l1731,122r5,-72l1740,xm1898,66r-44,l1856,15r-71,16l1782,66r-32,l1748,118r30,l1776,144r-3,48l1772,215r5,26l1790,258r20,8l1835,268r13,l1861,266r13,-2l1887,262r10,-55l1879,212r-26,l1850,199r,-33l1852,118r45,l1898,66xm2141,124r-6,-30l2119,75,2096,65r-28,-3l2043,63r-20,5l2007,78r-14,16l1992,93r1,-24l1995,42,1999,r-78,l1919,75r-3,74l1912,215r-5,48l1986,263r1,-31l1989,201r2,-26l1995,156r6,-13l2009,132r12,-6l2034,123r15,3l2057,135r5,11l2063,160r,26l2061,212r-4,51l2135,263r1,-41l2141,124xe" fillcolor="#231f20" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="166,515;19,411;72,530;123,615;253,550;326,394;468,414;386,467;474,471;348,593;457,575;421,549;544,615;691,416;578,470;621,568;587,615;715,590;655,465;905,474;798,418;812,542;754,559;816,620;866,508;883,468;1115,411;928,352;1002,577;1104,615;1423,499;1351,417;1322,458;1323,414;1245,601;1396,612;1337,570;1423,519;1592,418;1452,474;1559,458;1425,574;1529,618;1499,562;1553,615;1659,418;1731,474;1785,383;1773,544;1848,620;1853,564;2141,476;2023,420;1999,352;1986,615;2009,484;2063,512;2141,476" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <w10:wrap type="square" side="right" anchorx="page"/>
+                <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="00DF7FCB" w14:textId="15E0F195" w:rsidR="00A271AA" w:rsidRPr="00E26D50" w:rsidRDefault="00A271AA" w:rsidP="00A271AA">
+      <w:pPr>
+        <w:spacing w:before="82"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E26D50">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19363CD4" w14:textId="77777777" w:rsidR="00A271AA" w:rsidRPr="00E26D50" w:rsidRDefault="00A271AA" w:rsidP="00A271AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
@@ -2863,88 +2871,117 @@
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fòmilè referans nan demonstrasyon sou lajan suiv moun lan nan Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435EE347" w14:textId="77777777" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="00407134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="228" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Demonstrasyon sou lajan suiv moun lan (Money Follows the Person, MFP) ede moun aje e moun ki gen andikap soti nan etablisman swen enfimye(è), lopital pou maladi kwonik e reyedikasyon, oubyen lòt etablisman ki kalifye epi tounen nan kominote a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A41FA7A" w14:textId="310C899C" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="00407134">
+    <w:p w14:paraId="2A41FA7A" w14:textId="310C899C" w:rsidR="00E577AB" w:rsidRDefault="00650511" w:rsidP="00407134">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="118" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tanpri, mete enfòmasyon ki annapre yo pou soumèt yon referans. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Konnen tanpri tout chan ki gen yon asteriks (*) se chan ki obligatwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8B7D8A" w14:textId="1A9A3006" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="00573C65">
+    <w:p w14:paraId="2C595937" w14:textId="5308BE82" w:rsidR="008B3CEC" w:rsidRPr="002A7759" w:rsidRDefault="008B3CEC" w:rsidP="002A7759">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="118" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Dat referans lan te soumèt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8B7D8A" w14:textId="3581F154" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="00573C65">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seksyon 1: Enfòmasyon sou </w:t>
+        <w:t>Seksyon 1: Enfòmasy</w:t>
+      </w:r>
+      <w:r w:rsidR="00455D44">
+        <w:rPr>
+          <w:w w:val="100"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E25054">
+        <w:rPr>
+          <w:w w:val="100"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n sou </w:t>
       </w:r>
       <w:r w:rsidR="002171B0" w:rsidRPr="00E25054">
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
         <w:t>moun l</w:t>
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEB40EC" w14:textId="7C9F9FF3" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="007B52C3" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6489"/>
         </w:tabs>
         <w:spacing w:after="120"/>
@@ -3157,186 +3194,176 @@
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> chwazi youn</w:t>
       </w:r>
       <w:r w:rsidR="0032421A" w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tranpri</w:t>
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A31CD6" w14:textId="77777777" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00732F62" w:rsidP="007A082C">
+    <w:p w14:paraId="28A31CD6" w14:textId="77777777" w:rsidR="00732F62" w:rsidRPr="00FD1024" w:rsidRDefault="00732F62" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Etablisman swen enfimye(è)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C35976A" w14:textId="765D56A5" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00732F62" w:rsidP="007A082C">
+    <w:p w14:paraId="7C35976A" w14:textId="765D56A5" w:rsidR="00732F62" w:rsidRPr="00FD1024" w:rsidRDefault="00732F62" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Lopital pou maladi kwonik e reyedikasyon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7E0A39" w14:textId="78626B99" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00732F62" w:rsidP="007A082C">
+    <w:p w14:paraId="4C7E0A39" w14:textId="78626B99" w:rsidR="00732F62" w:rsidRPr="00FD1024" w:rsidRDefault="00732F62" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lopital sikyatri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C276C3F" w14:textId="2626D63D" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00732F62" w:rsidP="007A082C">
+    <w:p w14:paraId="4C276C3F" w14:textId="2626D63D" w:rsidR="00732F62" w:rsidRPr="00FD1024" w:rsidRDefault="00732F62" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lopital ministè pou sante piblik (Department of Public Health)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F680DF8" w14:textId="5B25272C" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00732F62" w:rsidP="007A082C">
+    <w:p w14:paraId="7F680DF8" w14:textId="5B25272C" w:rsidR="00732F62" w:rsidRPr="00FD1024" w:rsidRDefault="00732F62" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Etablisman swen entèmedyè pou moun ki gen andikap entelektyèl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6290B1CE" w14:textId="020BC0D4" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="007A082C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Non etablisman an</w:t>
       </w:r>
     </w:p>
@@ -3404,50 +3431,51 @@
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Vil*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2D4902" w14:textId="34BD6527" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Eta*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15238C8F" w14:textId="777AC9FC" w:rsidR="006D4D75" w:rsidRPr="00E25054" w:rsidRDefault="001C7C78" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kòd postal</w:t>
       </w:r>
       <w:r w:rsidR="006E7384" w:rsidRPr="00E25054">
@@ -3492,51 +3520,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Non moun pou kontakte a nan etablisman an</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BF11D2" w14:textId="7997EB65" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="007A082C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5649"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dat admisyon an</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B04572B" w14:textId="77777777" w:rsidR="00A202C9" w:rsidRPr="00E25054" w:rsidRDefault="00A202C9" w:rsidP="007A082C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5649"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dat ki prevwa pou egzeyat la, si l koni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1090D3BB" w14:textId="77777777" w:rsidR="00A202C9" w:rsidRPr="00E25054" w:rsidRDefault="00A202C9" w:rsidP="007A082C">
       <w:pPr>
@@ -4166,50 +4193,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D43BDEC" w14:textId="6FE69BB0" w:rsidR="00CC46ED" w:rsidRPr="00E25054" w:rsidRDefault="00CC46ED" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si se wi, ranpli tanpri </w:t>
       </w:r>
       <w:r w:rsidR="001C7C78" w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>chan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ki annapre la nan seksyon 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD9EC43" w14:textId="77777777" w:rsidR="00CC46ED" w:rsidRPr="00E25054" w:rsidRDefault="00CC46ED" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
@@ -4242,51 +4270,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nimewo telefòn moun ki entèple pou pwokirasyon swen medikal la</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239115D9" w14:textId="77777777" w:rsidR="00CC46ED" w:rsidRPr="00E25054" w:rsidRDefault="00CC46ED" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Imèl moun ki entèple pou pwokirasyon swen medikal la</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171EC3E4" w14:textId="77777777" w:rsidR="004B0C09" w:rsidRPr="00E25054" w:rsidRDefault="004B0C09" w:rsidP="007A082C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DD2243" w14:textId="0164E7D7" w:rsidR="00E577AB" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="00573C65">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
         <w:t>Seksyon 3: Kiyès k ap soumèt fòmilè sa a?</w:t>
       </w:r>
@@ -4824,235 +4851,219 @@
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chwazi youn</w:t>
       </w:r>
       <w:r w:rsidR="005E75A2" w:rsidRPr="00E25054">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tanpri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E97486" w14:textId="5D48B432" w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
+    <w:p w14:paraId="53E97486" w14:textId="5D48B432" w:rsidR="007B52C3" w:rsidRPr="00FD1024" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ministè pou sèvis devlopmantal (Department of Developmental Services, DDS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15435EE3" w14:textId="03C6CF29" w:rsidR="00064EF7" w:rsidRPr="00E25054" w:rsidRDefault="00064EF7" w:rsidP="002D20F7">
+    <w:p w14:paraId="15435EE3" w14:textId="03C6CF29" w:rsidR="00064EF7" w:rsidRPr="00FD1024" w:rsidRDefault="00064EF7" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MassAbility (MBY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458E0C0B" w14:textId="5E255D48" w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidRDefault="00E31ACA" w:rsidP="002D20F7">
+    <w:p w14:paraId="458E0C0B" w14:textId="5E255D48" w:rsidR="007B52C3" w:rsidRPr="00FD1024" w:rsidRDefault="00E31ACA" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Biwo Egzekitif Zafè Grandèt ak Moun ki Endepandan </w:t>
       </w:r>
-      <w:r w:rsidR="007B52C3" w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="007B52C3" w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Executive Office of </w:t>
       </w:r>
-      <w:r w:rsidR="00E17B54" w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="00E17B54" w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Aging &amp; Independence</w:t>
       </w:r>
-      <w:r w:rsidR="007B52C3" w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="007B52C3" w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E17B54" w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="00E17B54" w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AGE</w:t>
       </w:r>
-      <w:r w:rsidR="007B52C3" w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="007B52C3" w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) oubyen Pwen daksè nan sèvis pou moun aje (Aging Services Access Point, ASAP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E35968" w14:textId="3A9B24A3" w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
+    <w:p w14:paraId="76E35968" w14:textId="3A9B24A3" w:rsidR="007B52C3" w:rsidRPr="00FD1024" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E25054">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ministè pou swen mantal (Department of Mental Health, DMH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EFA1FF" w14:textId="0A3D9381" w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
+    <w:p w14:paraId="66EFA1FF" w14:textId="0A3D9381" w:rsidR="007B52C3" w:rsidRPr="00FD1024" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lòt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6589BA3B" w14:textId="4F252BF6" w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
+    <w:p w14:paraId="6589BA3B" w14:textId="4F252BF6" w:rsidR="007B52C3" w:rsidRPr="00FD1024" w:rsidRDefault="007B52C3" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1024">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pa konnen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AEDB9BB" w14:textId="1F725AF3" w:rsidR="00EC52E4" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="002D20F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6939"/>
           <w:tab w:val="left" w:pos="7269"/>
           <w:tab w:val="left" w:pos="10899"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5060,51 +5071,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6FB95B" w14:textId="5BC741B9" w:rsidR="00732F62" w:rsidRPr="00E25054" w:rsidRDefault="00650511" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4373"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prenon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C40BCBC" w14:textId="55B6900B" w:rsidR="004E3901" w:rsidRPr="00E25054" w:rsidRDefault="005E75A2" w:rsidP="002D20F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4373"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5393,58 +5403,58 @@
           <w:w w:val="100"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E25054">
         <w:rPr>
           <w:w w:val="100"/>
         </w:rPr>
         <w:t>Fen fòmilè a</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B52C3" w:rsidRPr="00E25054" w:rsidSect="00407134">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F109D66" w14:textId="77777777" w:rsidR="002D09EE" w:rsidRPr="0032421A" w:rsidRDefault="002D09EE" w:rsidP="00BE446B">
+    <w:p w14:paraId="5183CE32" w14:textId="77777777" w:rsidR="00C72DE6" w:rsidRPr="0032421A" w:rsidRDefault="00C72DE6" w:rsidP="00BE446B">
       <w:r w:rsidRPr="0032421A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56C1E2EA" w14:textId="77777777" w:rsidR="002D09EE" w:rsidRPr="0032421A" w:rsidRDefault="002D09EE" w:rsidP="00BE446B">
+    <w:p w14:paraId="7A699322" w14:textId="77777777" w:rsidR="00C72DE6" w:rsidRPr="0032421A" w:rsidRDefault="00C72DE6" w:rsidP="00BE446B">
       <w:r w:rsidRPr="0032421A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5487,103 +5497,115 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E7D4F78" w14:textId="2435BEE6" w:rsidR="00BE446B" w:rsidRPr="0032421A" w:rsidRDefault="00BE446B">
+  <w:p w14:paraId="5E7D4F78" w14:textId="4B7590F2" w:rsidR="00BE446B" w:rsidRPr="0032421A" w:rsidRDefault="00BE446B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032421A">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>MFP-RF_</w:t>
     </w:r>
     <w:r w:rsidR="005E75A2">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>HT</w:t>
     </w:r>
     <w:r w:rsidRPr="0032421A">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="006E3B54">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00264549">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="009055FA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>-10</w:t>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00264549">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E69A3D6" w14:textId="77777777" w:rsidR="002D09EE" w:rsidRPr="0032421A" w:rsidRDefault="002D09EE" w:rsidP="00BE446B">
+    <w:p w14:paraId="13B22079" w14:textId="77777777" w:rsidR="00C72DE6" w:rsidRPr="0032421A" w:rsidRDefault="00C72DE6" w:rsidP="00BE446B">
       <w:r w:rsidRPr="0032421A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CE70A9C" w14:textId="77777777" w:rsidR="002D09EE" w:rsidRPr="0032421A" w:rsidRDefault="002D09EE" w:rsidP="00BE446B">
+    <w:p w14:paraId="632780F3" w14:textId="77777777" w:rsidR="00C72DE6" w:rsidRPr="0032421A" w:rsidRDefault="00C72DE6" w:rsidP="00BE446B">
       <w:r w:rsidRPr="0032421A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058C0B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89808D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7209,146 +7231,169 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E577AB"/>
     <w:rsid w:val="000152C1"/>
     <w:rsid w:val="00050087"/>
     <w:rsid w:val="00064EF7"/>
     <w:rsid w:val="000761B3"/>
+    <w:rsid w:val="00094DE4"/>
     <w:rsid w:val="000A29FA"/>
+    <w:rsid w:val="000C7D36"/>
+    <w:rsid w:val="001C76C4"/>
     <w:rsid w:val="001C7C78"/>
     <w:rsid w:val="001D0B16"/>
     <w:rsid w:val="00215192"/>
     <w:rsid w:val="002171B0"/>
+    <w:rsid w:val="00264549"/>
+    <w:rsid w:val="002A7759"/>
     <w:rsid w:val="002D09EE"/>
     <w:rsid w:val="002D20F7"/>
+    <w:rsid w:val="002F06A8"/>
+    <w:rsid w:val="002F31DA"/>
     <w:rsid w:val="0032421A"/>
     <w:rsid w:val="00341608"/>
     <w:rsid w:val="00376458"/>
+    <w:rsid w:val="003864CD"/>
     <w:rsid w:val="003A4015"/>
     <w:rsid w:val="003E13D4"/>
+    <w:rsid w:val="003E14EA"/>
     <w:rsid w:val="003F3AA5"/>
     <w:rsid w:val="00407134"/>
     <w:rsid w:val="004372A6"/>
+    <w:rsid w:val="00455D44"/>
     <w:rsid w:val="00465B62"/>
     <w:rsid w:val="0047584F"/>
     <w:rsid w:val="00484581"/>
     <w:rsid w:val="004976B5"/>
     <w:rsid w:val="004B0C09"/>
     <w:rsid w:val="004C5FEE"/>
     <w:rsid w:val="004E3901"/>
+    <w:rsid w:val="004F1EF4"/>
     <w:rsid w:val="005145FF"/>
     <w:rsid w:val="00523DD7"/>
     <w:rsid w:val="00573C65"/>
     <w:rsid w:val="00575FD0"/>
     <w:rsid w:val="00576FA3"/>
+    <w:rsid w:val="005D46BF"/>
     <w:rsid w:val="005E75A2"/>
     <w:rsid w:val="005F1BCC"/>
     <w:rsid w:val="00605ECC"/>
     <w:rsid w:val="00640A1E"/>
     <w:rsid w:val="00650511"/>
+    <w:rsid w:val="0066107D"/>
     <w:rsid w:val="00670CE7"/>
     <w:rsid w:val="006D4D75"/>
     <w:rsid w:val="006E3B54"/>
     <w:rsid w:val="006E7384"/>
+    <w:rsid w:val="006F5A17"/>
     <w:rsid w:val="00702588"/>
     <w:rsid w:val="00724788"/>
     <w:rsid w:val="00732F62"/>
+    <w:rsid w:val="00785AC7"/>
     <w:rsid w:val="00796F96"/>
     <w:rsid w:val="007A082C"/>
+    <w:rsid w:val="007B227E"/>
     <w:rsid w:val="007B52C3"/>
     <w:rsid w:val="007B738E"/>
     <w:rsid w:val="007C6661"/>
     <w:rsid w:val="007F60C8"/>
     <w:rsid w:val="00813D8E"/>
     <w:rsid w:val="00826C77"/>
     <w:rsid w:val="008A1FD7"/>
     <w:rsid w:val="008B16B8"/>
+    <w:rsid w:val="008B2881"/>
+    <w:rsid w:val="008B3CEC"/>
     <w:rsid w:val="008F56B3"/>
     <w:rsid w:val="009055FA"/>
     <w:rsid w:val="00957DFF"/>
     <w:rsid w:val="009A1E53"/>
     <w:rsid w:val="009D5066"/>
     <w:rsid w:val="00A04161"/>
     <w:rsid w:val="00A202C9"/>
     <w:rsid w:val="00A271AA"/>
     <w:rsid w:val="00A827FE"/>
     <w:rsid w:val="00A942B4"/>
+    <w:rsid w:val="00AC233C"/>
     <w:rsid w:val="00AC4487"/>
     <w:rsid w:val="00AD41C3"/>
     <w:rsid w:val="00AF5892"/>
     <w:rsid w:val="00AF7CB8"/>
     <w:rsid w:val="00B6171D"/>
     <w:rsid w:val="00BC412A"/>
     <w:rsid w:val="00BE446B"/>
     <w:rsid w:val="00BF2528"/>
     <w:rsid w:val="00C44833"/>
     <w:rsid w:val="00C65D4C"/>
+    <w:rsid w:val="00C72DE6"/>
     <w:rsid w:val="00C824E3"/>
     <w:rsid w:val="00CC1D63"/>
     <w:rsid w:val="00CC46ED"/>
     <w:rsid w:val="00CD7D90"/>
     <w:rsid w:val="00CF595D"/>
     <w:rsid w:val="00D06DA5"/>
     <w:rsid w:val="00D33761"/>
     <w:rsid w:val="00D341EE"/>
+    <w:rsid w:val="00D34554"/>
     <w:rsid w:val="00D36960"/>
     <w:rsid w:val="00D54613"/>
     <w:rsid w:val="00DA109F"/>
     <w:rsid w:val="00DB3D5D"/>
     <w:rsid w:val="00DC2D7D"/>
     <w:rsid w:val="00E17B54"/>
     <w:rsid w:val="00E25054"/>
     <w:rsid w:val="00E31ACA"/>
     <w:rsid w:val="00E348C9"/>
     <w:rsid w:val="00E41E0E"/>
     <w:rsid w:val="00E577AB"/>
     <w:rsid w:val="00E86A77"/>
     <w:rsid w:val="00EC52E4"/>
     <w:rsid w:val="00F02E09"/>
     <w:rsid w:val="00F315A0"/>
+    <w:rsid w:val="00F36A89"/>
     <w:rsid w:val="00F85478"/>
     <w:rsid w:val="00F93C7B"/>
     <w:rsid w:val="00F96A14"/>
     <w:rsid w:val="00FB23DD"/>
+    <w:rsid w:val="00FD1024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8013,51 +8058,54 @@
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732F62"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003A4015"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MFP@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8316,50 +8364,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060E57BFBB4685F488F99CA37B05AADBE" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bb9e0b07896ae7e1e02b893c0a064e10">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="216a08ac-7e03-4f5f-979c-3bffbd85bc1b" xmlns:ns3="2f03ae36-b6f2-441e-9a77-c4a72761777b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="608952718ee3620b242fb85ff150dbd7" ns2:_="" ns3:_="">
     <xsd:import namespace="216a08ac-7e03-4f5f-979c-3bffbd85bc1b"/>
     <xsd:import namespace="2f03ae36-b6f2-441e-9a77-c4a72761777b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="216a08ac-7e03-4f5f-979c-3bffbd85bc1b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8486,131 +8549,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40BB319F-EB91-4395-B727-E1EFD258C1C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE4AD334-C89F-4E1A-958E-B571499AF59E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{679A94FB-1BA4-478E-9C5C-BDDE3E76F5F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="216a08ac-7e03-4f5f-979c-3bffbd85bc1b"/>
     <ds:schemaRef ds:uri="2f03ae36-b6f2-441e-9a77-c4a72761777b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>612</Words>
-  <Characters>3022</Characters>
+  <Words>546</Words>
+  <Characters>3116</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>113</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3521</CharactersWithSpaces>
+  <CharactersWithSpaces>3655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Crystal, Malcolm (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 18.2 (Windows)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">