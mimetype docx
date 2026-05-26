--- v0 (2025-11-28)
+++ v1 (2026-05-26)
@@ -7,79 +7,78 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E087578" w14:textId="1B394ADE" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="006565C6">
+    <w:p w14:paraId="725F596B" w14:textId="77777777" w:rsidR="00176D56" w:rsidRDefault="006565C6">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:before="82"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15734272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58704EAC" wp14:editId="1F04EE5E">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58704EAC" wp14:editId="59987246">
                 <wp:extent cx="1471930" cy="749935"/>
-                <wp:effectExtent l="0" t="9525" r="4445" b="2540"/>
-[...1 lines deleted...]
-                <wp:docPr id="963478035" name="docshapegroup1"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="963478035" name="docshapegroup1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1471930" cy="749935"/>
                           <a:chOff x="720" y="60"/>
                           <a:chExt cx="2319" cy="1179"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1695580618" name="docshape2"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="924" y="59"/>
@@ -2600,75 +2599,80 @@
                             <a:srgbClr val="231F20"/>
                           </a:solidFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2BEC56E9" id="docshapegroup1" o:spid="_x0000_s1026" style="position:absolute;margin-left:36pt;margin-top:3pt;width:115.9pt;height:59.05pt;z-index:15734272;mso-position-horizontal-relative:page" coordorigin="720,60" coordsize="2319,1179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJiVLiEx4AAKqyAAAOAAAAZHJzL2Uyb0RvYy54bWzsXd2OZDduvg+Qdyj0ZYB4Suf/NDxeZO21&#10;EWCTLLC9D1DT/0hPV6eqx2Pv0+ejRKrErkPxeHeRi6B9MWfGxUOJ/CSRoiieb3/3y+enzc+3h+Pj&#10;/vnjRfhme7G5fb7e3zw+33+8+MvVj/86XWyOr7vnm93T/vn248Wvt8eL3333z//07deXy9tm/7B/&#10;urk9bMDk+Xj59eXjxcPr68vlhw/H64fbz7vjN/uX22f8eLc/fN694p+H+w83h91XcP/89KHZbocP&#10;X/eHm5fD/vr2eMT//SH9ePFd5H93d3v9+l93d8fb183Txwv07TX+eYh/fqI/P3z37e7y/rB7eXi8&#10;5m7s/oZefN49PqPRzOqH3etu8+XweMbq8+P1YX/c371+c73//GF/d/d4fRtlgDRh+0aanw77Ly9R&#10;lvvLr/cvWU1Q7Rs9/c1sr//z558OL39++dMh9R5//eP++r+P0MuHry/3l+Xv9O/7RLz59PU/9jfA&#10;c/fldR8F/+Xu8JlYQKTNL1G/v2b93v7yurnG/wzdGOYWMFzjt7Gb57ZPAFw/ACV6bWzwK34cGJnr&#10;hz/wu00b5vRiCONMr33YXaZGY0e5YwQ8RtLxpKzj36esPz/sXm4jBkdSxp8Om8cbSDLMfT9th4Dh&#10;/bz7DEXc7K+PRNpQ16gPIBa1HkudFr8Q2RGqd7U5N11USx8F312KQpsQ8ANp80wpu8vrL8fXn273&#10;EZXdz388vqaxfoO/RaxvuOdXUPnd5ycM+3/5sIFg4+brJjJmeiELJdm2DZuHjbSKcZ+5NSXZECxu&#10;bUkWxsbgBvFOfeu3s9G3viRrGqtvQ0nWz1uD21iSNWFr9A3Yn/o29pakGLYnstC0BregYJiGYHQu&#10;aBxAt4xDKIGAEK3FTyGxtfunoBiHxuJXYjH1lvKCwqKZTHYlGNPcWdIqMNre1J5CY7u1+NE6dEKt&#10;nayh0mg0WpNfiUZoZ2sgNwqNEKx5QQvCqX/dZPIr0QihN/un4OjNaduUcISwtUZfo/AYGmtyNBqP&#10;xuofWY0sL1YnC9+2xGMeR2O4tAqO0RwubQnHvLUGc6vQ6ENvzA3Yu5MUFe21JRrNtjP5KTTsuduW&#10;aDTbqbP6V6IxmUtBp8DYDpPBrlNgNJb2OgXGNA8WOwWGiW1XgoGFzxK2K8GYxt4YKl2JRWh6C4uu&#10;xGLqrWW+K6EI9sjrFBTmOtCXUITBNEJ9CcUIxJaNRl9CAY/UQrYvoRjNVa9XUGwHa5XqSyjGabB6&#10;p6AYsfgseyq9gsLWnYKiswwknK5i0pqeClzWE1m3tTQ3KCBGa04MJRBhmKz1c1BAmDN2KIEIQ2dN&#10;saEEYjBX40EBYTt5QwlEP1q4DgqIfjB7VyLR9xa7sUQCew4L2LGEojd1NyooehiB5VE3llB0WLOX&#10;p9iooCApDHYlFO1kGdpRQdGby9NYQtF21rgbFRSDaSmwBTuN9tZ0oyYFxQjHfFnYqYSiMX3aSUEx&#10;tJbuphKKprG8gElBMWytSTaVUDTBWtonBcVgurRTCcXYzsZAmRQUtuGZSihG08ObFRR27+YSCrt3&#10;s4Ji7i3/fS6hGDvLv5tLKBDYsQbKXEIxjJbuZgVFb/oAcwlFj/G0PGdnBUUPKZaH8VxC0ZsOT9gq&#10;LOzuwb8uplk3W4tA2Co0htFSH7aBBcOmtbYX8JoKujCaUyNsS0AQpDE0GLYrEQnbEhLTKwtbBUk7&#10;W+MvbEtMghkagDdeSjwEa23B3qMghHNuSaw24KE3l4MQSkxM/yKGevIWKPStZYewyys6OFgrfVA7&#10;8O1m2OK/zdBjFnBUNId0EOYpODqkJS4OaYlMnVRtxx3SEh6HtJw1DmmJkUNaTh2HtETKIS3nj0O6&#10;Hi21TXe4rkdLbdbrXNV+3SFdj5batjtc16Oldu8O1/VotevRUtt4pwPr0VK7+TpXtaF3SNej1a2f&#10;W2pv73Rg/dxSW3yH63q01E7f4boeLbXhr3NVe36HdD1aauvvcF0/t1QEwOG6fm6pQIDDdb3dUgGB&#10;OlcVFHBI19stFRxwuK6fWypG4HBdP7dUqMDhun5uqYiBw3X93FKBgzpXFTtwSNfPLRVCOOOKA897&#10;Ob3bPciB3vUvz3yih79tdnTufkW+HZ3xveyPdKpKJ3w4I7wKfGwKQvq1pB8VPXpM9K1NPyl6zHOi&#10;j6e56OUC/1nRYwYT/Wjyh79X9h9zk+jl2PecP45hSnry5ekFuOrpoHjhjUa/wSLDFzffaPUbLDS8&#10;bfONTr/BYsObNt/o9RssOI6+zTc00nx+fgWFmG+8wZolx8mT+YZGmw+jr5qK5BrvhiXH6ZHVBnzG&#10;EkFyTAlBnA+Zb2jMyemkN+BRmm9ozOkQKL5hSw5HsuwVnfPEN2zJQaLeYMnh5Zm90piTkxfbqEiu&#10;MScHjt6Ad2a2oTGnE5f4RkVyjTk5XvGNiuQac3Kq4hu25Oh4qStymOIbtuQQsXyDnCF6A56OJTlE&#10;VW+w5PBizDc05nSGEduwJYdyVBssObwPsw2Nec+Sp/yOxRUU6izbIMeCeoXjBLMNjTk5DfGNiuQa&#10;c3II4hsVyTXmZOzjG7bkgEzJwZIPNuYAt3yDjDS1AQtsSY5TLPUGSw7rar6hMacYfWzDlhzDQrXB&#10;kiPMbrahMadIe2yjIrnGnILp9AaC5WYbGnOKl8c3KpJrzCkkHt+oSK4xp6h3fMOWHIO11BUFtuMb&#10;tuQY1uUbFLumNxCbtiTH8FZvsOQIP5tvaMwpAh3bsCXHhFBtsOQIIpttaMwpjhzbqEiuMY+hYnqF&#10;QsFmKxr1GA1O71Sk17jHgG96pyK/Rj7GdNM7tgYwXUudxbhtesfWAaa2eufkztk6wCmdfocHAEVX&#10;Lb1hQdDv8BCgCGrxTlqP2ck+IKX0bTLp4WKDZNJP9A587t0r+eby183XjxcpTe+Bs/Tol8/7n2+v&#10;9pHmlTx0ymiJQ2OGA5eaPpE8PZekyNBL4+5EKgTyfIk8KZUv8cT8SzyFQJ5vCfOaKgTyzITY+AE9&#10;jEpBQijkKZR0KhUp4cnVG6cTzEiJw+c6JYWhiRJpUXXKns5sIyVcjCrPnkJakRILep2S3V4MDhm5&#10;IrM8WXakKTLPbJ2FQp5nlLAG9dbZRcDOzqPMsnuwIwFSZHe0NNCBasQor6ciiTxZopEOHyLl6KA5&#10;UpJTpITXUJUdqZVCKXNZWpWntE5Hq4mnR0nnl5Ey7xeElzyZ58QzEwuwwxM5m8zTmx1IHo6UM0xh&#10;TXRk4PCygGW0TkjZTJBnRkJIlTCeAK4jTKN4BmeHoxDWZ9DCGieqvn7aH2/RyPnCGJBoGgUbMVhT&#10;N8yFsaGkBIh2IhX+8mRIkW0aCScPp4bH/eRBnzli+1dTVmgo0wF9nBxAQ4smI2GWW4SQJwvT8jya&#10;kYtebRpJsZHjjO2KQ8iAegtIy9jMyPOpc6R4HQ06z8Ag0ZYJnT52gC5xdBZjpNpGQjhFjtE4Ubar&#10;eWKnURW8o3N0CI5T7fosCh1l8hMlnajXebLWQSlTQoaEPHloIC2YW4dzW+XZ06l77Cfc+TqlmMEt&#10;7EydkkcwXEvHWUC6MbfuUlJ+dOynh1GPHWWi9HAfKHkCPGdPdGQxJ0LsA6qSDxwz8JbO1a5cZenU&#10;kJ8Ic5BRCOQpZo0y10lqj3DkFWuGV1OVWlbqydMjkl5j05PnnAnH8wW9YjAWBpNpMfrfMETFr3GH&#10;qD2Y7V7T/QweW2K/rU5TOvgbUoFWngniBvm2TFi3DM2W96UzzF0N4oVeSpMV0ZBuHrsxZtfEFo0O&#10;FzEoT6TCX55ZtDQVR8eMNlsQEMfJWSuhrGSiJsfoNVsOAk9YXKvK2lJqFM0w2IAaYZg50DZ72xqk&#10;xieO3pydVk7u1csFCBOIrtQSSJjyHlqgk6dAeDYshMAeS2Hgzc2QDZo1lihTPyrrRCr85ckroRCO&#10;3t5mtX9pr1tvmqZxvma80z2BROg5HEiKX0c4cBRuREC2OjoHeC6xj/kIQ4SQJ+sRlw8SIVLzHI7J&#10;4J4jYyOPnVBS1YAjmcTdQh7Zo2kqn0ilp/KUIUjXNzFDB8R7az1utnyANTr+a7NdvYCZo/9tH3kR&#10;H9EFp49ptR8wVOqEZ5qUJm3144Imb8PybtBSP5JFVw7B9YM6j/66aAu9XCEapR9hEJyCSpZkyZIM&#10;jufJQ8oJ03Qc00QKcxUtXCRJkwr0NVQ7PgQk5dfpkgnx2kWYiSep00G6m5ImUTbvonN5yvpAqeA0&#10;29Ktb0RVhUCeQki3UIgQPlFNFlx3SiMNubUOIR9G9q7nTre40HTvgBxIiERY13eQTUOPfVNdGPYb&#10;e+Ru1Al5v9LjWSXEBfXUR5eQ7ulA6i6fZAgi8mRkcDWHCZ0+dnya0sFjqfax4z7SVrVOSLkx1Ee8&#10;sI7QG48dXYkhjl4EEPn5awnTEtw5a3XAJaLIscXNkqowPU9/irTUCTFgSZjWG7g9n7K3XlweN5MS&#10;x5xKIoNBnnlQpKnQOh4fUuBZatwFqAvDa0+D2x51QvbxGm9Q9HRvBOppvEExsJ1rvOOAgfXY4Fnt&#10;I+5Qpaa9sNvAIWncV3I48nat8bYBuLaRmnaMB+xmWkjhZdWbHmVz60UlRwlnQfq6erDfImSCSyjn&#10;BV6wMRblII7eOc0g5zQY6fU+0uWVyNEZj7hCxoSe5cpNOwpvc9MO4ZkXI7O04tSd23jL9enYgLpu&#10;w5Y1MHjr+ZY1MHrGSbZn57sFkVDchrO9oRDIMxOyI+Jt+LJ+vOUlE545S7b26ZJbHCxDzu6ztB8o&#10;bk4DkFan6kidkZMXCXN+k8guT9YBLuwlQm/a0RFV5OgYlt+y6xI/sD5JFhQkQthaRYULNtY5jmNq&#10;tWdlde4xLe+YOu+EOnsKONOu4rTaP1rtcfW8++5cl+JMQWu0euYCmVpd7Vah/lMcWZ0XWMhaPXPU&#10;KuNAkh8CXIQEhdnjgVOYQh4yohF55oUjzQVsPOrw4gJmFA2G1SFca/1W29NRQto5S0yEkCcLI85B&#10;cGIaOY3kpEnhVFE/ridGDYizbipfwvWO+y9jwPMxO96N5jQa6as8WfqO8yk8X6tjzwjmtTqhcQE1&#10;LZOOmW7p8ghWcs/0rLb7JyfGaRk3WtOYdP1QjlsHZCJXZe7ZDw2eVepZOe7SxH6/FwfvOUDg0vE5&#10;nOf+is1w/O63Y1qGlEwDRDQo+StWpstZYJQ8VhRiO+6fHm9+fHx6omSH4+H+0/dPh83PO1Qn/P33&#10;v//D9zJdFNlTvK3xvKfXBJBYni9Vj0vl5j7tb35FJbnDPpU4RElG/OVhf/jrxeYryht+vDj+z5fd&#10;4fZi8/TvzyiJN4cYMXqN/+iQL4Xpeih/+VT+snu+BquPF68XuGBCf/3+NdVQ/PJyeLx/QEspY+95&#10;/2+oB3j3SKXmUJXveJl6xf9AVb7/q/J8WNRmXGWmaI4uzxen8T+6PJ9ULWxTdL6sz0fpZVSfr8nx&#10;QCmUWI6K31CeL11LT4eQZdk9tJMvh1MBqocNN1kSYY3KRCEV4znnBO8sE3UotLXICU5WJsKVdSqH&#10;cM4Jvmgmovvqi5ywKmUiqo63zApAZqrBEg/WORM1qMC0zAoLcKbqY326BU1ReDZTtY2p9VLtbaxO&#10;t8Ss1HvH5bLO1UWWO7eJfJBlfdHGOlO1qJW0LCXl4WWybqASKEs9K7XfjamuxULPSvWjiKfBrNR/&#10;26UKSAvMFAAzVVNZ6BktSKf+c12rc2ZknjNZH8tFLDFTAHAVmgVmJQB9R8VFlpiVAEgtkAVmJQDm&#10;kKWDpdz/AQU+ltGkzJNM1qE2xXLPSgD60QJA1dzrYgmqBTHJgctNDqbO4JOfyPpYWGyJWQlAz9Ws&#10;znWm7u2bOqMD+NwzJJwaOlPX9anY56LOKKqUmcFkWMwUAIOxvqoL+vPWZFbOAJp1iz2jE53cs3G2&#10;0IQWT2QdKrYtMysBmFASbXmcURQpt9l3VB5mAU3aQWYqqjhkMCtnQN8b04kiS5nZxGVXzoeGKq83&#10;xNI6Sz0rZ8DEhcQWmJUAIMa+LKa6aj9Nlj2hQ6gsAK3uizqjeEumQga7NTboADnTmeaXHNtMNTfW&#10;2KDweCaDd2J0rUQASYXW4KAIQ+bWx/qLCxDQxipTIUfRGh20Ecp05lyn/XGmCp3pH1DqdaZDZGFZ&#10;UsqczFRBqsSejw9Ky8h0HYqhLkJKaTuZKrSNpTfarWQ6bDwNbgqF1pa0RMH0EiibKbcZGq4guiCp&#10;QiGWc13AlJKoTtxartB5zo3CHpluiIUXl7hpFNpUdm2BW4lCb9kpXU/PHiGUxpL71sP7XcT0TTk9&#10;Liu10DeNgoGprqbXcZG0BW4lCqZBoOOzLAGiMZYDTwmbmc4cb7TXzlSYWdaCpGrp9ZaxokOuE7e+&#10;MftWooCTmmUUKCB34kbTednCqEp6PUpSL2JKEewTNxS4sriVKJgrEl2aOXEbTBRUHT3TLlNk5MRt&#10;RP20ZUkpdyLTmSOETt0zVRgnC1NVRa+FZVvUmy6iN3IdzfPRq4voxRJ/C7OegkWnvk3m9kDV0DMN&#10;fbwXWbAzQdUl9JAAsiyrrqBHm1kDCF1Br4s1TRekjWmQuX9IILMGnS6g11mOzZv6ebM5JXT9PNPm&#10;v6mfh9x3U95Vs0KXz8PRjTVldfm8DgVGF8ceZWOdhguyc039qV1zb9kcXT2vhq/eOJv4vlfPo0yJ&#10;PMLPitWUYSeEddaTlkuYw7W0JQ5paVAc0tKyO6TlkuaQlrOoTqo23g5paekd0vVoqV24w3U9Wmo7&#10;7nBdj9Z79Ty1Za/rVe3bHdL1c0tt4B2u6+cWpVetXF1Uqfx6B9SW3iFdP7fU3t7hun4lVHt8h+t6&#10;tCirb6Ve1X7f6cB6tNS+v85Vbf4d0vVoqSCAw3U9WioY4HBdj9Z79TxK6lo5Xt+r53H1P5ydxNIi&#10;XP0PcxMnkO/V8xbqEuL4pdQUHTqRqnCqlA7aF+oG6lo7nC589V49b0G779XzeAZyyt1Vvjx1Pq6Q&#10;XlmORM63vcKxhzUScT6k3uBpDm/IfEPXVSJniEZ7vjB23qv36nmMINdcuMr3BxZ0pStq8aXeq5wr&#10;uPCGxvy9et579byFVRRecDnPOR/7KifYn48rHIaVb1DEOjoAtlXD8FZvwOmKb0jW40IbunYa3/e6&#10;yjd2Ft54r55X6vi9et4FxiXSCA9u9TwcOWxQPY/C7KTBUy5xSualq2w0XCV58vS7ZGgmuobdO6GT&#10;X+XJVJxA7dzXpKtS1Kh30YJzy72blbz2416pk3OL7TtaDX6xp0jnXfKjVKBCc6IJebJGsAt2iejr&#10;zKQO8T6EhTwTK0lOR4wzOSnyszwTGcJE4IVTkypVWta8K310Ek7MHM3yNfvG0RjfMcLZWrVrXDMB&#10;B+9VMr4Qmc2eaEGeSRtS1C5XM5ef5cm6lTtlOEGrKTdG41doBJ/qXqW5hq+eE99au3SlkpBwpJX7&#10;XivJkMfstJqkCDh/rPcuzefGyXpv2Gv2xlPLFwd8umRrg3OHvc11t+p3T5CrGrUMz70m7ts1U4aS&#10;5LKfr7JIlY2MT8VRrXW2582Lc8eh5/rrzl0pKU2GFbImEBKvYvfgyVTJuHiSsxrItY/svIt+5Jmm&#10;XMs3ILB41BptpYRKfai2fA3fu0+BpN83SEiv5Jl618ltVCwMte51bD+9ynMdBdoxgelsu8pPLjV5&#10;dFxmmzyhKj+hyxclRU55srxcfCU4F8o6uVObN9fCR56Mrsjh3DimO/fRxDj3UfDVzUTn3JdB6nSi&#10;S6kWZqGMlmtbNehnVX90lh4X/PoSiNypdXR0QBj5SXBC9CZPxoPDHo03dfnqYuMYkE6W3vzhCWlP&#10;ntIu988pw4CcpySHR8d32d3+CZ1z30gWF1zrreNG6cQ037Dlq+IrtYEdE4K0ocQPy1GVn4wrZ/zJ&#10;kuuZOLle5dMJHvX+nVsiwd+2XqOscXnuWdZrlCvUdaWPUmSqvnYhpT/q3Ck8QxWoCGrHekmJLY+M&#10;fQ9n3vWUuIVGHU+LqusQWd7ai7blmWYd7htEMm9r0nMAIziFM5A+mvg591PxFeBE55SkwEevIx3q&#10;J1ZHf6Zz6vDgSkTi59GxtWmcq6tySbJxrAgSr1mO+urRw8Uh2LxdlBRKbZytG25tJH6O6zRAv7Fd&#10;x3fK+nOsK9XbSvzqE3Jg76nx2uVQVeNU/ZBK5t6GYBSr6WzP8sXssxoReh5R5QySNzj9GyRk4BRm&#10;wJ2WxM+xrpkOe/SadZBaF6cPK0j/5ZnWg4FL7lDmXY3fKN6YM49GLtYXHC/wfKWXftnWAVd1WEey&#10;e7Csw4yYBKGD3UZNqIk+GU5kdeswyaalrqKJ65w5y/7ElUkdMlwlWtM35PtGMsc6jJTPAUkd64Bb&#10;QpHMsw4jZm8c/Y51GGWWONYBV50SP8c6TDKLHeuQ6bzRyra18ei4wrxnHUYJYznWQfSMwrfVATrK&#10;XsSJsY1iNR3rIJVMPR9Pqkl7q7QM0saxDrgwFvHlFGxzrzTlvUjdt5zoCguGs2cdJinW5YSLZq70&#10;hgK6VTyorm4c9451wJ22ROdYh4k/8RYc6zBxEMYL3mU6xzpMvBx41kH07FkHXLtL8jrzaGKr7lmH&#10;85Xetw5BYv2yzbaMA13ri70VQuEtz2QZM5n3sQhh58w98EtKckKcuDORVn6fLg1GWICakcPVihTQ&#10;yCkHIqc8Wd4tb4zrasE1xhXKm7kIvzNPZgmX5pQL6ZM8U9/oI0pxvjtfXZjzOuPphM+FvIWQ7lmm&#10;lp1oBgjZJMKEVuGIdzCwdqEGlkMoJwVOwAAMEySoEO9x5GUYm7F6H/PuwNFj4FNrV4+Bd9jBK3gU&#10;8hLhqYdtN8JSVVneLgsysmw/ky6wRtBDDj2aa0nHqWVcV8O0bPg9bcwI/mp/Ozl9c+KtsBkJdq82&#10;XMvGyLHRdNE2Su3szDKdK3IjR2JOhCo0MjicYz0QJpGDV1Oz5SkRvCmB+8AJalfbXEqYJlsVv5Z9&#10;mNMJjIw4efJ620qg3glsrlf4agR5fDtbkNDwp7Kcsx+chPDY9rTdyNh21vuAb1gkWJyNA5pmy+Ds&#10;N+lydeTYeGZQvibVOMFAXCXnZdfZZYZWmnZnIACJZs7ZkOLoJJl+v4/8LQrv8CF0/GWTxktZkGMZ&#10;FNF35gH7ygRlfcLwaT2u+zmEvDt1K+q2dN+ItgeeMC1HK7z9X2jFX3BHuOwQvJLaDcce8Om0utT5&#10;HMInZKvlDbNs3jzTmQmzHZQlrGI8peb6af0zjedAZWkoKuF4GQPbTk8DEpz1pg8ul8d2vfVPSsk5&#10;sVQUCk9+lWc5O94mOQfRoeMjTRw3VGcOShVEObyjaPgxTOhEt0PHG2bXbp6+yeQsAz2Hu7zjaLjD&#10;7EA7sR0qqZCk9kx2JvRsQy9HeM6RNNSTBuzJMZQJIU+27Z0I489FjsM7ESMq/RClbvLRmDQpT2ma&#10;Fd54XlcnZdmdg2lILWcKjusjdfC9ME/oZd311IMSFUlqd0pzJMU7/Q09+3GNt6Hrxbx77lnPvkrj&#10;EUopXbePmdAznbLweGfUgb5rQSutd0iNWchGxNt05snlHFNjuorjVY+tgTA17e4lhzwoPLtBl7TJ&#10;D/CwPrdZMqkqhk6Cs+Le2GaO3WghFN7y5ImLIiWxt95QH+hyKGGJoGDVPAxiHrxI0gD7HvXkGTo5&#10;dXchGmVH4GU5opZKEsZb1uRDxMguqQr9FhVRcgXIiXeVWfEmkhN7oJlSuMuToZwEIsc4ovZLlP6s&#10;ZPYbfiMf7nvt0mfCCEiXjnOXvHOeMK5MFwAhD0on0ROEvMDA06gDmbcFnhLlqN0zePSByjjMkYlT&#10;bXqSFd3T4yTGxNsCopBOatol5LXCy8YKE+eiuFvAKWcEOAqfxMw7h1Jomo2y57NMsqL7hAmZ4C0X&#10;k6S3usjI2udtAUVqdyqcrRIyR+2VJVbbjUt1zjC3lhZERtJSgPBnbWzihCop3zG7iAWv2pPkL2o6&#10;eyHk4/CeqW5zqYZSWoLqcwy1h5LNcVL0MSISP0cvoEtbHG8vKfy8PdjMiRFOhjbaTXg4ZmnmPCSP&#10;bB26iKbLcuuE/OlrpXHN83Z+M+Phmnb6AHPk6DkLsyw8np8yS6QIQZba2Ieu2VlwBj8I02TysnPy&#10;x0sCRnetaSqVFaX2nC6Mf3Fo6nGd/IVa70wXM4+bdvYXiMilKUVLSV0YjjMi0OARsrF2tohU+Sup&#10;B4PDaTqpx8ufy8J44zEvnCsIeeA6rubCqv12qccxz9/xDYGmDT8ibJ309P/3GwL4tMD95dd7fE0A&#10;6rrH1w0eHq9/2L3uyn/Hbw5c3jb7h/3Tze3hu/8FAAD//wMAUEsDBBQABgAIAAAAIQCfRoWm3gAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3fzRKjGbUop6KoKtIN6myTQJ&#10;zc6G7DZJv73jSU/D4z3evF++mm2nRhp869hAvIhAEZeuark28Ll/vXsC5QNyhZ1jMnAhD6vi+irH&#10;rHITf9C4C7WSEvYZGmhC6DOtfdmQRb9wPbF4RzdYDCKHWlcDTlJuO51E0VJbbFk+NNjTpqHytDtb&#10;A28TTus0fhm3p+Pm8r1/eP/axmTM7c28fgYVaA5/YfidL9OhkE0Hd+bKq87AYyIowcBSjthplArJ&#10;QXLJfQy6yPV/gOIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASYlS4hMeAACqsgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAn0aFpt4AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABtIAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHghAAAAAA==&#10;">
+              <v:group w14:anchorId="0E7FFA74" id="docshapegroup1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:115.9pt;height:59.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="720,60" coordsize="2319,1179" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJiVLiEx4AAKqyAAAOAAAAZHJzL2Uyb0RvYy54bWzsXd2OZDduvg+Qdyj0ZYB4Suf/NDxeZO21&#10;EWCTLLC9D1DT/0hPV6eqx2Pv0+ejRKrErkPxeHeRi6B9MWfGxUOJ/CSRoiieb3/3y+enzc+3h+Pj&#10;/vnjRfhme7G5fb7e3zw+33+8+MvVj/86XWyOr7vnm93T/vn248Wvt8eL3333z//07deXy9tm/7B/&#10;urk9bMDk+Xj59eXjxcPr68vlhw/H64fbz7vjN/uX22f8eLc/fN694p+H+w83h91XcP/89KHZbocP&#10;X/eHm5fD/vr2eMT//SH9ePFd5H93d3v9+l93d8fb183Txwv07TX+eYh/fqI/P3z37e7y/rB7eXi8&#10;5m7s/oZefN49PqPRzOqH3etu8+XweMbq8+P1YX/c371+c73//GF/d/d4fRtlgDRh+0aanw77Ly9R&#10;lvvLr/cvWU1Q7Rs9/c1sr//z558OL39++dMh9R5//eP++r+P0MuHry/3l+Xv9O/7RLz59PU/9jfA&#10;c/fldR8F/+Xu8JlYQKTNL1G/v2b93v7yurnG/wzdGOYWMFzjt7Gb57ZPAFw/ACV6bWzwK34cGJnr&#10;hz/wu00b5vRiCONMr33YXaZGY0e5YwQ8RtLxpKzj36esPz/sXm4jBkdSxp8Om8cbSDLMfT9th4Dh&#10;/bz7DEXc7K+PRNpQ16gPIBa1HkudFr8Q2RGqd7U5N11USx8F312KQpsQ8ANp80wpu8vrL8fXn273&#10;EZXdz388vqaxfoO/RaxvuOdXUPnd5ycM+3/5sIFg4+brJjJmeiELJdm2DZuHjbSKcZ+5NSXZECxu&#10;bUkWxsbgBvFOfeu3s9G3viRrGqtvQ0nWz1uD21iSNWFr9A3Yn/o29pakGLYnstC0BregYJiGYHQu&#10;aBxAt4xDKIGAEK3FTyGxtfunoBiHxuJXYjH1lvKCwqKZTHYlGNPcWdIqMNre1J5CY7u1+NE6dEKt&#10;nayh0mg0WpNfiUZoZ2sgNwqNEKx5QQvCqX/dZPIr0QihN/un4OjNaduUcISwtUZfo/AYGmtyNBqP&#10;xuofWY0sL1YnC9+2xGMeR2O4tAqO0RwubQnHvLUGc6vQ6ENvzA3Yu5MUFe21JRrNtjP5KTTsuduW&#10;aDTbqbP6V6IxmUtBp8DYDpPBrlNgNJb2OgXGNA8WOwWGiW1XgoGFzxK2K8GYxt4YKl2JRWh6C4uu&#10;xGLqrWW+K6EI9sjrFBTmOtCXUITBNEJ9CcUIxJaNRl9CAY/UQrYvoRjNVa9XUGwHa5XqSyjGabB6&#10;p6AYsfgseyq9gsLWnYKiswwknK5i0pqeClzWE1m3tTQ3KCBGa04MJRBhmKz1c1BAmDN2KIEIQ2dN&#10;saEEYjBX40EBYTt5QwlEP1q4DgqIfjB7VyLR9xa7sUQCew4L2LGEojd1NyooehiB5VE3llB0WLOX&#10;p9iooCApDHYlFO1kGdpRQdGby9NYQtF21rgbFRSDaSmwBTuN9tZ0oyYFxQjHfFnYqYSiMX3aSUEx&#10;tJbuphKKprG8gElBMWytSTaVUDTBWtonBcVgurRTCcXYzsZAmRQUtuGZSihG08ObFRR27+YSCrt3&#10;s4Ji7i3/fS6hGDvLv5tLKBDYsQbKXEIxjJbuZgVFb/oAcwlFj/G0PGdnBUUPKZaH8VxC0ZsOT9gq&#10;LOzuwb8uplk3W4tA2Co0htFSH7aBBcOmtbYX8JoKujCaUyNsS0AQpDE0GLYrEQnbEhLTKwtbBUk7&#10;W+MvbEtMghkagDdeSjwEa23B3qMghHNuSaw24KE3l4MQSkxM/yKGevIWKPStZYewyys6OFgrfVA7&#10;8O1m2OK/zdBjFnBUNId0EOYpODqkJS4OaYlMnVRtxx3SEh6HtJw1DmmJkUNaTh2HtETKIS3nj0O6&#10;Hi21TXe4rkdLbdbrXNV+3SFdj5batjtc16Oldu8O1/VotevRUtt4pwPr0VK7+TpXtaF3SNej1a2f&#10;W2pv73Rg/dxSW3yH63q01E7f4boeLbXhr3NVe36HdD1aauvvcF0/t1QEwOG6fm6pQIDDdb3dUgGB&#10;OlcVFHBI19stFRxwuK6fWypG4HBdP7dUqMDhun5uqYiBw3X93FKBgzpXFTtwSNfPLRVCOOOKA897&#10;Ob3bPciB3vUvz3yih79tdnTufkW+HZ3xveyPdKpKJ3w4I7wKfGwKQvq1pB8VPXpM9K1NPyl6zHOi&#10;j6e56OUC/1nRYwYT/Wjyh79X9h9zk+jl2PecP45hSnry5ekFuOrpoHjhjUa/wSLDFzffaPUbLDS8&#10;bfONTr/BYsObNt/o9RssOI6+zTc00nx+fgWFmG+8wZolx8mT+YZGmw+jr5qK5BrvhiXH6ZHVBnzG&#10;EkFyTAlBnA+Zb2jMyemkN+BRmm9ozOkQKL5hSw5HsuwVnfPEN2zJQaLeYMnh5Zm90piTkxfbqEiu&#10;MScHjt6Ad2a2oTGnE5f4RkVyjTk5XvGNiuQac3Kq4hu25Oh4qStymOIbtuQQsXyDnCF6A56OJTlE&#10;VW+w5PBizDc05nSGEduwJYdyVBssObwPsw2Nec+Sp/yOxRUU6izbIMeCeoXjBLMNjTk5DfGNiuQa&#10;c3II4hsVyTXmZOzjG7bkgEzJwZIPNuYAt3yDjDS1AQtsSY5TLPUGSw7rar6hMacYfWzDlhzDQrXB&#10;kiPMbrahMadIe2yjIrnGnILp9AaC5WYbGnOKl8c3KpJrzCkkHt+oSK4xp6h3fMOWHIO11BUFtuMb&#10;tuQY1uUbFLumNxCbtiTH8FZvsOQIP5tvaMwpAh3bsCXHhFBtsOQIIpttaMwpjhzbqEiuMY+hYnqF&#10;QsFmKxr1GA1O71Sk17jHgG96pyK/Rj7GdNM7tgYwXUudxbhtesfWAaa2eufkztk6wCmdfocHAEVX&#10;Lb1hQdDv8BCgCGrxTlqP2ck+IKX0bTLp4WKDZNJP9A587t0r+eby183XjxcpTe+Bs/Tol8/7n2+v&#10;9pHmlTx0ymiJQ2OGA5eaPpE8PZekyNBL4+5EKgTyfIk8KZUv8cT8SzyFQJ5vCfOaKgTyzITY+AE9&#10;jEpBQijkKZR0KhUp4cnVG6cTzEiJw+c6JYWhiRJpUXXKns5sIyVcjCrPnkJakRILep2S3V4MDhm5&#10;IrM8WXakKTLPbJ2FQp5nlLAG9dbZRcDOzqPMsnuwIwFSZHe0NNCBasQor6ciiTxZopEOHyLl6KA5&#10;UpJTpITXUJUdqZVCKXNZWpWntE5Hq4mnR0nnl5Ey7xeElzyZ58QzEwuwwxM5m8zTmx1IHo6UM0xh&#10;TXRk4PCygGW0TkjZTJBnRkJIlTCeAK4jTKN4BmeHoxDWZ9DCGieqvn7aH2/RyPnCGJBoGgUbMVhT&#10;N8yFsaGkBIh2IhX+8mRIkW0aCScPp4bH/eRBnzli+1dTVmgo0wF9nBxAQ4smI2GWW4SQJwvT8jya&#10;kYtebRpJsZHjjO2KQ8iAegtIy9jMyPOpc6R4HQ06z8Ag0ZYJnT52gC5xdBZjpNpGQjhFjtE4Ubar&#10;eWKnURW8o3N0CI5T7fosCh1l8hMlnajXebLWQSlTQoaEPHloIC2YW4dzW+XZ06l77Cfc+TqlmMEt&#10;7EydkkcwXEvHWUC6MbfuUlJ+dOynh1GPHWWi9HAfKHkCPGdPdGQxJ0LsA6qSDxwz8JbO1a5cZenU&#10;kJ8Ic5BRCOQpZo0y10lqj3DkFWuGV1OVWlbqydMjkl5j05PnnAnH8wW9YjAWBpNpMfrfMETFr3GH&#10;qD2Y7V7T/QweW2K/rU5TOvgbUoFWngniBvm2TFi3DM2W96UzzF0N4oVeSpMV0ZBuHrsxZtfEFo0O&#10;FzEoT6TCX55ZtDQVR8eMNlsQEMfJWSuhrGSiJsfoNVsOAk9YXKvK2lJqFM0w2IAaYZg50DZ72xqk&#10;xieO3pydVk7u1csFCBOIrtQSSJjyHlqgk6dAeDYshMAeS2Hgzc2QDZo1lihTPyrrRCr85ckroRCO&#10;3t5mtX9pr1tvmqZxvma80z2BROg5HEiKX0c4cBRuREC2OjoHeC6xj/kIQ4SQJ+sRlw8SIVLzHI7J&#10;4J4jYyOPnVBS1YAjmcTdQh7Zo2kqn0ilp/KUIUjXNzFDB8R7az1utnyANTr+a7NdvYCZo/9tH3kR&#10;H9EFp49ptR8wVOqEZ5qUJm3144Imb8PybtBSP5JFVw7B9YM6j/66aAu9XCEapR9hEJyCSpZkyZIM&#10;jufJQ8oJ03Qc00QKcxUtXCRJkwr0NVQ7PgQk5dfpkgnx2kWYiSep00G6m5ImUTbvonN5yvpAqeA0&#10;29Ktb0RVhUCeQki3UIgQPlFNFlx3SiMNubUOIR9G9q7nTre40HTvgBxIiERY13eQTUOPfVNdGPYb&#10;e+Ru1Al5v9LjWSXEBfXUR5eQ7ulA6i6fZAgi8mRkcDWHCZ0+dnya0sFjqfax4z7SVrVOSLkx1Ee8&#10;sI7QG48dXYkhjl4EEPn5awnTEtw5a3XAJaLIscXNkqowPU9/irTUCTFgSZjWG7g9n7K3XlweN5MS&#10;x5xKIoNBnnlQpKnQOh4fUuBZatwFqAvDa0+D2x51QvbxGm9Q9HRvBOppvEExsJ1rvOOAgfXY4Fnt&#10;I+5Qpaa9sNvAIWncV3I48nat8bYBuLaRmnaMB+xmWkjhZdWbHmVz60UlRwlnQfq6erDfImSCSyjn&#10;BV6wMRblII7eOc0g5zQY6fU+0uWVyNEZj7hCxoSe5cpNOwpvc9MO4ZkXI7O04tSd23jL9enYgLpu&#10;w5Y1MHjr+ZY1MHrGSbZn57sFkVDchrO9oRDIMxOyI+Jt+LJ+vOUlE545S7b26ZJbHCxDzu6ztB8o&#10;bk4DkFan6kidkZMXCXN+k8guT9YBLuwlQm/a0RFV5OgYlt+y6xI/sD5JFhQkQthaRYULNtY5jmNq&#10;tWdlde4xLe+YOu+EOnsKONOu4rTaP1rtcfW8++5cl+JMQWu0euYCmVpd7Vah/lMcWZ0XWMhaPXPU&#10;KuNAkh8CXIQEhdnjgVOYQh4yohF55oUjzQVsPOrw4gJmFA2G1SFca/1W29NRQto5S0yEkCcLI85B&#10;cGIaOY3kpEnhVFE/ridGDYizbipfwvWO+y9jwPMxO96N5jQa6as8WfqO8yk8X6tjzwjmtTqhcQE1&#10;LZOOmW7p8ghWcs/0rLb7JyfGaRk3WtOYdP1QjlsHZCJXZe7ZDw2eVepZOe7SxH6/FwfvOUDg0vE5&#10;nOf+is1w/O63Y1qGlEwDRDQo+StWpstZYJQ8VhRiO+6fHm9+fHx6omSH4+H+0/dPh83PO1Qn/P33&#10;v//D9zJdFNlTvK3xvKfXBJBYni9Vj0vl5j7tb35FJbnDPpU4RElG/OVhf/jrxeYryht+vDj+z5fd&#10;4fZi8/TvzyiJN4cYMXqN/+iQL4Xpeih/+VT+snu+BquPF68XuGBCf/3+NdVQ/PJyeLx/QEspY+95&#10;/2+oB3j3SKXmUJXveJl6xf9AVb7/q/J8WNRmXGWmaI4uzxen8T+6PJ9ULWxTdL6sz0fpZVSfr8nx&#10;QCmUWI6K31CeL11LT4eQZdk9tJMvh1MBqocNN1kSYY3KRCEV4znnBO8sE3UotLXICU5WJsKVdSqH&#10;cM4Jvmgmovvqi5ywKmUiqo63zApAZqrBEg/WORM1qMC0zAoLcKbqY326BU1ReDZTtY2p9VLtbaxO&#10;t8Ss1HvH5bLO1UWWO7eJfJBlfdHGOlO1qJW0LCXl4WWybqASKEs9K7XfjamuxULPSvWjiKfBrNR/&#10;26UKSAvMFAAzVVNZ6BktSKf+c12rc2ZknjNZH8tFLDFTAHAVmgVmJQB9R8VFlpiVAEgtkAVmJQDm&#10;kKWDpdz/AQU+ltGkzJNM1qE2xXLPSgD60QJA1dzrYgmqBTHJgctNDqbO4JOfyPpYWGyJWQlAz9Ws&#10;znWm7u2bOqMD+NwzJJwaOlPX9anY56LOKKqUmcFkWMwUAIOxvqoL+vPWZFbOAJp1iz2jE53cs3G2&#10;0IQWT2QdKrYtMysBmFASbXmcURQpt9l3VB5mAU3aQWYqqjhkMCtnQN8b04kiS5nZxGVXzoeGKq83&#10;xNI6Sz0rZ8DEhcQWmJUAIMa+LKa6aj9Nlj2hQ6gsAK3uizqjeEumQga7NTboADnTmeaXHNtMNTfW&#10;2KDweCaDd2J0rUQASYXW4KAIQ+bWx/qLCxDQxipTIUfRGh20Ecp05lyn/XGmCp3pH1DqdaZDZGFZ&#10;UsqczFRBqsSejw9Ky8h0HYqhLkJKaTuZKrSNpTfarWQ6bDwNbgqF1pa0RMH0EiibKbcZGq4guiCp&#10;QiGWc13AlJKoTtxartB5zo3CHpluiIUXl7hpFNpUdm2BW4lCb9kpXU/PHiGUxpL71sP7XcT0TTk9&#10;Liu10DeNgoGprqbXcZG0BW4lCqZBoOOzLAGiMZYDTwmbmc4cb7TXzlSYWdaCpGrp9ZaxokOuE7e+&#10;MftWooCTmmUUKCB34kbTednCqEp6PUpSL2JKEewTNxS4sriVKJgrEl2aOXEbTBRUHT3TLlNk5MRt&#10;RP20ZUkpdyLTmSOETt0zVRgnC1NVRa+FZVvUmy6iN3IdzfPRq4voxRJ/C7OegkWnvk3m9kDV0DMN&#10;fbwXWbAzQdUl9JAAsiyrrqBHm1kDCF1Br4s1TRekjWmQuX9IILMGnS6g11mOzZv6ebM5JXT9PNPm&#10;v6mfh9x3U95Vs0KXz8PRjTVldfm8DgVGF8ceZWOdhguyc039qV1zb9kcXT2vhq/eOJv4vlfPo0yJ&#10;PMLPitWUYSeEddaTlkuYw7W0JQ5paVAc0tKyO6TlkuaQlrOoTqo23g5paekd0vVoqV24w3U9Wmo7&#10;7nBdj9Z79Ty1Za/rVe3bHdL1c0tt4B2u6+cWpVetXF1Uqfx6B9SW3iFdP7fU3t7hun4lVHt8h+t6&#10;tCirb6Ve1X7f6cB6tNS+v85Vbf4d0vVoqSCAw3U9WioY4HBdj9Z79TxK6lo5Xt+r53H1P5ydxNIi&#10;XP0PcxMnkO/V8xbqEuL4pdQUHTqRqnCqlA7aF+oG6lo7nC589V49b0G779XzeAZyyt1Vvjx1Pq6Q&#10;XlmORM63vcKxhzUScT6k3uBpDm/IfEPXVSJniEZ7vjB23qv36nmMINdcuMr3BxZ0pStq8aXeq5wr&#10;uPCGxvy9et579byFVRRecDnPOR/7KifYn48rHIaVb1DEOjoAtlXD8FZvwOmKb0jW40IbunYa3/e6&#10;yjd2Ft54r55X6vi9et4FxiXSCA9u9TwcOWxQPY/C7KTBUy5xSualq2w0XCV58vS7ZGgmuobdO6GT&#10;X+XJVJxA7dzXpKtS1Kh30YJzy72blbz2416pk3OL7TtaDX6xp0jnXfKjVKBCc6IJebJGsAt2iejr&#10;zKQO8T6EhTwTK0lOR4wzOSnyszwTGcJE4IVTkypVWta8K310Ek7MHM3yNfvG0RjfMcLZWrVrXDMB&#10;B+9VMr4Qmc2eaEGeSRtS1C5XM5ef5cm6lTtlOEGrKTdG41doBJ/qXqW5hq+eE99au3SlkpBwpJX7&#10;XivJkMfstJqkCDh/rPcuzefGyXpv2Gv2xlPLFwd8umRrg3OHvc11t+p3T5CrGrUMz70m7ts1U4aS&#10;5LKfr7JIlY2MT8VRrXW2582Lc8eh5/rrzl0pKU2GFbImEBKvYvfgyVTJuHiSsxrItY/svIt+5Jmm&#10;XMs3ILB41BptpYRKfai2fA3fu0+BpN83SEiv5Jl618ltVCwMte51bD+9ynMdBdoxgelsu8pPLjV5&#10;dFxmmzyhKj+hyxclRU55srxcfCU4F8o6uVObN9fCR56Mrsjh3DimO/fRxDj3UfDVzUTn3JdB6nSi&#10;S6kWZqGMlmtbNehnVX90lh4X/PoSiNypdXR0QBj5SXBC9CZPxoPDHo03dfnqYuMYkE6W3vzhCWlP&#10;ntIu988pw4CcpySHR8d32d3+CZ1z30gWF1zrreNG6cQ037Dlq+IrtYEdE4K0ocQPy1GVn4wrZ/zJ&#10;kuuZOLle5dMJHvX+nVsiwd+2XqOscXnuWdZrlCvUdaWPUmSqvnYhpT/q3Ck8QxWoCGrHekmJLY+M&#10;fQ9n3vWUuIVGHU+LqusQWd7ai7blmWYd7htEMm9r0nMAIziFM5A+mvg591PxFeBE55SkwEevIx3q&#10;J1ZHf6Zz6vDgSkTi59GxtWmcq6tySbJxrAgSr1mO+urRw8Uh2LxdlBRKbZytG25tJH6O6zRAv7Fd&#10;x3fK+nOsK9XbSvzqE3Jg76nx2uVQVeNU/ZBK5t6GYBSr6WzP8sXssxoReh5R5QySNzj9GyRk4BRm&#10;wJ2WxM+xrpkOe/SadZBaF6cPK0j/5ZnWg4FL7lDmXY3fKN6YM49GLtYXHC/wfKWXftnWAVd1WEey&#10;e7Csw4yYBKGD3UZNqIk+GU5kdeswyaalrqKJ65w5y/7ElUkdMlwlWtM35PtGMsc6jJTPAUkd64Bb&#10;QpHMsw4jZm8c/Y51GGWWONYBV50SP8c6TDKLHeuQ6bzRyra18ei4wrxnHUYJYznWQfSMwrfVATrK&#10;XsSJsY1iNR3rIJVMPR9Pqkl7q7QM0saxDrgwFvHlFGxzrzTlvUjdt5zoCguGs2cdJinW5YSLZq70&#10;hgK6VTyorm4c9451wJ22ROdYh4k/8RYc6zBxEMYL3mU6xzpMvBx41kH07FkHXLtL8jrzaGKr7lmH&#10;85Xetw5BYv2yzbaMA13ri70VQuEtz2QZM5n3sQhh58w98EtKckKcuDORVn6fLg1GWICakcPVihTQ&#10;yCkHIqc8Wd4tb4zrasE1xhXKm7kIvzNPZgmX5pQL6ZM8U9/oI0pxvjtfXZjzOuPphM+FvIWQ7lmm&#10;lp1oBgjZJMKEVuGIdzCwdqEGlkMoJwVOwAAMEySoEO9x5GUYm7F6H/PuwNFj4FNrV4+Bd9jBK3gU&#10;8hLhqYdtN8JSVVneLgsysmw/ky6wRtBDDj2aa0nHqWVcV8O0bPg9bcwI/mp/Ozl9c+KtsBkJdq82&#10;XMvGyLHRdNE2Su3szDKdK3IjR2JOhCo0MjicYz0QJpGDV1Oz5SkRvCmB+8AJalfbXEqYJlsVv5Z9&#10;mNMJjIw4efJ620qg3glsrlf4agR5fDtbkNDwp7Kcsx+chPDY9rTdyNh21vuAb1gkWJyNA5pmy+Ds&#10;N+lydeTYeGZQvibVOMFAXCXnZdfZZYZWmnZnIACJZs7ZkOLoJJl+v4/8LQrv8CF0/GWTxktZkGMZ&#10;FNF35gH7ygRlfcLwaT2u+zmEvDt1K+q2dN+ItgeeMC1HK7z9X2jFX3BHuOwQvJLaDcce8Om0utT5&#10;HMInZKvlDbNs3jzTmQmzHZQlrGI8peb6af0zjedAZWkoKuF4GQPbTk8DEpz1pg8ul8d2vfVPSsk5&#10;sVQUCk9+lWc5O94mOQfRoeMjTRw3VGcOShVEObyjaPgxTOhEt0PHG2bXbp6+yeQsAz2Hu7zjaLjD&#10;7EA7sR0qqZCk9kx2JvRsQy9HeM6RNNSTBuzJMZQJIU+27Z0I489FjsM7ESMq/RClbvLRmDQpT2ma&#10;Fd54XlcnZdmdg2lILWcKjusjdfC9ME/oZd311IMSFUlqd0pzJMU7/Q09+3GNt6Hrxbx77lnPvkrj&#10;EUopXbePmdAznbLweGfUgb5rQSutd0iNWchGxNt05snlHFNjuorjVY+tgTA17e4lhzwoPLtBl7TJ&#10;D/CwPrdZMqkqhk6Cs+Le2GaO3WghFN7y5ImLIiWxt95QH+hyKGGJoGDVPAxiHrxI0gD7HvXkGTo5&#10;dXchGmVH4GU5opZKEsZb1uRDxMguqQr9FhVRcgXIiXeVWfEmkhN7oJlSuMuToZwEIsc4ovZLlP6s&#10;ZPYbfiMf7nvt0mfCCEiXjnOXvHOeMK5MFwAhD0on0ROEvMDA06gDmbcFnhLlqN0zePSByjjMkYlT&#10;bXqSFd3T4yTGxNsCopBOatol5LXCy8YKE+eiuFvAKWcEOAqfxMw7h1Jomo2y57NMsqL7hAmZ4C0X&#10;k6S3usjI2udtAUVqdyqcrRIyR+2VJVbbjUt1zjC3lhZERtJSgPBnbWzihCop3zG7iAWv2pPkL2o6&#10;eyHk4/CeqW5zqYZSWoLqcwy1h5LNcVL0MSISP0cvoEtbHG8vKfy8PdjMiRFOhjbaTXg4ZmnmPCSP&#10;bB26iKbLcuuE/OlrpXHN83Z+M+Phmnb6AHPk6DkLsyw8np8yS6QIQZba2Ieu2VlwBj8I02TysnPy&#10;x0sCRnetaSqVFaX2nC6Mf3Fo6nGd/IVa70wXM4+bdvYXiMilKUVLSV0YjjMi0OARsrF2tohU+Sup&#10;B4PDaTqpx8ufy8J44zEvnCsIeeA6rubCqv12qccxz9/xDYGmDT8ibJ309P/3GwL4tMD95dd7fE0A&#10;6rrH1w0eHq9/2L3uyn/Hbw5c3jb7h/3Tze3hu/8FAAD//wMAUEsDBBQABgAIAAAAIQAKVhbA2wAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WyLUmI2pRT1VARbQbxNk2kS&#10;mp0N2W2S/ntHL/Yy8HiPN9/LVpNr1UB9aDxbMLMEFHHhy4YrC5/714clqBCRS2w9k4ULBVjltzcZ&#10;pqUf+YOGXayUlHBI0UIdY5dqHYqaHIaZ74jFO/reYRTZV7rscZRy1+p5kjxphw3Lhxo72tRUnHZn&#10;Z+FtxHG9MC/D9nTcXL73j+9fW0PW3t9N62dQkab4H4ZffEGHXJgO/sxlUK0FGRL/rnjzhZEZBwmZ&#10;pQGdZ/qaPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASYlS4hMeAACqsgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAClYWwNsAAAAFAQAADwAA&#10;AAAAAAAAAAAAAABtIAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUhAAAAAA==&#10;">
                 <v:shape id="docshape2" o:spid="_x0000_s1027" style="position:absolute;left:924;top:59;width:2114;height:1179;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2114,1179" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCW8zeJyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjOBFbLJil7ptWopQ8Kit9TxsptnFzWRJYrv9985B8Phm3nzz3mozhUGdKeU+soVqZkAR&#10;t9H17C18HnaPC1C5IDscIpOFK2XYrG9vVti4eOEPOu+LVwLh3KCFrpSx0Tq3HQXMszgSy+4UU8Ai&#10;MnntEl4EHgb9ZEytA/YsHzoc6bWj9nv/E4RybY/sfTLu6+G4HXZTld+fK2vv76btElShqfyb/67f&#10;nMSvX+bzhakrCS2dZAB6/QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW8zeJyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m2111,920r-415,l1697,960r,11l1695,1001r-6,27l1676,1065r-59,47l1572,1140r-31,14l1524,1159r-15,2l1509,1178r49,-10l1572,1160r18,-10l1683,1093r32,-18l1736,1066r21,-3l1787,1063r5,-32l1811,1013r50,-12l1955,988r56,-18l2045,963r58,l2109,945r,-1l2111,920xm1762,790r-483,l1282,801r1,12l1282,834r-1,36l1313,890r23,28l1351,944r8,16l1362,967r6,4l1380,974r21,5l1399,1022r,17l1399,1052r5,23l1414,1105r48,-5l1489,1094r18,-8l1524,1072r-11,-31l1517,1041r6,-2l1569,1022r33,-36l1627,964r27,-19l1696,920r415,l2111,917r-290,l1781,909r-19,-23l1751,840r11,-50xm1517,1041r-4,l1515,1041r2,xm2103,963r-58,l2069,968r29,15l2103,963xm2084,763r-31,l2067,770r3,30l2068,860r-34,29l2005,904r-41,8l1896,917r-75,l2111,917r3,-28l2104,815r-20,-52xm1672,694r-417,l1255,793r24,-3l1762,790r1,-27l1751,752r-50,l1688,750r-13,-13l1657,708r15,-14xm2013,633r-5,l2018,674r8,97l2053,763r31,l2069,726r-40,-75l2013,633xm1722,745r-21,7l1751,752r,-1l1722,745xm143,112l,639r8,29l410,679r-2,31l440,701r6,-22l1682,679r5,-16l1693,635r-28,-32l1651,582r-5,-18l1647,539r-12,-8l1627,524r-10,-8l1602,502r-22,l1567,497r-1,-1l1494,496r-14,-7l1473,480r,-17l1477,431r27,l1509,426r-9,-41l1508,362r31,-23l1548,328r8,-7l1565,315r15,-9l1582,295r-27,-15l1595,263r27,-9l1648,248r36,-4l1692,227r6,-10l1707,210r14,-9l1717,190r-3,-6l1660,184r-24,-17l1618,159r-9,-3l1606,155r1,-2l1609,151r-303,l143,112xm1682,679r-1236,l1007,689r2,13l1255,694r417,l1673,693r9,-13l1682,679xm2001,619r-30,3l1925,653r27,31l1988,639r20,-6l2013,633r-12,-14xm1544,460r-19,1l1513,465r-9,11l1494,496r72,l1557,485r-13,-25xm1504,431r-27,l1499,437r5,-6xm1697,155r-11,5l1678,165r-7,7l1660,184r54,l1713,181r-6,-10l1697,155xm1530,r-13,9l1504,15r-17,5l1458,27r-37,16l1392,61r-33,32l1306,151r303,l1616,144r-11,-6l1598,122r-6,-37l1582,12r-17,l1554,10,1544,7,1530,xe" fillcolor="#bcbec0" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="1697,1031;1617,1172;1509,1221;1590,1210;1757,1123;1861,1061;2103,1023;1762,850;1282,894;1351,1004;1380,1034;1399,1112;1489,1154;1517,1101;1627,1024;2111,977;1751,900;1515,1101;2045,1023;2084,823;2068,920;1896,977;2104,875;1255,853;1751,812;1657,768;2018,734;2069,786;1701,812;143,172;408,770;1687,723;1646,624;1617,576;1566,556;1473,523;1500,445;1556,381;1555,340;1684,304;1721,261;1636,227;1607,213;1682,739;1255,754;1682,739;1952,744;2001,679;1504,536;1544,520;1504,491;1671,232;1707,231;1504,75;1392,121;1616,204;1582,72;1530,60" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape3" o:spid="_x0000_s1028" style="position:absolute;left:720;top:352;width:2141;height:268;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2141,268" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuNWPzyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE87b8Iw&#10;EN4r8R+sQ+pWnFQ8SopBrdsCK5SF7RofSdT4HMUupPx6jITEeN/7ZovO1uJIra8cK0gHCQji3JmK&#10;CwW776+nFxA+IBusHZOCf/KwmPceZpgZd+INHbehEDGEfYYKyhCaTEqfl2TRD1xDHLmDay2GeLaF&#10;NC2eYrit5XOSjKXFimNDiQ3pkvLf7Z9VoIsPfTjbzx+9qZZTrd+Hq32+Vuqx3729ggjUhbv45l6b&#10;OD+dpNPxaDScwPWnCICcXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuNWPzyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m328,l220,r-7,24l201,53,186,97r-20,66l156,118,135,28,129,,23,,19,59r-6,71l7,202,,263r68,l69,228r3,-50l75,124,80,77r7,34l109,199r14,64l193,263,240,123,254,77r1,l255,144r-2,54l251,238r-1,25l321,263r1,-81l324,105r2,-63l328,xm550,115l546,93,532,76,507,66,468,62r-23,1l421,65r-23,4l375,74r-8,48l386,115r21,-6l428,105r21,-1l460,104r14,2l474,119r-21,18l406,147r-46,20l339,212r1,10l348,241r22,19l412,268r11,l433,267r11,-1l457,223r-7,2l443,226r-18,l414,223r,-13l421,197r17,-9l458,182r16,-7l470,241r-2,22l544,263r1,-38l550,115xm728,122l725,68,708,66,691,64,674,62r-17,l621,66,597,77,582,95r-4,23l588,148r24,23l636,190r10,14l646,216r-25,l606,215r-14,-3l577,207r-14,-5l569,259r18,4l604,265r17,2l639,268r28,-3l694,256r21,-18l723,211,713,179,689,156,666,139,655,123r,-10l682,113r13,1l706,116r12,3l728,122xm905,122l902,68,885,66,868,64,851,62r-17,l798,66,773,77,759,95r-5,23l765,148r24,23l812,190r11,14l823,216r-26,l783,215r-15,-3l754,207r-14,-5l746,259r17,4l781,265r17,2l816,268r28,-3l871,256r21,-18l900,211,889,179,866,156,842,139,832,123r,-10l859,113r12,1l883,116r11,3l905,122xm1201,r-86,l1115,34r,25l1113,98r-105,l1009,73r1,-24l1014,,928,r-1,79l924,145r-4,60l916,263r85,l1002,225r3,-71l1110,154r-1,28l1108,209r-2,27l1104,263r86,l1191,181r3,-67l1197,57,1201,xm1423,147r-1,-6l1417,110r-4,-4l1398,84,1366,67r-15,-2l1351,141r-64,l1291,128r7,-11l1308,109r14,-3l1335,108r9,7l1349,126r2,15l1351,65r-28,-3l1261,76r-34,33l1213,145r-3,26l1220,219r25,30l1283,264r45,4l1345,267r17,-1l1379,264r17,-4l1403,218r3,-13l1389,210r-17,4l1354,217r-17,1l1318,216r-17,-7l1289,196r-4,-20l1421,176r2,-9l1423,157r,-10xm1635,115r-4,-22l1617,76,1592,66r-39,-4l1530,63r-24,2l1483,69r-23,5l1452,122r20,-7l1492,109r21,-4l1534,104r11,l1559,106r,13l1538,137r-47,10l1445,167r-21,45l1425,222r9,19l1455,260r42,8l1508,268r10,-1l1529,266r13,-43l1535,225r-7,1l1510,226r-11,-3l1499,210r7,-13l1524,188r19,-6l1559,175r-4,66l1553,263r76,l1630,225r5,-110xm1740,r-79,l1659,66r-3,66l1652,198r-5,65l1725,263r2,-64l1731,122r5,-72l1740,xm1898,66r-44,l1856,15r-71,16l1782,66r-32,l1748,118r30,l1776,144r-3,48l1772,215r5,26l1790,258r20,8l1835,268r13,l1861,266r13,-2l1887,262r10,-55l1879,212r-26,l1850,199r,-33l1852,118r45,l1898,66xm2141,124r-6,-30l2119,75,2096,65r-28,-3l2043,63r-20,5l2007,78r-14,16l1992,93r1,-24l1995,42,1999,r-78,l1919,75r-3,74l1912,215r-5,48l1986,263r1,-31l1989,201r2,-26l1995,156r6,-13l2009,132r12,-6l2034,123r15,3l2057,135r5,11l2063,160r,26l2061,212r-4,51l2135,263r1,-41l2141,124xe" fillcolor="#231f20" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="166,515;19,411;72,530;123,615;253,550;326,394;468,414;386,467;474,471;348,593;457,575;421,549;544,615;691,416;578,470;621,568;587,615;715,590;655,465;905,474;798,418;812,542;754,559;816,620;866,508;883,468;1115,411;928,352;1002,577;1104,615;1423,499;1351,417;1322,458;1323,414;1245,601;1396,612;1337,570;1423,519;1592,418;1452,474;1559,458;1425,574;1529,618;1499,562;1553,615;1659,418;1731,474;1785,383;1773,544;1848,620;1853,564;2141,476;2023,420;1999,352;1986,615;2009,484;2063,512;2141,476" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
-                <w10:wrap type="square" side="right" anchorx="page"/>
+                <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008C5815" w:rsidRPr="00BB35A6">
+    </w:p>
+    <w:p w14:paraId="2E087578" w14:textId="7D4F9DA2" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:before="82"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158F394A" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3295844E" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815">
       <w:pPr>
         <w:rPr>
@@ -2708,75 +2712,90 @@
       <w:r w:rsidR="00AF19A6" w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BB35A6">
         <w:t>Money Follows The Person Demonstration Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0196D32A" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Chương trình Money Follows the Person (MFP) Demonstration giúp người cao tuổi và người khuyết tật chuyển từ các cơ sở điều dưỡng, bệnh mãn tính hoặc bệnh viện phục hồi chức năng, hoặc các cơ sở đủ điều kiện khác giúp trở lại cộng đồng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122FAD01" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="122FAD01" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00106745" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vui lòng điền các thông tin sau để gửi yêu cầu giới thiệu. </w:t>
       </w:r>
       <w:r w:rsidR="00EF1D90" w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ưu ý rằng bất kỳ trường nào có dấu hoa thị (*) là bắt buộc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76805029" w14:textId="01EA5917" w:rsidR="00106745" w:rsidRPr="004356D6" w:rsidRDefault="00106745" w:rsidP="004356D6">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-BodyText4"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ngày nộp đơn giới thiệu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0CC26D" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:t xml:space="preserve">Phần 1: Thông Tin </w:t>
       </w:r>
       <w:r w:rsidR="00EF1D90" w:rsidRPr="00BB35A6">
         <w:t xml:space="preserve">Về </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB35A6">
         <w:t xml:space="preserve">Người </w:t>
       </w:r>
       <w:r w:rsidR="00EF1D90" w:rsidRPr="00BB35A6">
         <w:t>Này</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668BA461" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2913,166 +2932,156 @@
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Địa Chỉ Email</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B29C3C" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Loại cơ sở hiện tại - Vui lòng chọn một:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43208B5B" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="43208B5B" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cơ Sở Điều Dưỡng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528EE891" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="528EE891" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bệnh Viện Phục Hồi Chức Năng và Bệnh Mãn Tính</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7CD998" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="4F7CD998" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bệnh Viện Tâm Thần</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B46AAC" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="03B46AAC" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bệnh Viện Sở Y tế Công Cộng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6D02C7" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="3B6D02C7" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="cyan"/>
-[...5 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cơ Sở Chăm Sóc Trung Gian Cho Người Khuyết Tật Trí Tuệ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60107245" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5669"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tên Cơ Sở</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FCA312" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
@@ -3101,50 +3110,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Địa chỉ*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629A8B2F" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Thành phố*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDA881A" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tiểu bang*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A43B38" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
@@ -3182,51 +3192,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Số điện thoại của cơ sở</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5459511B" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5649"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tên Họ Người Liên Lạc Tại Cơ Sở</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01895E0A" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5649"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tháng/ngày/năm Tiếp Nhận</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE96853" w14:textId="77777777" w:rsidR="00EF1D90" w:rsidRPr="00BB35A6" w:rsidRDefault="00EF1D90" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:tabs>
@@ -3786,50 +3795,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF36D75" w14:textId="77777777" w:rsidR="003B01BD" w:rsidRPr="00BB35A6" w:rsidRDefault="003B01BD" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4526"/>
           <w:tab w:val="left" w:pos="5300"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="835"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Không</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BAE910" w14:textId="77777777" w:rsidR="003B01BD" w:rsidRPr="00BB35A6" w:rsidRDefault="003B01BD" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText5"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Nếu Có, vui lòng điền vào các trường sau trong Phần 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618BD032" w14:textId="77777777" w:rsidR="003B01BD" w:rsidRPr="00BB35A6" w:rsidRDefault="003B01BD" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText5"/>
@@ -3862,51 +3872,50 @@
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
         <w:t>Họ của người áp dụng ủy quyền chăm sóc y tế</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FC72D7" w14:textId="77777777" w:rsidR="003B01BD" w:rsidRPr="00BB35A6" w:rsidRDefault="003B01BD" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText5"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Số điện thoại của người áp dụng ủy quyền chăm sóc y tế</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCEA382" w14:textId="77777777" w:rsidR="003B01BD" w:rsidRPr="00BB35A6" w:rsidRDefault="003B01BD" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Địa chỉ email của người áp dụng ủy quyền chăm sóc y tế</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C821406" w14:textId="77777777" w:rsidR="00BC46B2" w:rsidRPr="00BB35A6" w:rsidRDefault="00BC46B2" w:rsidP="00285ED9">
@@ -4432,196 +4441,183 @@
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cơ quan Nhà nước</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:i/>
           <w:color w:val="231F20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vui lòng chọn một</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C620400" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="1C620400" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sở Dịch vụ Phát triển (DDS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774031AA" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="774031AA" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Office of </w:t>
       </w:r>
-      <w:r w:rsidR="003B01BD" w:rsidRPr="00BB35A6">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="003B01BD" w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Aging &amp; Independence (</w:t>
       </w:r>
-      <w:r w:rsidR="003B01BD" w:rsidRPr="00BB35A6">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="003B01BD" w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Văn Phòng Điều hành về Người Cao niên &amp; Sự Độ lập,</w:t>
       </w:r>
-      <w:r w:rsidR="003B01BD" w:rsidRPr="00BB35A6">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="003B01BD" w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> AGE) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB35A6">
-[...3 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hoặc Aging Services Access Point (ASAP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BE3367" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="74BE3367" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sở Sức khỏe Tâm thần (DMH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC6DEF1" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="3FC6DEF1" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Khác</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B63AC60" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
+    <w:p w14:paraId="4B63AC60" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00195FCF" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="cyan"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195FCF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Không xác định được</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D8BD22" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6939"/>
           <w:tab w:val="left" w:pos="7269"/>
           <w:tab w:val="left" w:pos="10899"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tên Liên lạc của Cơ quan</w:t>
       </w:r>
@@ -4670,51 +4666,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Họ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E065FDF" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10899"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Địa Chỉ Liên Lạc của Cơ Quan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645A4641" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal11"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Số Điện Thoại Liên Lạc của Cơ Quan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76462884" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815" w:rsidP="00285ED9">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-BodyText10"/>
         <w:tabs>
@@ -4835,58 +4830,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDEBFCA" w14:textId="77777777" w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidRDefault="008C5815">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB35A6">
         <w:t>Phần Cuối Mẫu Đơn</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F541A" w:rsidRPr="00BB35A6" w:rsidSect="000C5A8F">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0476A58D" w14:textId="77777777" w:rsidR="00246AE5" w:rsidRPr="003A2557" w:rsidRDefault="00246AE5">
+    <w:p w14:paraId="4BF122AE" w14:textId="77777777" w:rsidR="00F9457F" w:rsidRPr="003A2557" w:rsidRDefault="00F9457F">
       <w:r w:rsidRPr="003A2557">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD42D5E" w14:textId="77777777" w:rsidR="00246AE5" w:rsidRPr="003A2557" w:rsidRDefault="00246AE5">
+    <w:p w14:paraId="42C61B4B" w14:textId="77777777" w:rsidR="00F9457F" w:rsidRPr="003A2557" w:rsidRDefault="00F9457F">
       <w:r w:rsidRPr="003A2557">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4921,90 +4916,108 @@
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="253D9AFE" w14:textId="63B658FD" w:rsidR="008F541A" w:rsidRPr="00285ED9" w:rsidRDefault="008C5815">
+  <w:p w14:paraId="253D9AFE" w14:textId="4B73DBC3" w:rsidR="008F541A" w:rsidRPr="00285ED9" w:rsidRDefault="008C5815">
     <w:pPr>
       <w:pStyle w:val="P68B1DB1-Footer13"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A2557">
       <w:t>MFP-RF_</w:t>
     </w:r>
     <w:r w:rsidR="003A2557">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>VN</w:t>
     </w:r>
     <w:r w:rsidRPr="003A2557">
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="00830C3F">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2025-10</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00106745">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00830C3F">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00106745">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E994BDA" w14:textId="77777777" w:rsidR="00246AE5" w:rsidRPr="003A2557" w:rsidRDefault="00246AE5">
+    <w:p w14:paraId="59B7184A" w14:textId="77777777" w:rsidR="00F9457F" w:rsidRPr="003A2557" w:rsidRDefault="00F9457F">
       <w:r w:rsidRPr="003A2557">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F0C05E" w14:textId="77777777" w:rsidR="00246AE5" w:rsidRPr="003A2557" w:rsidRDefault="00246AE5">
+    <w:p w14:paraId="07088678" w14:textId="77777777" w:rsidR="00F9457F" w:rsidRPr="003A2557" w:rsidRDefault="00F9457F">
       <w:r w:rsidRPr="003A2557">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058C0B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89808D78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6600,154 +6613,167 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="654065587">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1315717805">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1113093719">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="154689050">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1709796614">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="299697946">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E577AB"/>
     <w:rsid w:val="00000FE5"/>
     <w:rsid w:val="00050087"/>
     <w:rsid w:val="000761B3"/>
+    <w:rsid w:val="00094DE4"/>
     <w:rsid w:val="000A29FA"/>
     <w:rsid w:val="000C5A8F"/>
+    <w:rsid w:val="000F780B"/>
+    <w:rsid w:val="00106745"/>
+    <w:rsid w:val="00117C2A"/>
+    <w:rsid w:val="00176D56"/>
+    <w:rsid w:val="00195FCF"/>
     <w:rsid w:val="00215192"/>
     <w:rsid w:val="00246AE5"/>
     <w:rsid w:val="002565AA"/>
+    <w:rsid w:val="00284FDC"/>
     <w:rsid w:val="00285ED9"/>
     <w:rsid w:val="002D09EE"/>
     <w:rsid w:val="003A2557"/>
     <w:rsid w:val="003A4015"/>
     <w:rsid w:val="003B01BD"/>
     <w:rsid w:val="003F3AA5"/>
     <w:rsid w:val="00407134"/>
+    <w:rsid w:val="004356D6"/>
+    <w:rsid w:val="00445D05"/>
     <w:rsid w:val="0047584F"/>
     <w:rsid w:val="004976B5"/>
     <w:rsid w:val="004C5FEE"/>
     <w:rsid w:val="00523DD7"/>
     <w:rsid w:val="00573C65"/>
     <w:rsid w:val="00575FD0"/>
     <w:rsid w:val="005E3D2B"/>
     <w:rsid w:val="005F1BCC"/>
     <w:rsid w:val="00605ECC"/>
     <w:rsid w:val="00650511"/>
     <w:rsid w:val="006515FF"/>
     <w:rsid w:val="006565C6"/>
     <w:rsid w:val="00670CE7"/>
     <w:rsid w:val="006A6F31"/>
     <w:rsid w:val="006D3E2A"/>
     <w:rsid w:val="006D4D75"/>
+    <w:rsid w:val="006F5A17"/>
     <w:rsid w:val="00702588"/>
     <w:rsid w:val="007152E7"/>
     <w:rsid w:val="00724788"/>
     <w:rsid w:val="00732F62"/>
     <w:rsid w:val="00796F96"/>
     <w:rsid w:val="007B52C3"/>
     <w:rsid w:val="007B738E"/>
     <w:rsid w:val="00813D8E"/>
     <w:rsid w:val="00826C77"/>
     <w:rsid w:val="00830C3F"/>
+    <w:rsid w:val="008A0A12"/>
     <w:rsid w:val="008B16B8"/>
     <w:rsid w:val="008C5815"/>
     <w:rsid w:val="008F541A"/>
     <w:rsid w:val="009A1E53"/>
     <w:rsid w:val="009D5066"/>
     <w:rsid w:val="009E4D4F"/>
+    <w:rsid w:val="00A46974"/>
     <w:rsid w:val="00A827FE"/>
     <w:rsid w:val="00A942B4"/>
     <w:rsid w:val="00AC4487"/>
     <w:rsid w:val="00AD41C3"/>
     <w:rsid w:val="00AF19A6"/>
     <w:rsid w:val="00AF7CB8"/>
     <w:rsid w:val="00B41653"/>
     <w:rsid w:val="00B6171D"/>
     <w:rsid w:val="00BB35A6"/>
     <w:rsid w:val="00BB38AB"/>
     <w:rsid w:val="00BC46B2"/>
     <w:rsid w:val="00BE446B"/>
     <w:rsid w:val="00BF2528"/>
     <w:rsid w:val="00C20CB7"/>
     <w:rsid w:val="00C44833"/>
     <w:rsid w:val="00C65D4C"/>
     <w:rsid w:val="00C824E3"/>
     <w:rsid w:val="00CD7D90"/>
     <w:rsid w:val="00CE07B8"/>
     <w:rsid w:val="00CF595D"/>
     <w:rsid w:val="00D06DA5"/>
     <w:rsid w:val="00D33761"/>
     <w:rsid w:val="00D54613"/>
     <w:rsid w:val="00DB3D5D"/>
     <w:rsid w:val="00DC2D7D"/>
     <w:rsid w:val="00E41E0E"/>
     <w:rsid w:val="00E577AB"/>
     <w:rsid w:val="00E86A77"/>
     <w:rsid w:val="00EC52E4"/>
     <w:rsid w:val="00EE3793"/>
     <w:rsid w:val="00EF1D90"/>
+    <w:rsid w:val="00F9457F"/>
     <w:rsid w:val="00F96A14"/>
     <w:rsid w:val="00FB23DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7883,56 +7909,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010060E57BFBB4685F488F99CA37B05AADBE" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bb9e0b07896ae7e1e02b893c0a064e10">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="216a08ac-7e03-4f5f-979c-3bffbd85bc1b" xmlns:ns3="2f03ae36-b6f2-441e-9a77-c4a72761777b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="608952718ee3620b242fb85ff150dbd7" ns2:_="" ns3:_="">
     <xsd:import namespace="216a08ac-7e03-4f5f-979c-3bffbd85bc1b"/>
     <xsd:import namespace="2f03ae36-b6f2-441e-9a77-c4a72761777b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="216a08ac-7e03-4f5f-979c-3bffbd85bc1b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8059,125 +8094,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40BB319F-EB91-4395-B727-E1EFD258C1C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE4AD334-C89F-4E1A-958E-B571499AF59E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{679A94FB-1BA4-478E-9C5C-BDDE3E76F5F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="216a08ac-7e03-4f5f-979c-3bffbd85bc1b"/>
     <ds:schemaRef ds:uri="2f03ae36-b6f2-441e-9a77-c4a72761777b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>751</Words>
-  <Characters>2810</Characters>
+  <Words>535</Words>
+  <Characters>3051</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>118</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3443</CharactersWithSpaces>
+  <CharactersWithSpaces>3579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Crystal, Malcolm (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-05-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 18.2 (Windows)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">