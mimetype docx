--- v0 (2025-12-03)
+++ v1 (2026-04-01)
@@ -4,156 +4,165 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33162E87" w14:textId="38C5D82D" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="005672E0" w:rsidP="00514978">
+    <w:p w14:paraId="3ECF55AA" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRDefault="003E7D30">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33162E87" w14:textId="11792C9D" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="005672E0" w:rsidP="00275FFE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Model </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standing Orders</w:t>
       </w:r>
       <w:r w:rsidR="00590E65" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Tuberculin Skin Testing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7503CDBA" w14:textId="4B4967E9" w:rsidR="00AD4B17" w:rsidRPr="003D69AA" w:rsidRDefault="2CEB188C">
+    <w:p w14:paraId="7503CDBA" w14:textId="261DC082" w:rsidR="00AD4B17" w:rsidRPr="003D69AA" w:rsidRDefault="2CEB188C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="62DF1A8F" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">urrent as of </w:t>
       </w:r>
       <w:r w:rsidR="0CE180DE" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidR="006963DA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2,</w:t>
       </w:r>
       <w:r w:rsidR="0CE180DE" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96E84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF84CDC" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E41A22" w14:textId="5D64F6BF" w:rsidR="00C061D4" w:rsidRPr="00C061D4" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
-[...5 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="5BB6DF30" w14:textId="0D720608" w:rsidR="005D7277" w:rsidRDefault="003E7D30" w:rsidP="00275FFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All standing orders should be reviewed </w:t>
       </w:r>
       <w:r w:rsidR="00EF1EDB" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00AD4B17" w:rsidRPr="003D69AA">
@@ -214,230 +223,289 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">signing them. These orders may be revised by the clinician signing the order </w:t>
       </w:r>
       <w:r w:rsidR="00AD4B17" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>initial revisions).</w:t>
       </w:r>
-      <w:r w:rsidR="00C061D4">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="282DD73B" w14:textId="024AF24D" w:rsidR="003E7D30" w:rsidRPr="00514978" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="35B3A11C" w14:textId="77777777" w:rsidR="00013D47" w:rsidRPr="00013D47" w:rsidRDefault="00013D47" w:rsidP="00013D47"/>
+    <w:p w14:paraId="282DD73B" w14:textId="6B5AD7FD" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="005D7277">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tuberculin Skin Testing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A6AEAE" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514978">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7287FE2F" w14:textId="657A59D9" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="6F113774" w:rsidP="004A0A07">
-[...1 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="7287FE2F" w14:textId="240ED981" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="6F113774">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Testing for tuberculosis (TB) infection is indicated for persons or groups </w:t>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="2D10AAA8">
+        <w:t xml:space="preserve">Testing for tuberculosis (TB) infection </w:t>
+      </w:r>
+      <w:r w:rsidR="00A352CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C202C3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mycobacterium tuberculosis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="65D781C2" w:rsidRPr="2D10AAA8">
+        <w:t xml:space="preserve">also known as Latent TB Infection or LTBI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is indicated for persons or groups </w:t>
+      </w:r>
+      <w:r w:rsidR="62DF1A8F" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="24A32272" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infection or disease </w:t>
+      </w:r>
+      <w:r w:rsidR="24A32272" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who would benefit </w:t>
+      </w:r>
+      <w:r w:rsidR="62DF1A8F" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> treatment of </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A7D" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>infection, if detected</w:t>
+      </w:r>
+      <w:r w:rsidR="4F9E484A" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after excluding active disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with increased risk for developing TB disease include those who </w:t>
+      </w:r>
+      <w:r w:rsidR="3B648AB9" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are recently infected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Mycobacterium tuberculosis</w:t>
+      </w:r>
+      <w:r w:rsidR="65D781C2" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and those who have clinical conditions associated</w:t>
       </w:r>
       <w:r w:rsidR="3B648AB9" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> increased risk for progression </w:t>
@@ -478,51 +546,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> infection</w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to active TB disease.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662F3B06" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="033B4C33" w14:textId="3B00F019" w:rsidR="00A94C64" w:rsidRDefault="6F113774">
+    <w:p w14:paraId="38958CF0" w14:textId="77777777" w:rsidR="00F82175" w:rsidRDefault="6F113774">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Mantoux tuberculin skin test </w:t>
       </w:r>
       <w:r w:rsidR="4977E71F" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(TST) </w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
@@ -694,1038 +762,996 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="015DB75A" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">been </w:t>
       </w:r>
       <w:r w:rsidR="40D4720F" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provided </w:t>
       </w:r>
       <w:r w:rsidR="015DB75A" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>by the Centers for Disease Control and Prevention</w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>by the Centers for Disease Control and Prevention:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551FB63E" w14:textId="49AFE52D" w:rsidR="00C61AE0" w:rsidRPr="00C61AE0" w:rsidRDefault="00000000" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="033B4C33" w14:textId="1D0A33A0" w:rsidR="00A94C64" w:rsidRPr="00275FFE" w:rsidRDefault="00F82175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00AD7D5A" w:rsidRPr="00A21D90">
+        <w:r w:rsidRPr="00275FFE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clinical Testing Guidance for Tuberculosis: Interferon Gamma Release Assay | Tuberculosis (TB) | CDC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E0713E" w:rsidRPr="00275FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00433A17" w:rsidRPr="00275FFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/tb/hcp/testing-diagnosis/interferon-gamma-release-assay.html?CDC_AAref_Val=https://www.cdc.gov/tb/publications/factsheets/testing/igra.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="0" w:name="_Hlk96668211"/>
-[...7 lines deleted...]
-        <w:br/>
+      <w:r w:rsidR="00433A17" w:rsidRPr="00275FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56579D4C" w14:textId="39D5AB77" w:rsidR="003E7D30" w:rsidRPr="00514978" w:rsidRDefault="003E7D30" w:rsidP="004A0A07">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="7E605F0B" w14:textId="3BB9FE13" w:rsidR="2D10AAA8" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56579D4C" w14:textId="67039AFA" w:rsidR="003E7D30" w:rsidRDefault="0040594A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00514978">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040594A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FE484E" w:rsidRPr="00514978">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Order for Tuberculin Skin Testing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BB468C" w14:textId="77777777" w:rsidR="0040594A" w:rsidRPr="003D69AA" w:rsidRDefault="0040594A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Mantoux TST</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3A4758" w14:textId="35241470" w:rsidR="0039479F" w:rsidRPr="003D69AA" w:rsidRDefault="59A97948" w:rsidP="12B3CECD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check that the vial being used as the source of the skin test reagent is </w:t>
+      </w:r>
+      <w:r w:rsidR="7429B3B6" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">current (not expired) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">labeled “tuberculin purified protein derivative (PPD) antigen 5 tuberculin units (TU) per 0.1 mL”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CFF9E6" w14:textId="77777777" w:rsidR="0039479F" w:rsidRPr="003D69AA" w:rsidRDefault="0039479F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BB0A12" w14:textId="0FAD5601" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="6F113774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administer the Mantoux </w:t>
+      </w:r>
+      <w:r w:rsidR="0022472F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by intracutaneous (intradermal) injection</w:t>
+      </w:r>
+      <w:r w:rsidR="59A97948" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of one</w:t>
+      </w:r>
+      <w:r w:rsidR="2CEB188C" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tenth milliliter (0.1 m</w:t>
+      </w:r>
+      <w:r w:rsidR="2CEB188C" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) of standardized</w:t>
+      </w:r>
+      <w:r w:rsidR="59A97948" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solution (5TU)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5EA4192B" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intracutaneously </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>into the volar surface of the forearm, two to four inches below the elbow.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Alternate sites, such as the thigh, upper back</w:t>
+      </w:r>
+      <w:r w:rsidR="7569CD28" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or shoulder may be used when the arms are not suitable. </w:t>
+      </w:r>
+      <w:r w:rsidR="0054A221" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The injection is administered using a single-dose disposable tuberculin syringe that has a one-quarter to one-half inch, 25 to 27-g</w:t>
+      </w:r>
+      <w:r w:rsidR="2CEB188C" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uge needle with a short bevel.</w:t>
+      </w:r>
+      <w:r w:rsidR="16255C81" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do NOT prefill syringes and store them before </w:t>
+      </w:r>
+      <w:r w:rsidR="2E0B31D3" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>administration</w:t>
+      </w:r>
+      <w:r w:rsidR="16255C81" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167E12BB" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA160A1" w14:textId="79D8D67A" w:rsidR="003E7D30" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administer the intradermal injection by stretching</w:t>
+      </w:r>
+      <w:r w:rsidR="00450410">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the selected area of skin between the thumb and forefinger; inject at a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A855B7" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5-to-15-degree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> angle, needle bevel facing upward, just under the top (superficial) layer of skin.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A tense, pale wheal 6 to 10 mm in diameter should appear over the needle bevel</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the 0.1ml of PPD solution is injected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+      <w:r w:rsidR="0039479F" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The test is only effective if a wheal is obtained.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If a wheal is not obtained, repeat the procedure in another area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A4585D" w14:textId="77777777" w:rsidR="00013D47" w:rsidRPr="003D69AA" w:rsidRDefault="00013D47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBAEB29" w14:textId="4D17BB8E" w:rsidR="008B7E37" w:rsidRDefault="6F113774" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidR="3A28235C" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4977E71F" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in writing</w:t>
+      </w:r>
+      <w:r w:rsidR="0FD53F9D" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="4977E71F" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="3B648AB9" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PPD reagent used for the test </w:t>
+      </w:r>
+      <w:r w:rsidR="06B5FB0C" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(product and lot number) </w:t>
+      </w:r>
+      <w:r w:rsidR="3B648AB9" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>location of administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="332511D9" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="7569CD28" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="332511D9" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>which arm the reagent was placed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ACF928" w14:textId="62929FD5" w:rsidR="2D10AAA8" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CAC3BB" w14:textId="370B6E4A" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="6F113774">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk96667556"/>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk96668853"/>
+      <w:r w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7A3A4758" w14:textId="35241470" w:rsidR="0039479F" w:rsidRPr="003D69AA" w:rsidRDefault="59A97948" w:rsidP="00C061D4">
-[...612 lines deleted...]
-    <w:p w14:paraId="25C3B055" w14:textId="473F499F" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="25C3B055" w14:textId="473F499F" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss why the </w:t>
       </w:r>
       <w:r w:rsidR="00655952">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00D249D6" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>being done.</w:t>
       </w:r>
       <w:r w:rsidR="004E0631" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5066B9" w14:textId="77777777" w:rsidR="005C36BD" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="5F5066B9" w14:textId="77777777" w:rsidR="005C36BD" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discuss what is involved in the procedure</w:t>
       </w:r>
       <w:r w:rsidR="00D249D6" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E0631" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remind the patient to not scratch the test site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B598C07" w14:textId="432F26C6" w:rsidR="003E7D30" w:rsidRPr="00C8341B" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="2A81A9BD" w14:textId="1CDA23B9" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate when the patient should return for the </w:t>
       </w:r>
       <w:r w:rsidR="000234F6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be read.  Explain that the patient must return </w:t>
       </w:r>
       <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in 48</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>in 48-72 hours after the test is admini</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stered to have the test read; the test </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be read by a non-trained person.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4B598C07" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:ind w:left="300"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455DD69D" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>72 hours after the test is admini</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00FE7867" w:rsidRPr="003D69AA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk96667573"/>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ACTUAL TESTING</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="455DD69D" w14:textId="0A41BEC4" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
-[...46 lines deleted...]
-    <w:p w14:paraId="3BFF185B" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="002D0FB2" w:rsidP="00C61AE0">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="3BFF185B" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="002D0FB2" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If testing multiple individuals at the same time, t</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>est everyone on the same arm to avoid confusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4456344C" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="4456344C" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not prefill syringes more than </w:t>
       </w:r>
       <w:r w:rsidR="00EF1EDB" w:rsidRPr="00365334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30 minutes</w:t>
       </w:r>
       <w:r w:rsidRPr="00365334">
@@ -1733,156 +1759,147 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> before administering</w:t>
       </w:r>
       <w:r w:rsidR="00E5278F" w:rsidRPr="00365334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the test</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F89456" w14:textId="15F2DFAE" w:rsidR="003E7D30" w:rsidRPr="00C8341B" w:rsidRDefault="00590E65" w:rsidP="00C61AE0">
+    <w:p w14:paraId="3A212E43" w14:textId="4A257CB1" w:rsidR="00590E65" w:rsidRPr="003D69AA" w:rsidRDefault="00590E65" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not place a</w:t>
       </w:r>
       <w:r w:rsidR="00EF1EDB" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n adhesive bandage</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> over the site of the </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after administration. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5F7278" w14:textId="51D9FF50" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="25F89456" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5F7278" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CONTRAINDICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B74D86" w14:textId="50406543" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="04B74D86" w14:textId="50406543" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055535E">
         <w:rPr>
@@ -1919,61 +1936,57 @@
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>individual has a previously documented positive reaction</w:t>
       </w:r>
       <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless that reading is in question</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0725BEB0" w14:textId="70D4B178" w:rsidR="003E7D30" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="0725BEB0" w14:textId="49293C7D" w:rsidR="003E7D30" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00897E3D" w:rsidRPr="003D69AA">
         <w:rPr>
@@ -1999,88 +2012,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="000244FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">individual has a previously documented history </w:t>
       </w:r>
       <w:r w:rsidR="00AC5849" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>of bacteriologically</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C61AE0">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00275FFE" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bacteriologically confirmed</w:t>
+      </w:r>
+      <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">confirmed </w:t>
+      <w:r w:rsidR="002E7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TB</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tuberculosis.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E111178" w14:textId="112FDE93" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="4E111178" w14:textId="27EEB899" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00897E3D" w:rsidRPr="003D69AA">
         <w:rPr>
@@ -2100,60 +2117,60 @@
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r w:rsidR="000244FD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">individual has had a </w:t>
       </w:r>
-      <w:r w:rsidR="00D249D6" w:rsidRPr="00C061D4">
+      <w:r w:rsidR="00D249D6" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">live </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C061D4">
+      <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>virus vaccine</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D249D6" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(MMR, varicella, yellow fever, etc.) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
@@ -2164,67 +2181,51 @@
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidR="00EF1EDB" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">last </w:t>
       </w:r>
       <w:r w:rsidR="00D159F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...15 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>4-6</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks.  </w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00887262">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
@@ -2236,121 +2237,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> can be administered on </w:t>
       </w:r>
       <w:r w:rsidR="00B201E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the same day as the </w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">live virus vaccine or administered </w:t>
       </w:r>
       <w:r w:rsidR="00840ED7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...15 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>4-6</w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks after, or the</w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">live virus vaccine may be administered on the day the </w:t>
       </w:r>
       <w:r w:rsidR="00887262">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidR="00840ED7" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is read.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255C4FF7" w14:textId="194B0056" w:rsidR="004A0A07" w:rsidRPr="004A0A07" w:rsidRDefault="6F113774" w:rsidP="00C61AE0">
+    <w:p w14:paraId="58773259" w14:textId="6651F47A" w:rsidR="003A03BE" w:rsidRDefault="6F113774" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="662"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Do not</w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2D02B7BB" w:rsidRPr="2D10AAA8">
@@ -2385,203 +2366,246 @@
         </w:rPr>
         <w:t xml:space="preserve">immediate hypersensitivity or </w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anaphylaxis to latex or a previous </w:t>
       </w:r>
       <w:r w:rsidR="00887262">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692C91EA" w14:textId="652B06AA" w:rsidR="00F26D4C" w:rsidRPr="00EC039C" w:rsidRDefault="4086426E" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="7D110AD0" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692C91EA" w14:textId="656032A6" w:rsidR="00F26D4C" w:rsidRPr="00EC039C" w:rsidRDefault="4086426E" w:rsidP="00F72EC1">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A0CD0">
-[...15 lines deleted...]
-      <w:r w:rsidR="39AAF9C1" w:rsidRPr="2D10AAA8">
+      <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidR="39AAF9C1" w:rsidRPr="2D10AAA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">VACCINATION CONSIDERATIONS  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk96671644"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk96671644"/>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="14161E0A" w14:textId="77777777" w:rsidR="003E615C" w:rsidRDefault="00F26D4C" w:rsidP="00C61AE0">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="14161E0A" w14:textId="77777777" w:rsidR="003E615C" w:rsidRDefault="00F26D4C" w:rsidP="00F72EC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Live Virus Vaccination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A674156" w14:textId="3F6B461B" w:rsidR="00E47FDE" w:rsidRDefault="00F26D4C" w:rsidP="00C61AE0">
+    <w:p w14:paraId="6A674156" w14:textId="3F6B461B" w:rsidR="00E47FDE" w:rsidRDefault="00F26D4C" w:rsidP="00EC039C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045262D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Testing for TB infection with one of the immune-based methods, either the </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="0045262D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or an IGRA, should be done before administration of a live virus vaccine if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9EC7C9" w14:textId="293AF327" w:rsidR="00E47FDE" w:rsidRDefault="00F26D4C" w:rsidP="00C61AE0">
+    <w:p w14:paraId="5D7A5679" w14:textId="77777777" w:rsidR="0058373D" w:rsidRPr="00880DB3" w:rsidRDefault="0058373D" w:rsidP="0058373D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045262D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This includes the JYNNEOS vaccine for the prevention of smallpox and mpox disease. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B201E9" w:rsidRPr="00A21D90">
+        <w:t>This includes the JYNNEOS vaccine for the prevention of smallpox and mpox disease</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395452AC" w14:textId="70C1608C" w:rsidR="0058373D" w:rsidRPr="00275FFE" w:rsidRDefault="0058373D" w:rsidP="0058373D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:anchor="/details?url=https://www.cdc.gov/tb/php/dear-colleague-letters/2022-jynneos-vaccine.html" w:history="1">
+        <w:r w:rsidRPr="00275FFE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Timing of TST or IGRA in Relation to JYNNEOS Vaccine | CDC Archive</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D15459" w:rsidRPr="00275FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0031073E" w:rsidRPr="00275FFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://archive.cdc.gov/#/details?url=https://www.cdc.gov/tb/php/dear-colleague-letters/2022-jynneos-vaccine.html</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0031073E" w:rsidRPr="00275FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A4B31" w14:textId="689705EF" w:rsidR="00E47FDE" w:rsidRDefault="00E47FDE" w:rsidP="00C61AE0">
+    <w:p w14:paraId="7A3A4B31" w14:textId="689705EF" w:rsidR="00E47FDE" w:rsidRDefault="00E47FDE" w:rsidP="00EC039C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Given that the JYNNEOS vaccine </w:t>
       </w:r>
       <w:r w:rsidR="007D276C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>can be administered as an intradermal injection to the volar surface of the arm,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2609,664 +2633,705 @@
       <w:r w:rsidR="007D276C" w:rsidRPr="007D276C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the day the </w:t>
       </w:r>
       <w:r w:rsidR="00EE3AF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidR="007D276C" w:rsidRPr="007D276C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is read.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C028884" w14:textId="0B8C75CB" w:rsidR="00F26D4C" w:rsidRPr="0045262D" w:rsidRDefault="007D276C" w:rsidP="00C61AE0">
+    <w:p w14:paraId="6C028884" w14:textId="252D2AEE" w:rsidR="00F26D4C" w:rsidRPr="0045262D" w:rsidRDefault="007D276C" w:rsidP="00EC039C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="0045262D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> administration of a live virus vaccine has already occurred, consider deferring TST </w:t>
       </w:r>
       <w:r w:rsidR="00E47FDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>placement</w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="0045262D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> until 4</w:t>
-[...15 lines deleted...]
-        <w:t>6 weeks after vaccination.</w:t>
+        <w:t xml:space="preserve"> until 4-6 weeks after vaccination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383C14F5" w14:textId="0B1DD8E5" w:rsidR="00F26D4C" w:rsidRPr="00F26D4C" w:rsidRDefault="00F26D4C" w:rsidP="00C61AE0">
+    <w:p w14:paraId="383C14F5" w14:textId="0B1DD8E5" w:rsidR="00F26D4C" w:rsidRPr="00F26D4C" w:rsidRDefault="00F26D4C" w:rsidP="00F26D4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E47FDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OVID</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26D4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-19 mRNA Vaccination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2922E934" w14:textId="64A24FDC" w:rsidR="00F26D4C" w:rsidRDefault="7DDD1863" w:rsidP="00172570">
+    <w:p w14:paraId="2922E934" w14:textId="64A24FDC" w:rsidR="00F26D4C" w:rsidRDefault="7DDD1863" w:rsidP="4F03F03E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data are currently limited regarding the interaction of mRNA vaccines and tests of TB infection. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B95926E" w14:textId="5AF4351B" w:rsidR="00C061D4" w:rsidRPr="00431BBE" w:rsidRDefault="00E47FDE" w:rsidP="00C061D4">
+    <w:p w14:paraId="58BBB2ED" w14:textId="04EBF90E" w:rsidR="00F26D4C" w:rsidRDefault="00E47FDE" w:rsidP="4F03F03E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDC </w:t>
       </w:r>
       <w:r w:rsidR="00840ED7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>no longer recommends</w:t>
       </w:r>
       <w:r w:rsidR="55237920" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>delaying tests of TB infection following COVID-19 mRNA vaccination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8C376A" w14:textId="77777777" w:rsidR="00431BBE" w:rsidRDefault="00431BBE" w:rsidP="00431BBE">
-[...17 lines deleted...]
-    <w:p w14:paraId="45225541" w14:textId="76388067" w:rsidR="00C17C69" w:rsidRPr="002A0011" w:rsidRDefault="00365334" w:rsidP="00172570">
+    <w:p w14:paraId="1FF2EAB1" w14:textId="653B9BE2" w:rsidR="003E7D30" w:rsidRPr="0045262D" w:rsidRDefault="00365334" w:rsidP="00EC039C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Hlk154074145"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk154074145"/>
       <w:r w:rsidRPr="00365334">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Given that the effect of mRNA vaccines on tests of TB infection are uncertain and </w:t>
+        <w:t xml:space="preserve">Given that the effect of mRNA vaccines on tests of TB infection </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF58AC" w:rsidRPr="00365334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365334">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uncertain and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="14AC9B08" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avoid possible confounding of test results by the systemic immune response to mRNA vaccination, MDPH recommends administering the vaccine</w:t>
+        <w:t xml:space="preserve"> avoid possible confounding of test results by the systemic immune response to mRNA vaccination, </w:t>
+      </w:r>
+      <w:r w:rsidR="008130C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Massachusetts Department of Public Health (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DPH</w:t>
+      </w:r>
+      <w:r w:rsidR="008130C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommends administering the vaccine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4</w:t>
-[...7 lines deleted...]
-        <w:t>–</w:t>
+        <w:t xml:space="preserve"> 4-6 weeks prior to TST placement, or</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the time a TST is read</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6 weeks prior to TST placement, or</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F26D4C" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the time a TST is read</w:t>
-      </w:r>
+        <w:t>if possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="45225541" w14:textId="77777777" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00013D47">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512D66FE" w14:textId="34D546D1" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="00153127">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDICATIONS FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="009B20BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TST</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="512D66FE" w14:textId="7143B593" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="00153127" w:rsidP="00C61AE0">
-[...52 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="55D509F2" w14:textId="2AC60431" w:rsidR="003E7D30" w:rsidRDefault="003E7D30" w:rsidP="00B71D9D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Targeted </w:t>
+      </w:r>
+      <w:r w:rsidR="00083A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Targeted </w:t>
-[...7 lines deleted...]
-        <w:t>TST</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C179F" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">hould be </w:t>
+      </w:r>
+      <w:r w:rsidR="00053D9C" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducted only among groups at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">high risk and discouraged in those at low risk for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D249D6" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">infection. </w:t>
+      </w:r>
+      <w:r w:rsidR="00487212" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esting low risk populations results in a higher proportion of false positive tests.  Infected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0E4604A4" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C179F" w:rsidRPr="4F03F03E">
-[...5 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="003E6BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003E6BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hould be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">conducted only among groups at </w:t>
+        <w:t xml:space="preserve"> high risk for developing active TB should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">encouraged to receive </w:t>
       </w:r>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">high risk and discouraged in those at low risk for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">TB </w:t>
+        <w:t xml:space="preserve">treatment </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0BE9" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">latent </w:t>
       </w:r>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">infection. </w:t>
-[...7 lines deleted...]
-        <w:t>T</w:t>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0BE9" w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infection</w:t>
       </w:r>
       <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">esting low risk populations results in a higher proportion of false positive tests. Infected persons who </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">, irrespective of age. </w:t>
+        <w:t xml:space="preserve">, irrespective of age.  </w:t>
       </w:r>
       <w:r w:rsidR="00761DF7" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Clinical Advisory for expanded information at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00DE7B5B" w:rsidRPr="4F03F03E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mass.gov/clinical-advisory/latent-tuberculosis-infection-testing-and-treatment-for-high-risk-populations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE7B5B" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AEC332" w14:textId="7AF451B2" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="00153127" w:rsidP="00C061D4">
-[...5 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="1E25D53D" w14:textId="77777777" w:rsidR="00EC039C" w:rsidRPr="003D69AA" w:rsidRDefault="00EC039C" w:rsidP="00B71D9D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AEC332" w14:textId="33777D57" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="00153127" w:rsidP="00997698">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk96667619"/>
       <w:r w:rsidR="003E7D30" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>INTERPRETATION</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>INTERPRETATION:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="09832797" w14:textId="2A57A5B2" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="09832797" w14:textId="2A57A5B2" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Patients should not read their own </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3278,236 +3343,216 @@
       <w:r w:rsidR="00EF1EDB" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> read and recorded by a trained </w:t>
       </w:r>
       <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
       <w:r w:rsidR="004E0631" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079277D8" w14:textId="6EB96D37" w:rsidR="00EF1EDB" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="079277D8" w14:textId="7F7C6990" w:rsidR="00EF1EDB" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Read </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 48</w:t>
-[...15 lines deleted...]
-        <w:t>72 hours after administration.</w:t>
+        <w:t xml:space="preserve"> 48-72 hours after administration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C3E7C" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="190C3E7C" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Person verifying the reading should visually inspect the test site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C5EA8D" w14:textId="18847103" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="05C5EA8D" w14:textId="61DEAE7E" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keep the arm slightly flexed at the elbow and measure induration (</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>swelling</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, not erythema) across the transverse diameter of the arm (perpendicular to the long axis). The basis of reading the </w:t>
+        <w:t xml:space="preserve">, not erythema) across the transverse diameter of the arm (perpendicular to the long axis).  The basis of reading the </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the presence or absence of induration, which is a hard, dense, raised </w:t>
       </w:r>
       <w:r w:rsidR="00053D9C" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>swelling</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E5278F" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Erythema is </w:t>
+        <w:t xml:space="preserve">  Erythema is </w:t>
       </w:r>
       <w:r w:rsidR="00363A8B" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to be ignored</w:t>
       </w:r>
       <w:r w:rsidR="00D249D6" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00E5278F" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>only induration should be measured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C3CBFD" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="14C3CBFD" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00EC039C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Palpate the site with your fingertips to </w:t>
       </w:r>
       <w:r w:rsidR="00053D9C" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>determine</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3535,57 +3580,57 @@
       <w:r w:rsidR="009D23DF" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; it may be helpful to mark the margins of the induration with a pen</w:t>
       </w:r>
       <w:r w:rsidR="00713923" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36755532" w14:textId="2D7FD30C" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="36755532" w14:textId="2D7FD30C" w:rsidR="003E7D30" w:rsidRPr="003D69AA" w:rsidRDefault="003E7D30" w:rsidP="00013D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Use a millimeter ruler </w:t>
       </w:r>
       <w:r w:rsidR="009D23DF" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or a caliper designed for </w:t>
       </w:r>
       <w:r w:rsidR="00013D47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3597,57 +3642,57 @@
       <w:r w:rsidR="00897E3D" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D23DF" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">reading </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to measure the diameter of the induration; if the margins of induration are irregular, mark and measure the longest diameter across the forearm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC1F95B" w14:textId="3AF0FC96" w:rsidR="00EC039C" w:rsidRDefault="6F113774" w:rsidP="00C061D4">
+    <w:p w14:paraId="5BC1F95B" w14:textId="7E8F2C45" w:rsidR="00EC039C" w:rsidRDefault="6F113774" w:rsidP="00013D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Record </w:t>
       </w:r>
       <w:r w:rsidR="7569CD28" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3674,851 +3719,877 @@
       </w:r>
       <w:r w:rsidR="00013D47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uding</w:t>
       </w:r>
       <w:r w:rsidR="2CEB188C" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“0 mm”)</w:t>
       </w:r>
-      <w:r w:rsidR="007A0CD0">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="612362E4" w14:textId="116B3C79" w:rsidR="00172570" w:rsidRPr="00C61AE0" w:rsidRDefault="035BF70C" w:rsidP="00C061D4">
+    <w:p w14:paraId="5924F738" w14:textId="40B8DE01" w:rsidR="00013D47" w:rsidRPr="00013D47" w:rsidRDefault="035BF70C" w:rsidP="00013D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Positive tests: Refer to the chart below for TST interpretation</w:t>
       </w:r>
-      <w:r w:rsidR="007A0CD0">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="288A4F15" w14:textId="77777777" w:rsidR="002A0011" w:rsidRPr="00013D47" w:rsidRDefault="002A0011" w:rsidP="002A0011">
-      <w:pPr>
+    <w:p w14:paraId="09C84CDE" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00997698">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0A07" w14:paraId="64011E59" w14:textId="77777777" w:rsidTr="00514978">
+      <w:tr w:rsidR="00013D47" w14:paraId="4A20EDF2" w14:textId="77777777" w:rsidTr="00A14DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF5B4A2" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRPr="00D473C7" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="3EF47586" w14:textId="77777777" w:rsidR="00013D47" w:rsidRPr="00D473C7" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Induration </w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591F8BE2" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRPr="00D473C7" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="434D5BE3" w14:textId="77777777" w:rsidR="00013D47" w:rsidRPr="00D473C7" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Induration </w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A463F8F" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRPr="00D473C7" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="09CAF4E0" w14:textId="77777777" w:rsidR="00013D47" w:rsidRPr="00D473C7" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Induration </w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="00D473C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0A07" w14:paraId="5F62BE8A" w14:textId="77777777" w:rsidTr="00514978">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00013D47" w14:paraId="437BA213" w14:textId="77777777" w:rsidTr="00A14DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F62E87" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="6C553C12" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons with HIV infection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14639DA1" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="1CEE729B" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Recent contact to someone with infectious TB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA2DFE3" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="02AF65BA" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons receiving immunosuppressive therapy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F73DC5C" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="1DDE33A4" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons with abnormal chest X-ray consistent with old TB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD9878B" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="706FCE5A" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons with a history of travel to or residence in TB endemic regions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4631BC55" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="0C4C573F" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Residents and employees of congregate settings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DE1B06" w14:textId="48FE4850" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="67BBCBCC" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons with a history of injection drug use</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2A864EFE" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBF9277" w14:textId="77777777" w:rsidR="004A0A07" w:rsidRDefault="004A0A07" w:rsidP="002A0011">
+          <w:p w14:paraId="7D911FBD" w14:textId="77777777" w:rsidR="00013D47" w:rsidRDefault="00013D47" w:rsidP="00A14DF0">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persons 5 years of age or older without any risk factors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FE620B0" w14:textId="77777777" w:rsidR="00C061D4" w:rsidRPr="00172570" w:rsidRDefault="00C061D4" w:rsidP="00C061D4">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5BAB494C" w14:textId="1391027E" w:rsidR="00EC039C" w:rsidRDefault="00EC039C" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0386BD8B" w14:textId="77777777" w:rsidR="00431BBE" w:rsidRDefault="00431BBE" w:rsidP="00431BBE">
-[...121 lines deleted...]
-    <w:p w14:paraId="0345CDB5" w14:textId="062E3E34" w:rsidR="00514978" w:rsidRDefault="0055535E" w:rsidP="002A0011">
+    <w:p w14:paraId="2F735675" w14:textId="2CE3B7C8" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00225107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
-[...20 lines deleted...]
-        <w:t>with a history of travel to or residence in TB endemic regions</w:t>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have HIV infection, </w:t>
       </w:r>
       <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>; residents and employees of high-risk congregate settings</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are receiving immunosuppressive therapy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have had recent close contact with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with TB</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0DD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
-[...103 lines deleted...]
-      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008C0DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>disease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have abnormal chest radiographs consistent with prior TB are considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>positive at 10 mm of induration</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:t>positive at 5 mm of induration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B91386" w14:textId="27F146FD" w:rsidR="00997698" w:rsidRPr="00514978" w:rsidRDefault="00053D9C" w:rsidP="00C61AE0">
+    <w:p w14:paraId="7F1ED982" w14:textId="77777777" w:rsidR="00696CD5" w:rsidRDefault="0055535E" w:rsidP="00F048C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00514978">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with a history of travel to or residence in TB endemic regions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; residents and employees of high-risk congregate settings</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(including health care workers with potential for exposure to TB</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E5278F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C8812B" w14:textId="38F9ECDA" w:rsidR="00E5278F" w:rsidRPr="00C17C69" w:rsidRDefault="00E5278F" w:rsidP="00696CD5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mycobacteriology laboratory personnel; </w:t>
+      </w:r>
+      <w:r w:rsidR="0055535E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persons with a history of injection drug use; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons with clinical conditions such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>silicosis, diabetes mellitus, chronic renal failure, leukemia and lymphoma, carcinoma of the head, neck and lung, weight loss of &gt; 10% ideal body</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weight, gastrectomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and jejunoileal bypass; children younger than 4 years of age</w:t>
+      </w:r>
+      <w:r w:rsidR="00F048C4" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children and adolescents exposed to adults in high-risk categories are considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>positive at 10 mm of induration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45491FB5" w14:textId="27F608AC" w:rsidR="00997698" w:rsidRPr="00997698" w:rsidRDefault="00053D9C" w:rsidP="00997698">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="07DF6E40" w:rsidRPr="00514978">
+      <w:r w:rsidR="07DF6E40" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>low-risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00514978">
-[...7 lines deleted...]
-      <w:r w:rsidR="009B20BD" w:rsidRPr="00514978">
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who have had </w:t>
+      </w:r>
+      <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
-      <w:r w:rsidRPr="00514978">
+      <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, a reaction is </w:t>
       </w:r>
-      <w:r w:rsidR="00D570C4" w:rsidRPr="00514978">
+      <w:r w:rsidR="00D570C4" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">considered </w:t>
       </w:r>
-      <w:r w:rsidR="00D570C4" w:rsidRPr="00514978">
+      <w:r w:rsidR="00D570C4" w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">positive at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00514978">
+      <w:r w:rsidRPr="4F03F03E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>15mm induration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F03F03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CE67C2" w14:textId="524339B4" w:rsidR="2D10AAA8" w:rsidRPr="004A0A07" w:rsidRDefault="009B20BD" w:rsidP="00C61AE0">
+    <w:p w14:paraId="50B91386" w14:textId="77777777" w:rsidR="00997698" w:rsidRPr="00997698" w:rsidRDefault="00997698" w:rsidP="00997698">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23573E87" w14:textId="744AC5E5" w:rsidR="00F10468" w:rsidRDefault="009B20BD" w:rsidP="00997698">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidR="00997698">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Conversion”:  </w:t>
@@ -4580,694 +4651,605 @@
       <w:r w:rsidR="00A110B4" w:rsidRPr="00997698">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A110B4" w:rsidRPr="00997698">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Myriad Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00A110B4" w:rsidRPr="00997698">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">is used to define a high-risk category of persons (“TST converters”) who are more likely to progress from LTBI to TB disease unless treated. See </w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">is used to define a high-risk category of persons (“TST converters”) who are more likely to progress from LTBI to TB disease unless treated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F39F53" w14:textId="37EF8FE8" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00153127" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="51E91720" w14:textId="77777777" w:rsidR="00275FFE" w:rsidRDefault="00BA0AAA" w:rsidP="00F10468">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Clinical Testing Guidance for Tuberculosis: Tuberculin Skin Test</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D178D2" w14:textId="784D8B62" w:rsidR="003E7D30" w:rsidRPr="00997698" w:rsidRDefault="00BB0AD0" w:rsidP="00F10468">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0AD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.cdc.gov/tb/hcp/testing-diagnosis/tuberculin-skin-test.html</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F14EDCC" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46CE67C2" w14:textId="2A8831D1" w:rsidR="2D10AAA8" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F39F53" w14:textId="2DBC09D0" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00153127" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="2A70755A" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2A70755A" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SPECIAL CONSIDERATIONS – BOOS</w:t>
       </w:r>
       <w:r w:rsidR="56E1A5D6" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TER EFFECT AND 2-STEP TESTING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D34026D" w14:textId="0BFB1928" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C061D4">
+    <w:p w14:paraId="5D34026D" w14:textId="09FCD95B" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C17C69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In most individuals infected with TB, </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sensitivity persists for many years after infection. However, over time in the absence of re-exposure to tuberculosis or to tuberculin, the size of the </w:t>
+        <w:t xml:space="preserve"> sensitivity persists for many years after infection. However, over time in the absence of re-exposure to </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="141414"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="141414"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or to tuberculin, the size of the </w:t>
       </w:r>
       <w:r w:rsidR="00B21E09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST reaction</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may decrease or disappear because of waning immune memory.</w:t>
+        <w:t xml:space="preserve"> may decrease or disappear because of waning immune memory. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A640931" w14:textId="2E6711A9" w:rsidR="00514978" w:rsidRDefault="00C17C69" w:rsidP="00C061D4">
+    <w:p w14:paraId="2F4DF02E" w14:textId="2928D32B" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C17C69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If the TST is administered to TB-infected individuals with faded immune memory, the reaction (induration) may be small or absent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00172570">
+        <w:t xml:space="preserve">If the TST is administered to TB-infected individuals with faded immune memory, the reaction (induration) may be small or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>absent;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i.e.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172570">
+        <w:t xml:space="preserve"> i.e., falsely negative. However, this TST may restore (or boost) immune memory and there may be a recall response on repeat testing resulting in a positive reaction. This reaction, now positive on the second test, reflects </w:t>
+      </w:r>
+      <w:r w:rsidR="006640B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">immune sensitization from </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> falsely negative</w:t>
-[...35 lines deleted...]
-        <w:t>the prior TB infection.</w:t>
+        <w:t>the prior TB infection. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A28BD5" w14:textId="77777777" w:rsidR="00514978" w:rsidRDefault="00C17C69" w:rsidP="00C061D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5C03F3B8" w14:textId="63CB28D1" w:rsidR="00C17C69" w:rsidRPr="00365334" w:rsidRDefault="00C17C69" w:rsidP="00C17C69">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514978">
+      <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Because waning takes time, boosting is more common among older persons, especially those more than 55 years of age. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9BFF9" w14:textId="6C1A8D10" w:rsidR="00C17C69" w:rsidRPr="00514978" w:rsidRDefault="2A70755A" w:rsidP="00C061D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="27DEC031" w14:textId="77777777" w:rsidR="00E54E40" w:rsidRPr="003D69AA" w:rsidRDefault="00E54E40" w:rsidP="00E54E40">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00514978">
+      <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boosting usually is evident within one week after the initial TST.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71367D09" w14:textId="77777777" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C061D4">
+    <w:p w14:paraId="277FEA00" w14:textId="77777777" w:rsidR="00E54E40" w:rsidRPr="003D69AA" w:rsidRDefault="00E54E40" w:rsidP="00E54E40">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While administration of a TST can similarly “boost” an IGRA response, boosting is not considered in interpreting IGRA results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5267AA58" w14:textId="2AC39420" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C061D4">
+    <w:p w14:paraId="5267AA58" w14:textId="77777777" w:rsidR="00C17C69" w:rsidRPr="003D69AA" w:rsidRDefault="00C17C69" w:rsidP="00C17C69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If an initial TST result is negative, a two-step TST procedure may be required to “boost” a potential reaction that has waned over time </w:t>
       </w:r>
       <w:r w:rsidR="002150F9" w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> establish a reliable baseline. This is important for persons who will undergo periodic (serial) skin testing (</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> establish a reliable baseline. This is important for persons who will undergo periodic (serial) skin testing (e.g., health care workers who may be required to undergo annual testing) and for residents in long-term care facilities, i.e., nursing homes and rest homes. In the two-step method, </w:t>
+      </w:r>
+      <w:r w:rsidR="002150F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, health care workers who may be required to undergo annual testing) and for residents in long-term care facilities</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00172570">
+        <w:t>person with a negative initial TST, who ha</w:t>
+      </w:r>
+      <w:r w:rsidR="002150F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D69AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>i.e.</w:t>
+        <w:t xml:space="preserve"> not had a TST within the past year, undergo</w:t>
+      </w:r>
+      <w:r w:rsidR="002150F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="141414"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="003D69AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, nursing homes and rest homes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00172570">
+        <w:t xml:space="preserve"> a second TST 1-4 weeks after the first. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D7991D" w14:textId="77777777" w:rsidR="00B21E09" w:rsidRDefault="2A70755A" w:rsidP="2D10AAA8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D69AA">
+      </w:pPr>
+      <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. In the two-step method, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002150F9">
+        <w:t>Repeated skin testing with PPD will not induce a positive skin test reaction in individuals who have no hypersensitivity to the antigens in PPD. That is, a repeat TST does not produce a false positive reaction</w:t>
+      </w:r>
+      <w:r w:rsidR="7C614237" w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D69AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27464188" w14:textId="7E9503A1" w:rsidR="2D10AAA8" w:rsidRDefault="2D10AAA8" w:rsidP="00997698">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>person with a negative initial TST, who ha</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002150F9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649841F4" w14:textId="72AD7F48" w:rsidR="003E7D30" w:rsidRPr="00B21E09" w:rsidRDefault="00153127" w:rsidP="0028184C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="141414"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...139 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00053D9C" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADVERSE</w:t>
       </w:r>
       <w:r w:rsidR="00053D9C" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REACTIONS</w:t>
       </w:r>
+      <w:r w:rsidR="00654C7F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40271890" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="40271890" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="0028184C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reactions in </w:t>
       </w:r>
       <w:r w:rsidR="00F048C4" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>some</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5287,57 +5269,57 @@
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>beforehand</w:t>
       </w:r>
       <w:r w:rsidR="00487212" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E62DDF" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00C47290" w:rsidP="00C61AE0">
+    <w:p w14:paraId="36E62DDF" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00C47290" w:rsidP="00841900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Avoid</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> scratch</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5349,200 +5331,191 @@
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reaction</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> site</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377A8A85" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
+    <w:p w14:paraId="377A8A85" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00841900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Apply ice to any itchy or severely inflamed area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7320E73B" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="006371D6" w:rsidP="00C61AE0">
+    <w:p w14:paraId="7320E73B" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="006371D6" w:rsidP="00D570C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unusual</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reactions, such as ulceration, should be evaluated by a physician or at a clinic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5053B73F" w14:textId="5808C111" w:rsidR="00AC5849" w:rsidRPr="00C17C69" w:rsidRDefault="00AC5849" w:rsidP="00C61AE0">
+    <w:p w14:paraId="5053B73F" w14:textId="77777777" w:rsidR="00AC5849" w:rsidRPr="00C17C69" w:rsidRDefault="00AC5849" w:rsidP="00D570C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspected adverse reactions may be reported to the Food and Drug Administration (FDA) MEDWATCH Program at 1-800-332-1088 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C17C69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.fda.gov/medwatch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A0011">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A9CC9F" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1BB659" w14:textId="1BB43106" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00153127" w:rsidP="00C61AE0">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="2B1BB659" w14:textId="594CDB7C" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00153127">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>EVALUATION</w:t>
+        <w:t>EVALUATION:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612F2BDA" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="612F2BDA" w14:textId="04A4EFD5" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00B71D9D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer positive reactors </w:t>
       </w:r>
       <w:r w:rsidR="003F0E45" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to their own health care provider or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5569,51 +5542,51 @@
       </w:r>
       <w:r w:rsidR="002D0FB2" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">supported </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TB </w:t>
       </w:r>
       <w:r w:rsidR="00DE7B5B" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>outpatient service provider (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00DE7B5B" w:rsidRPr="00C17C69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.mass.gov/service-details/massachusetts-tb-outpatient-services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C179F" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DE7B5B" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5650,323 +5623,310 @@
         </w:rPr>
         <w:t xml:space="preserve">clinical </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">evaluation </w:t>
       </w:r>
       <w:r w:rsidR="001F5351" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to rule out active TB and evaluate </w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">for treatment of </w:t>
-[...15 lines deleted...]
-        <w:t>TB</w:t>
+        <w:t>for treatment of TB</w:t>
       </w:r>
       <w:r w:rsidR="00BA0BE9" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> infection</w:t>
       </w:r>
       <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as indicated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B23AE3" w14:textId="77777777" w:rsidR="00561835" w:rsidRPr="00C17C69" w:rsidRDefault="00561835" w:rsidP="00B71D9D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="245"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7589F77E" w14:textId="40EF0F5C" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00153127" w:rsidP="00C61AE0">
-[...1 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="7589F77E" w14:textId="74DAAAE8" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00153127">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C61AE0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DOCUMENTATION:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E8A598" w14:textId="37DCDB28" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00B71D9D">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="302"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Write and date the</w:t>
+      </w:r>
+      <w:r w:rsidR="006640B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brand, lot number of test reagent, location of test placement, date of administration and interpretation of the test result, and the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exact measurement in millimeters of induration on the patient’s record. Provide the patient with a copy of the results.</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="202585C6" w14:textId="44F0C10A" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00997698" w:rsidP="00997698">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2080"/>
+          <w:tab w:val="left" w:pos="2680"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A89B054" w14:textId="17D17413" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00C17C69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00153127">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DOCUMENTATION</w:t>
+        <w:t>STORAGE</w:t>
+      </w:r>
+      <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND HANDLING OF PPD REAGENT</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202585C6" w14:textId="736ABF6E" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
-[...121 lines deleted...]
-    <w:p w14:paraId="6F3E7794" w14:textId="7C69169A" w:rsidR="00225107" w:rsidRPr="00C17C69" w:rsidRDefault="00C21C15" w:rsidP="00C061D4">
+    <w:p w14:paraId="6F3E7794" w14:textId="7C69169A" w:rsidR="00225107" w:rsidRPr="00C17C69" w:rsidRDefault="00C21C15" w:rsidP="00841900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On opening </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a new vial of PPD of </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reagent, write the date and your initials on the label to indicate when the vial was opened and who opened it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E6CA4" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00C21C15" w:rsidP="00C061D4">
+    <w:p w14:paraId="4A7E6CA4" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="00C21C15" w:rsidP="00841900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Discard open </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vial</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -5981,57 +5941,57 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00F65C29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
       <w:r w:rsidR="003E7D30" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> after opening because oxidation and degradation may reduce potency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1A9D6D" w14:textId="669506FB" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="6F1A9D6D" w14:textId="669506FB" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00841900">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To avoid </w:t>
       </w:r>
       <w:r w:rsidR="00F048C4" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reduced</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -6109,95 +6069,95 @@
       <w:r w:rsidR="00F048C4" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Celsius</w:t>
       </w:r>
       <w:r w:rsidR="00225107" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B16543C" w14:textId="0F060B64" w:rsidR="001C179F" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="00C061D4">
+    <w:p w14:paraId="6B16543C" w14:textId="0F060B64" w:rsidR="001C179F" w:rsidRPr="00C17C69" w:rsidRDefault="003E7D30" w:rsidP="001C179F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Store and transport the </w:t>
       </w:r>
       <w:r w:rsidR="00997698">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reagent in the dark as much as possible and avoid exposure to light.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1239909C" w14:textId="2C3BDFEE" w:rsidR="00997698" w:rsidRPr="00C61AE0" w:rsidRDefault="002D0FB2" w:rsidP="00C061D4">
+    <w:p w14:paraId="52AA6287" w14:textId="77777777" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="002D0FB2" w:rsidP="00297781">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PPD reagent should be </w:t>
       </w:r>
       <w:r w:rsidR="00360B9E" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contained</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -6217,307 +6177,446 @@
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C179F" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>transport</w:t>
       </w:r>
       <w:r w:rsidR="0088033D" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322BC4AB" w14:textId="2E3DE92D" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="006371D6" w:rsidP="00C61AE0">
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:p w14:paraId="1B364055" w14:textId="77777777" w:rsidR="00997698" w:rsidRDefault="00997698" w:rsidP="006371D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1239909C" w14:textId="77777777" w:rsidR="00997698" w:rsidRPr="00C17C69" w:rsidRDefault="00997698" w:rsidP="006371D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322BC4AB" w14:textId="23394D0A" w:rsidR="003E7D30" w:rsidRPr="00C17C69" w:rsidRDefault="006371D6" w:rsidP="006371D6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00153127">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk96672133"/>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REPORTING</w:t>
       </w:r>
+      <w:r w:rsidR="00654C7F" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B4729AB" w14:textId="08A9F8BF" w:rsidR="00874D90" w:rsidRPr="00C17C69" w:rsidRDefault="006371D6" w:rsidP="00C61AE0">
-[...1 lines deleted...]
-        <w:spacing w:before="60"/>
+    <w:p w14:paraId="45D27834" w14:textId="77777777" w:rsidR="00275FFE" w:rsidRDefault="006371D6" w:rsidP="0035657C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cases of latent tuberculosis infection, as determined by </w:t>
+        <w:t xml:space="preserve">Cases of </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infection, as determined by </w:t>
       </w:r>
       <w:r w:rsidR="009B20BD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TST</w:t>
       </w:r>
       <w:r w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or other test for determining the presence of tuberculosis infection, are reportable in Massachusetts to the Massachusetts Department of Public Health (105 CMR 300.</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00500EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IGRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, are reportable in Massachusetts to </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4A25">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DPH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (105 CMR 300.</w:t>
       </w:r>
       <w:r w:rsidR="00874D90" w:rsidRPr="00C17C69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">180 (A)) in a written or electronic format, as designated by the Department. When available, name, date of birth, age, sex, race/ethnicity, address, place of employment, and school (as applicable) must be included in each report.  The LTBI reporting form (with instructions) is available at: </w:t>
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t>180 (A)) in a</w:t>
+      </w:r>
+      <w:r w:rsidR="00664553">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00874D90" w:rsidRPr="00C17C69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronic format, as designated by the Department. When available, name, date of birth, age, sex, race/ethnicity, address, place of employment, and school (as applicable) must be included in each report.  The reporting form (with instructions) is available at: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="1B4729AB" w14:textId="5F4BFA1F" w:rsidR="00874D90" w:rsidRPr="00C17C69" w:rsidRDefault="00275FFE" w:rsidP="0035657C">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00275FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>https://www.mass.gov/how-to/report-a-case-of-tuberculosis-disease-or-latent-tb-infection</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE442A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.mass.gov/how-to/report-a-case-of-tuberculosis-disease-or-latent-tb-infection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00874D90" w:rsidRPr="00C17C69">
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="545C6903" w14:textId="77777777" w:rsidR="00486BE9" w:rsidRDefault="00486BE9">
+    <w:p w14:paraId="0CDB3487" w14:textId="77777777" w:rsidR="009042F8" w:rsidRDefault="009042F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="361B60BA" w14:textId="77777777" w:rsidR="00486BE9" w:rsidRDefault="00486BE9">
+    <w:p w14:paraId="1488F75E" w14:textId="77777777" w:rsidR="009042F8" w:rsidRDefault="009042F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Myriad Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04B8C124" w14:textId="77777777" w:rsidR="00487212" w:rsidRDefault="00487212">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3ED6436A" w14:textId="77777777" w:rsidR="00487212" w:rsidRDefault="00487212">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D62F524" w14:textId="77777777" w:rsidR="00487212" w:rsidRDefault="00487212">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="18632CE3" w14:textId="77777777" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="00487212" w:rsidP="00F048C4">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">____________________________________              </w:t>
     </w:r>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
@@ -6563,61 +6662,61 @@
     </w:r>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Date</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F6A2B29" w14:textId="77777777" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="00487212" w:rsidP="00590E65">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4D6CC786" w14:textId="70A9B7A9" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="8" w:name="_Hlk96668012"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk96668012"/>
     <w:r w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Division of Global Populations and Infectious Disease Prevention | Bureau of Infectious Disease and Laboratory Sciences</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21DD7699" w14:textId="074F0304" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
+  <w:p w14:paraId="21DD7699" w14:textId="4C667EB2" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Massachusetts Department of Public Health  </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidRPr="2D10AAA8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6628,65 +6727,73 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00231669">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00231669">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00231669">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00231669">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>January 2025</w:t>
+      <w:t>January 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA6874">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A3CE04D" w14:textId="282281AB" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="00487212" w:rsidP="2D10AAA8">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:bookmarkEnd w:id="8"/>
-  <w:p w14:paraId="47067FB0" w14:textId="07258C92" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
+  <w:bookmarkEnd w:id="7"/>
+  <w:p w14:paraId="47067FB0" w14:textId="48691ACB" w:rsidR="00487212" w:rsidRPr="00C669DF" w:rsidRDefault="2D10AAA8" w:rsidP="2D10AAA8">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00231669" w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6710,83 +6817,83 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00231669" w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="2D10AAA8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00431BBE">
+    <w:r w:rsidR="002B4044">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C60D713" w14:textId="77777777" w:rsidR="00486BE9" w:rsidRDefault="00486BE9">
+    <w:p w14:paraId="6A29620E" w14:textId="77777777" w:rsidR="009042F8" w:rsidRDefault="009042F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7018F137" w14:textId="77777777" w:rsidR="00486BE9" w:rsidRDefault="00486BE9">
+    <w:p w14:paraId="31D47E8F" w14:textId="77777777" w:rsidR="009042F8" w:rsidRDefault="009042F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036E366C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AD6DAB2"/>
     <w:lvl w:ilvl="0" w:tplc="EB54AFAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7475,139 +7582,50 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D04880"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5F61DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70B663E4"/>
     <w:lvl w:ilvl="0" w:tplc="CF16FB28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7703,51 +7721,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2C1AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="003A1648"/>
     <w:lvl w:ilvl="0" w:tplc="615468F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7819,51 +7837,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23EC5DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D869106"/>
     <w:lvl w:ilvl="0" w:tplc="2E32B28E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7908,51 +7926,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6780" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26460DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBEA9EF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7994,51 +8012,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27DD793F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AFA7304"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8080,51 +8098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F16E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ABC1ABC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1742" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8193,51 +8211,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6062" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6782" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CD7793A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36A49668"/>
     <w:lvl w:ilvl="0" w:tplc="91FCD864">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8309,51 +8327,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA25260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D764C9E8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8395,51 +8413,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330F0FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA689930"/>
     <w:lvl w:ilvl="0" w:tplc="FCBE8DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8511,164 +8529,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398978F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B46883E"/>
     <w:lvl w:ilvl="0" w:tplc="1E225FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1020"/>
         </w:tabs>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8740,170 +8645,57 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6060"/>
         </w:tabs>
         <w:ind w:left="6060" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6780"/>
         </w:tabs>
         <w:ind w:left="6780" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE1449D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E250D9B8"/>
     <w:numStyleLink w:val="CurrentList1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E272364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D616B174"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8945,51 +8737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBD63D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC32F352"/>
     <w:lvl w:ilvl="0" w:tplc="CE52A04A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9061,51 +8853,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422012BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD0EC9B4"/>
     <w:lvl w:ilvl="0" w:tplc="EA16E314">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9177,51 +8969,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498009BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5282BCCA"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9293,51 +9085,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498D6D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36A49668"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9409,51 +9201,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B037A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0A00C50"/>
     <w:lvl w:ilvl="0" w:tplc="B4C8E892">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="600"/>
         </w:tabs>
         <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9525,51 +9317,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5640"/>
         </w:tabs>
         <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6360"/>
         </w:tabs>
         <w:ind w:left="6360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D556A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B546DAE8"/>
     <w:lvl w:ilvl="0" w:tplc="3AE0146C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9641,51 +9433,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3F7A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="529E0B38"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9727,51 +9519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE3073F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70B663E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9867,51 +9659,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50673CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5498A0A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9983,51 +9775,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="542A1ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F796F15E"/>
     <w:lvl w:ilvl="0" w:tplc="2E32B28E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10099,51 +9891,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="589B6AE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E87A4118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10248,51 +10040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E4791D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED34A108"/>
     <w:lvl w:ilvl="0" w:tplc="63F04560">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10364,51 +10156,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9510AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93E0698C"/>
     <w:lvl w:ilvl="0" w:tplc="F9328690">
       <w:start w:val="9"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10453,51 +10245,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60ED2E98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A106AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10602,51 +10394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6879332D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0082CF52"/>
     <w:lvl w:ilvl="0" w:tplc="1902D23C">
       <w:start w:val="9"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10694,51 +10486,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A86611B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B71E8C92"/>
     <w:lvl w:ilvl="0" w:tplc="519EA8A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="660"/>
         </w:tabs>
         <w:ind w:left="660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB8E9630">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10816,51 +10608,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716C1435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F484ED06"/>
     <w:lvl w:ilvl="0" w:tplc="BA807092">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0FCED3D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10956,51 +10748,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3EE08C44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79630FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58345FC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11069,51 +10861,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2C6CFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E250D9B8"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11183,51 +10975,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E462001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45EE1E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11327,492 +11119,524 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="95492006">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="395786743">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1849978755">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="403916307">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="923956306">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="687951302">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="50732669">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1436052798">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="965547064">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1271208932">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1146556931">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="421071486">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="717053769">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2104103787">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1980916043">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="635991627">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1094127415">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="444466595">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1654063979">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1300191607">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2020156135">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1620137918">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1781223495">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="878198784">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1051076865">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1044909744">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1200707211">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="509368667">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1533225972">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="497422637">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="211113380">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1921597309">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1921597309">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="33" w16cid:durableId="537619606">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="494955765">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2026664795">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1505051015">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="229074360">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="243147108">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1289437764">
-    <w:abstractNumId w:val="34"/>
-[...8 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00590E65"/>
     <w:rsid w:val="000101D6"/>
     <w:rsid w:val="00013D47"/>
     <w:rsid w:val="000234F6"/>
     <w:rsid w:val="000244FD"/>
+    <w:rsid w:val="0003169D"/>
     <w:rsid w:val="0003355C"/>
     <w:rsid w:val="0003630A"/>
     <w:rsid w:val="00044286"/>
     <w:rsid w:val="00044FE7"/>
     <w:rsid w:val="000539C6"/>
     <w:rsid w:val="00053D9C"/>
     <w:rsid w:val="00071BE6"/>
     <w:rsid w:val="00083A09"/>
     <w:rsid w:val="000A58B8"/>
     <w:rsid w:val="000B141B"/>
     <w:rsid w:val="000B2C2D"/>
     <w:rsid w:val="000D69C3"/>
     <w:rsid w:val="000D75D3"/>
+    <w:rsid w:val="000F06A9"/>
     <w:rsid w:val="001021B7"/>
     <w:rsid w:val="001030CC"/>
+    <w:rsid w:val="001108CC"/>
     <w:rsid w:val="00120F09"/>
     <w:rsid w:val="00153127"/>
-    <w:rsid w:val="00172570"/>
     <w:rsid w:val="00172CB7"/>
     <w:rsid w:val="00174296"/>
     <w:rsid w:val="00181378"/>
     <w:rsid w:val="001C179F"/>
     <w:rsid w:val="001C4CDE"/>
     <w:rsid w:val="001F5351"/>
     <w:rsid w:val="0020284F"/>
     <w:rsid w:val="00212034"/>
     <w:rsid w:val="002138DE"/>
     <w:rsid w:val="002150F9"/>
     <w:rsid w:val="0022472F"/>
     <w:rsid w:val="00225107"/>
     <w:rsid w:val="002315EF"/>
     <w:rsid w:val="00231669"/>
     <w:rsid w:val="00233C26"/>
     <w:rsid w:val="00246878"/>
     <w:rsid w:val="00246DCB"/>
     <w:rsid w:val="00251587"/>
     <w:rsid w:val="00257651"/>
     <w:rsid w:val="00262D1F"/>
     <w:rsid w:val="0026596E"/>
-    <w:rsid w:val="0029681D"/>
+    <w:rsid w:val="00275FFE"/>
+    <w:rsid w:val="0028184C"/>
     <w:rsid w:val="00297781"/>
-    <w:rsid w:val="002A0011"/>
     <w:rsid w:val="002B11E6"/>
+    <w:rsid w:val="002B4044"/>
     <w:rsid w:val="002D0FB2"/>
+    <w:rsid w:val="002D1EAC"/>
     <w:rsid w:val="002E6A19"/>
+    <w:rsid w:val="002E7BBB"/>
     <w:rsid w:val="002F1F35"/>
     <w:rsid w:val="003050C6"/>
     <w:rsid w:val="003063C7"/>
+    <w:rsid w:val="0031073E"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="0032249C"/>
     <w:rsid w:val="00322788"/>
     <w:rsid w:val="0035484A"/>
     <w:rsid w:val="0035657C"/>
     <w:rsid w:val="003566D3"/>
     <w:rsid w:val="00360B9E"/>
     <w:rsid w:val="00363A8B"/>
     <w:rsid w:val="00365334"/>
     <w:rsid w:val="00367DE3"/>
     <w:rsid w:val="00385781"/>
+    <w:rsid w:val="003920A9"/>
     <w:rsid w:val="0039479F"/>
     <w:rsid w:val="003952DD"/>
     <w:rsid w:val="003A03BE"/>
     <w:rsid w:val="003B04A7"/>
     <w:rsid w:val="003C08BD"/>
     <w:rsid w:val="003C33BB"/>
     <w:rsid w:val="003D69AA"/>
     <w:rsid w:val="003E615C"/>
+    <w:rsid w:val="003E6BD3"/>
     <w:rsid w:val="003E7D30"/>
     <w:rsid w:val="003F0E45"/>
     <w:rsid w:val="003F46BA"/>
     <w:rsid w:val="00404FD6"/>
+    <w:rsid w:val="0040594A"/>
     <w:rsid w:val="00412FF8"/>
     <w:rsid w:val="004160E6"/>
-    <w:rsid w:val="00431BBE"/>
+    <w:rsid w:val="00433A17"/>
     <w:rsid w:val="004500DD"/>
+    <w:rsid w:val="00450410"/>
     <w:rsid w:val="0045262D"/>
     <w:rsid w:val="00457369"/>
     <w:rsid w:val="004644A2"/>
     <w:rsid w:val="00470476"/>
+    <w:rsid w:val="00481AC9"/>
     <w:rsid w:val="00482610"/>
     <w:rsid w:val="00485EB3"/>
-    <w:rsid w:val="00486BE9"/>
     <w:rsid w:val="00487212"/>
     <w:rsid w:val="00487286"/>
-    <w:rsid w:val="004A0A07"/>
     <w:rsid w:val="004A298D"/>
     <w:rsid w:val="004B508E"/>
     <w:rsid w:val="004D2365"/>
     <w:rsid w:val="004E0631"/>
     <w:rsid w:val="004E3B28"/>
     <w:rsid w:val="004E5E36"/>
     <w:rsid w:val="004F7E28"/>
+    <w:rsid w:val="00500EB5"/>
     <w:rsid w:val="00502C35"/>
     <w:rsid w:val="0051344D"/>
     <w:rsid w:val="00513D6B"/>
-    <w:rsid w:val="00514978"/>
     <w:rsid w:val="00534096"/>
     <w:rsid w:val="00535F3D"/>
     <w:rsid w:val="00542668"/>
+    <w:rsid w:val="005437DF"/>
     <w:rsid w:val="005452BB"/>
     <w:rsid w:val="00546DB4"/>
     <w:rsid w:val="0054A221"/>
     <w:rsid w:val="00552F48"/>
     <w:rsid w:val="0055535E"/>
     <w:rsid w:val="005560DF"/>
     <w:rsid w:val="00561835"/>
     <w:rsid w:val="005672E0"/>
     <w:rsid w:val="00570C42"/>
     <w:rsid w:val="0057587B"/>
     <w:rsid w:val="00582827"/>
+    <w:rsid w:val="0058373D"/>
     <w:rsid w:val="00590E65"/>
     <w:rsid w:val="005C36BD"/>
     <w:rsid w:val="005C7EB8"/>
     <w:rsid w:val="005D7277"/>
     <w:rsid w:val="005E2D4C"/>
     <w:rsid w:val="005E7D8D"/>
     <w:rsid w:val="005F434D"/>
     <w:rsid w:val="00602D7D"/>
     <w:rsid w:val="006211C5"/>
     <w:rsid w:val="006371D6"/>
     <w:rsid w:val="00653A7D"/>
     <w:rsid w:val="00654C7F"/>
     <w:rsid w:val="00655952"/>
     <w:rsid w:val="006611A2"/>
     <w:rsid w:val="006640B6"/>
+    <w:rsid w:val="00664553"/>
     <w:rsid w:val="00683F4E"/>
     <w:rsid w:val="006963DA"/>
+    <w:rsid w:val="00696CD5"/>
     <w:rsid w:val="006E3C46"/>
     <w:rsid w:val="006F5DAB"/>
     <w:rsid w:val="00703097"/>
     <w:rsid w:val="0070543F"/>
     <w:rsid w:val="00713923"/>
     <w:rsid w:val="00722D80"/>
     <w:rsid w:val="0072403C"/>
     <w:rsid w:val="0075273E"/>
     <w:rsid w:val="00760196"/>
     <w:rsid w:val="00761DF7"/>
     <w:rsid w:val="007629AB"/>
     <w:rsid w:val="00770C7E"/>
     <w:rsid w:val="00781C06"/>
     <w:rsid w:val="00790083"/>
-    <w:rsid w:val="007A0CD0"/>
+    <w:rsid w:val="007C3BD6"/>
+    <w:rsid w:val="007C4A25"/>
     <w:rsid w:val="007D276C"/>
     <w:rsid w:val="008116C3"/>
+    <w:rsid w:val="008130C1"/>
     <w:rsid w:val="00822EA3"/>
     <w:rsid w:val="00840ED7"/>
     <w:rsid w:val="00841900"/>
     <w:rsid w:val="00841B8A"/>
     <w:rsid w:val="008561A7"/>
     <w:rsid w:val="00874D90"/>
     <w:rsid w:val="00875B21"/>
     <w:rsid w:val="0088033D"/>
     <w:rsid w:val="0088405A"/>
     <w:rsid w:val="00887262"/>
     <w:rsid w:val="00897E3D"/>
     <w:rsid w:val="008A2CD2"/>
+    <w:rsid w:val="008B48E5"/>
+    <w:rsid w:val="008B7E37"/>
+    <w:rsid w:val="008C0DD1"/>
     <w:rsid w:val="008C2164"/>
     <w:rsid w:val="008C6C4D"/>
     <w:rsid w:val="008E148D"/>
+    <w:rsid w:val="008F48F9"/>
     <w:rsid w:val="00902D6E"/>
+    <w:rsid w:val="009042F8"/>
     <w:rsid w:val="00907095"/>
     <w:rsid w:val="00913BEB"/>
     <w:rsid w:val="00917FE7"/>
     <w:rsid w:val="00930025"/>
     <w:rsid w:val="00934F0C"/>
     <w:rsid w:val="0095659C"/>
     <w:rsid w:val="00981A79"/>
     <w:rsid w:val="00997698"/>
     <w:rsid w:val="009B20BD"/>
     <w:rsid w:val="009B2597"/>
     <w:rsid w:val="009B3FB7"/>
+    <w:rsid w:val="009C02B8"/>
     <w:rsid w:val="009D23DF"/>
     <w:rsid w:val="009D7CF8"/>
     <w:rsid w:val="009F150C"/>
     <w:rsid w:val="009F1AA9"/>
+    <w:rsid w:val="009F1E63"/>
     <w:rsid w:val="009F6BBE"/>
     <w:rsid w:val="00A110B4"/>
     <w:rsid w:val="00A211DD"/>
+    <w:rsid w:val="00A352CD"/>
     <w:rsid w:val="00A57DB1"/>
     <w:rsid w:val="00A855B7"/>
     <w:rsid w:val="00A94C64"/>
     <w:rsid w:val="00AC5849"/>
     <w:rsid w:val="00AC7DE7"/>
     <w:rsid w:val="00AD00BE"/>
     <w:rsid w:val="00AD28DB"/>
     <w:rsid w:val="00AD4B17"/>
     <w:rsid w:val="00AD7D5A"/>
+    <w:rsid w:val="00AE1E0C"/>
     <w:rsid w:val="00AE236C"/>
     <w:rsid w:val="00AE447B"/>
     <w:rsid w:val="00AE595C"/>
     <w:rsid w:val="00B00914"/>
     <w:rsid w:val="00B01FA6"/>
     <w:rsid w:val="00B04584"/>
     <w:rsid w:val="00B04D68"/>
+    <w:rsid w:val="00B10BC7"/>
     <w:rsid w:val="00B13DA7"/>
     <w:rsid w:val="00B17D83"/>
     <w:rsid w:val="00B201E9"/>
     <w:rsid w:val="00B21E09"/>
     <w:rsid w:val="00B42C48"/>
     <w:rsid w:val="00B537D8"/>
+    <w:rsid w:val="00B601DE"/>
     <w:rsid w:val="00B71D9D"/>
+    <w:rsid w:val="00BA0AAA"/>
     <w:rsid w:val="00BA0BE9"/>
     <w:rsid w:val="00BA4C91"/>
+    <w:rsid w:val="00BA6874"/>
+    <w:rsid w:val="00BB0AD0"/>
     <w:rsid w:val="00BB1D33"/>
     <w:rsid w:val="00BC56AF"/>
     <w:rsid w:val="00BC7735"/>
     <w:rsid w:val="00BD407D"/>
     <w:rsid w:val="00BD437B"/>
     <w:rsid w:val="00BF2C55"/>
     <w:rsid w:val="00BF378B"/>
-    <w:rsid w:val="00C061D4"/>
     <w:rsid w:val="00C07C81"/>
     <w:rsid w:val="00C17C69"/>
+    <w:rsid w:val="00C202C3"/>
     <w:rsid w:val="00C21C15"/>
     <w:rsid w:val="00C27DD3"/>
     <w:rsid w:val="00C314DB"/>
     <w:rsid w:val="00C378EB"/>
     <w:rsid w:val="00C412CD"/>
     <w:rsid w:val="00C413DB"/>
     <w:rsid w:val="00C47290"/>
     <w:rsid w:val="00C50BDC"/>
-    <w:rsid w:val="00C61AE0"/>
     <w:rsid w:val="00C669DF"/>
     <w:rsid w:val="00C75045"/>
     <w:rsid w:val="00C76A89"/>
-    <w:rsid w:val="00C8341B"/>
     <w:rsid w:val="00C936A4"/>
     <w:rsid w:val="00CA2198"/>
     <w:rsid w:val="00CB604A"/>
     <w:rsid w:val="00CB7E73"/>
     <w:rsid w:val="00CC2EA7"/>
     <w:rsid w:val="00CD270C"/>
     <w:rsid w:val="00CF20E8"/>
     <w:rsid w:val="00D05847"/>
+    <w:rsid w:val="00D15459"/>
     <w:rsid w:val="00D159F2"/>
     <w:rsid w:val="00D2004D"/>
     <w:rsid w:val="00D249D6"/>
     <w:rsid w:val="00D37318"/>
     <w:rsid w:val="00D42090"/>
     <w:rsid w:val="00D473C7"/>
     <w:rsid w:val="00D570C4"/>
     <w:rsid w:val="00D617B8"/>
+    <w:rsid w:val="00D75EBE"/>
     <w:rsid w:val="00D81907"/>
     <w:rsid w:val="00D953FB"/>
     <w:rsid w:val="00D968FF"/>
     <w:rsid w:val="00DB10EB"/>
     <w:rsid w:val="00DB1568"/>
     <w:rsid w:val="00DC3D39"/>
     <w:rsid w:val="00DE04FE"/>
     <w:rsid w:val="00DE261C"/>
+    <w:rsid w:val="00DE5941"/>
     <w:rsid w:val="00DE7B5B"/>
     <w:rsid w:val="00E05B8A"/>
+    <w:rsid w:val="00E0713E"/>
+    <w:rsid w:val="00E12519"/>
     <w:rsid w:val="00E26D16"/>
     <w:rsid w:val="00E3405F"/>
     <w:rsid w:val="00E37B7C"/>
     <w:rsid w:val="00E47FDE"/>
     <w:rsid w:val="00E5278F"/>
     <w:rsid w:val="00E53BAA"/>
     <w:rsid w:val="00E53D8F"/>
+    <w:rsid w:val="00E54E40"/>
     <w:rsid w:val="00E64697"/>
     <w:rsid w:val="00EA1F46"/>
     <w:rsid w:val="00EA2187"/>
     <w:rsid w:val="00EA3CD8"/>
     <w:rsid w:val="00EB2104"/>
     <w:rsid w:val="00EC039C"/>
+    <w:rsid w:val="00EC17A5"/>
     <w:rsid w:val="00EE3AF6"/>
     <w:rsid w:val="00EE461B"/>
     <w:rsid w:val="00EF1740"/>
     <w:rsid w:val="00EF1EDB"/>
     <w:rsid w:val="00EF2CD9"/>
     <w:rsid w:val="00EF3A17"/>
+    <w:rsid w:val="00EF58AC"/>
     <w:rsid w:val="00EF6F27"/>
     <w:rsid w:val="00F048C4"/>
+    <w:rsid w:val="00F10468"/>
     <w:rsid w:val="00F1653D"/>
     <w:rsid w:val="00F25E9E"/>
     <w:rsid w:val="00F26D4C"/>
     <w:rsid w:val="00F30DB3"/>
+    <w:rsid w:val="00F52A1A"/>
     <w:rsid w:val="00F62444"/>
     <w:rsid w:val="00F65C29"/>
     <w:rsid w:val="00F72EC1"/>
     <w:rsid w:val="00F81A7C"/>
+    <w:rsid w:val="00F82175"/>
     <w:rsid w:val="00F85D73"/>
+    <w:rsid w:val="00F96E84"/>
+    <w:rsid w:val="00FA5086"/>
     <w:rsid w:val="00FA5B2B"/>
     <w:rsid w:val="00FA756E"/>
     <w:rsid w:val="00FB2CE4"/>
     <w:rsid w:val="00FB7395"/>
     <w:rsid w:val="00FC3DC7"/>
+    <w:rsid w:val="00FC6EAC"/>
     <w:rsid w:val="00FE484E"/>
     <w:rsid w:val="00FE7867"/>
     <w:rsid w:val="015DB75A"/>
     <w:rsid w:val="035BF70C"/>
     <w:rsid w:val="06B5FB0C"/>
     <w:rsid w:val="07DF6E40"/>
     <w:rsid w:val="08949AFD"/>
     <w:rsid w:val="09E45CEC"/>
     <w:rsid w:val="0AAFD125"/>
     <w:rsid w:val="0C3808AD"/>
     <w:rsid w:val="0CE180DE"/>
     <w:rsid w:val="0E4604A4"/>
     <w:rsid w:val="0ED52641"/>
     <w:rsid w:val="0FD53F9D"/>
     <w:rsid w:val="10B03028"/>
     <w:rsid w:val="12B3CECD"/>
     <w:rsid w:val="13839FA8"/>
     <w:rsid w:val="149ED35E"/>
     <w:rsid w:val="14AC9B08"/>
     <w:rsid w:val="16255C81"/>
     <w:rsid w:val="187D877C"/>
     <w:rsid w:val="1AA4CBB4"/>
     <w:rsid w:val="1C5C54C0"/>
     <w:rsid w:val="1C67C61C"/>
     <w:rsid w:val="22B26DE7"/>
@@ -11887,51 +11711,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="19C05E38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EC04B844-08E1-4947-8AF3-E6AA6E8B24E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -12451,51 +12275,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C27DD3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="232325528">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1594170328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12622,51 +12446,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1989045161">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/tb/hcp/testing-diagnosis/interferon-gamma-release-assay.html?CDC_AAref_Val=https://www.cdc.gov/tb/publications/factsheets/testing/igra.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-tb-outpatient-services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/medwatch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/tb/hcp/testing-diagnosis/tuberculin-skin-test.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/clinical-advisory/latent-tuberculosis-infection-testing-and-treatment-for-high-risk-populations" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.cdc.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-a-case-of-tuberculosis-disease-or-latent-tb-infection" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/tb/hcp/testing-diagnosis/interferon-gamma-release-assay.html?CDC_AAref_Val=https://www.cdc.gov/tb/publications/factsheets/testing/igra.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/medwatch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/clinical-advisory/latent-tuberculosis-infection-testing-and-treatment-for-high-risk-populations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.cdc.gov/#/details?url=https://www.cdc.gov/tb/php/dear-colleague-letters/2022-jynneos-vaccine.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.cdc.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/tb/hcp/testing-diagnosis/interferon-gamma-release-assay.html?CDC_AAref_Val=https://www.cdc.gov/tb/publications/factsheets/testing/igra.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-tb-outpatient-services" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/tuberculosis" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -12948,72 +12772,72 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D18199F2-CB0B-4478-9193-CF071C24C4DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2086</Words>
-  <Characters>11896</Characters>
+  <Words>2150</Words>
+  <Characters>12255</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>27</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Model Standing Orders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DPH-UMMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13955</CharactersWithSpaces>
+  <CharactersWithSpaces>14377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model Standing Orders</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>