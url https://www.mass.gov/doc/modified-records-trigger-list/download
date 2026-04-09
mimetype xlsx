--- v0 (2025-10-19)
+++ v1 (2026-04-09)
@@ -2,360 +2,1119 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/nancy_klein_mass_gov/Documents/Documents/Vendors/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/nancy_klein_mass_gov/Documents/Documents/v26 posted/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{F98CC13E-ADEC-4004-BCBE-33CE741F161B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E383C389-677C-49F7-8D5A-4D483296C106}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4246194D-AC35-4AC3-BB85-16945030CD18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29790" yWindow="990" windowWidth="27570" windowHeight="14280" xr2:uid="{9F30B545-536A-4C89-96E5-FED349349176}"/>
+    <workbookView xWindow="30075" yWindow="1005" windowWidth="16170" windowHeight="13365" xr2:uid="{003E078D-7EBE-4F44-B96F-D909D3188234}"/>
   </bookViews>
   <sheets>
-    <sheet name="NAACCR Fields" sheetId="1" r:id="rId1"/>
+    <sheet name="M Data Items" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="43">
-[...7 lines deleted...]
-    <t>Date of Diagosis</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="148">
+  <si>
+    <t>Data Item Number</t>
+  </si>
+  <si>
+    <t>Data Item Name</t>
+  </si>
+  <si>
+    <t>Section Name</t>
+  </si>
+  <si>
+    <t>Demographic</t>
+  </si>
+  <si>
+    <t>Date of Birth</t>
+  </si>
+  <si>
+    <t>Text--Usual Occupation</t>
+  </si>
+  <si>
+    <t>Text--Usual Industry</t>
+  </si>
+  <si>
+    <t>Tobacco Use Smoking Status</t>
+  </si>
+  <si>
+    <t>Cancer Identification</t>
+  </si>
+  <si>
+    <t>Date of Diagnosis</t>
   </si>
   <si>
     <t>Primary Site</t>
   </si>
   <si>
-    <t>Date of Last Contact/Follow up</t>
-[...44 lines deleted...]
-    <t>RX Summ--Radiation Sequence with Surgery</t>
+    <t>Laterality</t>
+  </si>
+  <si>
+    <t>Histologic Type ICD-O-3</t>
+  </si>
+  <si>
+    <t>Behavior Code ICD-O-3</t>
+  </si>
+  <si>
+    <t>Hospital-Specific</t>
+  </si>
+  <si>
+    <t>Sequence Number--Hospital</t>
+  </si>
+  <si>
+    <t>RX Hosp--Surg Prim Site 03-2022</t>
+  </si>
+  <si>
+    <t>RX Hosp--Surg Prim Site 2023</t>
+  </si>
+  <si>
+    <t>RX Hosp--Scope Reg LN Sur</t>
+  </si>
+  <si>
+    <t>RX Hosp--Surg Oth Reg/Dis</t>
+  </si>
+  <si>
+    <t>RX Hosp--Reg LN Removed</t>
+  </si>
+  <si>
+    <t>Stage/Prognostic Factors</t>
+  </si>
+  <si>
+    <t>RX Hosp--Radiation</t>
+  </si>
+  <si>
+    <t>RX Hosp--Chemo</t>
+  </si>
+  <si>
+    <t>RX Hosp--Hormone</t>
+  </si>
+  <si>
+    <t>RX Hosp--BRM</t>
+  </si>
+  <si>
+    <t>RX Hosp--Other</t>
+  </si>
+  <si>
+    <t>RX Hosp--DX/Stg Proc</t>
+  </si>
+  <si>
+    <t>RX Hosp--Recon Breast</t>
+  </si>
+  <si>
+    <t>Tumor Size Clinical</t>
+  </si>
+  <si>
+    <t>Tumor Size Pathologic</t>
+  </si>
+  <si>
+    <t>Tumor Size Summary</t>
+  </si>
+  <si>
+    <t>Summary Stage 2018</t>
+  </si>
+  <si>
+    <t>EOD Primary Tumor</t>
+  </si>
+  <si>
+    <t>EOD Regional Nodes</t>
+  </si>
+  <si>
+    <t>EOD Mets</t>
+  </si>
+  <si>
+    <t>EOD--Tumor Size</t>
+  </si>
+  <si>
+    <t>EOD--Extension Prost Path</t>
+  </si>
+  <si>
+    <t>EOD--Lymph Node Involv</t>
+  </si>
+  <si>
+    <t>Regional Nodes Positive</t>
+  </si>
+  <si>
+    <t>Regional Nodes Examined</t>
+  </si>
+  <si>
+    <t>Date of Sentinel Lymph Node Biopsy</t>
+  </si>
+  <si>
+    <t>Sentinel Lymph Nodes Examined</t>
+  </si>
+  <si>
+    <t>Sentinel Lymph Nodes Positive</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin T</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin N</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin M</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin Stage Group</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path T</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path N</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path M</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path Stage Group</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) T</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) N</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) M</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) Stage Group</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin T Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path T Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) T Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Clin N Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Path N Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Path (yp) N Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) T</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) T Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) N</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) N Suffix</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) M</t>
+  </si>
+  <si>
+    <t>AJCC TNM Post Therapy Clin (yc) Stage Group</t>
+  </si>
+  <si>
+    <t>Grade Post Therapy Clin (yc)</t>
+  </si>
+  <si>
+    <t>Mets at DX-Bone</t>
+  </si>
+  <si>
+    <t>Mets at DX-Brain</t>
+  </si>
+  <si>
+    <t>Mets at Dx-Distant LN</t>
+  </si>
+  <si>
+    <t>Mets at DX-Liver</t>
+  </si>
+  <si>
+    <t>Mets at DX-Lung</t>
+  </si>
+  <si>
+    <t>Mets at DX-Other</t>
+  </si>
+  <si>
+    <t>RX Date Surgery</t>
+  </si>
+  <si>
+    <t>Treatment-1st Course</t>
+  </si>
+  <si>
+    <t>RX Date Radiation</t>
+  </si>
+  <si>
+    <t>RX Date Chemo</t>
+  </si>
+  <si>
+    <t>RX Date Hormone</t>
+  </si>
+  <si>
+    <t>RX Date BRM</t>
+  </si>
+  <si>
+    <t>RX Date Other</t>
+  </si>
+  <si>
+    <t>Date 1st Crs RX CoC</t>
+  </si>
+  <si>
+    <t>RX Date DX/Stg Proc</t>
+  </si>
+  <si>
+    <t>RX Summ--Treatment Status</t>
+  </si>
+  <si>
+    <t>RX Summ--Surg Prim Site 03-2022</t>
+  </si>
+  <si>
+    <t>RX Summ--Surg Prim Site 2023</t>
+  </si>
+  <si>
+    <t>RX Summ--Scope Reg LN Sur</t>
+  </si>
+  <si>
+    <t>RX Summ--Surg Oth Reg/Dis</t>
+  </si>
+  <si>
+    <t>RX Summ--Reg LN Examined</t>
+  </si>
+  <si>
+    <t>RX Summ--Surgical Approch</t>
+  </si>
+  <si>
+    <t>RX Summ--Surgical Margins</t>
+  </si>
+  <si>
+    <t>RX Summ--Reconstruct 1st</t>
+  </si>
+  <si>
+    <t>RX Summ--Recon Breast</t>
+  </si>
+  <si>
+    <t>Reason for No Surgery</t>
+  </si>
+  <si>
+    <t>RX Summ--DX/Stg Proc</t>
+  </si>
+  <si>
+    <t>RX Summ--Radiation</t>
+  </si>
+  <si>
+    <t>RX Summ--Rad to CNS</t>
+  </si>
+  <si>
+    <t>RX Summ--Surg/Rad Seq</t>
+  </si>
+  <si>
+    <t>RX Summ--Chemo</t>
+  </si>
+  <si>
+    <t>RX Summ--Hormone</t>
+  </si>
+  <si>
+    <t>RX Summ--BRM</t>
+  </si>
+  <si>
+    <t>RX Summ--Other</t>
+  </si>
+  <si>
+    <t>Reason for No Radiation</t>
+  </si>
+  <si>
+    <t>Reason for No Chemo</t>
+  </si>
+  <si>
+    <t>Reason for No Hormone</t>
+  </si>
+  <si>
+    <t>Phase I Dose per Fraction</t>
+  </si>
+  <si>
+    <t>Phase I Radiation External Beam Planning Tech</t>
+  </si>
+  <si>
+    <t>Phase I Number of Fractions</t>
+  </si>
+  <si>
+    <t>Phase I Radiation Primary Treatment Volume</t>
+  </si>
+  <si>
+    <t>Phase I Radiation to Draining Lymph Nodes</t>
+  </si>
+  <si>
+    <t>Phase I Radiation Treatment Modality</t>
+  </si>
+  <si>
+    <t>Phase I Total Dose</t>
+  </si>
+  <si>
+    <t>Rad--Regional Dose: cGy</t>
+  </si>
+  <si>
+    <t>Phase II Dose per Fraction</t>
+  </si>
+  <si>
+    <t>Phase II Radiation External Beam Planning Tech</t>
+  </si>
+  <si>
+    <t>Phase II Number of Fractions</t>
+  </si>
+  <si>
+    <t>Phase II Radiation Primary Treatment Volume</t>
+  </si>
+  <si>
+    <t>Phase II Radiation to Draining Lymph Nodes</t>
+  </si>
+  <si>
+    <t>Phase II Radiation Treatment Modality</t>
+  </si>
+  <si>
+    <t>Phase II Total Dose</t>
+  </si>
+  <si>
+    <t>Rad--No of Treatment Vol</t>
+  </si>
+  <si>
+    <t>Radiation Treatment Discontinued Early</t>
   </si>
   <si>
     <t>Number of Phases of Rad Treatment to this Volume</t>
   </si>
   <si>
-    <t>Radiation Treatment Discontinued Early</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Dose</t>
   </si>
   <si>
-    <t>Phase I Radiation Treatment Modality</t>
-[...38 lines deleted...]
-    <t>RX Summ--Hematologic Transplant &amp; Endocrine</t>
+    <t>Rad--Treatment Volume</t>
+  </si>
+  <si>
+    <t>Rad--Location of RX</t>
+  </si>
+  <si>
+    <t>Rad--Regional RX Modality</t>
+  </si>
+  <si>
+    <t>Neoadjuvant Therapy</t>
+  </si>
+  <si>
+    <t>Neoadjuvant Therapy-Clinical Response</t>
+  </si>
+  <si>
+    <t>Neoadjuvant Therapy-Treatment Effect</t>
+  </si>
+  <si>
+    <t>RX Summ--Systemic/Sur Seq</t>
+  </si>
+  <si>
+    <t>RX Summ--Surgery Type</t>
+  </si>
+  <si>
+    <t>Date of Last Contact</t>
+  </si>
+  <si>
+    <t>Follow-up/Recurrence/Death</t>
+  </si>
+  <si>
+    <t>Vital Status</t>
   </si>
   <si>
     <t>Cancer Status</t>
   </si>
   <si>
-    <t>Mass M record trigger fields</t>
-[...11 lines deleted...]
-    <t>Histology</t>
+    <t>Recurrence Date--1st</t>
+  </si>
+  <si>
+    <t>Recurrence Type--1st</t>
+  </si>
+  <si>
+    <t>Name--Last</t>
+  </si>
+  <si>
+    <t>Patient-Confidential</t>
+  </si>
+  <si>
+    <t>Social Security Number</t>
+  </si>
+  <si>
+    <t>Addr Current--No &amp; Street</t>
+  </si>
+  <si>
+    <t>Addr Current--Supplementl</t>
+  </si>
+  <si>
+    <t>Telephone</t>
+  </si>
+  <si>
+    <t>Text--Remarks</t>
+  </si>
+  <si>
+    <t>Text-Miscellaneous</t>
+  </si>
+  <si>
+    <t>Mass Modified Record Trigger Data Fields</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="35">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="34" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="60% - Accent3" xfId="1" builtinId="40"/>
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -363,51 +1122,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -415,51 +1174,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -474,65 +1233,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -553,559 +1312,1749 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FFFF527-8C2F-42A7-907D-AF2415E43E48}">
-  <dimension ref="A1:B43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0745A1D3-4AA3-455E-A8EF-797979239571}">
+  <dimension ref="A1:C138"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView tabSelected="1" topLeftCell="A115" workbookViewId="0">
+      <selection activeCell="D139" sqref="D139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="40.90625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="8.54296875" customWidth="1"/>
+    <col min="1" max="1" width="7.08984375" customWidth="1"/>
+    <col min="2" max="2" width="37" customWidth="1"/>
+    <col min="3" max="3" width="12.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C2" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A3">
+        <v>240</v>
+      </c>
+      <c r="B3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A4">
+        <v>310</v>
+      </c>
+      <c r="B4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5">
+        <v>320</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6">
+        <v>344</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7">
+        <v>390</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8">
+        <v>400</v>
+      </c>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9">
+        <v>410</v>
+      </c>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10">
+        <v>522</v>
+      </c>
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A11">
+        <v>523</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A12">
+        <v>560</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A13">
+        <v>670</v>
+      </c>
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A14">
+        <v>671</v>
+      </c>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A15">
+        <v>672</v>
+      </c>
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A16">
+        <v>674</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A17">
+        <v>676</v>
+      </c>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A18">
+        <v>690</v>
+      </c>
+      <c r="B18" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A19">
+        <v>700</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A20">
+        <v>710</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A21">
+        <v>720</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A22">
+        <v>730</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A23">
+        <v>740</v>
+      </c>
+      <c r="B23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A24">
+        <v>751</v>
+      </c>
+      <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A25">
+        <v>752</v>
+      </c>
+      <c r="B25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A26">
+        <v>754</v>
+      </c>
+      <c r="B26" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A27">
+        <v>756</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A28">
+        <v>764</v>
+      </c>
+      <c r="B28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A29">
+        <v>772</v>
+      </c>
+      <c r="B29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A30">
+        <v>774</v>
+      </c>
+      <c r="B30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A31">
+        <v>776</v>
+      </c>
+      <c r="B31" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A32">
+        <v>780</v>
+      </c>
+      <c r="B32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A33">
+        <v>800</v>
+      </c>
+      <c r="B33" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A34">
+        <v>810</v>
+      </c>
+      <c r="B34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A35">
+        <v>820</v>
+      </c>
+      <c r="B35" t="s">
         <v>39</v>
       </c>
-      <c r="B3">
-[...20 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A36">
+        <v>830</v>
+      </c>
+      <c r="B36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A37">
+        <v>832</v>
+      </c>
+      <c r="B37" t="s">
         <v>41</v>
       </c>
-      <c r="B6">
-[...7 lines deleted...]
-      <c r="B7">
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A38">
+        <v>834</v>
+      </c>
+      <c r="B38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A39">
+        <v>835</v>
+      </c>
+      <c r="B39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A40">
+        <v>1001</v>
+      </c>
+      <c r="B40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A41">
+        <v>1002</v>
+      </c>
+      <c r="B41" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A42">
+        <v>1003</v>
+      </c>
+      <c r="B42" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A43">
+        <v>1004</v>
+      </c>
+      <c r="B43" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A44">
+        <v>1011</v>
+      </c>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A45">
+        <v>1012</v>
+      </c>
+      <c r="B45" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A46">
+        <v>1013</v>
+      </c>
+      <c r="B46" t="s">
+        <v>50</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A47">
+        <v>1014</v>
+      </c>
+      <c r="B47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A48">
+        <v>1021</v>
+      </c>
+      <c r="B48" t="s">
+        <v>52</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A49">
+        <v>1022</v>
+      </c>
+      <c r="B49" t="s">
+        <v>53</v>
+      </c>
+      <c r="C49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A50">
+        <v>1023</v>
+      </c>
+      <c r="B50" t="s">
+        <v>54</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A51">
+        <v>1024</v>
+      </c>
+      <c r="B51" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A52">
+        <v>1031</v>
+      </c>
+      <c r="B52" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A53">
+        <v>1032</v>
+      </c>
+      <c r="B53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A54">
+        <v>1033</v>
+      </c>
+      <c r="B54" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A55">
+        <v>1034</v>
+      </c>
+      <c r="B55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A56">
+        <v>1035</v>
+      </c>
+      <c r="B56" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A57">
+        <v>1036</v>
+      </c>
+      <c r="B57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A58">
+        <v>1062</v>
+      </c>
+      <c r="B58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A59">
+        <v>1063</v>
+      </c>
+      <c r="B59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A60">
+        <v>1064</v>
+      </c>
+      <c r="B60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A61">
+        <v>1065</v>
+      </c>
+      <c r="B61" t="s">
+        <v>65</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A62">
+        <v>1066</v>
+      </c>
+      <c r="B62" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A63">
+        <v>1067</v>
+      </c>
+      <c r="B63" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A64">
+        <v>1068</v>
+      </c>
+      <c r="B64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A65">
+        <v>1112</v>
+      </c>
+      <c r="B65" t="s">
+        <v>69</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A66">
+        <v>1113</v>
+      </c>
+      <c r="B66" t="s">
+        <v>70</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A67">
+        <v>1114</v>
+      </c>
+      <c r="B67" t="s">
+        <v>71</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A68">
+        <v>1115</v>
+      </c>
+      <c r="B68" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A69">
+        <v>1116</v>
+      </c>
+      <c r="B69" t="s">
+        <v>73</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A70">
+        <v>1117</v>
+      </c>
+      <c r="B70" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A71">
+        <v>1200</v>
+      </c>
+      <c r="B71" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A72">
+        <v>1210</v>
+      </c>
+      <c r="B72" t="s">
+        <v>77</v>
+      </c>
+      <c r="C72" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A73">
+        <v>1220</v>
+      </c>
+      <c r="B73" t="s">
+        <v>78</v>
+      </c>
+      <c r="C73" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A74">
+        <v>1230</v>
+      </c>
+      <c r="B74" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A75">
+        <v>1240</v>
+      </c>
+      <c r="B75" t="s">
+        <v>80</v>
+      </c>
+      <c r="C75" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A76">
+        <v>1250</v>
+      </c>
+      <c r="B76" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A77">
+        <v>1270</v>
+      </c>
+      <c r="B77" t="s">
+        <v>82</v>
+      </c>
+      <c r="C77" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A78">
+        <v>1280</v>
+      </c>
+      <c r="B78" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A79">
+        <v>1285</v>
+      </c>
+      <c r="B79" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A80">
+        <v>1290</v>
+      </c>
+      <c r="B80" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A81">
+        <v>1291</v>
+      </c>
+      <c r="B81" t="s">
+        <v>86</v>
+      </c>
+      <c r="C81" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A82">
+        <v>1292</v>
+      </c>
+      <c r="B82" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A83">
+        <v>1294</v>
+      </c>
+      <c r="B83" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A84">
+        <v>1296</v>
+      </c>
+      <c r="B84" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A85">
+        <v>1310</v>
+      </c>
+      <c r="B85" t="s">
+        <v>90</v>
+      </c>
+      <c r="C85" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A86">
+        <v>1320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A87">
+        <v>1330</v>
+      </c>
+      <c r="B87" t="s">
+        <v>92</v>
+      </c>
+      <c r="C87" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A88">
+        <v>1335</v>
+      </c>
+      <c r="B88" t="s">
+        <v>93</v>
+      </c>
+      <c r="C88" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A89">
+        <v>1340</v>
+      </c>
+      <c r="B89" t="s">
+        <v>94</v>
+      </c>
+      <c r="C89" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A90">
+        <v>1350</v>
+      </c>
+      <c r="B90" t="s">
+        <v>95</v>
+      </c>
+      <c r="C90" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A91">
+        <v>1360</v>
+      </c>
+      <c r="B91" t="s">
+        <v>96</v>
+      </c>
+      <c r="C91" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A92">
+        <v>1370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>97</v>
+      </c>
+      <c r="C92" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A93">
+        <v>1380</v>
+      </c>
+      <c r="B93" t="s">
+        <v>98</v>
+      </c>
+      <c r="C93" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A94">
+        <v>1390</v>
+      </c>
+      <c r="B94" t="s">
+        <v>99</v>
+      </c>
+      <c r="C94" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A95">
+        <v>1400</v>
+      </c>
+      <c r="B95" t="s">
+        <v>100</v>
+      </c>
+      <c r="C95" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A96">
+        <v>1410</v>
+      </c>
+      <c r="B96" t="s">
+        <v>101</v>
+      </c>
+      <c r="C96" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A97">
+        <v>1420</v>
+      </c>
+      <c r="B97" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A98">
+        <v>1430</v>
+      </c>
+      <c r="B98" t="s">
+        <v>103</v>
+      </c>
+      <c r="C98" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A99">
+        <v>1440</v>
+      </c>
+      <c r="B99" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A100">
+        <v>1450</v>
+      </c>
+      <c r="B100" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A101">
+        <v>1501</v>
+      </c>
+      <c r="B101" t="s">
+        <v>106</v>
+      </c>
+      <c r="C101" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A102">
+        <v>1502</v>
+      </c>
+      <c r="B102" t="s">
+        <v>107</v>
+      </c>
+      <c r="C102" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A103">
+        <v>1503</v>
+      </c>
+      <c r="B103" t="s">
+        <v>108</v>
+      </c>
+      <c r="C103" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A104">
+        <v>1504</v>
+      </c>
+      <c r="B104" t="s">
+        <v>109</v>
+      </c>
+      <c r="C104" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A105">
+        <v>1505</v>
+      </c>
+      <c r="B105" t="s">
+        <v>110</v>
+      </c>
+      <c r="C105" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A106">
+        <v>1506</v>
+      </c>
+      <c r="B106" t="s">
+        <v>111</v>
+      </c>
+      <c r="C106" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A107">
+        <v>1507</v>
+      </c>
+      <c r="B107" t="s">
+        <v>112</v>
+      </c>
+      <c r="C107" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A108">
+        <v>1510</v>
+      </c>
+      <c r="B108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A109">
+        <v>1511</v>
+      </c>
+      <c r="B109" t="s">
+        <v>114</v>
+      </c>
+      <c r="C109" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A110">
+        <v>1512</v>
+      </c>
+      <c r="B110" t="s">
+        <v>115</v>
+      </c>
+      <c r="C110" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A111">
+        <v>1513</v>
+      </c>
+      <c r="B111" t="s">
+        <v>116</v>
+      </c>
+      <c r="C111" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A112">
+        <v>1514</v>
+      </c>
+      <c r="B112" t="s">
+        <v>117</v>
+      </c>
+      <c r="C112" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A113">
+        <v>1515</v>
+      </c>
+      <c r="B113" t="s">
+        <v>118</v>
+      </c>
+      <c r="C113" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A114">
+        <v>1516</v>
+      </c>
+      <c r="B114" t="s">
+        <v>119</v>
+      </c>
+      <c r="C114" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A115">
+        <v>1517</v>
+      </c>
+      <c r="B115" t="s">
+        <v>120</v>
+      </c>
+      <c r="C115" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A116">
+        <v>1520</v>
+      </c>
+      <c r="B116" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A117">
+        <v>1531</v>
+      </c>
+      <c r="B117" t="s">
+        <v>122</v>
+      </c>
+      <c r="C117" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A118">
+        <v>1532</v>
+      </c>
+      <c r="B118" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A119">
+        <v>1533</v>
+      </c>
+      <c r="B119" t="s">
+        <v>124</v>
+      </c>
+      <c r="C119" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A120">
+        <v>1540</v>
+      </c>
+      <c r="B120" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A121">
+        <v>1550</v>
+      </c>
+      <c r="B121" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A122">
+        <v>1570</v>
+      </c>
+      <c r="B122" t="s">
+        <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A123">
+        <v>1632</v>
+      </c>
+      <c r="B123" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A124">
+        <v>1633</v>
+      </c>
+      <c r="B124" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A125">
+        <v>1634</v>
+      </c>
+      <c r="B125" t="s">
+        <v>130</v>
+      </c>
+      <c r="C125" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A126">
+        <v>1639</v>
+      </c>
+      <c r="B126" t="s">
+        <v>131</v>
+      </c>
+      <c r="C126" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A127">
+        <v>1640</v>
+      </c>
+      <c r="B127" t="s">
+        <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A128">
         <v>1750</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="B13">
+      <c r="B128" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A129">
+        <v>1760</v>
+      </c>
+      <c r="B129" t="s">
+        <v>135</v>
+      </c>
+      <c r="C129" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A130">
+        <v>1770</v>
+      </c>
+      <c r="B130" t="s">
+        <v>136</v>
+      </c>
+      <c r="C130" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A131">
+        <v>1860</v>
+      </c>
+      <c r="B131" t="s">
+        <v>137</v>
+      </c>
+      <c r="C131" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A132">
         <v>1880</v>
       </c>
-    </row>
-[...237 lines deleted...]
-        <v>2590</v>
+      <c r="B132" t="s">
+        <v>138</v>
+      </c>
+      <c r="C132" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A133">
+        <v>2230</v>
+      </c>
+      <c r="B133" t="s">
+        <v>139</v>
+      </c>
+      <c r="C133" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A134">
+        <v>2320</v>
+      </c>
+      <c r="B134" t="s">
+        <v>141</v>
+      </c>
+      <c r="C134" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A135">
+        <v>2350</v>
+      </c>
+      <c r="B135" t="s">
+        <v>142</v>
+      </c>
+      <c r="C135" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A136">
+        <v>2355</v>
+      </c>
+      <c r="B136" t="s">
+        <v>143</v>
+      </c>
+      <c r="C136" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A137">
+        <v>2360</v>
+      </c>
+      <c r="B137" t="s">
+        <v>144</v>
+      </c>
+      <c r="C137" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A138">
+        <v>2680</v>
+      </c>
+      <c r="B138" t="s">
+        <v>145</v>
+      </c>
+      <c r="C138" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DC1EE56112A63846A2D9946C63A59E63" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="92ed166e1c799da6cfd3c6200ca0e163">
-[...2 lines deleted...]
-    <xsd:import namespace="39555aee-6dd7-4e93-95b9-29c7ff97d3d5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7bae3e9b65ceb096e0ff1095c3e365b0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eca823c9a182ba269e3016b1134f31ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
+    <xsd:import namespace="e0462724-c287-4692-a122-48640871c549"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="26ede051-e25f-41df-b5e6-4eb4e046a0ec" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da17af8e-411d-4b8d-910b-6c647cf9e860" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e0462724-c287-4692-a122-48640871c549" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{48b44eca-ff9e-419c-b8d3-5bddd7edadbe}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="26ede051-e25f-41df-b5e6-4eb4e046a0ec">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9d8aeb11-3a80-4817-9059-fc21a8bc240a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e0462724-c287-4692-a122-48640871c549">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...51 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1175,95 +3124,94 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="26ede051-e25f-41df-b5e6-4eb4e046a0ec" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39555aee-6dd7-4e93-95b9-29c7ff97d3d5">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C7E56A1-1805-42BB-A739-E926C35B4E34}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0946FDE-74A4-47AE-8107-2D55761DC191}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4CC3E98-7991-4F54-B50F-B5ED662DEDF2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A5404B7-0308-4798-B719-A2746F6392D7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4398CA8C-E343-468A-9AE4-6B19C3CC30B8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDD2B4F-5AD5-4795-8050-5397CA065BF6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>NAACCR Fields</vt:lpstr>
+      <vt:lpstr>M Data Items</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Klein, Nancy (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DC1EE56112A63846A2D9946C63A59E63</vt:lpwstr>
+    <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
   </property>
 </Properties>
 </file>