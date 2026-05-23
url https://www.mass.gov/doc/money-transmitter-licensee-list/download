--- v0 (2026-04-06)
+++ v1 (2026-05-23)
@@ -6,56 +6,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/December/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="59" documentId="8_{E3E321D8-FB89-4E54-A929-C130DB1EB65D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E26566C-1E83-45CE-B6B5-C597AA60B698}"/>
+  <xr:revisionPtr revIDLastSave="61" documentId="8_{E3E321D8-FB89-4E54-A929-C130DB1EB65D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E443606A-9DCD-47A4-9758-AFE5B6697465}"/>
   <bookViews>
-    <workbookView xWindow="-19320" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{0D425135-A323-4675-8DFB-6E445CA6DC15}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D425135-A323-4675-8DFB-6E445CA6DC15}"/>
   </bookViews>
   <sheets>
     <sheet name="Foreign Transmittal Companies" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="335">
   <si>
@@ -1049,112 +1049,112 @@
     <t>MT1026711</t>
   </si>
   <si>
     <t>MT1179663</t>
   </si>
   <si>
     <t>Zap Solutions, Inc.</t>
   </si>
   <si>
     <t>200 North LaSalle Street Suite 2360</t>
   </si>
   <si>
     <t>MT1902919</t>
   </si>
   <si>
     <t>MT1699379</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1439,94 +1439,94 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508652BC-40FC-49A4-82CA-B1C916F86DD5}">
   <dimension ref="A1:I102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="35.140625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" customWidth="1"/>
-    <col min="7" max="7" width="18.7109375" style="7" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" customWidth="1"/>
     <col min="9" max="9" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="B1" s="2"/>
-[...9 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>936777</v>
       </c>
       <c r="B3" t="s">
         <v>212</v>
       </c>
       <c r="D3" t="s">
         <v>213</v>
       </c>
       <c r="E3" t="s">
         <v>214</v>
       </c>
       <c r="F3" t="s">
         <v>215</v>
       </c>
       <c r="G3">
         <v>68022</v>
       </c>
       <c r="H3" t="s">
         <v>216</v>
       </c>
@@ -4104,80 +4104,80 @@
       <c r="H102" t="s">
         <v>334</v>
       </c>
       <c r="I102" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7c368571272790e28ea4f9728fabeb78">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa207d09d69825fbcc48aac3c1191b83" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -4379,70 +4379,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DF716B-F4E9-482A-9B30-1141548294E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCDE751-2F85-4FA1-BD9E-EC6245ADD7DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0095C397-34E1-4994-AFCB-6B7006A06887}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A948CC6-CD47-4DBA-BDB8-C29508DC8B6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">