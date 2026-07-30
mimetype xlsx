--- v1 (2026-05-23)
+++ v2 (2026-07-30)
@@ -2,100 +2,97 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="61" documentId="8_{E3E321D8-FB89-4E54-A929-C130DB1EB65D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E443606A-9DCD-47A4-9758-AFE5B6697465}"/>
+  <xr:revisionPtr revIDLastSave="63" documentId="8_{E3E321D8-FB89-4E54-A929-C130DB1EB65D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{458B612F-D3BC-4A8F-9D9B-42710C0AFACB}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D425135-A323-4675-8DFB-6E445CA6DC15}"/>
   </bookViews>
   <sheets>
     <sheet name="Foreign Transmittal Companies" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="678" uniqueCount="373">
   <si>
     <t>60607-1202</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Chicago</t>
   </si>
   <si>
     <t xml:space="preserve">327 N Aberdeen St </t>
   </si>
   <si>
-    <t>Zero Hash LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>CO</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>WorldRemit Corp.</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>Wise US Inc.</t>
   </si>
   <si>
     <t>Western Union International Services, LLC</t>
   </si>
   <si>
     <t>DENVER</t>
   </si>
   <si>
     <t>Western Union Financial Services, Inc.</t>
@@ -667,56 +664,50 @@
   <si>
     <t>PayPal Digital, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">117 Barrow St </t>
   </si>
   <si>
     <t>401 Union St. Suite 1000</t>
   </si>
   <si>
     <t xml:space="preserve">2200 Post Oak Blvd., Suite 2150 </t>
   </si>
   <si>
     <t xml:space="preserve">7001 E BELLEVIEW AVE </t>
   </si>
   <si>
     <t>10400 Old Alabama Rd Connector Suite 400</t>
   </si>
   <si>
     <t>Alpharetta</t>
   </si>
   <si>
     <t xml:space="preserve">1 Meta Way </t>
   </si>
   <si>
-    <t>1460 Broadway Suite 12021</t>
-[...4 lines deleted...]
-  <si>
     <t>ACI Payments, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">6060 Coventry Drive </t>
   </si>
   <si>
     <t>Elkhorn</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>MT936777</t>
   </si>
   <si>
     <t>MA Money Transmitter License</t>
   </si>
   <si>
     <t>MT1571998</t>
   </si>
   <si>
     <t>MT1120132</t>
   </si>
   <si>
     <t>MT945504</t>
@@ -919,53 +910,50 @@
   <si>
     <t>MT898432</t>
   </si>
   <si>
     <t>MT1550212</t>
   </si>
   <si>
     <t>MT1537706</t>
   </si>
   <si>
     <t>MT954059</t>
   </si>
   <si>
     <t>MT1781446</t>
   </si>
   <si>
     <t>MT1985471</t>
   </si>
   <si>
     <t>MT899521</t>
   </si>
   <si>
     <t>MA Money Transmitter License - Other Trade Name #5</t>
   </si>
   <si>
-    <t>Ouro Global, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">10900-A Stonelake Blvd., Suite 200 </t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>MT932678</t>
   </si>
   <si>
     <t>MT2610315</t>
   </si>
   <si>
     <t>MT910457</t>
   </si>
   <si>
     <t>PLS Financial Solutions of Massachusetts, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">781 Tremont Street </t>
   </si>
   <si>
     <t>MT913856</t>
   </si>
   <si>
     <t>MT1872693</t>
@@ -1040,50 +1028,176 @@
     <t>MT906985</t>
   </si>
   <si>
     <t>MT1351219</t>
   </si>
   <si>
     <t>Wizz Cross Border USA Inc.</t>
   </si>
   <si>
     <t>MT1026711</t>
   </si>
   <si>
     <t>MT1179663</t>
   </si>
   <si>
     <t>Zap Solutions, Inc.</t>
   </si>
   <si>
     <t>200 North LaSalle Street Suite 2360</t>
   </si>
   <si>
     <t>MT1902919</t>
   </si>
   <si>
     <t>MT1699379</t>
+  </si>
+  <si>
+    <t>Money Transmitter licensee data as of June 30, 2026</t>
+  </si>
+  <si>
+    <t>1Money USA, Inc.</t>
+  </si>
+  <si>
+    <t>575 5th Avenue Floor 14 Suite 14-107</t>
+  </si>
+  <si>
+    <t>MT2628653</t>
+  </si>
+  <si>
+    <t>Apple Payments Inc.</t>
+  </si>
+  <si>
+    <t>6900 W. Parmer Lane Office No. AC1-2225</t>
+  </si>
+  <si>
+    <t>MT1679397</t>
+  </si>
+  <si>
+    <t>DPAYMENTS LLC</t>
+  </si>
+  <si>
+    <t>100 SE Second Street Suite 3800</t>
+  </si>
+  <si>
+    <t>MT2579142</t>
+  </si>
+  <si>
+    <t>Ethos Payment Solutions, Inc.</t>
+  </si>
+  <si>
+    <t>370 W Las Colinas Blvd Ste 108</t>
+  </si>
+  <si>
+    <t>MT2244450</t>
+  </si>
+  <si>
+    <t>Finxera, Inc.</t>
+  </si>
+  <si>
+    <t>2001 Westside Parkway Suite 155</t>
+  </si>
+  <si>
+    <t>MT1168701</t>
+  </si>
+  <si>
+    <t>Netspend Corporation</t>
+  </si>
+  <si>
+    <t>NIC Services, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7701 College Boulevard </t>
+  </si>
+  <si>
+    <t>Overland Park</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>MT1935377</t>
+  </si>
+  <si>
+    <t>Payment Progress LLC</t>
+  </si>
+  <si>
+    <t>12 Broad Street Suite 403</t>
+  </si>
+  <si>
+    <t>Red Bank</t>
+  </si>
+  <si>
+    <t>MT2638747</t>
+  </si>
+  <si>
+    <t>River Financial Inc.</t>
+  </si>
+  <si>
+    <t>80 E Rich St. Suite 600</t>
+  </si>
+  <si>
+    <t>MT1906809</t>
+  </si>
+  <si>
+    <t>TabaPay Payment Services LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">450 Cambridge Ave </t>
+  </si>
+  <si>
+    <t>Palo Alto</t>
+  </si>
+  <si>
+    <t>MT2539914</t>
+  </si>
+  <si>
+    <t>1450 Broadway Suite 11-104</t>
+  </si>
+  <si>
+    <t>Trustly, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">335 Bryant Street, Ste 300 </t>
+  </si>
+  <si>
+    <t>MT2463855</t>
+  </si>
+  <si>
+    <t>XPS 247 INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2365 Dog Leg Court </t>
+  </si>
+  <si>
+    <t>Brooksville</t>
+  </si>
+  <si>
+    <t>MT1847163</t>
+  </si>
+  <si>
+    <t>zerohash llc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1094,65 +1208,65 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -1429,2753 +1543,3011 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508652BC-40FC-49A4-82CA-B1C916F86DD5}">
-  <dimension ref="A1:I102"/>
+  <dimension ref="A1:I113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="35.140625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" customWidth="1"/>
     <col min="7" max="7" width="18.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" customWidth="1"/>
     <col min="9" max="9" width="29.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>211</v>
+        <v>331</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="5"/>
       <c r="H1" s="4"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D2" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E2" s="7" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>936777</v>
+        <v>2628653</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>332</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>333</v>
       </c>
       <c r="E3" t="s">
-        <v>214</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>68022</v>
+        <v>7</v>
+      </c>
+      <c r="G3" s="1">
+        <v>10017</v>
       </c>
       <c r="H3" t="s">
-        <v>216</v>
+        <v>334</v>
       </c>
       <c r="I3" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>1571998</v>
+        <v>936777</v>
       </c>
       <c r="B4" t="s">
-        <v>139</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>140</v>
+        <v>211</v>
       </c>
       <c r="F4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7306</v>
+        <v>212</v>
+      </c>
+      <c r="G4" s="1">
+        <v>68022</v>
       </c>
       <c r="H4" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="I4" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>1120132</v>
+        <v>1571998</v>
       </c>
       <c r="B5" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="D5" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="E5" t="s">
-        <v>2</v>
+        <v>139</v>
       </c>
       <c r="F5" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60660</v>
+        <v>27</v>
+      </c>
+      <c r="G5" s="1">
+        <v>7306</v>
       </c>
       <c r="H5" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="I5" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>945504</v>
+        <v>1120132</v>
       </c>
       <c r="B6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D6" t="s">
         <v>116</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>98109</v>
+        <v>1</v>
+      </c>
+      <c r="G6" s="1">
+        <v>60660</v>
       </c>
       <c r="H6" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="I6" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>913828</v>
+        <v>945504</v>
       </c>
       <c r="B7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D7" t="s">
         <v>114</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10285</v>
+        <v>31</v>
+      </c>
+      <c r="G7" s="1">
+        <v>98109</v>
       </c>
       <c r="H7" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="I7" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>916300</v>
+        <v>913828</v>
       </c>
       <c r="B8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D8" t="s">
         <v>112</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94523</v>
+        <v>7</v>
+      </c>
+      <c r="G8" s="1">
+        <v>10285</v>
       </c>
       <c r="H8" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="I8" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>1277102</v>
+        <v>1679397</v>
       </c>
       <c r="B9" t="s">
-        <v>172</v>
+        <v>335</v>
       </c>
       <c r="D9" t="s">
-        <v>121</v>
+        <v>336</v>
       </c>
       <c r="E9" t="s">
-        <v>120</v>
+        <v>292</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>35</v>
+      </c>
+      <c r="G9" s="1">
+        <v>78729</v>
       </c>
       <c r="H9" t="s">
-        <v>223</v>
+        <v>337</v>
       </c>
       <c r="I9" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>1494826</v>
+        <v>916300</v>
       </c>
       <c r="B10" t="s">
+        <v>111</v>
+      </c>
+      <c r="D10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E10" t="s">
         <v>109</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>28206</v>
+        <v>13</v>
+      </c>
+      <c r="G10" s="1">
+        <v>94523</v>
       </c>
       <c r="H10" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>1136319</v>
+        <v>1277102</v>
       </c>
       <c r="B11" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="D11" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="E11" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>55404</v>
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="H11" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="I11" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>937962</v>
+        <v>1494826</v>
       </c>
       <c r="B12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E12" t="s">
+        <v>106</v>
+      </c>
+      <c r="F12" t="s">
         <v>105</v>
       </c>
-      <c r="D12" t="s">
-[...9 lines deleted...]
-        <v>77042</v>
+      <c r="G12" s="1">
+        <v>28206</v>
       </c>
       <c r="H12" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="I12" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>1838296</v>
+        <v>1136319</v>
       </c>
       <c r="B13" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="D13" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="E13" t="s">
-        <v>136</v>
+        <v>66</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>55425</v>
+        <v>50</v>
+      </c>
+      <c r="G13" s="1">
+        <v>55404</v>
       </c>
       <c r="H13" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="I13" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>1979645</v>
+        <v>937962</v>
       </c>
       <c r="B14" t="s">
-        <v>228</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>229</v>
+        <v>172</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10007</v>
+        <v>35</v>
+      </c>
+      <c r="G14" s="1">
+        <v>77042</v>
       </c>
       <c r="H14" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="I14" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>1496848</v>
+        <v>1838296</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>182</v>
       </c>
       <c r="D15" t="s">
-        <v>207</v>
+        <v>134</v>
       </c>
       <c r="E15" t="s">
-        <v>208</v>
+        <v>135</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>30022</v>
+        <v>50</v>
+      </c>
+      <c r="G15" s="1">
+        <v>55425</v>
       </c>
       <c r="H15" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="I15" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>2572288</v>
+        <v>1979645</v>
       </c>
       <c r="B16" t="s">
-        <v>191</v>
+        <v>225</v>
       </c>
       <c r="D16" t="s">
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="E16" t="s">
-        <v>196</v>
+        <v>8</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94587</v>
+        <v>7</v>
+      </c>
+      <c r="G16" s="1">
+        <v>10007</v>
       </c>
       <c r="H16" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="I16" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>942933</v>
+        <v>1496848</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>151</v>
+        <v>206</v>
       </c>
       <c r="E17" t="s">
-        <v>152</v>
+        <v>207</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94612</v>
+        <v>48</v>
+      </c>
+      <c r="G17" s="1">
+        <v>30022</v>
       </c>
       <c r="H17" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="I17" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>988463</v>
+        <v>2572288</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>190</v>
       </c>
       <c r="D18" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>195</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10022</v>
+        <v>13</v>
+      </c>
+      <c r="G18" s="1">
+        <v>94587</v>
       </c>
       <c r="H18" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="I18" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>988463</v>
+        <v>942933</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="D19" t="s">
-        <v>198</v>
+        <v>150</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>151</v>
       </c>
       <c r="F19" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10022</v>
+        <v>13</v>
+      </c>
+      <c r="G19" s="1">
+        <v>94612</v>
       </c>
       <c r="H19" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="I19" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>923809</v>
+        <v>988463</v>
       </c>
       <c r="B20" t="s">
         <v>102</v>
       </c>
       <c r="D20" t="s">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33173</v>
+        <v>7</v>
+      </c>
+      <c r="G20" s="1">
+        <v>10022</v>
       </c>
       <c r="H20" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="I20" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>908760</v>
+        <v>988463</v>
       </c>
       <c r="B21" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="E21" t="s">
-        <v>208</v>
+        <v>8</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>30004</v>
+        <v>7</v>
+      </c>
+      <c r="G21" s="1">
+        <v>10022</v>
       </c>
       <c r="H21" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="I21" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>1791692</v>
+        <v>923809</v>
       </c>
       <c r="B22" t="s">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>162</v>
+        <v>100</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10014</v>
+        <v>21</v>
+      </c>
+      <c r="G22" s="1">
+        <v>33173</v>
       </c>
       <c r="H22" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="I22" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>1201441</v>
+        <v>908760</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>234</v>
       </c>
       <c r="D23" t="s">
-        <v>199</v>
+        <v>235</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>207</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2111</v>
+        <v>48</v>
+      </c>
+      <c r="G23" s="1">
+        <v>30004</v>
       </c>
       <c r="H23" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="I23" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>1067392</v>
+        <v>1791692</v>
       </c>
       <c r="B24" t="s">
-        <v>242</v>
+        <v>152</v>
       </c>
       <c r="D24" t="s">
-        <v>243</v>
+        <v>161</v>
       </c>
       <c r="E24" t="s">
-        <v>244</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>37027</v>
+        <v>7</v>
+      </c>
+      <c r="G24" s="1">
+        <v>10014</v>
       </c>
       <c r="H24" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="I24" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>907333</v>
+        <v>1201441</v>
       </c>
       <c r="B25" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="D25" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E25" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="F25" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>80237</v>
+        <v>85</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2111</v>
       </c>
       <c r="H25" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="I25" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>923618</v>
+        <v>1067392</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>239</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="E26" t="s">
-        <v>95</v>
+        <v>241</v>
       </c>
       <c r="F26" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>43017</v>
+        <v>242</v>
+      </c>
+      <c r="G26" s="1">
+        <v>37027</v>
       </c>
       <c r="H26" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I26" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>920968</v>
+        <v>907333</v>
       </c>
       <c r="B27" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E27" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90621</v>
+        <v>4</v>
+      </c>
+      <c r="G27" s="1">
+        <v>80237</v>
       </c>
       <c r="H27" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="I27" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>920968</v>
+        <v>923618</v>
       </c>
       <c r="B28" t="s">
-        <v>184</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>185</v>
+        <v>95</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>90621</v>
+        <v>93</v>
+      </c>
+      <c r="G28" s="1">
+        <v>43017</v>
       </c>
       <c r="H28" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="I28" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>910812</v>
+        <v>920968</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>183</v>
       </c>
       <c r="D29" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>77042</v>
+        <v>13</v>
+      </c>
+      <c r="G29" s="1">
+        <v>90621</v>
       </c>
       <c r="H29" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="I29" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>907724</v>
+        <v>920968</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>184</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33162</v>
+        <v>13</v>
+      </c>
+      <c r="G30" s="1">
+        <v>90621</v>
       </c>
       <c r="H30" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="I30" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>916876</v>
+        <v>910812</v>
       </c>
       <c r="B31" t="s">
-        <v>166</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E31" t="s">
-        <v>163</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2139</v>
+        <v>35</v>
+      </c>
+      <c r="G31" s="1">
+        <v>77042</v>
       </c>
       <c r="H31" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="I31" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>911607</v>
+        <v>2579142</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>338</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>339</v>
       </c>
       <c r="E32" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94043</v>
+        <v>21</v>
+      </c>
+      <c r="G32" s="1">
+        <v>33131</v>
       </c>
       <c r="H32" t="s">
-        <v>254</v>
+        <v>340</v>
       </c>
       <c r="I32" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>2186518</v>
+        <v>2244450</v>
       </c>
       <c r="B33" t="s">
-        <v>178</v>
+        <v>341</v>
       </c>
       <c r="D33" t="s">
-        <v>174</v>
+        <v>342</v>
       </c>
       <c r="E33" t="s">
-        <v>175</v>
+        <v>58</v>
       </c>
       <c r="F33" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60069</v>
+        <v>35</v>
+      </c>
+      <c r="G33" s="1">
+        <v>75039</v>
       </c>
       <c r="H33" t="s">
-        <v>255</v>
+        <v>343</v>
       </c>
       <c r="I33" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>947779</v>
+        <v>1168701</v>
       </c>
       <c r="B34" t="s">
-        <v>85</v>
+        <v>344</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>345</v>
       </c>
       <c r="E34" t="s">
-        <v>67</v>
+        <v>207</v>
       </c>
       <c r="F34" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>55408</v>
+        <v>48</v>
+      </c>
+      <c r="G34" s="1">
+        <v>30004</v>
       </c>
       <c r="H34" t="s">
-        <v>256</v>
+        <v>346</v>
       </c>
       <c r="I34" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>920824</v>
+        <v>907724</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>92683</v>
+        <v>21</v>
+      </c>
+      <c r="G35" s="1">
+        <v>33162</v>
       </c>
       <c r="H35" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="I35" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>935577</v>
+        <v>916876</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="E36" t="s">
-        <v>79</v>
+        <v>162</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7102</v>
+        <v>85</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2139</v>
       </c>
       <c r="H36" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="I36" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>912772</v>
+        <v>911607</v>
       </c>
       <c r="B37" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="D37" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="F37" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>31909</v>
+        <v>13</v>
+      </c>
+      <c r="G37" s="1">
+        <v>94043</v>
       </c>
       <c r="H37" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="I37" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>907330</v>
+        <v>2186518</v>
       </c>
       <c r="B38" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E38" t="s">
-        <v>23</v>
+        <v>174</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33131</v>
+        <v>1</v>
+      </c>
+      <c r="G38" s="1">
+        <v>60069</v>
       </c>
       <c r="H38" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="I38" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>907330</v>
+        <v>947779</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>84</v>
       </c>
       <c r="D39" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33131</v>
+        <v>50</v>
+      </c>
+      <c r="G39" s="1">
+        <v>55408</v>
       </c>
       <c r="H39" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="I39" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>907330</v>
+        <v>920824</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33131</v>
+        <v>13</v>
+      </c>
+      <c r="G40" s="1">
+        <v>92683</v>
       </c>
       <c r="H40" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="I40" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>1083568</v>
+        <v>935577</v>
       </c>
       <c r="B41" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="F41" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>46516</v>
+        <v>27</v>
+      </c>
+      <c r="G41" s="1">
+        <v>7102</v>
       </c>
       <c r="H41" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="I41" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>897906</v>
+        <v>912772</v>
       </c>
       <c r="B42" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D42" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="E42" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33156</v>
+        <v>48</v>
+      </c>
+      <c r="G42" s="1">
+        <v>31909</v>
       </c>
       <c r="H42" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>897906</v>
+        <v>907330</v>
       </c>
       <c r="B43" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33156</v>
+        <v>21</v>
+      </c>
+      <c r="G43" s="1">
+        <v>33131</v>
       </c>
       <c r="H43" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="I43" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>897906</v>
+        <v>907330</v>
       </c>
       <c r="B44" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E44" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33156</v>
+        <v>21</v>
+      </c>
+      <c r="G44" s="1">
+        <v>33131</v>
       </c>
       <c r="H44" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="I44" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>897906</v>
+        <v>907330</v>
       </c>
       <c r="B45" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E45" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33156</v>
+        <v>21</v>
+      </c>
+      <c r="G45" s="1">
+        <v>33131</v>
       </c>
       <c r="H45" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="I45" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>1098819</v>
+        <v>1083568</v>
       </c>
       <c r="B46" t="s">
-        <v>265</v>
+        <v>74</v>
       </c>
       <c r="D46" t="s">
-        <v>266</v>
+        <v>73</v>
       </c>
       <c r="E46" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94043</v>
+        <v>71</v>
+      </c>
+      <c r="G46" s="1">
+        <v>46516</v>
       </c>
       <c r="H46" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="I46" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>71415</v>
+        <v>897906</v>
       </c>
       <c r="B47" t="s">
         <v>70</v>
       </c>
       <c r="D47" t="s">
-        <v>69</v>
+        <v>179</v>
       </c>
       <c r="E47" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>11203</v>
+        <v>21</v>
+      </c>
+      <c r="G47" s="1">
+        <v>33156</v>
       </c>
       <c r="H47" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="I47" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>71415</v>
+        <v>897906</v>
       </c>
       <c r="B48" t="s">
         <v>70</v>
       </c>
       <c r="D48" t="s">
-        <v>69</v>
+        <v>179</v>
       </c>
       <c r="E48" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>11203</v>
+        <v>21</v>
+      </c>
+      <c r="G48" s="1">
+        <v>33156</v>
       </c>
       <c r="H48" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="I48" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>936775</v>
+        <v>897906</v>
       </c>
       <c r="B49" t="s">
-        <v>269</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>270</v>
+        <v>179</v>
       </c>
       <c r="E49" t="s">
-        <v>271</v>
+        <v>22</v>
       </c>
       <c r="F49" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>63132</v>
+        <v>21</v>
+      </c>
+      <c r="G49" s="1">
+        <v>33156</v>
       </c>
       <c r="H49" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="I49" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>1656051</v>
+        <v>897906</v>
       </c>
       <c r="B50" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10017</v>
+        <v>21</v>
+      </c>
+      <c r="G50" s="1">
+        <v>33156</v>
       </c>
       <c r="H50" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>217</v>
+        <v>258</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>1375928</v>
+        <v>1098819</v>
       </c>
       <c r="B51" t="s">
-        <v>65</v>
+        <v>262</v>
       </c>
       <c r="D51" t="s">
-        <v>64</v>
+        <v>263</v>
       </c>
       <c r="E51" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="F51" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7105</v>
+        <v>13</v>
+      </c>
+      <c r="G51" s="1">
+        <v>94043</v>
       </c>
       <c r="H51" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="I51" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>900705</v>
+        <v>71415</v>
       </c>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D52" t="s">
-        <v>148</v>
+        <v>68</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10011</v>
+        <v>7</v>
+      </c>
+      <c r="G52" s="1">
+        <v>11203</v>
       </c>
       <c r="H52" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="I52" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>979622</v>
+        <v>71415</v>
       </c>
       <c r="B53" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D53" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E53" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>75039</v>
+        <v>7</v>
+      </c>
+      <c r="G53" s="1">
+        <v>11203</v>
       </c>
       <c r="H53" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="I53" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>942586</v>
+        <v>936775</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D54" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="E54" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="F54" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>17043</v>
+        <v>269</v>
+      </c>
+      <c r="G54" s="1">
+        <v>63132</v>
       </c>
       <c r="H54" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="I54" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>918740</v>
+        <v>1656051</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="D55" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="E55" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94025</v>
+        <v>7</v>
+      </c>
+      <c r="G55" s="1">
+        <v>10017</v>
       </c>
       <c r="H55" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="I55" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>910436</v>
+        <v>1375928</v>
       </c>
       <c r="B56" t="s">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="D56" t="s">
-        <v>176</v>
+        <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>20005</v>
+        <v>27</v>
+      </c>
+      <c r="G56" s="1">
+        <v>7105</v>
       </c>
       <c r="H56" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="I56" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>917447</v>
+        <v>900705</v>
       </c>
       <c r="B57" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D57" t="s">
-        <v>57</v>
+        <v>147</v>
       </c>
       <c r="E57" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="F57" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>2903</v>
+        <v>7</v>
+      </c>
+      <c r="G57" s="1">
+        <v>10011</v>
       </c>
       <c r="H57" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="I57" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>898432</v>
+        <v>979622</v>
       </c>
       <c r="B58" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D58" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F58" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>55416</v>
+        <v>35</v>
+      </c>
+      <c r="G58" s="1">
+        <v>75039</v>
       </c>
       <c r="H58" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="I58" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>1550212</v>
+        <v>942586</v>
       </c>
       <c r="B59" t="s">
-        <v>50</v>
+        <v>275</v>
       </c>
       <c r="D59" t="s">
-        <v>142</v>
+        <v>276</v>
       </c>
       <c r="E59" t="s">
-        <v>143</v>
+        <v>277</v>
       </c>
       <c r="F59" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>75074</v>
+        <v>278</v>
+      </c>
+      <c r="G59" s="1">
+        <v>17043</v>
       </c>
       <c r="H59" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="I59" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>1537706</v>
+        <v>918740</v>
       </c>
       <c r="B60" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
       <c r="E60" t="s">
-        <v>171</v>
+        <v>44</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7311</v>
+        <v>13</v>
+      </c>
+      <c r="G60" s="1">
+        <v>94025</v>
       </c>
       <c r="H60" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="I60" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>954059</v>
+        <v>910436</v>
       </c>
       <c r="B61" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="D61" t="s">
-        <v>47</v>
+        <v>175</v>
       </c>
       <c r="E61" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" t="s">
         <v>23</v>
       </c>
-      <c r="F61" t="s">
-[...3 lines deleted...]
-        <v>33131</v>
+      <c r="G61" s="1">
+        <v>20005</v>
       </c>
       <c r="H61" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="I61" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>1781446</v>
+        <v>917447</v>
       </c>
       <c r="B62" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>56</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10017</v>
+        <v>54</v>
+      </c>
+      <c r="G62" s="1">
+        <v>2903</v>
       </c>
       <c r="H62" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="I62" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63">
-        <v>1985471</v>
+        <v>898432</v>
       </c>
       <c r="B63" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10017</v>
+        <v>50</v>
+      </c>
+      <c r="G63" s="1">
+        <v>55416</v>
       </c>
       <c r="H63" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="I63" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64">
-        <v>899521</v>
+        <v>1550212</v>
       </c>
       <c r="B64" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>141</v>
       </c>
       <c r="E64" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="F64" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>35</v>
+      </c>
+      <c r="G64" s="1">
+        <v>75074</v>
       </c>
       <c r="H64" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="I64" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65">
-        <v>899521</v>
+        <v>1537706</v>
       </c>
       <c r="B65" t="s">
-        <v>42</v>
+        <v>168</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="E65" t="s">
-        <v>41</v>
+        <v>170</v>
       </c>
       <c r="F65" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>27</v>
+      </c>
+      <c r="G65" s="1">
+        <v>7311</v>
       </c>
       <c r="H65" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="I65" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66">
-        <v>899521</v>
+        <v>932678</v>
       </c>
       <c r="B66" t="s">
-        <v>42</v>
+        <v>347</v>
       </c>
       <c r="D66" t="s">
-        <v>193</v>
+        <v>291</v>
       </c>
       <c r="E66" t="s">
-        <v>41</v>
+        <v>292</v>
       </c>
       <c r="F66" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>35</v>
+      </c>
+      <c r="G66" s="1">
+        <v>78759</v>
       </c>
       <c r="H66" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="I66" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67">
-        <v>899521</v>
+        <v>954059</v>
       </c>
       <c r="B67" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D67" t="s">
-        <v>193</v>
+        <v>46</v>
       </c>
       <c r="E67" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F67" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>21</v>
+      </c>
+      <c r="G67" s="1">
+        <v>33131</v>
       </c>
       <c r="H67" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="I67" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68">
-        <v>899521</v>
+        <v>1935377</v>
       </c>
       <c r="B68" t="s">
-        <v>42</v>
+        <v>348</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>349</v>
       </c>
       <c r="E68" t="s">
-        <v>41</v>
+        <v>350</v>
       </c>
       <c r="F68" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>351</v>
+      </c>
+      <c r="G68" s="1">
+        <v>66210</v>
       </c>
       <c r="H68" t="s">
-        <v>292</v>
+        <v>352</v>
       </c>
       <c r="I68" t="s">
-        <v>262</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69">
-        <v>899521</v>
+        <v>1781446</v>
       </c>
       <c r="B69" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="E69" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="F69" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7632</v>
+        <v>7</v>
+      </c>
+      <c r="G69" s="1">
+        <v>10017</v>
       </c>
       <c r="H69" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="I69" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70">
-        <v>932678</v>
+        <v>1985471</v>
       </c>
       <c r="B70" t="s">
-        <v>294</v>
+        <v>42</v>
       </c>
       <c r="D70" t="s">
-        <v>295</v>
+        <v>153</v>
       </c>
       <c r="E70" t="s">
-        <v>296</v>
+        <v>8</v>
       </c>
       <c r="F70" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>78759</v>
+        <v>7</v>
+      </c>
+      <c r="G70" s="1">
+        <v>10017</v>
       </c>
       <c r="H70" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="I70" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71">
-        <v>2610315</v>
+        <v>899521</v>
       </c>
       <c r="B71" t="s">
-        <v>202</v>
+        <v>41</v>
       </c>
       <c r="D71" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10014</v>
+        <v>27</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7632</v>
       </c>
       <c r="H71" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="I71" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>910457</v>
+        <v>899521</v>
       </c>
       <c r="B72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72" t="s">
+        <v>192</v>
+      </c>
+      <c r="E72" t="s">
         <v>40</v>
       </c>
-      <c r="D72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>95131</v>
+        <v>27</v>
+      </c>
+      <c r="G72" s="1">
+        <v>7632</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="I72" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73">
-        <v>910457</v>
+        <v>899521</v>
       </c>
       <c r="B73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" t="s">
+        <v>192</v>
+      </c>
+      <c r="E73" t="s">
         <v>40</v>
       </c>
-      <c r="D73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>95131</v>
+        <v>27</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7632</v>
       </c>
       <c r="H73" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="I73" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74">
-        <v>913856</v>
+        <v>899521</v>
       </c>
       <c r="B74" t="s">
-        <v>300</v>
+        <v>41</v>
       </c>
       <c r="D74" t="s">
-        <v>301</v>
+        <v>192</v>
       </c>
       <c r="E74" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F74" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2151</v>
+        <v>27</v>
+      </c>
+      <c r="G74" s="1">
+        <v>7632</v>
       </c>
       <c r="H74" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="I74" t="s">
-        <v>217</v>
+        <v>258</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75">
-        <v>913856</v>
+        <v>899521</v>
       </c>
       <c r="B75" t="s">
-        <v>300</v>
+        <v>41</v>
       </c>
       <c r="D75" t="s">
-        <v>301</v>
+        <v>192</v>
       </c>
       <c r="E75" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F75" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2151</v>
+        <v>27</v>
+      </c>
+      <c r="G75" s="1">
+        <v>7632</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="I75" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>1872693</v>
+        <v>899521</v>
       </c>
       <c r="B76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D76" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94108</v>
+        <v>27</v>
+      </c>
+      <c r="G76" s="1">
+        <v>7632</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="I76" t="s">
-        <v>217</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>2647953</v>
+        <v>2638747</v>
       </c>
       <c r="B77" t="s">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="D77" t="s">
-        <v>305</v>
+        <v>354</v>
       </c>
       <c r="E77" t="s">
-        <v>23</v>
+        <v>355</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33131</v>
+        <v>27</v>
+      </c>
+      <c r="G77" s="1">
+        <v>7701</v>
       </c>
       <c r="H77" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="I77" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>1028236</v>
+        <v>2610315</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="E78" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>98101</v>
+        <v>7</v>
+      </c>
+      <c r="G78" s="1">
+        <v>10014</v>
       </c>
       <c r="H78" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="I78" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79">
-        <v>1313855</v>
+        <v>910457</v>
       </c>
       <c r="B79" t="s">
-        <v>200</v>
+        <v>39</v>
       </c>
       <c r="D79" t="s">
-        <v>197</v>
+        <v>38</v>
       </c>
       <c r="E79" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F79" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7512</v>
+        <v>13</v>
+      </c>
+      <c r="G79" s="1">
+        <v>95131</v>
       </c>
       <c r="H79" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="I79" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>928684</v>
+        <v>910457</v>
       </c>
       <c r="B80" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D80" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E80" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F80" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7662</v>
+        <v>13</v>
+      </c>
+      <c r="G80" s="1">
+        <v>95131</v>
       </c>
       <c r="H80" t="s">
-        <v>309</v>
+        <v>295</v>
       </c>
       <c r="I80" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81">
-        <v>935195</v>
+        <v>913856</v>
       </c>
       <c r="B81" t="s">
-        <v>27</v>
+        <v>296</v>
       </c>
       <c r="D81" t="s">
-        <v>155</v>
+        <v>297</v>
       </c>
       <c r="E81" t="s">
-        <v>156</v>
+        <v>98</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>32256</v>
+        <v>85</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2151</v>
       </c>
       <c r="H81" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="I81" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82">
-        <v>937914</v>
+        <v>913856</v>
       </c>
       <c r="B82" t="s">
-        <v>181</v>
+        <v>296</v>
       </c>
       <c r="D82" t="s">
-        <v>205</v>
+        <v>297</v>
       </c>
       <c r="E82" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="F82" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>77056</v>
+        <v>85</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2151</v>
       </c>
       <c r="H82" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="I82" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83">
-        <v>1280479</v>
+        <v>1872693</v>
       </c>
       <c r="B83" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D83" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E83" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94080</v>
+        <v>13</v>
+      </c>
+      <c r="G83" s="1">
+        <v>94108</v>
       </c>
       <c r="H83" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="I83" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>2108069</v>
+        <v>2647953</v>
       </c>
       <c r="B84" t="s">
-        <v>137</v>
+        <v>300</v>
       </c>
       <c r="D84" t="s">
-        <v>210</v>
+        <v>301</v>
       </c>
       <c r="E84" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F84" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10036</v>
+        <v>21</v>
+      </c>
+      <c r="G84" s="1">
+        <v>33131</v>
       </c>
       <c r="H84" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="I84" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>1505655</v>
+        <v>1028236</v>
       </c>
       <c r="B85" t="s">
-        <v>187</v>
+        <v>33</v>
       </c>
       <c r="D85" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="E85" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="F85" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>30308</v>
+        <v>31</v>
+      </c>
+      <c r="G85" s="1">
+        <v>98101</v>
       </c>
       <c r="H85" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="I85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>947755</v>
+        <v>1906809</v>
       </c>
       <c r="B86" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="D86" t="s">
-        <v>177</v>
+        <v>358</v>
       </c>
       <c r="E86" t="s">
-        <v>158</v>
+        <v>75</v>
       </c>
       <c r="F86" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>30342</v>
+        <v>93</v>
+      </c>
+      <c r="G86" s="1">
+        <v>43215</v>
       </c>
       <c r="H86" t="s">
-        <v>315</v>
+        <v>359</v>
       </c>
       <c r="I86" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87">
-        <v>918711</v>
+        <v>1313855</v>
       </c>
       <c r="B87" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="D87" t="s">
-        <v>19</v>
+        <v>196</v>
       </c>
       <c r="E87" t="s">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="F87" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60630</v>
+        <v>27</v>
+      </c>
+      <c r="G87" s="1">
+        <v>7512</v>
       </c>
       <c r="H87" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="I87" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88">
-        <v>1021624</v>
+        <v>928684</v>
       </c>
       <c r="B88" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D88" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F88" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94105</v>
+        <v>27</v>
+      </c>
+      <c r="G88" s="1">
+        <v>7662</v>
       </c>
       <c r="H88" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="I88" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89">
-        <v>1485885</v>
+        <v>935195</v>
       </c>
       <c r="B89" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D89" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="F89" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94111</v>
+        <v>21</v>
+      </c>
+      <c r="G89" s="1">
+        <v>32256</v>
       </c>
       <c r="H89" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="I89" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90">
-        <v>899985</v>
+        <v>937914</v>
       </c>
       <c r="B90" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="D90" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="E90" t="s">
-        <v>161</v>
+        <v>36</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33134</v>
+        <v>35</v>
+      </c>
+      <c r="G90" s="1">
+        <v>77056</v>
       </c>
       <c r="H90" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="I90" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91">
-        <v>1810302</v>
+        <v>1280479</v>
       </c>
       <c r="B91" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="D91" t="s">
-        <v>189</v>
+        <v>131</v>
       </c>
       <c r="E91" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>94404</v>
+        <v>13</v>
+      </c>
+      <c r="G91" s="1">
+        <v>94080</v>
       </c>
       <c r="H91" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="I91" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92">
-        <v>1886762</v>
+        <v>2539914</v>
       </c>
       <c r="B92" t="s">
-        <v>321</v>
+        <v>360</v>
       </c>
       <c r="D92" t="s">
-        <v>322</v>
+        <v>361</v>
       </c>
       <c r="E92" t="s">
-        <v>323</v>
+        <v>362</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33716</v>
+        <v>13</v>
+      </c>
+      <c r="G92" s="1">
+        <v>94306</v>
       </c>
       <c r="H92" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
       <c r="I92" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93">
-        <v>906983</v>
+        <v>2108069</v>
       </c>
       <c r="B93" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="D93" t="s">
-        <v>206</v>
+        <v>364</v>
       </c>
       <c r="E93" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F93" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>80237</v>
+        <v>7</v>
+      </c>
+      <c r="G93" s="1">
+        <v>10018</v>
       </c>
       <c r="H93" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="I93" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94">
-        <v>906983</v>
+        <v>1505655</v>
       </c>
       <c r="B94" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="D94" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="E94" t="s">
-        <v>12</v>
+        <v>157</v>
       </c>
       <c r="F94" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>80237</v>
+        <v>48</v>
+      </c>
+      <c r="G94" s="1">
+        <v>30308</v>
       </c>
       <c r="H94" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="I94" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95">
-        <v>906985</v>
+        <v>947755</v>
       </c>
       <c r="B95" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="E95" t="s">
-        <v>6</v>
+        <v>157</v>
       </c>
       <c r="F95" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>80237</v>
+        <v>48</v>
+      </c>
+      <c r="G95" s="1">
+        <v>30342</v>
       </c>
       <c r="H95" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="I95" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96">
-        <v>1351219</v>
+        <v>2463855</v>
       </c>
       <c r="B96" t="s">
-        <v>10</v>
+        <v>365</v>
       </c>
       <c r="D96" t="s">
-        <v>134</v>
+        <v>366</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>362</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10010</v>
+        <v>13</v>
+      </c>
+      <c r="G96" s="1">
+        <v>94301</v>
       </c>
       <c r="H96" t="s">
-        <v>327</v>
+        <v>367</v>
       </c>
       <c r="I96" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97">
-        <v>1026711</v>
+        <v>918711</v>
       </c>
       <c r="B97" t="s">
-        <v>328</v>
+        <v>19</v>
       </c>
       <c r="D97" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="E97" t="s">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="F97" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>8830</v>
+        <v>1</v>
+      </c>
+      <c r="G97" s="1">
+        <v>60630</v>
       </c>
       <c r="H97" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="I97" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98">
-        <v>1179663</v>
+        <v>1021624</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="E98" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="F98" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2134</v>
+        <v>13</v>
+      </c>
+      <c r="G98" s="1">
+        <v>94105</v>
       </c>
       <c r="H98" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="I98" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99">
-        <v>1179663</v>
+        <v>1485885</v>
       </c>
       <c r="B99" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="E99" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="F99" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2134</v>
+        <v>13</v>
+      </c>
+      <c r="G99" s="1">
+        <v>94111</v>
       </c>
       <c r="H99" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="I99" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100">
-        <v>1179663</v>
+        <v>899985</v>
       </c>
       <c r="B100" t="s">
-        <v>7</v>
+        <v>193</v>
       </c>
       <c r="D100" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="E100" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="F100" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>2134</v>
+        <v>21</v>
+      </c>
+      <c r="G100" s="1">
+        <v>33134</v>
       </c>
       <c r="H100" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="I100" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101">
-        <v>1902919</v>
+        <v>1810302</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>187</v>
       </c>
       <c r="D101" t="s">
-        <v>332</v>
+        <v>188</v>
       </c>
       <c r="E101" t="s">
-        <v>2</v>
+        <v>189</v>
       </c>
       <c r="F101" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60601</v>
+        <v>13</v>
+      </c>
+      <c r="G101" s="1">
+        <v>94404</v>
       </c>
       <c r="H101" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="I101" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102">
+        <v>1886762</v>
+      </c>
+      <c r="B102" t="s">
+        <v>317</v>
+      </c>
+      <c r="D102" t="s">
+        <v>318</v>
+      </c>
+      <c r="E102" t="s">
+        <v>319</v>
+      </c>
+      <c r="F102" t="s">
+        <v>21</v>
+      </c>
+      <c r="G102" s="1">
+        <v>33716</v>
+      </c>
+      <c r="H102" t="s">
+        <v>320</v>
+      </c>
+      <c r="I102" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>906983</v>
+      </c>
+      <c r="B103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
+        <v>205</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" t="s">
+        <v>4</v>
+      </c>
+      <c r="G103" s="1">
+        <v>80237</v>
+      </c>
+      <c r="H103" t="s">
+        <v>321</v>
+      </c>
+      <c r="I103" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>906983</v>
+      </c>
+      <c r="B104" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" t="s">
+        <v>205</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" t="s">
+        <v>4</v>
+      </c>
+      <c r="G104" s="1">
+        <v>80237</v>
+      </c>
+      <c r="H104" t="s">
+        <v>321</v>
+      </c>
+      <c r="I104" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>906985</v>
+      </c>
+      <c r="B105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>200</v>
+      </c>
+      <c r="E105" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" t="s">
+        <v>4</v>
+      </c>
+      <c r="G105" s="1">
+        <v>80237</v>
+      </c>
+      <c r="H105" t="s">
+        <v>322</v>
+      </c>
+      <c r="I105" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>1351219</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" t="s">
+        <v>133</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" t="s">
+        <v>7</v>
+      </c>
+      <c r="G106" s="1">
+        <v>10010</v>
+      </c>
+      <c r="H106" t="s">
+        <v>323</v>
+      </c>
+      <c r="I106" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>1026711</v>
+      </c>
+      <c r="B107" t="s">
+        <v>324</v>
+      </c>
+      <c r="D107" t="s">
+        <v>163</v>
+      </c>
+      <c r="E107" t="s">
+        <v>53</v>
+      </c>
+      <c r="F107" t="s">
+        <v>27</v>
+      </c>
+      <c r="G107" s="1">
+        <v>8830</v>
+      </c>
+      <c r="H107" t="s">
+        <v>325</v>
+      </c>
+      <c r="I107" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>1179663</v>
+      </c>
+      <c r="B108" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" t="s">
+        <v>181</v>
+      </c>
+      <c r="E108" t="s">
+        <v>98</v>
+      </c>
+      <c r="F108" t="s">
+        <v>85</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2134</v>
+      </c>
+      <c r="H108" t="s">
+        <v>326</v>
+      </c>
+      <c r="I108" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>1179663</v>
+      </c>
+      <c r="B109" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" t="s">
+        <v>181</v>
+      </c>
+      <c r="E109" t="s">
+        <v>98</v>
+      </c>
+      <c r="F109" t="s">
+        <v>85</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2134</v>
+      </c>
+      <c r="H109" t="s">
+        <v>326</v>
+      </c>
+      <c r="I109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>1179663</v>
+      </c>
+      <c r="B110" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" t="s">
+        <v>181</v>
+      </c>
+      <c r="E110" t="s">
+        <v>98</v>
+      </c>
+      <c r="F110" t="s">
+        <v>85</v>
+      </c>
+      <c r="G110" s="1">
+        <v>2134</v>
+      </c>
+      <c r="H110" t="s">
+        <v>326</v>
+      </c>
+      <c r="I110" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>1847163</v>
+      </c>
+      <c r="B111" t="s">
+        <v>368</v>
+      </c>
+      <c r="D111" t="s">
+        <v>369</v>
+      </c>
+      <c r="E111" t="s">
+        <v>370</v>
+      </c>
+      <c r="F111" t="s">
+        <v>21</v>
+      </c>
+      <c r="G111" s="1">
+        <v>34604</v>
+      </c>
+      <c r="H111" t="s">
+        <v>371</v>
+      </c>
+      <c r="I111" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>1902919</v>
+      </c>
+      <c r="B112" t="s">
+        <v>327</v>
+      </c>
+      <c r="D112" t="s">
+        <v>328</v>
+      </c>
+      <c r="E112" t="s">
+        <v>2</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="1">
+        <v>60601</v>
+      </c>
+      <c r="H112" t="s">
+        <v>329</v>
+      </c>
+      <c r="I112" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113">
         <v>1699379</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="D102" t="s">
+      <c r="B113" t="s">
+        <v>372</v>
+      </c>
+      <c r="D113" t="s">
         <v>3</v>
       </c>
-      <c r="E102" t="s">
+      <c r="E113" t="s">
         <v>2</v>
       </c>
-      <c r="F102" t="s">
+      <c r="F113" t="s">
         <v>1</v>
       </c>
-      <c r="G102" t="s">
+      <c r="G113" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="H102" t="s">
-[...3 lines deleted...]
-        <v>217</v>
+      <c r="H113" t="s">
+        <v>330</v>
+      </c>
+      <c r="I113" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4378,90 +4750,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A948CC6-CD47-4DBA-BDB8-C29508DC8B6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCDE751-2F85-4FA1-BD9E-EC6245ADD7DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DF716B-F4E9-482A-9B30-1141548294E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>