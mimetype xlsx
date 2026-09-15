--- v0 (2025-12-07)
+++ v1 (2026-09-15)
@@ -1,95 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr showInkAnnotation="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <workbookProtection lockStructure="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\ust shared\UST\Financial\USD Fees\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0D2FF83-5DC0-4087-8C36-C762646CA5B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="708" windowWidth="23640" windowHeight="12276"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Schedules 1-3" sheetId="1" r:id="rId1"/>
+    <sheet name="Delivery Fee Form 501" sheetId="1" r:id="rId1"/>
+    <sheet name="Instructions" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="states_1" localSheetId="0">'Schedules 1-3'!$M$31:$M$58</definedName>
+    <definedName name="states_1" localSheetId="0">'Delivery Fee Form 501'!$M$31:$M$58</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <connection id="1" name="states" type="6" refreshedVersion="4" background="1" saveData="1">
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" name="states" type="6" refreshedVersion="4" background="1" saveData="1">
     <textPr codePage="437" sourceFile="C:\Users\richardstr\Desktop\states.txt" space="1" consecutive="1">
       <textFields count="2">
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
-    <t>Name</t>
-[...10 lines deleted...]
-  <si>
     <t>State of Distribution</t>
   </si>
   <si>
     <t>Gallons Delivered</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>Spc</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>AK</t>
   </si>
   <si>
     <t>AZ</t>
@@ -124,53 +120,50 @@
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>IA</t>
   </si>
   <si>
     <t>KS</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
-    <t>MA</t>
-[...1 lines deleted...]
-  <si>
     <t>MI</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>NH</t>
   </si>
   <si>
     <t>NJ</t>
@@ -259,137 +252,474 @@
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>GU</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
-    <t>Distribution State</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Monthly Delivery Fee Report- Form 501</t>
   </si>
   <si>
     <t>Fuel (Gas/Spc)</t>
   </si>
   <si>
-    <t>Exempt Location (Yes/No)</t>
+    <t>Exemptions (Select only 1 per delivery)</t>
+  </si>
+  <si>
+    <t>Exemption:
+Exempt Location (Yes/No)</t>
+  </si>
+  <si>
+    <t>Exemption: 
+Export Distribution State</t>
+  </si>
+  <si>
+    <t>Delivery Date</t>
+  </si>
+  <si>
+    <t>Customer Name</t>
+  </si>
+  <si>
+    <t>Exemption:
+MA Gasoline/Special Fuels Lic#</t>
+  </si>
+  <si>
+    <t>Delivery Address
+(number, street, city, state, zip)
+ex. 123 Main St, Anytown, MA, 12345</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INSTRUCTIONS:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+           Use this spreadsheet to itemize all gasoline and  special fuel deliveries made to Underground Storage Tanks.  Do not 
+           include deliveries of other fuels not being used as fuel for motor vehicles, such as heating oil.  Do not include deliveries 
+           made to aboveground storage tanks. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Failure to fill out the form accuratley and completely may lead to the incorrect assessment of fee, penalties, and delays or denials of abatement requests. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Column Data Entry Instructions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fuel(Gas/Spc):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">   Using the pull down menu, select the type of product that was delivered/sold - Gasoline or Special Fuels.
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Customer Name:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Enter the name of the entity that the product was sold to.
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Delivery Address:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enter the address where the product was delivered to in the following format; 
+                                              Street Number and Name, City/Town, State, Zip Code.  For example: 123 Main Street, Anytown, MA, 00000
+           If shipped out-of-state and the actual delivery address is not known, enter the state the product was exported to.  
+           If the product was sold to a licensed Massachusetts Gasoline Distributor, Gasoline Unclassified Importer, or Special Fuels 
+           Supplier and the actual delivery location is not known, enter the address of the Massachusetts Gasoline Distributor, Gasoline   
+          Unclassified Importer, or Special Fuels Supplier that the product was sold to.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Delivery Date:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Enter the date the product was delivered/sold.
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gallons Delivered:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Enter the number of gallons of product delivered/sold.  If using temperature correction factors, enter    
+                                                    the  number of gallons you will be billing the customer for. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EXEMPTIONS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: (you can only select one type of exemption per delivery)
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Exemption:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Export Distribution State:  If the product was delivered/exported outside of Massachusetts, select the state it
+                                    was delivered to from the pull down menu.
+            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Exemption:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> MA Gasoline/Special Fuels Lic#:  If the customer taking delivery has a current Massachusetts Gasoline 
+                                     Distributor,  Gasoline Unclassified Importer, or Special Fuels Supplier License number, enter that license 
+                                     number here.  Note  that the license type must be current and must match the product delivered to qualify for
+                                     the exemption.
+             </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Exemption:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Exempt Location (Yes/No):  If the product was delivered/exported to an exempt location, for example a UST  
+                                      owned by a  municipality or a UST used exclusively for a power generator or pump, then select “Yes” from the 
+                                      pull down menu, otherwise select “No” or leave blank.
+</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.5"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF333399"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -433,270 +763,415 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF333399"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
+      <xdr:colOff>320114</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>184524</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>266700</xdr:colOff>
+      <xdr:colOff>202639</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>190500</xdr:rowOff>
+      <xdr:rowOff>238499</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Commonwealth of Massachusetts logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="390525" y="142875"/>
-          <a:ext cx="971550" cy="923925"/>
+          <a:off x="320114" y="184524"/>
+          <a:ext cx="1033556" cy="924859"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="states_1" connectionId="1" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="states_1" connectionId="1" xr16:uid="{00000000-0016-0000-0000-000000000000}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="1" applyPatternFormats="1" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -724,51 +1199,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -900,1059 +1375,656 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:R67"/>
+  <dimension ref="A1:M66"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="8" ySplit="3" topLeftCell="I55" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="8" ySplit="3" topLeftCell="I4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="I1" sqref="I1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="B78" sqref="B78"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="10.33203125" customWidth="1"/>
+    <col min="1" max="1" width="16.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="19" style="1" customWidth="1"/>
+    <col min="3" max="3" width="69.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.453125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="24.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="30.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="24.26953125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="6.26953125" customWidth="1"/>
+    <col min="11" max="11" width="15.7265625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="19.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:13" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="G2" s="31"/>
+      <c r="H2" s="32"/>
+    </row>
+    <row r="3" spans="1:13" ht="47.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="G3" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="26"/>
-[...23 lines deleted...]
-      <c r="B3" s="1" t="s">
+      <c r="H3" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D4" s="2"/>
+      <c r="J4" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="K4" s="21"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="6"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="C5" s="17"/>
+      <c r="D5" s="18"/>
+      <c r="J5" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="C6" s="19"/>
+      <c r="D6" s="2"/>
+      <c r="J6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="D7" s="2"/>
+      <c r="J7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="K7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...12 lines deleted...]
-      <c r="J4" s="23" t="s">
+      <c r="L7" s="10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J8" s="4"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J9" s="4"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J10" s="4"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J11" s="4"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J12" s="4"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J13" s="4"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J14" s="4"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J15" s="4"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="J16" s="4"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J17" s="4"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="K4" s="24"/>
-[...36 lines deleted...]
-      <c r="L6" s="15" t="s">
+    </row>
+    <row r="18" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J18" s="4"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J19" s="4"/>
+      <c r="K19" s="3"/>
+      <c r="L19" s="10" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J20" s="4"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="N6" s="4"/>
-[...14 lines deleted...]
-      <c r="L7" s="16" t="s">
+    </row>
+    <row r="21" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J21" s="4"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J22" s="4"/>
+      <c r="K22" s="3"/>
+      <c r="L22" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="N7" s="4"/>
-[...35 lines deleted...]
-      <c r="L10" s="16" t="s">
+    </row>
+    <row r="23" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J23" s="4"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J24" s="4"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J25" s="4"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J26" s="4"/>
+      <c r="K26" s="3"/>
+      <c r="L26" s="10" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J27" s="4"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J28" s="4"/>
+      <c r="K28" s="3"/>
+      <c r="L28" s="10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J29" s="4"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J30" s="4"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J31" s="4"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J32" s="4"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J33" s="4"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4"/>
-[...22 lines deleted...]
-      <c r="L12" s="16" t="s">
+    </row>
+    <row r="34" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J34" s="4"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J35" s="4"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J36" s="4"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J37" s="4"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="N12" s="4"/>
-[...62 lines deleted...]
-      <c r="L17" s="16" t="s">
+    </row>
+    <row r="38" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J38" s="4"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J39" s="4"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J40" s="4"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J41" s="4"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J42" s="4"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J43" s="4"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J44" s="4"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="45" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J45" s="4"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="10" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="46" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J46" s="4"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J47" s="4"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="10" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="48" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J48" s="4"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J49" s="4"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="50" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J50" s="4"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="51" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J51" s="4"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="52" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J52" s="4"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="N17" s="4"/>
-[...35 lines deleted...]
-      <c r="L20" s="16" t="s">
+    </row>
+    <row r="53" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J53" s="4"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="N20" s="4"/>
-[...22 lines deleted...]
-      <c r="L22" s="16" t="s">
+    </row>
+    <row r="54" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J54" s="4"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J55" s="11"/>
+      <c r="L55" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J56" s="11"/>
+      <c r="L56" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J57" s="11"/>
+      <c r="L57" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="58" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J58" s="11"/>
+      <c r="L58" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J59" s="11"/>
+      <c r="L59" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="60" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J60" s="11"/>
+      <c r="L60" s="10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J61" s="11"/>
+      <c r="L61" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="N22" s="4"/>
-[...463 lines deleted...]
-      <c r="L56" s="16" t="s">
+    </row>
+    <row r="62" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J62" s="11"/>
+      <c r="L62" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="M56" s="4"/>
-[...24 lines deleted...]
-      <c r="L58" s="16" t="s">
+    </row>
+    <row r="63" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J63" s="11"/>
+      <c r="L63" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="M58" s="4"/>
-[...10 lines deleted...]
-      <c r="L59" s="16" t="s">
+    </row>
+    <row r="64" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J64" s="11"/>
+      <c r="L64" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="65" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J65" s="11"/>
+      <c r="L65" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="M59" s="4"/>
-[...52 lines deleted...]
-      <c r="L63" s="16" t="s">
+    </row>
+    <row r="66" spans="10:12" x14ac:dyDescent="0.35">
+      <c r="J66" s="12"/>
+      <c r="K66" s="13"/>
+      <c r="L66" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="M63" s="4"/>
-[...60 lines deleted...]
-      <c r="R67" s="4"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" insertRows="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0"/>
+  <sheetProtection insertRows="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0"/>
   <dataConsolidate/>
   <mergeCells count="3">
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="F2:H2"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation allowBlank="1" sqref="A1048513:A1048576"/>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="A4:A1048512">
+    <dataValidation allowBlank="1" sqref="A1048513:A1048576" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="A4:A1048512" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$J$6:$J$7</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F1 F4:F1048576">
-      <formula1>$L$6:$L$67</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H1 H4:H1048576" xr:uid="{00000000-0002-0000-0000-000002000000}">
+      <formula1>$K$6:$K$8</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H1 H4:H1048576">
-      <formula1>$K$6:$K$8</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F1 F4:F1048576" xr:uid="{00000000-0002-0000-0000-000003000000}">
+      <formula1>$L$6:$L$66</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:D1"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="114.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="406" x14ac:dyDescent="0.35">
+      <c r="A1" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Schedules 1-3'!states_1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Delivery Fee Form 501</vt:lpstr>
+      <vt:lpstr>Instructions</vt:lpstr>
+      <vt:lpstr>'Delivery Fee Form 501'!states_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administration And Finance</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>