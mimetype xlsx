--- v0 (2025-10-22)
+++ v1 (2026-07-04)
@@ -1,704 +1,634 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="81" documentId="13_ncr:1_{5A1296EA-BFB3-445E-9880-B7A35AA0FDAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C5CE81E4-7280-44BB-8A02-4036DF48AA81}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97CA9626-3960-446F-9233-57018D83D209}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5640" yWindow="3360" windowWidth="23040" windowHeight="12660" xr2:uid="{39F88E53-CD58-4E70-B673-BC5B8AFA89A9}"/>
+    <workbookView xWindow="32280" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="General" sheetId="2" r:id="rId1"/>
-    <sheet name="Fuel Shipment Data" sheetId="4" r:id="rId2"/>
+    <sheet name="General" sheetId="3" r:id="rId1"/>
+    <sheet name="Fuel Shipment Data" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
-[...4 lines deleted...]
-    <t xml:space="preserve">Month </t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="59">
+  <si>
+    <t>Massachusetts Department of Environmental Protection</t>
+  </si>
+  <si>
+    <t>v1.2</t>
+  </si>
+  <si>
+    <t>Bureau of Air and Waste – Climate Programs</t>
+  </si>
+  <si>
+    <t>Fuel Shipment Information Form</t>
+  </si>
+  <si>
+    <t>Heating Fuels Emissions Reporting - Pursuant to 310 CMR 7.71</t>
+  </si>
+  <si>
+    <t>v250219</t>
+  </si>
+  <si>
+    <t>GENERAL INSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>a. Submit one workbook for each storage facility each month.</t>
+  </si>
+  <si>
+    <t>b. All storage facilities must report all disbursements for which the destination jurisdiction or a destination address listed on</t>
+  </si>
+  <si>
+    <t xml:space="preserve">the shipping document at the time of disbursement was Massachusetts or was located in Massachusetts, and was not a filling </t>
+  </si>
+  <si>
+    <t xml:space="preserve">station. </t>
+  </si>
+  <si>
+    <t>c. In addition, all storage facilities in Massachusetts must report all disbursements for which the destination address is not</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> known.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d. If any of the information is not specified in the bill of lading, shipping document, or other storage facility operator records, </t>
+  </si>
+  <si>
+    <t>“N/A” may be reported. Do not leave any cells blank.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: Procced to the Fuel Shipment Data tab </t>
+  </si>
+  <si>
+    <t>FUEL SHIPMENT DATA</t>
+  </si>
+  <si>
+    <t>Dyed (Y/N)</t>
+  </si>
+  <si>
+    <t>Biofuel %</t>
+  </si>
+  <si>
+    <t>Waste Feedstock</t>
   </si>
   <si>
     <t>Product code</t>
   </si>
   <si>
+    <t>Other Product code</t>
+  </si>
+  <si>
     <t>Document number</t>
   </si>
   <si>
     <t>Document date</t>
   </si>
   <si>
     <t>Net gallons</t>
   </si>
   <si>
     <t>Gross gallons</t>
   </si>
   <si>
+    <t>Shipper Name</t>
+  </si>
+  <si>
+    <t>Shipper FEIN</t>
+  </si>
+  <si>
     <t>Consignee Name</t>
   </si>
   <si>
+    <t>Consignee FEIN</t>
+  </si>
+  <si>
     <t>Carrier Name</t>
   </si>
   <si>
+    <t>Carrier FEIN</t>
+  </si>
+  <si>
     <t>Origin City</t>
   </si>
   <si>
     <t>Origin State</t>
   </si>
   <si>
     <t>Destination City</t>
   </si>
   <si>
     <t>Destination State</t>
   </si>
   <si>
-    <t>Shipper Name</t>
-[...1 lines deleted...]
-  <si>
     <t>Destination Street</t>
   </si>
   <si>
     <t>Destination Zip</t>
   </si>
   <si>
-    <t>Terminal ID (TCN)</t>
-[...14 lines deleted...]
-    <t>Carrier FEIN</t>
+    <t>Filling Station</t>
   </si>
   <si>
     <t>Destination ID#</t>
   </si>
   <si>
     <t>Other Name</t>
   </si>
   <si>
     <t>Other FEIN</t>
   </si>
   <si>
     <t>Other Date</t>
   </si>
   <si>
     <t>Missing Data (Y/N)</t>
   </si>
   <si>
-    <t>Facility name</t>
-[...126 lines deleted...]
-    <t>Electronic Signature</t>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Any text, any size</t>
+  </si>
+  <si>
+    <t>0-100 number, unknown, or n/a</t>
+  </si>
+  <si>
+    <t>3-digit number (digits only)</t>
+  </si>
+  <si>
+    <t>Must match facility city</t>
+  </si>
+  <si>
+    <t>Must match facility state</t>
+  </si>
+  <si>
+    <t>MM/DD/YYYY format required</t>
+  </si>
+  <si>
+    <t>Fuel Type
+(Propane, Oil, etc)</t>
+  </si>
+  <si>
+    <t>Y/N, unknown, n/a 
+(or Yes/No - will be converted)</t>
+  </si>
+  <si>
+    <t>MM/DD/YYYY 
+format required</t>
+  </si>
+  <si>
+    <t>Up to 5-digit number 
+(digits only)</t>
+  </si>
+  <si>
+    <t>9-digit number 
+(digits only)
+(dashes removed)</t>
+  </si>
+  <si>
+    <t>9-digit number 
+(digits only) 
+(dashes removed)</t>
+  </si>
+  <si>
+    <t>9-digit number (digits only)
+(dashes removed)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...2 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...13 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibi"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAF2D0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
+        <fgColor rgb="FFF9FBD9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFFF0000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FFFF0000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...10 lines deleted...]
-        <color indexed="64"/>
+        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...105 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{044B63C3-F91F-4686-A92C-5D1B00541AD5}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>163541</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142876</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>673104</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>207466</xdr:rowOff>
+      <xdr:rowOff>180961</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FB789F-FE6E-D937-9A64-B5D0CE1486BC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407DA5B2-86F0-42E3-A8C8-BDF92D50FF37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="163541" y="142876"/>
-          <a:ext cx="508505" cy="699590"/>
+          <a:off x="277841" y="142876"/>
+          <a:ext cx="509563" cy="704835"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...15 lines deleted...]
-</FeaturePropertyBags>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -981,921 +911,631 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A14C9E7B-FEFF-4AC7-ACCB-AA5BCE3EF61A}">
-  <dimension ref="A1:M34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CD41B33-29D1-4B27-87DE-A17B9DF555EC}">
+  <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.77734375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="9.21875" customWidth="1"/>
+    <col min="1" max="1" width="1.5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15" style="1" customWidth="1"/>
+    <col min="4" max="5" width="9" style="1"/>
+    <col min="6" max="6" width="8.875" style="1" customWidth="1"/>
+    <col min="7" max="8" width="9" style="1"/>
+    <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="6.75" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="1.125" style="1" customWidth="1"/>
+    <col min="14" max="17" width="9" style="1"/>
+    <col min="18" max="18" width="8.125" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...71 lines deleted...]
-    <row r="6" spans="1:13" ht="18" customHeight="1">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="2"/>
+      <c r="C1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="4"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="6"/>
+    </row>
+    <row r="3" spans="1:13" ht="21" x14ac:dyDescent="0.25">
+      <c r="B3" s="2"/>
+      <c r="C3" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="7"/>
+    </row>
+    <row r="4" spans="1:13" ht="22.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="2"/>
+      <c r="C4" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="M4" s="6"/>
+    </row>
+    <row r="5" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="10"/>
+    </row>
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
       <c r="B6" s="11" t="s">
-        <v>34</v>
-[...331 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="13"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="14"/>
+    </row>
+    <row r="7" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="10"/>
+    </row>
+    <row r="8" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="10"/>
+    </row>
+    <row r="9" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="10"/>
+    </row>
+    <row r="10" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="10"/>
+    </row>
+    <row r="11" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="8"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="8"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="20"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+    </row>
+    <row r="17" spans="2:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="4">
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C4:K4"/>
-    <mergeCell ref="B23:K23"/>
-[...12 lines deleted...]
-    <mergeCell ref="B31:K31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E3725E3-2B0B-4B38-B381-CB9A5C614680}">
-  <dimension ref="A1:AF2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AD3"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.88671875" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="27" max="28" width="11.21875" customWidth="1"/>
+    <col min="1" max="1" width="13.75" customWidth="1"/>
+    <col min="2" max="2" width="14.875" customWidth="1"/>
+    <col min="3" max="3" width="12.375" customWidth="1"/>
+    <col min="4" max="4" width="15.25" customWidth="1"/>
+    <col min="5" max="5" width="13.25" customWidth="1"/>
+    <col min="7" max="7" width="10.75" customWidth="1"/>
+    <col min="8" max="8" width="14.25" customWidth="1"/>
+    <col min="9" max="9" width="11.875" customWidth="1"/>
+    <col min="10" max="10" width="11.75" customWidth="1"/>
+    <col min="12" max="12" width="13.625" customWidth="1"/>
+    <col min="13" max="13" width="12" customWidth="1"/>
+    <col min="14" max="14" width="13.625" customWidth="1"/>
+    <col min="16" max="16" width="13.875" customWidth="1"/>
+    <col min="17" max="17" width="11.625" customWidth="1"/>
+    <col min="18" max="18" width="12" customWidth="1"/>
+    <col min="19" max="19" width="11.75" customWidth="1"/>
+    <col min="20" max="20" width="12.5" customWidth="1"/>
+    <col min="21" max="21" width="12" customWidth="1"/>
+    <col min="22" max="22" width="12.125" customWidth="1"/>
+    <col min="23" max="23" width="14.75" customWidth="1"/>
+    <col min="24" max="24" width="12.25" customWidth="1"/>
+    <col min="26" max="26" width="14.125" customWidth="1"/>
+    <col min="27" max="27" width="13.125" customWidth="1"/>
+    <col min="28" max="28" width="13.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="23" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+    </row>
+    <row r="2" spans="1:30" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="R2" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="T2" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="X2" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y2" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z2" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA2" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB2" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC2" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD2" s="25" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="26" t="s">
         <v>47</v>
       </c>
-    </row>
-[...90 lines deleted...]
-      <c r="AF2" s="25"/>
+      <c r="D3" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="K3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="M3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="O3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q3" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="S3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="T3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="U3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="W3" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="X3" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y3" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z3" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA3" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB3" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC3" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD3" s="28" t="s">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
-</file>
-[...255 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45E2D4D2-9575-4317-889D-106E9573C8BA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>General</vt:lpstr>
       <vt:lpstr>Fuel Shipment Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101003F48B8951B32C44A8ABF1C6EE626DEA0</vt:lpwstr>
   </property>
 </Properties>
 </file>