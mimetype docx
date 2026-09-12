--- v0 (2025-11-04)
+++ v1 (2026-09-12)
@@ -1,749 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29122AE8" w14:textId="2C96D41E" w:rsidR="00364406" w:rsidRPr="008E3811" w:rsidRDefault="002D222B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E3811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MSC Meeting Minutes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBE2A1F" w14:textId="73868B1C" w:rsidR="002D222B" w:rsidRDefault="002D222B">
+    <w:p w14:paraId="3BBE2A1F" w14:textId="68DCB38F" w:rsidR="002D222B" w:rsidRDefault="002D222B">
       <w:r>
-        <w:t>June 14, 2024 @ 10</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">June 14, 2024 @ 10AM </w:t>
+      </w:r>
       <w:r w:rsidR="00CD69BF">
-        <w:t xml:space="preserve"> at 10:02</w:t>
+        <w:t xml:space="preserve"> started at 10:02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7715C854" w14:textId="0DEEF470" w:rsidR="002D222B" w:rsidRDefault="002D222B">
       <w:r>
         <w:t xml:space="preserve">In Attendance: Walker, Tollefson, Dyer, Broach, Brennan, Knowles (10-11), Gaughan, Old, Congdon, </w:t>
       </w:r>
       <w:r w:rsidR="000B180A">
         <w:t>Cohen</w:t>
       </w:r>
       <w:r w:rsidR="006C440B">
         <w:t xml:space="preserve"> by audio only, </w:t>
       </w:r>
       <w:r w:rsidR="0039289F">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="003E335C">
         <w:t>Kring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF2D332" w14:textId="056613C4" w:rsidR="00CF5F49" w:rsidRDefault="00CF5F49">
+    <w:p w14:paraId="6FF2D332" w14:textId="76FFDC18" w:rsidR="00CF5F49" w:rsidRDefault="00CF5F49">
       <w:r>
-        <w:t>Department attendance: Susan</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Atherton</w:t>
+        <w:t>The Department attendance: Susan Jon Renee</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380791EA" w14:textId="4C254B22" w:rsidR="002D222B" w:rsidRDefault="002D222B">
       <w:r>
         <w:t>Absent: Kramer, Knowles (11-12)</w:t>
       </w:r>
       <w:r w:rsidR="0039289F">
         <w:t>, Chung</w:t>
       </w:r>
       <w:r w:rsidR="000E13DD">
         <w:t>, Bivens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760CB90C" w14:textId="58B6B63F" w:rsidR="002D222B" w:rsidRDefault="002D222B">
+    <w:p w14:paraId="760CB90C" w14:textId="7E5A6D5E" w:rsidR="002D222B" w:rsidRDefault="002D222B">
       <w:r>
         <w:t xml:space="preserve">Accept April Minutes – </w:t>
       </w:r>
-      <w:r w:rsidR="0008643A">
-        <w:t>Walker motion</w:t>
+      <w:r w:rsidR="00363E64">
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A22CD2">
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">lec and </w:t>
       </w:r>
       <w:r w:rsidR="00363E64">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00B5311F">
         <w:t xml:space="preserve">ld second </w:t>
       </w:r>
       <w:r w:rsidR="00363E64">
         <w:t xml:space="preserve">  Approved </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBEA403" w14:textId="715EA5E2" w:rsidR="002D222B" w:rsidRDefault="002D222B">
+    <w:p w14:paraId="6CBEA403" w14:textId="4551C65B" w:rsidR="002D222B" w:rsidRDefault="002D222B">
       <w:r>
         <w:t>OEMS Update –</w:t>
       </w:r>
+      <w:r w:rsidR="00B5311F">
+        <w:t xml:space="preserve"> Susan, </w:t>
+      </w:r>
       <w:r w:rsidR="001B019D">
-        <w:t xml:space="preserve">working through electronic solutions for recertification process, no longer paper cards.  </w:t>
-[...2 lines deleted...]
-        <w:t>DPH is w</w:t>
+        <w:t xml:space="preserve">working through electronic solutions for recertification process, no longer paper cards.  Electronic certs.  </w:t>
       </w:r>
       <w:r w:rsidR="002D34F7">
-        <w:t xml:space="preserve">orking on hospital systems right now and electronic system </w:t>
+        <w:t xml:space="preserve">Working on hospital systems right now and electronic system </w:t>
       </w:r>
       <w:r w:rsidR="00DA4071">
         <w:t xml:space="preserve">late summer for ambulance licensure and MIH applications.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2D2FF3" w14:textId="597D87E5" w:rsidR="002D222B" w:rsidRDefault="008E3811">
+    <w:p w14:paraId="4C2D2FF3" w14:textId="30A57012" w:rsidR="002D222B" w:rsidRDefault="008E3811">
       <w:r>
-        <w:t xml:space="preserve">Old Business </w:t>
+        <w:t xml:space="preserve">Old Business – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035151EC" w14:textId="05B768E4" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+    <w:p w14:paraId="035151EC" w14:textId="4D11DE13" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>STP 1.0</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">STP 1.0 </w:t>
       </w:r>
       <w:r w:rsidR="00813AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005426AE">
-        <w:t>Changes i</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">Changes is 1.0 </w:t>
       </w:r>
       <w:r w:rsidR="006A4EEB">
         <w:t xml:space="preserve"> shared the </w:t>
       </w:r>
       <w:r w:rsidR="008F35FA">
         <w:t xml:space="preserve">document on screen- </w:t>
       </w:r>
       <w:r w:rsidR="000F7DB1">
         <w:t xml:space="preserve">discussion.  </w:t>
       </w:r>
       <w:r w:rsidR="00C97205">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD3788">
-        <w:t xml:space="preserve">Vote: 9 approve, opposed, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Vote : 9 approve, opposed, </w:t>
+      </w:r>
       <w:r w:rsidR="00CD48B5">
         <w:t xml:space="preserve">none  </w:t>
       </w:r>
       <w:r w:rsidR="00DC05E7">
         <w:t>abstain</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CD48B5">
         <w:t xml:space="preserve"> none</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CD4F46" w14:textId="740D95D3" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+    <w:p w14:paraId="42CD4F46" w14:textId="1B361730" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Trauma POE language</w:t>
       </w:r>
       <w:r w:rsidR="00CD48B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD2750">
         <w:t xml:space="preserve">– Kring asked how it will impact </w:t>
       </w:r>
       <w:r w:rsidR="00C619B3">
-        <w:t xml:space="preserve">patients and destination. </w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">patients and destination.  </w:t>
+      </w:r>
       <w:r w:rsidR="00EA16B4">
         <w:t>Approve  1</w:t>
       </w:r>
       <w:r w:rsidR="00DC05E7">
         <w:t>1</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EA16B4">
         <w:t xml:space="preserve"> oppose </w:t>
       </w:r>
       <w:r w:rsidR="00C96366">
         <w:t>0 abstaining 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE8485A" w14:textId="74A4C744" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
       <w:r>
         <w:t xml:space="preserve">New Business </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E7D1F7" w14:textId="453376D3" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+    <w:p w14:paraId="17E7D1F7" w14:textId="34EC9468" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uxbridge SPW </w:t>
       </w:r>
       <w:r w:rsidR="00DA4071">
         <w:t>– Josh Bennet</w:t>
       </w:r>
       <w:r w:rsidR="00DE1415">
         <w:t>t seeking approval for</w:t>
       </w:r>
       <w:r w:rsidR="00492239">
         <w:t xml:space="preserve"> Uxbridge FD to use</w:t>
       </w:r>
       <w:r w:rsidR="00DE1415">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> istat </w:t>
+      </w:r>
+      <w:r w:rsidR="000E603E">
+        <w:t xml:space="preserve">cartridges.  All the initial training and QA is done, currently used for Lactate per protocol on sepsis patients.  </w:t>
+      </w:r>
       <w:r w:rsidR="00DE1415">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E603E">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00492239">
-        <w:t xml:space="preserve">Currently have used for sepsis </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">in </w:t>
+        <w:t xml:space="preserve">Currently have used for sepsis pt </w:t>
       </w:r>
       <w:r w:rsidR="005123B8">
-        <w:t>36.  Now want to add in Chem 8</w:t>
+        <w:t>36 have confirmed sepsis and those pt were admitted.  Now want to add in Chem 8</w:t>
       </w:r>
       <w:r w:rsidR="0008711F">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="005123B8">
         <w:t xml:space="preserve"> troponin </w:t>
       </w:r>
       <w:r w:rsidR="003B316B">
-        <w:t>for early notification</w:t>
+        <w:t xml:space="preserve">so we can help additional patients, for early notification, </w:t>
       </w:r>
       <w:r w:rsidR="009330E4">
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">with having those additional numbers we can be sure we are taking pt to right locations and improve treatment.  </w:t>
       </w:r>
       <w:r w:rsidR="003831AB">
-        <w:t>100% QA of our calls</w:t>
+        <w:t xml:space="preserve">Looking to start </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E9C">
+        <w:t>implementing the</w:t>
+      </w:r>
+      <w:r w:rsidR="003831AB">
+        <w:t xml:space="preserve"> Istat cartridges use in these other protocols.  100% QA of our calls</w:t>
       </w:r>
       <w:r w:rsidR="0051110A">
         <w:t>.  Is there a change in treatment or destination?</w:t>
       </w:r>
       <w:r w:rsidR="00627718">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051110A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B44E9C">
-        <w:t xml:space="preserve">No </w:t>
+        <w:t>No actually</w:t>
       </w:r>
       <w:r w:rsidR="00075254">
-        <w:t xml:space="preserve">just expedites </w:t>
+        <w:t xml:space="preserve"> just expedites </w:t>
       </w:r>
       <w:r w:rsidR="00B14FEB">
         <w:t xml:space="preserve">knowledge for the receiving physician to already have these numbers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CD2724" w14:textId="597BA227" w:rsidR="007F3FE4" w:rsidRDefault="00864F54" w:rsidP="0008643A">
-[...53 lines deleted...]
-    <w:p w14:paraId="0396CD4C" w14:textId="77777777" w:rsidR="0008643A" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+    <w:p w14:paraId="65CD2724" w14:textId="7CCFE088" w:rsidR="007F3FE4" w:rsidRDefault="00864F54" w:rsidP="008E3811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">MDO push dose pressors </w:t>
-[...106 lines deleted...]
-      <w:r w:rsidR="00472ADA">
+        <w:t>Discussion ensued by</w:t>
+      </w:r>
+      <w:r w:rsidR="00C532F3">
+        <w:t xml:space="preserve"> everyone  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4029C876" w14:textId="28724251" w:rsidR="00577D9D" w:rsidRDefault="00577D9D" w:rsidP="00B14FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MOTION: Motion to approve</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D7E">
+        <w:t xml:space="preserve"> as written,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Brennan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63929">
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00E236C3">
-        <w:t xml:space="preserve"> it’s a number plus clinical evidence. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> second by </w:t>
+      </w:r>
+      <w:r w:rsidR="00680BFA">
+        <w:t>Derrick, discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D7E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00783FB9">
+        <w:t xml:space="preserve">Vote: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B129CE">
+        <w:t xml:space="preserve">8 votes for  Opposed Walker and Tollefson  abstaining  None </w:t>
+      </w:r>
+      <w:r w:rsidR="00921769">
+        <w:t>8-2  approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6ADED6" w14:textId="407204C7" w:rsidR="008E3811" w:rsidRDefault="0008643A" w:rsidP="0008643A">
-[...107 lines deleted...]
-    <w:p w14:paraId="3699534C" w14:textId="7F0114B4" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+    <w:p w14:paraId="3F6ADED6" w14:textId="4217671B" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">MDO push dose pressors </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F01">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96366">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7DD5">
+        <w:t xml:space="preserve">Jon asked </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3839">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F01">
+        <w:t xml:space="preserve">push dose medical director option </w:t>
+      </w:r>
+      <w:r w:rsidR="00690EFD">
+        <w:t xml:space="preserve">protocol </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7DD5">
+        <w:t xml:space="preserve">to include </w:t>
+      </w:r>
+      <w:r w:rsidR="00690EFD">
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F01">
+        <w:t xml:space="preserve"> meds? </w:t>
+      </w:r>
+      <w:r w:rsidR="00630915">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00690EFD">
+        <w:t>circumstances and</w:t>
+      </w:r>
+      <w:r w:rsidR="00630915">
+        <w:t xml:space="preserve"> what conditions?  Dyer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76699">
+        <w:t xml:space="preserve">I think it is a lot to include all meds broadly.  She suggests that we keep it to push dose epi.  </w:t>
+      </w:r>
+      <w:r w:rsidR="007926BC">
+        <w:t xml:space="preserve">Knowles </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3839">
+        <w:t xml:space="preserve">suggested we </w:t>
+      </w:r>
+      <w:r w:rsidR="007926BC">
+        <w:t>start with med con contact</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3839">
+        <w:t xml:space="preserve"> prior to adminstering</w:t>
+      </w:r>
+      <w:r w:rsidR="007926BC">
+        <w:t xml:space="preserve"> and we can always reevaluate later.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00544ED8">
+        <w:t xml:space="preserve">Walker, </w:t>
+      </w:r>
+      <w:r w:rsidR="001419EE">
+        <w:t>do we want real time med con, or preempt with approval from med con</w:t>
+      </w:r>
+      <w:r w:rsidR="00961461">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00472ADA">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00961461">
+        <w:t xml:space="preserve">ead of time.  Too difficult to do in real time. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A78B0">
+        <w:t xml:space="preserve"> Pt shows clinical compromise and has hypotensi</w:t>
+      </w:r>
+      <w:r w:rsidR="00472ADA">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="006A78B0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E236C3">
+        <w:t>Broach</w:t>
+      </w:r>
+      <w:r w:rsidR="00472ADA">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E236C3">
+        <w:t xml:space="preserve"> it’s a number plus clinical evidence. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2144">
+        <w:t>Jon will create a skeleton language</w:t>
+      </w:r>
+      <w:r w:rsidR="00472ADA">
+        <w:t>/protocol for next meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6FCD">
+        <w:t xml:space="preserve">.  Dyer </w:t>
+      </w:r>
+      <w:r w:rsidR="00472ADA">
+        <w:t xml:space="preserve">suggested that </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6FCD">
+        <w:t>this is a good opportunity to rework the protocols</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6821">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00304E71">
+        <w:t>2.16 and 3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6FCD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6821">
+        <w:t xml:space="preserve">shock and ROSC </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t xml:space="preserve">because currently they have </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6821">
+        <w:t xml:space="preserve">different requirements.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t>If possible l</w:t>
+      </w:r>
+      <w:r w:rsidR="00304E71">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00304E71">
+        <w:t>s get them in alignment.  Bring back edited</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t xml:space="preserve"> versions</w:t>
+      </w:r>
+      <w:r w:rsidR="00304E71">
+        <w:t xml:space="preserve"> for possibly October</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t xml:space="preserve"> 2024 meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5790">
+        <w:t>.  Will Tollefson</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5790">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5B78">
+        <w:t>it’s a bridge to pumps, make sure it</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62895">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5B78">
+        <w:t xml:space="preserve">s written </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5B78">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">like this and not a dose only. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00E4D">
+        <w:t xml:space="preserve">There are repeat epi pushes used in other states, </w:t>
+      </w:r>
+      <w:r w:rsidR="00004DAE">
+        <w:t>do we want that as a option, or do we want to limit to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1377">
+        <w:t xml:space="preserve"> its use only as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00004DAE">
+        <w:t xml:space="preserve">bridge to pump.  </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6904">
+        <w:t xml:space="preserve">Alec, </w:t>
+      </w:r>
+      <w:r w:rsidR="000673FC">
+        <w:t xml:space="preserve">thinks </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2274">
+        <w:t xml:space="preserve">repeat push dose is okay for the ride to the hospital.  Jon to create two pathways.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3699534C" w14:textId="3CFED249" w:rsidR="008E3811" w:rsidRDefault="008E3811" w:rsidP="008E3811">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">EMS Blood Transfusion </w:t>
       </w:r>
       <w:r w:rsidR="00D5746C">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="003E0EEB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D5746C">
-        <w:t>Move to next meetin</w:t>
-[...2 lines deleted...]
-        <w:t>g.</w:t>
+        <w:t>Move to next meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1377">
+        <w:t xml:space="preserve">; Jon asked the </w:t>
       </w:r>
       <w:r w:rsidR="0025631B">
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>body if</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7527">
+        <w:t xml:space="preserve"> we want to create an MDO for </w:t>
+      </w:r>
+      <w:r w:rsidR="0025631B">
+        <w:t xml:space="preserve">blood </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7527">
+        <w:t xml:space="preserve">transfusion given the new criteria?  </w:t>
+      </w:r>
+      <w:r w:rsidR="0025631B">
+        <w:t xml:space="preserve">Something to think about.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504D4CBC" w14:textId="77777777" w:rsidR="00E54339" w:rsidRDefault="00E54339" w:rsidP="00E54339">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D1D18E" w14:textId="4562A9BB" w:rsidR="00E54339" w:rsidRDefault="003D5CA4" w:rsidP="00E54339">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">meeting </w:t>
+        <w:t xml:space="preserve">Next meeting </w:t>
       </w:r>
       <w:r w:rsidR="00A45690">
-        <w:t>:</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Sept</w:t>
+        <w:t>: Sept</w:t>
       </w:r>
       <w:r w:rsidR="00FA7860">
         <w:t xml:space="preserve"> 13</w:t>
       </w:r>
       <w:r w:rsidR="00A45690">
         <w:t xml:space="preserve"> 2024 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BDA190" w14:textId="6FA677BB" w:rsidR="00FA7860" w:rsidRDefault="00FA7860" w:rsidP="00E54339">
+    <w:p w14:paraId="73BDA190" w14:textId="76067BA4" w:rsidR="00FA7860" w:rsidRDefault="00FA7860" w:rsidP="00E54339">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Adjourn </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 11 27 am</w:t>
+        <w:t>Adjourn alec and Andrew 11 27 am</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA7860">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489E16F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="481A9178"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -878,267 +783,268 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="155191290">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="545722159">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D222B"/>
     <w:rsid w:val="00004DAE"/>
     <w:rsid w:val="000673FC"/>
     <w:rsid w:val="00075254"/>
-    <w:rsid w:val="0008643A"/>
     <w:rsid w:val="0008711F"/>
     <w:rsid w:val="000904B7"/>
     <w:rsid w:val="000953E8"/>
     <w:rsid w:val="000A0469"/>
     <w:rsid w:val="000A4F01"/>
     <w:rsid w:val="000A6058"/>
     <w:rsid w:val="000B180A"/>
     <w:rsid w:val="000E13DD"/>
     <w:rsid w:val="000E1904"/>
     <w:rsid w:val="000E603E"/>
     <w:rsid w:val="000F7DB1"/>
     <w:rsid w:val="001419EE"/>
     <w:rsid w:val="001521A6"/>
     <w:rsid w:val="0017547D"/>
     <w:rsid w:val="001B019D"/>
     <w:rsid w:val="002502CB"/>
+    <w:rsid w:val="002544EC"/>
     <w:rsid w:val="0025631B"/>
     <w:rsid w:val="002B7048"/>
     <w:rsid w:val="002C6277"/>
     <w:rsid w:val="002D222B"/>
     <w:rsid w:val="002D34F7"/>
     <w:rsid w:val="002E069B"/>
     <w:rsid w:val="00304E71"/>
     <w:rsid w:val="00357B55"/>
     <w:rsid w:val="00363E64"/>
     <w:rsid w:val="00364406"/>
     <w:rsid w:val="003831AB"/>
     <w:rsid w:val="003868AA"/>
     <w:rsid w:val="0039289F"/>
     <w:rsid w:val="003B316B"/>
     <w:rsid w:val="003B6821"/>
     <w:rsid w:val="003D5CA4"/>
     <w:rsid w:val="003E0EEB"/>
     <w:rsid w:val="003E335C"/>
     <w:rsid w:val="003F6904"/>
     <w:rsid w:val="00472ADA"/>
     <w:rsid w:val="00483D7E"/>
     <w:rsid w:val="0049080A"/>
     <w:rsid w:val="00492239"/>
     <w:rsid w:val="004B505F"/>
     <w:rsid w:val="004C2274"/>
     <w:rsid w:val="004C6573"/>
     <w:rsid w:val="004E2D86"/>
     <w:rsid w:val="0051110A"/>
     <w:rsid w:val="005123B8"/>
     <w:rsid w:val="005426AE"/>
     <w:rsid w:val="00544ED8"/>
     <w:rsid w:val="00562FB3"/>
     <w:rsid w:val="00577D9D"/>
     <w:rsid w:val="005877ED"/>
     <w:rsid w:val="00595AFA"/>
     <w:rsid w:val="00622EF1"/>
     <w:rsid w:val="00627718"/>
     <w:rsid w:val="00630915"/>
     <w:rsid w:val="0065700B"/>
     <w:rsid w:val="0066128C"/>
     <w:rsid w:val="00680BFA"/>
     <w:rsid w:val="00690EFD"/>
     <w:rsid w:val="00692A11"/>
     <w:rsid w:val="006A4EEB"/>
     <w:rsid w:val="006A78B0"/>
     <w:rsid w:val="006B6FCD"/>
     <w:rsid w:val="006C440B"/>
     <w:rsid w:val="006C63AB"/>
     <w:rsid w:val="006F3786"/>
     <w:rsid w:val="00717B50"/>
+    <w:rsid w:val="007364D2"/>
     <w:rsid w:val="00741217"/>
     <w:rsid w:val="00783FB9"/>
     <w:rsid w:val="007922F9"/>
     <w:rsid w:val="007926BC"/>
     <w:rsid w:val="00793E8F"/>
-    <w:rsid w:val="00797041"/>
     <w:rsid w:val="007F3FE4"/>
     <w:rsid w:val="00803C61"/>
     <w:rsid w:val="00813AD3"/>
     <w:rsid w:val="008222FE"/>
     <w:rsid w:val="00864F54"/>
     <w:rsid w:val="008E3811"/>
     <w:rsid w:val="008F35FA"/>
     <w:rsid w:val="008F7DD5"/>
     <w:rsid w:val="00921769"/>
     <w:rsid w:val="009330E4"/>
     <w:rsid w:val="00951F76"/>
     <w:rsid w:val="00961461"/>
     <w:rsid w:val="00977EE5"/>
     <w:rsid w:val="009D3839"/>
     <w:rsid w:val="009E5B78"/>
     <w:rsid w:val="00A02950"/>
     <w:rsid w:val="00A17CE6"/>
     <w:rsid w:val="00A22CD2"/>
+    <w:rsid w:val="00A350FC"/>
     <w:rsid w:val="00A45690"/>
     <w:rsid w:val="00A54291"/>
     <w:rsid w:val="00A60AA8"/>
     <w:rsid w:val="00B00E4D"/>
     <w:rsid w:val="00B129CE"/>
     <w:rsid w:val="00B14FEB"/>
     <w:rsid w:val="00B44E9C"/>
     <w:rsid w:val="00B517AE"/>
     <w:rsid w:val="00B5311F"/>
     <w:rsid w:val="00B76699"/>
     <w:rsid w:val="00BA7527"/>
     <w:rsid w:val="00C532F3"/>
     <w:rsid w:val="00C619B3"/>
     <w:rsid w:val="00C74B22"/>
     <w:rsid w:val="00C76535"/>
     <w:rsid w:val="00C96366"/>
     <w:rsid w:val="00C97205"/>
     <w:rsid w:val="00CD48B5"/>
     <w:rsid w:val="00CD69BF"/>
     <w:rsid w:val="00CD7DF8"/>
     <w:rsid w:val="00CF5F49"/>
     <w:rsid w:val="00D5746C"/>
     <w:rsid w:val="00D60140"/>
     <w:rsid w:val="00D7457E"/>
     <w:rsid w:val="00DA2144"/>
     <w:rsid w:val="00DA4071"/>
     <w:rsid w:val="00DC05E7"/>
     <w:rsid w:val="00DC62E7"/>
     <w:rsid w:val="00DD3788"/>
     <w:rsid w:val="00DE1377"/>
     <w:rsid w:val="00DE1415"/>
     <w:rsid w:val="00DE5790"/>
     <w:rsid w:val="00E236C3"/>
     <w:rsid w:val="00E3379F"/>
     <w:rsid w:val="00E54339"/>
     <w:rsid w:val="00EA16B4"/>
     <w:rsid w:val="00EA2AF5"/>
     <w:rsid w:val="00EE35D2"/>
     <w:rsid w:val="00EF1254"/>
     <w:rsid w:val="00F25503"/>
     <w:rsid w:val="00F62895"/>
     <w:rsid w:val="00F63929"/>
     <w:rsid w:val="00F76A8B"/>
     <w:rsid w:val="00F94CDA"/>
     <w:rsid w:val="00FA7860"/>
     <w:rsid w:val="00FD2750"/>
     <w:rsid w:val="00FD571D"/>
+    <w:rsid w:val="00FE3100"/>
     <w:rsid w:val="00FE7B2A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53D455B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CDED9424-C19E-4E65-ADF4-72F2F50A1389}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1200,98 +1106,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1468,51 +1377,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="002D222B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -1994,51 +1902,51 @@
     <w:rsid w:val="002D222B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="002D222B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -2299,74 +2207,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>410</Words>
-  <Characters>2340</Characters>
+  <Words>483</Words>
+  <Characters>2755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2745</CharactersWithSpaces>
+  <CharactersWithSpaces>3232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Atherton, Renee (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>