--- v0 (2026-01-17)
+++ v1 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7566BFFE" w14:textId="3E6DBFE6" w:rsidR="006467B9" w:rsidRDefault="00A834A6">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2904" w:right="3095" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A11F507" wp14:editId="2DF1DB8B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>537918</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>44283</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="637274" cy="846341"/>
@@ -684,51 +684,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5ADE10" w14:textId="77777777" w:rsidR="006467B9" w:rsidRDefault="00A834A6">
+    <w:p w14:paraId="0C5ADE10" w14:textId="692BFA36" w:rsidR="006467B9" w:rsidRDefault="00A834A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="191"/>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="61"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00760852">
         <w:rPr>
@@ -737,80 +737,84 @@
         </w:rPr>
         <w:t>Scan and E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="2"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A82F67">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="2"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00760852" w:rsidRPr="00760852">
+        <w:r w:rsidR="00A82F67" w:rsidRPr="006A475B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:spacing w:val="2"/>
           </w:rPr>
-          <w:t>Katelyn.A.Sylvia@mass.gov</w:t>
+          <w:t>Erica.Crawford@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00760852">
-        <w:rPr>
+      <w:r w:rsidR="00A82F67">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="2"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(preferred)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1505D52C" w14:textId="77777777" w:rsidR="006467B9" w:rsidRDefault="00A834A6">
+    <w:p w14:paraId="1505D52C" w14:textId="51A659CF" w:rsidR="006467B9" w:rsidRDefault="00A834A6">
       <w:pPr>
         <w:spacing w:before="22"/>
         <w:ind w:left="480"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00760852">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -819,51 +823,58 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00760852">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>151 Campanelli Dr. Suite A, Middleborough MA 02346 ATTN: Katelyn Sylvia</w:t>
+        <w:t xml:space="preserve">151 Campanelli Dr. Suite A, Middleborough MA 02346 ATTN: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71B6D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erica Crawford </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCFA5CB" w14:textId="77777777" w:rsidR="006467B9" w:rsidRDefault="006467B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0818280E" w14:textId="77777777" w:rsidR="006467B9" w:rsidRDefault="006467B9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6808CA85" w14:textId="77777777" w:rsidR="00DE5953" w:rsidRDefault="00DE5953" w:rsidP="00DE5953">
       <w:pPr>
         <w:spacing w:before="3" w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="13"/>
         </w:rPr>
@@ -1355,58 +1366,58 @@
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="3237BFC2" w14:textId="77777777" w:rsidR="00760852" w:rsidRDefault="00760852"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>40000</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="4961B6E4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:213.25pt;margin-top:5.05pt;width:220.8pt;height:20.15pt;z-index:487591936;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOA0R7hAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32RnY2tdVZ7aapK&#10;24u02w8ggGNUDBRI7G21/94BJ9lsL1JV1Q8YmOEwM+cMF5djL9GOWye0anB2lmLEFdVMqE2DPz+s&#10;ZguMnCeKEakVb/Ajd/hy+frVxWBqnutOS8YtAhDl6sE0uPPe1EniaMd74s604QqMrbY98bC0m4RZ&#10;MgB6L5M8TefJoC0zVlPuHOzeTka8jPhty6n/2LaOeyQbDLH5ONo4rsOYLC9IvbHEdILuwyD/EEVP&#10;hIJLj1C3xBO0teIXqF5Qq51u/RnVfaLbVlAec4BssvSnbO47YnjMBYrjzLFM7v/B0g+7TxYJ1uAc&#10;I0V6oOiBjx5d6xHloTqDcTU43Rtw8yNsA8sxU2fuNP3ikNI3HVEbfmWtHjpOGESXhZPJydEJxwWQ&#10;9fBeM7iGbL2OQGNr+1A6KAYCdGDp8chMCIXCZr5Ii2wOJgq2vCyrtIxXkPpw2ljn33LdozBpsAXm&#10;IzrZ3TkfoiH1wSVc5rQUbCWkjAu7Wd9Ii3YEVLKK3x79hZtUwVnpcGxCnHYgSLgj2EK4kfXvVZYX&#10;6XVezVbzxfmsWBXlrDpPF7M0q66reVpUxe3qKQSYFXUnGOPqTih+UGBW/B3D+16YtBM1iIYGV2Ve&#10;ThT9Mck0fr9LshceGlKKvsGLoxOpA7FvFIO0Se2JkNM8eRl+rDLU4PCPVYkyCMxPGvDjeox6ixoJ&#10;Ellr9gi6sBpoA4bhMYFJp+03jAZozAa7r1tiOUbynQJtVVlRhE6Oi6I8z2FhTy3rUwtRFKAa7DGa&#10;pjd+6v6tsWLTwU2TmpW+Aj22IkrlOaq9iqH5Yk77hyJ09+k6ej0/Z8sfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA6N4xft0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy2rDMBBF94X8g5hAd41kk7jG&#10;tRxKwbTgVdJ+gGzJD2yNjKU47t93ump3M9zDnTP5ebMTW83iB4cSooMAZrBxesBOwtdn+ZQC80Gh&#10;VpNDI+HbeDgXu4dcZdrd8WLWa+gYlaDPlIQ+hDnj3De9scof3GyQstYtVgVal47rRd2p3E48FiLh&#10;Vg1IF3o1m7feNOP1ZiV8VE3ZxpVt1zBGdqwu9XvZPkv5uN9eX4AFs4U/GH71SR0KcqrdDbVnk4Rj&#10;nJwIpUBEwAhIk5SGWsJJHIEXOf//QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjgNE&#10;e4QCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6N4xft0AAAAJAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" stroked="f">
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:213.25pt;margin-top:5.05pt;width:220.8pt;height:20.15pt;z-index:487591936;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJh2mp8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INO00Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++Schy3uQXVgeByydmd2dH6duwNOyj0GmzJ57OcM2Ul1Nq2Jf/xfffu&#10;mjMfhK2FAatKflSe327evlkPrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZb5PlVNgDWDkEq7+n0fkryTcJvGiXD16bxKjBTcuotpBXTWsU126xF0aJwnZanNsQruuiFtlT0&#10;DHUvgmB71C+gei0RPDRhJqHPoGm0VIkDsZnn/7B57IRTiQuJ491ZJv//YOWXw6P7hiyMH2CkASYS&#10;3j2A/OmZhW0nbKvuEGHolKip8DxKlg3OF6enUWpf+AhSDZ+hpiGLfYAENDbYR1WIJyN0GsDxLLoa&#10;A5N0uLjOl/MrSknKLVarm3yVSoji6bVDHz4q6FnclBxpqAldHB58iN2I4ulKLObB6HqnjUkBttXW&#10;IDsIMsAufSf0v64ZGy9biM8mxHiSaEZmE8cwViMlI90K6iMRRpgMRT8AbTrA35wNZKaS+197gYoz&#10;88mSaDfz5TK6LwXL1fsFBXiZqS4zwkqCKnngbNpuw+TYvUPddlRpGpOFOxK60UmD565OfZNhkjQn&#10;c0dHXsbp1vMvuPkDAAD//wMAUEsDBBQABgAIAAAAIQDo3jF+3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LasMwEEX3hfyDmEB3jWSTuMa1HErBtOBV0n6AbMkPbI2MpTju33e6ancz3MOdM/l5&#10;sxNbzeIHhxKigwBmsHF6wE7C12f5lALzQaFWk0Mj4dt4OBe7h1xl2t3xYtZr6BiVoM+UhD6EOePc&#10;N72xyh/cbJCy1i1WBVqXjutF3ancTjwWIuFWDUgXejWbt9404/VmJXxUTdnGlW3XMEZ2rC71e9k+&#10;S/m4315fgAWzhT8YfvVJHQpyqt0NtWeThGOcnAilQETACEiTlIZawkkcgRc5//9B8QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAJh2mp8wEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDo3jF+3QAAAAkBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00760852" w:rsidRDefault="00760852"/>
+                          <w:p w14:paraId="3237BFC2" w14:textId="77777777" w:rsidR="00760852" w:rsidRDefault="00760852"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2209,137 +2220,143 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="734C9C4D" w14:textId="77777777" w:rsidR="00245F4E" w:rsidRDefault="00245F4E"/>
     <w:sectPr w:rsidR="00245F4E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="660" w:right="600" w:bottom="280" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006467B9"/>
     <w:rsid w:val="00140EA4"/>
     <w:rsid w:val="002316D6"/>
     <w:rsid w:val="00245F4E"/>
+    <w:rsid w:val="002B33FA"/>
+    <w:rsid w:val="004945FE"/>
     <w:rsid w:val="004B009B"/>
     <w:rsid w:val="00622A34"/>
     <w:rsid w:val="006467B9"/>
+    <w:rsid w:val="00723601"/>
     <w:rsid w:val="00730AB8"/>
     <w:rsid w:val="00760852"/>
+    <w:rsid w:val="00A82F67"/>
     <w:rsid w:val="00A834A6"/>
+    <w:rsid w:val="00D71B6D"/>
     <w:rsid w:val="00DD661D"/>
     <w:rsid w:val="00DE5953"/>
     <w:rsid w:val="00F355CD"/>
+    <w:rsid w:val="00F744D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47EC4828"/>
   <w15:docId w15:val="{E8FEE60E-6A40-4C21-B542-44D71AE60DB5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2784,59 +2801,71 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="256" w:lineRule="exact"/>
       <w:ind w:left="127"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00760852"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A82F67"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katelyn.A.Sylvia@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/state-911-department" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erica.Crawford@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/state-911-department" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3080,78 +3109,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>154</Words>
-  <Characters>884</Characters>
+  <Characters>879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1036</CharactersWithSpaces>
+  <CharactersWithSpaces>1031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Aitchison, John (EPS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-02-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 15 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">