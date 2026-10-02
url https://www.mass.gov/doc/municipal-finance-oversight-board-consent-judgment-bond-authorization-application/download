--- v0 (2025-11-05)
+++ v1 (2026-10-02)
@@ -499,55 +499,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>letter explaining</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>need</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56471030" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1157,76 +1155,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Oversight</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Board Office of the State Auditor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5647103B" w14:textId="4B059EDF" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
+    <w:p w14:paraId="6C15619F" w14:textId="77777777" w:rsidR="00CC1EA5" w:rsidRDefault="00CC1EA5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="7060"/>
       </w:pPr>
       <w:r>
-        <w:t>One Winter Street, 9</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Floor Boston, MA 02108 </w:t>
+        <w:t>One Ashburton Place, Suite 1819</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5647103B" w14:textId="0B4EF552" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="220" w:right="7060"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Boston, MA 02108 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491A73BF" w14:textId="0F120061" w:rsidR="00BF243C" w:rsidRDefault="00BF243C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="7060"/>
       </w:pPr>
       <w:r>
         <w:t>DL.MFOB@MassAuditor.gov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5647103C" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="004A7F82">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:sectPr w:rsidR="004A7F82">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="600" w:bottom="280" w:left="1220" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5647103D" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
       <w:pPr>
@@ -1906,51 +1896,51 @@
                                         <a:pt x="2805175" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="462812F7" id="Group 3" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaWMBjcQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+12zZoZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNdspdB2Ykp+e5JwpI6HqTFPyH0+3&#10;H5acOS9MJTQYVfJn5fjV6v27y8EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszz9lA2BlEaRyjr7ejE6+ivHrWkn/va6d8kyXnHLzccW4bsKarS5F0aCwbSenNMQbsuhF&#10;Z+jSQ6gb4QXbYvcqVN9JBAe1P5HQZ1DXnVSxBqrmNH9RzRpha2MtTTE09kATUfuCpzeHlfe7NdpH&#10;+4Bj9mTegfzliJdssE0x94d9cwTva+zDISqC7SOjzwdG1d4zSR/Plvni/CMRL8m3yJcT4bKlrrw6&#10;JNuvfzuWiWK8MiZ2SGSwpBx3JMf9HzmPrbAqcu5C8Q/Iuqrk55wZ0ZN+15NUzoNywtWECexNOzcR&#10;+WZuDkWKQm6dXyuIHIvdnfOjVqtkiTZZcm+SiaT4oHUdte45I60jZ6T1zah1K3w4FxoXTDbMmtRO&#10;PQrOHnbqCSLMh06FTp5eLDhLTaZMjxht5ljq9wyVfOltY7wRs8gvPoe8KFhyp/cIm1/7T+CotFlY&#10;qcGp8aZQd7zywAXh5mw70F1122kdynfYbK41sp0IIyQ+U8YzGEnSFWPzg7WB6pmUM5BYSu5+bwUq&#10;zvQ3Q9oMQygZmIxNMtDra4ijKjKPzj/tfwq0zJJZck//1T0kiYoiyYLyD4ARG04a+LL1UHdBMzG3&#10;MaNpQ79LtOJUiUxMEzCMrfk+oo5zevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaWMBjcQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="5CB522CD" id="Group 3" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaWMBjcQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+12zZoZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNdspdB2Ykp+e5JwpI6HqTFPyH0+3&#10;H5acOS9MJTQYVfJn5fjV6v27y8EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszz9lA2BlEaRyjr7ejE6+ivHrWkn/va6d8kyXnHLzccW4bsKarS5F0aCwbSenNMQbsuhF&#10;Z+jSQ6gb4QXbYvcqVN9JBAe1P5HQZ1DXnVSxBqrmNH9RzRpha2MtTTE09kATUfuCpzeHlfe7NdpH&#10;+4Bj9mTegfzliJdssE0x94d9cwTva+zDISqC7SOjzwdG1d4zSR/Plvni/CMRL8m3yJcT4bKlrrw6&#10;JNuvfzuWiWK8MiZ2SGSwpBx3JMf9HzmPrbAqcu5C8Q/Iuqrk55wZ0ZN+15NUzoNywtWECexNOzcR&#10;+WZuDkWKQm6dXyuIHIvdnfOjVqtkiTZZcm+SiaT4oHUdte45I60jZ6T1zah1K3w4FxoXTDbMmtRO&#10;PQrOHnbqCSLMh06FTp5eLDhLTaZMjxht5ljq9wyVfOltY7wRs8gvPoe8KFhyp/cIm1/7T+CotFlY&#10;qcGp8aZQd7zywAXh5mw70F1122kdynfYbK41sp0IIyQ+U8YzGEnSFWPzg7WB6pmUM5BYSu5+bwUq&#10;zvQ3Q9oMQygZmIxNMtDra4ijKjKPzj/tfwq0zJJZck//1T0kiYoiyYLyD4ARG04a+LL1UHdBMzG3&#10;MaNpQ79LtOJUiUxMEzCMrfk+oo5zevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaWMBjcQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 4" o:spid="_x0000_s1027" style="position:absolute;width:28054;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2805430,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACfjXZwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fawIx&#10;EMTfC/0OYQu+lJqzSCmnUUr/iPhWq/R1uay5w8vmSPb0/PZGKPRxmJnfMPPl4Ft1opiawAYm4wIU&#10;cRVsw87A7ufr6RVUEmSLbWAycKEEy8X93RxLG878TaetOJUhnEo0UIt0pdapqsljGoeOOHuHED1K&#10;ltFpG/Gc4b7Vz0Xxoj02nBdq7Oi9puq47b0BeTx8us7vP+JKJps97/rgfntjRg/D2wyU0CD/4b/2&#10;2hqYwu1KvgF6cQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACfjXZwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2805175,l,,,5079r2805175,l2805175,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="5647104E" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:ind w:left="1571"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
@@ -2170,51 +2160,51 @@
                                         <a:pt x="2805175" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="41E8C475" id="Group 5" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeVzy6cQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+12S5sZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNdspdB2Ykp+e5JwpI6HqTFPyH0+3&#10;H5acOS9MJTQYVfJn5fjV6v27y8EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wsz8+zAbCyCFI5R19vRidfxfh1raT/XtdOeaZLTrn5uGJcN2HNVpeiaFDYtpNTGuINWfSi&#10;M3TpIdSN8IJtsXsVqu8kgoPan0joM6jrTqpYA1Vzmr+oZo2wtbGWphgae6CJqH3B05vDyvvdGu2j&#10;fcAxezLvQP5yxEs22KaY+8O+OYL3NfbhEBXB9pHR5wOjau+ZpI9ny3zx6SMRL8m3yJcT4bKlrrw6&#10;JNuvfzuWiWK8MiZ2SGSwpBx3JMf9HzmPrbAqcu5C8Q/Iuqrk55wZ0ZN+15NUzoNywtWECexNOzcR&#10;+WZuDkWKQm6dXyuIHIvdnfOjVqtkiTZZcm+SiaT4oHUdte45I60jZ6T1zah1K3w4FxoXTDbMmtRO&#10;PQrOHnbqCSLMh06FTp5eLDhLTaZMjxht5ljq9wyVfOltY7wRs8gvPoe8KFhyp/cIm1/7T+CotFlY&#10;qcGp8aZQd7zywAXh5mw70F1122kdynfYbK41sp0IIyQ+U8YzGEnSFWPzg7WB6pmUM5BYSu5+bwUq&#10;zvQ3Q9oMQygZmIxNMtDra4ijKjKPzj/tfwq0zJJZck//1T0kiYoiyYLyD4ARG04a+LL1UHdBMzG3&#10;MaNpQ79LtOJUiUxMEzCMrfk+oo5zevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCeVzy6cQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="21036573" id="Group 5" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeVzy6cQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+12S5sZdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNdspdB2Ykp+e5JwpI6HqTFPyH0+3&#10;H5acOS9MJTQYVfJn5fjV6v27y8EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wsz8+zAbCyCFI5R19vRidfxfh1raT/XtdOeaZLTrn5uGJcN2HNVpeiaFDYtpNTGuINWfSi&#10;M3TpIdSN8IJtsXsVqu8kgoPan0joM6jrTqpYA1Vzmr+oZo2wtbGWphgae6CJqH3B05vDyvvdGu2j&#10;fcAxezLvQP5yxEs22KaY+8O+OYL3NfbhEBXB9pHR5wOjau+ZpI9ny3zx6SMRL8m3yJcT4bKlrrw6&#10;JNuvfzuWiWK8MiZ2SGSwpBx3JMf9HzmPrbAqcu5C8Q/Iuqrk55wZ0ZN+15NUzoNywtWECexNOzcR&#10;+WZuDkWKQm6dXyuIHIvdnfOjVqtkiTZZcm+SiaT4oHUdte45I60jZ6T1zah1K3w4FxoXTDbMmtRO&#10;PQrOHnbqCSLMh06FTp5eLDhLTaZMjxht5ljq9wyVfOltY7wRs8gvPoe8KFhyp/cIm1/7T+CotFlY&#10;qcGp8aZQd7zywAXh5mw70F1122kdynfYbK41sp0IIyQ+U8YzGEnSFWPzg7WB6pmUM5BYSu5+bwUq&#10;zvQ3Q9oMQygZmIxNMtDra4ijKjKPzj/tfwq0zJJZck//1T0kiYoiyYLyD4ARG04a+LL1UHdBMzG3&#10;MaNpQ79LtOJUiUxMEzCMrfk+oo5zevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCeVzy6cQIAAO8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 6" o:spid="_x0000_s1027" style="position:absolute;width:28054;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2805430,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCd4A41wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8IReimbtQcpqFLF/KN60Sq+PzTO7uHlZkre6/faNIPQ4zMxvmMVq8K26UExNYAPTSQGK&#10;uAq2YWfg8P0xfgWVBNliG5gM/FKC1fLxYYGlDVfe0WUvTmUIpxIN1CJdqXWqavKYJqEjzt4pRI+S&#10;ZXTaRrxmuG/1S1HMtMeG80KNHW1qqs773huQ59O76/zxLX7KdHvkQx/cT2/M02hYz0EJDfIfvre/&#10;rIEZ3K7kG6CXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd4A41wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m2805175,l,,,5079r2805175,l2805175,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="56471052" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="99"/>
               <w:ind w:left="1571"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
@@ -2434,51 +2424,51 @@
                                         <a:pt x="2805175" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3831606C" id="Group 7" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWgNpRbgIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5x2yxYYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnsNDsodC2Ygp8tlpwpI6FsTV3wp8eb&#10;D2vOnBemFBqMKvizcvxy8/7dRW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1wi3AKkPGCrATnpZYZyWK&#10;nqJ3OjtfLj9nPWBpEaRyjnavByPfxPhVpaT/UVVOeaYLTrn5+Mb43oV3trkQeY3CNq0c0xBvyKIT&#10;raFLp1DXwgu2x/ZVqK6VCA4qv5DQZVBVrVSxBqrmbPmimi3C3sZa6ryv7UQTUfuCpzeHlXeHLdoH&#10;e49D9gRvQf5yxEvW2zqf28O6PjkfK+zCISqCHSOjzxOj6uiZpM3z9XL16SMRL8m2Wq5HwmVDXXl1&#10;SDbf/nYsE/lwZUxsSqS3pBx3Isf9HzkPjbAqcu5C8ffI2rLgpGIjOtLvdpTKOignXE0+gb1x5UYi&#10;38zNVKTI5d75rYLIsTjcOj9otUxINAnJo0kQSfFB6zpq3XNGWkfOSOu7QetW+HAuNC5A1s+a1Iw9&#10;CsYODuoRopsPnQqdPPuy4iw1mTI9+Wgz96V+z7ySLX1tjDf4JElQsGRO38Ftfu0/OUelzcJKDU4R&#10;g7QV6p5A5II252w70G1502odyndY7640soMIIyQ+gUk6MnMjSbp8aH5AOyifSTk9iaXg7vdeoOJM&#10;fzekzTCEEsAEdgmg11cQR1VkHp1/PP4UaJklWHBP/9UdJImKPMkiFDX5hpMGvu49VG3QTMxtyGhc&#10;0O8SUZwqsZRxAoaxNV9Hr9Oc3vwBAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ/72j&#10;F3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9CwjZWS&#10;EA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e0pdh&#10;czysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GLHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWgNpRbgIAAO8FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="565CC2EE" id="Group 7" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWgNpRbgIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5x2yxYYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnsNDsodC2Ygp8tlpwpI6FsTV3wp8eb&#10;D2vOnBemFBqMKvizcvxy8/7dRW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1wi3AKkPGCrATnpZYZyWK&#10;nqJ3OjtfLj9nPWBpEaRyjnavByPfxPhVpaT/UVVOeaYLTrn5+Mb43oV3trkQeY3CNq0c0xBvyKIT&#10;raFLp1DXwgu2x/ZVqK6VCA4qv5DQZVBVrVSxBqrmbPmimi3C3sZa6ryv7UQTUfuCpzeHlXeHLdoH&#10;e49D9gRvQf5yxEvW2zqf28O6PjkfK+zCISqCHSOjzxOj6uiZpM3z9XL16SMRL8m2Wq5HwmVDXXl1&#10;SDbf/nYsE/lwZUxsSqS3pBx3Isf9HzkPjbAqcu5C8ffI2rLgpGIjOtLvdpTKOignXE0+gb1x5UYi&#10;38zNVKTI5d75rYLIsTjcOj9otUxINAnJo0kQSfFB6zpq3XNGWkfOSOu7QetW+HAuNC5A1s+a1Iw9&#10;CsYODuoRopsPnQqdPPuy4iw1mTI9+Wgz96V+z7ySLX1tjDf4JElQsGRO38Ftfu0/OUelzcJKDU4R&#10;g7QV6p5A5II252w70G1502odyndY7640soMIIyQ+gUk6MnMjSbp8aH5AOyifSTk9iaXg7vdeoOJM&#10;fzekzTCEEsAEdgmg11cQR1VkHp1/PP4UaJklWHBP/9UdJImKPMkiFDX5hpMGvu49VG3QTMxtyGhc&#10;0O8SUZwqsZRxAoaxNV9Hr9Oc3vwBAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ/72j&#10;F3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9CwjZWS&#10;EA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e0pdh&#10;czysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GLHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWgNpRbgIAAO8FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="position:absolute;width:28054;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2805430,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDMz/cvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhF5KzeqhyNYoRVuR3rRKr8NmzC7dTJZkVrf/3hwEj4/3vVgNvlUXiqkJbGA6KUARV8E2&#10;7Awcf75e56CSIFtsA5OBf0qwWo6eFljacOU9XQ7iVA7hVKKBWqQrtU5VTR7TJHTEmTuH6FEyjE7b&#10;iNcc7ls9K4o37bHh3FBjR+uaqr9D7w3Iy/nTdf60iVuZfp/42Af32xvzPB4+3kEJDfIQ3907ayBv&#10;zVfyDdDLGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDMz/cvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m2805175,l,,,5080r2805175,l2805175,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="56471056" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:ind w:left="1571"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
@@ -2698,51 +2688,51 @@
                                         <a:pt x="2805175" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0E9B6924" id="Group 9" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwE5xmcQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XhJot2wjsqiCsqqE&#10;AAmqPnsd56I6Hnfs3Sx/37ET70YgVSrNgzPOHM/lzIkvLve9ZjuFrgNT8tOTnDNlJFSdaUr+4+nm&#10;w5Iz54WphAajSv6sHL9cvX93MdhCnUELulLIKIhxxWBL3npviyxzslW9cCdglSFnDdgLT1tssgrF&#10;QNF7nZ3l+edsAKwsglTO0dfr0clXMX5dK+nv69opz3TJqTYfV4zrJqzZ6kIUDQrbdnIqQ7yhil50&#10;hpIeQl0LL9gWu1eh+k4iOKj9iYQ+g7rupIo9UDen+Ytu1ghbG3tpiqGxB5qI2hc8vTmsvNut0T7a&#10;BxyrJ/MW5C9HvGSDbYq5P+ybI3hfYx8OURNsHxl9PjCq9p5J+ni2zBefPhLxknyLfDkRLluayqtD&#10;sv32t2OZKMaUsbBDIYMl5bgjOe7/yHlshVWRcxeaf0DWVSRsasGIngS8nrRCX4ijkJxQgb9p5yYq&#10;38zOoU1RyK3zawWRZbG7dX5Ua5Us0SZL7k0ykTQf1K6j2j1npHbkjNS+GdVuhQ/nwuiCyYbZmNpp&#10;SsHZw049QYT5MKswy9PzBWdpzFTpEaPNHEt0zVDJl942xhsxi/z8S6iLgiV3eo+wedp/AscBzcJK&#10;DU6NmULfMeWBC8LN2Xagu+qm0zq077DZXGlkOxEukfhMFc9gJEpXjMMP1gaqZ9LOQGopufu9Fag4&#10;098NqZP69snAZGySgV5fQbysIvPo/NP+p0DLLJkl9/Rn3UESqSiSLKj+ABix4aSBr1sPdRc0E2sb&#10;K5o29MNEK94rkYnpDgwX13wfUcebevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwE5xmcQIAAPEFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="07DEF363" id="Group 9" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwE5xmcQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XhJot2wjsqiCsqqE&#10;AAmqPnsd56I6Hnfs3Sx/37ET70YgVSrNgzPOHM/lzIkvLve9ZjuFrgNT8tOTnDNlJFSdaUr+4+nm&#10;w5Iz54WphAajSv6sHL9cvX93MdhCnUELulLIKIhxxWBL3npviyxzslW9cCdglSFnDdgLT1tssgrF&#10;QNF7nZ3l+edsAKwsglTO0dfr0clXMX5dK+nv69opz3TJqTYfV4zrJqzZ6kIUDQrbdnIqQ7yhil50&#10;hpIeQl0LL9gWu1eh+k4iOKj9iYQ+g7rupIo9UDen+Ytu1ghbG3tpiqGxB5qI2hc8vTmsvNut0T7a&#10;BxyrJ/MW5C9HvGSDbYq5P+ybI3hfYx8OURNsHxl9PjCq9p5J+ni2zBefPhLxknyLfDkRLluayqtD&#10;sv32t2OZKMaUsbBDIYMl5bgjOe7/yHlshVWRcxeaf0DWVSRsasGIngS8nrRCX4ijkJxQgb9p5yYq&#10;38zOoU1RyK3zawWRZbG7dX5Ua5Us0SZL7k0ykTQf1K6j2j1npHbkjNS+GdVuhQ/nwuiCyYbZmNpp&#10;SsHZw049QYT5MKswy9PzBWdpzFTpEaPNHEt0zVDJl942xhsxi/z8S6iLgiV3eo+wedp/AscBzcJK&#10;DU6NmULfMeWBC8LN2Xagu+qm0zq077DZXGlkOxEukfhMFc9gJEpXjMMP1gaqZ9LOQGopufu9Fag4&#10;098NqZP69snAZGySgV5fQbysIvPo/NP+p0DLLJkl9/Rn3UESqSiSLKj+ABix4aSBr1sPdRc0E2sb&#10;K5o29MNEK94rkYnpDgwX13wfUcebevUHAAD//wMAUEsDBBQABgAIAAAAIQAxKveK2gAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USrlJhNKUU9FcFWEG/T7DQJzc6G7DZJ&#10;/72jF3t5MLzhve/ly8m1aqA+NJ4NpLMEFHHpbcOVgc/d690CVIjIFlvPZOBMAZbF9VWOmfUjf9Cw&#10;jZWSEA4ZGqhj7DKtQ1mTwzDzHbF4B987jHL2lbY9jhLuWn2fJE/aYcPSUGNH65rK4/bkDLyNOK4e&#10;0pdhczysz9+7x/evTUrG3N5Mq2dQkab4/wy/+IIOhTDt/YltUK0BGRL/VLz5PJUZewML0EWuL9GL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwE5xmcQIAAPEFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAxKveK2gAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:28054;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2805430,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyf8NxwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwNB&#10;DMXvgt9hiOBF7Gx7EFk7LeKfUrxZW7yGnXR2cSezzGTb9ds3B8Fbwnt575fleoq9OVEuXWIH81kF&#10;hrhJvuPgYP/1fv8Ipgiyxz4xOfilAuvV9dUSa5/O/EmnnQSjIVxqdNCKDLW1pWkpYpmlgVi1Y8oR&#10;RdccrM941vDY20VVPdiIHWtDiwO9tNT87MboQO6Ob2GIh9e8kfnHgfdjCt+jc7c30/MTGKFJ/s1/&#10;11uv+Eqvv+gAdnUBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8n/DccMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m2805175,l,,,5079r2805175,l2805175,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="5647105A" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="99"/>
               <w:ind w:left="1571"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
@@ -2962,51 +2952,51 @@
                                         <a:pt x="2805175" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="43D87300" id="Group 11" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqWij7bwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5xmy1YYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnsNDsodC2Ygp8tlpwpI6FsTV3wp8eb&#10;D+ecOS9MKTQYVfBn5fjl5v27i97magUN6FIhoyDG5b0teOO9zbPMyUZ1wi3AKkPGCrATnpZYZyWK&#10;nqJ3Olstl5+zHrC0CFI5R7vXg5FvYvyqUtL/qCqnPNMFp9x8fGN878I721yIvEZhm1aOaYg3ZNGJ&#10;1tClU6hr4QXbY/sqVNdKBAeVX0joMqiqVqpYA1VztnxRzRZhb2Mtdd7XdqKJqH3B05vDyrvDFu2D&#10;vcche4K3IH854iXrbZ3P7WFdn5yPFXbhEBXBjpHR54lRdfRM0ubqfLn+9JGIl2RbL89HwmVDXXl1&#10;SDbf/nYsE/lwZUxsSqS3pBx3Isf9HzkPjbAqcu5C8ffI2pKEveLMiI4EvB21QjvEUbicvAJ/48qN&#10;VL6ZnalMkcu981sFkWVxuHV+UGuZkGgSkkeTIJLmg9p1VLvnjNSOnJHad4ParfDhXGhdgKyftakZ&#10;uxSMHRzUI0Q3H3oVenn2Zc1ZajNlevLRZu5LHZ95JVv62hhv8EmioGDJnL6D2/zaf3KOWpuFlRqc&#10;IgZpK9Q9gcgFbc7ZdqDb8qbVOpTvsN5daWQHEYZIfAKTdGTmRqJ0+dD8gHZQPpN2elJLwd3vvUDF&#10;mf5uSJ1hDCWACewSQK+vIA6ryDw6/3j8KdAyS7Dgnv6sO0giFXmSRShq8g0nDXzde6jaoJmY25DR&#10;uKAfJqI4V2Ip4wwMg2u+jl6nSb35AwAA//8DAFBLAwQUAAYACAAAACEAMSr3itoAAAACAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91Eq5SYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9&#10;oxd7eTC84b3v5cvJtWqgPjSeDaSzBBRx6W3DlYHP3evdAlSIyBZbz2TgTAGWxfVVjpn1I3/QsI2V&#10;khAOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY4S7lp9nyRP2mHD0lBjR+uayuP25Ay8jTiuHtKX&#10;YXM8rM/fu8f3r01KxtzeTKtnUJGm+P8Mv/iCDoUw7f2JbVCtARkS/1S8+TyVGXsDC9BFri/Rix8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqloo+28CAADxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMSr3itoAAAACAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                    <v:group w14:anchorId="78CC7130" id="Group 11" o:spid="_x0000_s1026" style="width:220.9pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="28054,50" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqWij7bwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5xmy1YYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595cXnsNDsodC2Ygp8tlpwpI6FsTV3wp8eb&#10;D+ecOS9MKTQYVfBn5fjl5v27i97magUN6FIhoyDG5b0teOO9zbPMyUZ1wi3AKkPGCrATnpZYZyWK&#10;nqJ3Olstl5+zHrC0CFI5R7vXg5FvYvyqUtL/qCqnPNMFp9x8fGN878I721yIvEZhm1aOaYg3ZNGJ&#10;1tClU6hr4QXbY/sqVNdKBAeVX0joMqiqVqpYA1VztnxRzRZhb2Mtdd7XdqKJqH3B05vDyrvDFu2D&#10;vcche4K3IH854iXrbZ3P7WFdn5yPFXbhEBXBjpHR54lRdfRM0ubqfLn+9JGIl2RbL89HwmVDXXl1&#10;SDbf/nYsE/lwZUxsSqS3pBx3Isf9HzkPjbAqcu5C8ffI2pKEveLMiI4EvB21QjvEUbicvAJ/48qN&#10;VL6ZnalMkcu981sFkWVxuHV+UGuZkGgSkkeTIJLmg9p1VLvnjNSOnJHad4ParfDhXGhdgKyftakZ&#10;uxSMHRzUI0Q3H3oVenn2Zc1ZajNlevLRZu5LHZ95JVv62hhv8EmioGDJnL6D2/zaf3KOWpuFlRqc&#10;IgZpK9Q9gcgFbc7ZdqDb8qbVOpTvsN5daWQHEYZIfAKTdGTmRqJ0+dD8gHZQPpN2elJLwd3vvUDF&#10;mf5uSJ1hDCWACewSQK+vIA6ryDw6/3j8KdAyS7Dgnv6sO0giFXmSRShq8g0nDXzde6jaoJmY25DR&#10;uKAfJqI4V2Ip4wwMg2u+jl6nSb35AwAA//8DAFBLAwQUAAYACAAAACEAMSr3itoAAAACAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91Eq5SYTSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9&#10;oxd7eTC84b3v5cvJtWqgPjSeDaSzBBRx6W3DlYHP3evdAlSIyBZbz2TgTAGWxfVVjpn1I3/QsI2V&#10;khAOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY4S7lp9nyRP2mHD0lBjR+uayuP25Ay8jTiuHtKX&#10;YXM8rM/fu8f3r01KxtzeTKtnUJGm+P8Mv/iCDoUw7f2JbVCtARkS/1S8+TyVGXsDC9BFri/Rix8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqloo+28CAADxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMSr3itoAAAACAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                       <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;width:28054;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2805430,5080" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt4fidwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hCl5KzeqhlK1RpLYivdUHXofNmF3cTJZkVtd/3xQKvc3H95z5cvCtulJMTWAD00kBirgK&#10;tmFn4LD/fH4FlQTZYhuYDNwpwXIxephjacONv+m6E6dyCKcSDdQiXal1qmrymCahI87cOUSPkmF0&#10;2ka85XDf6llRvGiPDeeGGjt6r6m67HpvQJ7OH67zx3XcyPTryIc+uFNvzPhxWL2BEhrkX/zn3to8&#10;fwa/v+QD9OIHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbeH4ncAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m2805175,l,,,5080r2805175,l2805175,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="5647105E" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="95"/>
               <w:ind w:left="1571"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
@@ -3906,73 +3896,65 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7F82" w14:paraId="56471082" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5647107D" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Current</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>year</w:t>
@@ -4308,78 +4290,64 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7F82" w14:paraId="5647108E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5647108B" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Debt</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> service excluded</w:t>
+              <w:t>Debt service excluded</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
@@ -4537,78 +4505,64 @@
         <w:gridCol w:w="2704"/>
         <w:gridCol w:w="2703"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A7F82" w14:paraId="56471093" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56471090" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="118"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>8</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Bond</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> rating</w:t>
+              <w:t>Bond rating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
@@ -4769,78 +4723,64 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A7F82" w14:paraId="56471097" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4113" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56471094" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Bond</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> rating</w:t>
+              <w:t>Bond rating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>and date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
@@ -5523,59 +5463,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="220" w:right="837"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>We authorize the Board to commence with the prescribed investigation or take any other appropriate action as required by M.G.L. Chapter 44, §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>7(3).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The cost of such </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or other related action will be paid by us.</w:t>
+        <w:t>The cost of such investigation or other related action will be paid by us.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>We acknowledge that we are familiar with all of the provisions of Massachusetts law that apply to judgment bonds and will adhere to all of their provisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564710A8" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="004A7F82">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="564710A9" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="004A7F82">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5646,59 +5578,57 @@
           </w:tcPr>
           <w:p w14:paraId="564710AB" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Insert</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>amount</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6054,51 +5984,51 @@
                               <a:lnTo>
                                 <a:pt x="2058035" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EDC40DA" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:342.1pt;margin-top:14.95pt;width:162.05pt;height:.6pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2058035,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF6KGuHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyNG2NOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJkWtspw3zQabMJ+rxkfTmbug0Oyl0LZiSLxc5Z8pIqFpzKPm33eOH&#10;G86cF6YSGowq+Vk5frd9/27T20KtoAFdKWQUxLiityVvvLdFljnZqE64BVhlyFkDdsLTFg9ZhaKn&#10;6J3OVnm+znrAyiJI5Rx9fRidfBvj17WS/mtdO+WZLjlx83HFuO7Dmm03ojigsE0rLzTEP7DoRGvo&#10;0inUg/CCHbH9I1TXSgQHtV9I6DKo61aqmANls8x/y+a1EVbFXEgcZyeZ3P8LK59Pr/YFA3Vnn0D+&#10;cKRI1ltXTJ6wcRfMUGMXsEScDVHF86SiGjyT9HGVX93kH684k+S7Xq+iyJko0ll5dP6zghhHnJ6c&#10;H2tQJUs0yZKDSSZSJUMNdayh54xqiJxRDfdjDa3w4VwgF0zWz4g0Fx7B2cFJ7SDCfEhhYpsSIaZv&#10;GG3mWGqgGSr50tvGeCPmer28DbwoWHKn9wibX/tX4KRmCic1ODXeFPKOV05a0PVztR3otnpstQ7p&#10;Ozzs7zWykwijEZ8L4xksdsJY/NAGe6jOL8h6mpeSu59HgYoz/cVQQ4bhSgYmY58M9Poe4ghG5dH5&#10;3fBdoGWWzJJ76p1nSO0uitQWxD8ARmw4aeDT0UPdhp6J3EZGlw3NSMz/Ms9hCOf7iHr762x/AQAA&#10;//8DAFBLAwQUAAYACAAAACEADegRM94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBi9hNUgmbmEkRUehBkFa9b7PTJJidDdltGv+925Meh/fx3jfVZrGDmGnyvWOEdJWAIG6c&#10;6blF+Px4vVcgfNBs9OCYEH7Iw6a+vqp0adyZdzTvQytiCftSI3QhjKWUvunIar9yI3HMjm6yOsRz&#10;aqWZ9DmW20FmSZJLq3uOC50e6bmj5nt/sghvqgh3u61+/6IXe9yymrOcJeLtzfL0CCLQEv5guOhH&#10;daij08Gd2HgxIOTqIYsoQlYUIC5Akqg1iAPCOk1B1pX8/0L9CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEXooa4eAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA3oETPeAAAACgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m2058035,l,,,7619r2058035,l2058035,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="5289994F" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:342.1pt;margin-top:14.95pt;width:162.05pt;height:.6pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2058035,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF6KGuHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YyNG2NOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJkWtspw3zQabMJ+rxkfTmbug0Oyl0LZiSLxc5Z8pIqFpzKPm33eOH&#10;G86cF6YSGowq+Vk5frd9/27T20KtoAFdKWQUxLiityVvvLdFljnZqE64BVhlyFkDdsLTFg9ZhaKn&#10;6J3OVnm+znrAyiJI5Rx9fRidfBvj17WS/mtdO+WZLjlx83HFuO7Dmm03ojigsE0rLzTEP7DoRGvo&#10;0inUg/CCHbH9I1TXSgQHtV9I6DKo61aqmANls8x/y+a1EVbFXEgcZyeZ3P8LK59Pr/YFA3Vnn0D+&#10;cKRI1ltXTJ6wcRfMUGMXsEScDVHF86SiGjyT9HGVX93kH684k+S7Xq+iyJko0ll5dP6zghhHnJ6c&#10;H2tQJUs0yZKDSSZSJUMNdayh54xqiJxRDfdjDa3w4VwgF0zWz4g0Fx7B2cFJ7SDCfEhhYpsSIaZv&#10;GG3mWGqgGSr50tvGeCPmer28DbwoWHKn9wibX/tX4KRmCic1ODXeFPKOV05a0PVztR3otnpstQ7p&#10;Ozzs7zWykwijEZ8L4xksdsJY/NAGe6jOL8h6mpeSu59HgYoz/cVQQ4bhSgYmY58M9Poe4ghG5dH5&#10;3fBdoGWWzJJ76p1nSO0uitQWxD8ARmw4aeDT0UPdhp6J3EZGlw3NSMz/Ms9hCOf7iHr762x/AQAA&#10;//8DAFBLAwQUAAYACAAAACEADegRM94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBi9hNUgmbmEkRUehBkFa9b7PTJJidDdltGv+925Meh/fx3jfVZrGDmGnyvWOEdJWAIG6c&#10;6blF+Px4vVcgfNBs9OCYEH7Iw6a+vqp0adyZdzTvQytiCftSI3QhjKWUvunIar9yI3HMjm6yOsRz&#10;aqWZ9DmW20FmSZJLq3uOC50e6bmj5nt/sghvqgh3u61+/6IXe9yymrOcJeLtzfL0CCLQEv5guOhH&#10;daij08Gd2HgxIOTqIYsoQlYUIC5Akqg1iAPCOk1B1pX8/0L9CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEXooa4eAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAA3oETPeAAAACgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m2058035,l,,,7619r2058035,l2058035,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="564710B9" w14:textId="77777777" w:rsidR="004A7F82" w:rsidRDefault="00BF243C">
       <w:pPr>
         <w:spacing w:before="268"/>
         <w:ind w:left="5622"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Insert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6156,51 +6086,51 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Niagara Engraved">
     <w:altName w:val="Niagara Engraved"/>
     <w:panose1 w:val="04020502070703030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4253A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1EEC30A"/>
@@ -6308,70 +6238,71 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8398D74A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8524" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1098599040">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A7F82"/>
     <w:rsid w:val="000B3C6E"/>
     <w:rsid w:val="001B17D2"/>
     <w:rsid w:val="004A7F82"/>
+    <w:rsid w:val="00853D5B"/>
     <w:rsid w:val="008E66EC"/>
     <w:rsid w:val="00AD2456"/>
     <w:rsid w:val="00BF243C"/>
     <w:rsid w:val="00C57BCE"/>
+    <w:rsid w:val="00CC1EA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="56471025"/>
@@ -7142,60 +7073,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>522</Words>
-  <Characters>2981</Characters>
+  <Words>523</Words>
+  <Characters>2983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MA Office of the State Auditor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3497</CharactersWithSpaces>
+  <CharactersWithSpaces>3500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marissa E. Szabo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-09-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">