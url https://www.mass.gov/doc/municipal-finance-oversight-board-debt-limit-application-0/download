--- v0 (2025-11-05)
+++ v1 (2026-10-02)
@@ -169,142 +169,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 10 days prior to the scheduled Municipal Finance Oversight Board meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCE62D5" w14:textId="77777777" w:rsidR="000D6D41" w:rsidRPr="006D3486" w:rsidRDefault="000D6D41" w:rsidP="00BD4023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB267FD" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="00197075">
+    <w:p w14:paraId="0BB267FD" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1831360812"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E0120C" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  1.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> written request for a hearing</w:t>
       </w:r>
       <w:r w:rsidR="00BC12F2" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564C09E2" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="009F6699">
+    <w:p w14:paraId="564C09E2" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1569100848"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  2.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -313,211 +311,208 @@
       <w:r w:rsidR="00BD4023" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A cover letter explaining </w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the reason the city/town is seeking an increase of the debt limit and the</w:t>
       </w:r>
       <w:r w:rsidR="005170CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> increase sought</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E240D0D" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="009F6699">
+    <w:p w14:paraId="3E240D0D" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1449890480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  3.</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Completed </w:t>
       </w:r>
       <w:r w:rsidR="00E54FEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt Limit</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08157F6C" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="009F6699">
+    <w:p w14:paraId="08157F6C" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1556072010"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  4.</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>explanation</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of what the increased debt limit will be used for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC60197" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="00197075">
+    <w:p w14:paraId="3BC60197" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1514575057"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -566,74 +561,73 @@
       <w:r w:rsidR="00840FBA" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Also send any special electi</w:t>
       </w:r>
       <w:r w:rsidR="005170CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on, override or exemption votes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3637CFE7" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="006D3486">
+    <w:p w14:paraId="3637CFE7" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="006D3486">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1944252133"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -659,74 +653,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Debt </w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>statement presenting all current and outstanding debt and authorized and unissued</w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162FA6CA" w14:textId="77777777" w:rsidR="006D3486" w:rsidRPr="006D3486" w:rsidRDefault="00125C26" w:rsidP="006D3486">
+    <w:p w14:paraId="162FA6CA" w14:textId="77777777" w:rsidR="006D3486" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="006D3486">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1369135021"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  7.</w:t>
       </w:r>
       <w:r w:rsidR="006D3486" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -839,82 +832,65 @@
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Municipal Finance Oversight Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B4FCD2" w14:textId="77777777" w:rsidR="003E33D1" w:rsidRPr="000A2C1D" w:rsidRDefault="003E33D1" w:rsidP="003E33D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office of the State Auditor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7853D642" w14:textId="77777777" w:rsidR="003E33D1" w:rsidRDefault="003E33D1" w:rsidP="003E33D1">
+    <w:p w14:paraId="7853D642" w14:textId="5E6BD483" w:rsidR="003E33D1" w:rsidRDefault="001E3DF4" w:rsidP="003E33D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>One Winter Street, 9</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Floor</w:t>
+        <w:t>One Ashburton Place, Suite 1819</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434F973D" w14:textId="77777777" w:rsidR="003E33D1" w:rsidRPr="000A2C1D" w:rsidRDefault="003E33D1" w:rsidP="003E33D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Boston, MA 021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>08</w:t>
@@ -1053,51 +1029,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Questionnaire for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-374083343"/>
             <w:placeholder>
               <w:docPart w:val="213AB56E2D424652AE96C6746107C4D7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5884" w:type="dxa"/>
                 <w:gridSpan w:val="12"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="611C54FC" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00E91F6C" w:rsidP="00E91F6C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -1237,51 +1212,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>asurer, auditor, superintendent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="006D3486" w14:paraId="1889BAF8" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="185257528"/>
             <w:placeholder>
               <w:docPart w:val="0DA8D544B23C4C829DD0359D9D10E186"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2CDCBA64" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:ind w:right="162"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1312,51 +1286,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="795716919"/>
             <w:placeholder>
               <w:docPart w:val="B7B6F4CADD784FAE8576AA9400D2C150"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="06557C2F" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -1371,51 +1344,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="006D3486" w14:paraId="06C549EF" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-601413422"/>
             <w:placeholder>
               <w:docPart w:val="80DD93C259064B1081A8F3FB0AFEB3A9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="76D66FCB" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1446,51 +1418,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="44100627"/>
             <w:placeholder>
               <w:docPart w:val="B489E5A164264D61A23F68154F516442"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="57522E41" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1506,51 +1477,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="006D3486" w14:paraId="1A8AAC10" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="216334456"/>
             <w:placeholder>
               <w:docPart w:val="DE5E36531647487AA745E05D05F90307"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="59B212E4" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1581,51 +1551,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1212572812"/>
             <w:placeholder>
               <w:docPart w:val="1EBD8A849AF34312AAEB97EA72CAA874"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4823A556" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1644,51 +1613,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="006D3486" w14:paraId="29C029E2" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-150056878"/>
             <w:placeholder>
               <w:docPart w:val="30F444FB6D134FC0A70E5F6B38D659A8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="54F790CB" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1719,51 +1687,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-752121434"/>
             <w:placeholder>
               <w:docPart w:val="E28C0B06A6D84604A522B1DECC0373B2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="51259489" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1779,51 +1746,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="006D3486" w14:paraId="20A4BB18" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="698821206"/>
             <w:placeholder>
               <w:docPart w:val="CABF273717F2427B8F01F3A690027864"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4C137BF9" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1854,51 +1820,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-2023539332"/>
             <w:placeholder>
               <w:docPart w:val="C88422DC062745A0BAF508DD6F840DF8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4FE1B334" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1914,51 +1879,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00601D61" w:rsidRPr="006D3486" w14:paraId="33893603" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1693807306"/>
             <w:placeholder>
               <w:docPart w:val="13B0F64BE1AD43219BF5830DF6B4FDBF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6AAA3C17" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1989,51 +1953,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1800718383"/>
             <w:placeholder>
               <w:docPart w:val="BCC52882052A46D898081E129A2227CC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="8"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="12CBE7D3" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2176,51 +2139,50 @@
             <w:alias w:val="County"/>
             <w:tag w:val="County"/>
             <w:id w:val="-892278237"/>
             <w:placeholder>
               <w:docPart w:val="54FA310FC5D74C00AE38528E38FC5456"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Barnstable" w:value="Barnstable"/>
               <w:listItem w:displayText="Berkshire" w:value="Berkshire"/>
               <w:listItem w:displayText="Bristol" w:value="Bristol"/>
               <w:listItem w:displayText="Dukes" w:value="Dukes"/>
               <w:listItem w:displayText="Essex" w:value="Essex"/>
               <w:listItem w:displayText="Franklin" w:value="Franklin"/>
               <w:listItem w:displayText="Hampden" w:value="Hampden"/>
               <w:listItem w:displayText="Hampshire" w:value="Hampshire"/>
               <w:listItem w:displayText="Middlesex" w:value="Middlesex"/>
               <w:listItem w:displayText="Nantucket" w:value="Nantucket"/>
               <w:listItem w:displayText="Norfolk" w:value="Norfolk"/>
               <w:listItem w:displayText="Plymouth" w:value="Plymouth"/>
               <w:listItem w:displayText="Suffolk" w:value="Suffolk"/>
               <w:listItem w:displayText="Worcester" w:value="Worcester"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1867" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="700A84B1" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="00D62E11" w:rsidP="003B3729">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -2281,51 +2243,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>City/Town Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1220125764"/>
             <w:placeholder>
               <w:docPart w:val="290419A1B5CA4A44B995BB7EA81385B2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6CFE770D" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="007F76A7" w:rsidP="007300FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Enter population</w:t>
                 </w:r>
@@ -2376,51 +2337,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-642346136"/>
             <w:placeholder>
               <w:docPart w:val="4699862D5DFC4B1C92B491641878DE30"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="00B78FF1" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="007F76A7" w:rsidP="003248C7">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2453,51 +2413,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1971167621"/>
             <w:placeholder>
               <w:docPart w:val="1AAA517C24244CE38DE6ADA80BC21766"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="016DC79E" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="007F76A7" w:rsidP="0067190A">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2556,98 +2515,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="-1753424784"/>
                 <w:placeholder>
                   <w:docPart w:val="43B7E786DB814CEAB39848F5488FBBBC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B3729" w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B59AF77" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1740432020"/>
             <w:placeholder>
               <w:docPart w:val="156F7B1601AB44F9B902C9B12F585CC1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2AAD3509" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00FD6688" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -2723,98 +2680,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="1093591855"/>
                 <w:placeholder>
                   <w:docPart w:val="E2329CA60D5E495289ECC3B8B3BF0E9B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B3729" w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="162512AC" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1933502912"/>
             <w:placeholder>
               <w:docPart w:val="7982AF727E9B4B4983510C67D51FF7E8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="274A1B57" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="006D3486" w:rsidRDefault="00FD6688" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2869,51 +2824,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-521393224"/>
             <w:placeholder>
               <w:docPart w:val="F249F074461F48BCA9AE2AC84E945838"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="191FFFAA" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="007F76A7" w:rsidP="003248C7">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2946,51 +2900,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="116734007"/>
             <w:placeholder>
               <w:docPart w:val="8A746EE4003E416795FB0A167D9829FE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3D5D7B76" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="006D3486" w:rsidRDefault="007F76A7" w:rsidP="0067190A">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3062,51 +3015,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1552214417"/>
             <w:placeholder>
               <w:docPart w:val="4BA3E8D85A6647F6AC0B0D83EE32CE75"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1530" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="04F21A23" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="006D3486" w:rsidRDefault="00D06FBF" w:rsidP="006A4916">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3138,51 +3090,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Interest:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-170496511"/>
             <w:placeholder>
               <w:docPart w:val="AE1A9D6E29B44E94AA27EE02C14583BE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1728" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1FBC3E40" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="006D3486" w:rsidRDefault="00D06FBF" w:rsidP="008B41DE">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -3234,51 +3185,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1796130190"/>
             <w:placeholder>
               <w:docPart w:val="0CC139B81688448CAD0451268CD32935"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="29822102" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="009F6699" w:rsidP="009F6699">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3333,51 +3283,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1939715772"/>
             <w:placeholder>
               <w:docPart w:val="79CB7F4882E346F79A5C39B58B645D31"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="78FE7380" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="006D3486" w:rsidRDefault="00D06FBF" w:rsidP="007300FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3441,51 +3390,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:id w:val="-545607849"/>
               <w:placeholder>
                 <w:docPart w:val="84AEE858530E40CDA27CAED5C27F1509"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="26383DC5" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="006D3486" w:rsidRDefault="00D06FBF" w:rsidP="00E91F6C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D3486">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Enter estimated </w:t>
                 </w:r>
                 <w:r w:rsidR="00E91F6C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3505,132 +3453,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F43E91" w:rsidRPr="006D3486" w:rsidSect="00F46C03">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225779E9" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007C33C2">
+    <w:p w14:paraId="2E08E950" w14:textId="77777777" w:rsidR="00D36EAA" w:rsidRDefault="00D36EAA" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10ECB404" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007C33C2">
+    <w:p w14:paraId="30623C98" w14:textId="77777777" w:rsidR="00D36EAA" w:rsidRDefault="00D36EAA" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E33A520" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007C33C2">
+    <w:p w14:paraId="45BC7719" w14:textId="77777777" w:rsidR="00D36EAA" w:rsidRDefault="00D36EAA" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E529CD5" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007C33C2">
+    <w:p w14:paraId="13656460" w14:textId="77777777" w:rsidR="00D36EAA" w:rsidRDefault="00D36EAA" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70ADCEDD" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007F76A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
@@ -4063,88 +4012,83 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1192455643">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="722366631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2068412089">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...3 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C33C2"/>
     <w:rsid w:val="000A2C1D"/>
     <w:rsid w:val="000D6D41"/>
     <w:rsid w:val="00125C26"/>
     <w:rsid w:val="00126A67"/>
     <w:rsid w:val="00170EB0"/>
     <w:rsid w:val="00197075"/>
     <w:rsid w:val="001977B9"/>
     <w:rsid w:val="001A37A2"/>
     <w:rsid w:val="001C5F70"/>
+    <w:rsid w:val="001E3DF4"/>
     <w:rsid w:val="0020033C"/>
     <w:rsid w:val="00215A84"/>
     <w:rsid w:val="00234969"/>
     <w:rsid w:val="00253994"/>
     <w:rsid w:val="00262510"/>
     <w:rsid w:val="002A0D24"/>
     <w:rsid w:val="002A14BE"/>
     <w:rsid w:val="003076C4"/>
     <w:rsid w:val="003248C7"/>
     <w:rsid w:val="003554DF"/>
     <w:rsid w:val="003715CE"/>
     <w:rsid w:val="00373869"/>
     <w:rsid w:val="003B3729"/>
     <w:rsid w:val="003E33D1"/>
     <w:rsid w:val="003E7E05"/>
     <w:rsid w:val="003F2C7C"/>
     <w:rsid w:val="00441603"/>
     <w:rsid w:val="004626A7"/>
     <w:rsid w:val="004C1E36"/>
     <w:rsid w:val="004C7899"/>
     <w:rsid w:val="004D3CB7"/>
     <w:rsid w:val="005170CF"/>
     <w:rsid w:val="0053326F"/>
     <w:rsid w:val="005B2D94"/>
     <w:rsid w:val="005E5A63"/>
@@ -4153,55 +4097,57 @@
     <w:rsid w:val="0067190A"/>
     <w:rsid w:val="006D3486"/>
     <w:rsid w:val="00714571"/>
     <w:rsid w:val="00720D2D"/>
     <w:rsid w:val="007300FA"/>
     <w:rsid w:val="00757024"/>
     <w:rsid w:val="007605D1"/>
     <w:rsid w:val="00781CFA"/>
     <w:rsid w:val="007A457A"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007F76A7"/>
     <w:rsid w:val="00840FBA"/>
     <w:rsid w:val="008744B2"/>
     <w:rsid w:val="009203C7"/>
     <w:rsid w:val="0093280F"/>
     <w:rsid w:val="00971E81"/>
     <w:rsid w:val="009F6699"/>
     <w:rsid w:val="00A014EA"/>
     <w:rsid w:val="00B04FBA"/>
     <w:rsid w:val="00B07B32"/>
     <w:rsid w:val="00B45B59"/>
     <w:rsid w:val="00BC12F2"/>
     <w:rsid w:val="00BD4023"/>
     <w:rsid w:val="00C0412F"/>
     <w:rsid w:val="00C15664"/>
+    <w:rsid w:val="00C5289F"/>
     <w:rsid w:val="00C90F99"/>
     <w:rsid w:val="00CA717B"/>
     <w:rsid w:val="00CE3C2C"/>
     <w:rsid w:val="00D06FBF"/>
     <w:rsid w:val="00D20A7A"/>
+    <w:rsid w:val="00D36EAA"/>
     <w:rsid w:val="00D62E11"/>
     <w:rsid w:val="00DD55C0"/>
     <w:rsid w:val="00DE6743"/>
     <w:rsid w:val="00E0120C"/>
     <w:rsid w:val="00E25D16"/>
     <w:rsid w:val="00E54FEB"/>
     <w:rsid w:val="00E67243"/>
     <w:rsid w:val="00E91F6C"/>
     <w:rsid w:val="00E978A4"/>
     <w:rsid w:val="00EC2316"/>
     <w:rsid w:val="00EE37BF"/>
     <w:rsid w:val="00F10B75"/>
     <w:rsid w:val="00F27777"/>
     <w:rsid w:val="00F43E91"/>
     <w:rsid w:val="00F46C03"/>
     <w:rsid w:val="00F545B9"/>
     <w:rsid w:val="00FA3F42"/>
     <w:rsid w:val="00FB7090"/>
     <w:rsid w:val="00FC42FB"/>
     <w:rsid w:val="00FD6688"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5925,61 +5871,62 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5999,51 +5946,53 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4927"/>
     <w:rsid w:val="0013191C"/>
     <w:rsid w:val="002F710A"/>
     <w:rsid w:val="003F6AB4"/>
     <w:rsid w:val="005C42F4"/>
     <w:rsid w:val="00883FAF"/>
     <w:rsid w:val="008C4927"/>
+    <w:rsid w:val="00A60574"/>
     <w:rsid w:val="00C15664"/>
+    <w:rsid w:val="00C5289F"/>
     <w:rsid w:val="00D3564A"/>
     <w:rsid w:val="00D949DB"/>
     <w:rsid w:val="00EC53D9"/>
     <w:rsid w:val="00FE7FE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
@@ -7061,67 +7010,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0DEF68-4AAE-48E7-A156-E1184B585C2D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>355</Words>
-  <Characters>2029</Characters>
+  <Words>356</Words>
+  <Characters>2031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA Office of the State Auditor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2380</CharactersWithSpaces>
+  <CharactersWithSpaces>2383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Marissa E. Szabo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>