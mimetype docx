--- v0 (2025-11-05)
+++ v1 (2026-10-02)
@@ -219,142 +219,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 10 days prior to the scheduled Municipal Finance Oversight Board meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326F3091" w14:textId="77777777" w:rsidR="000D6D41" w:rsidRPr="006D3486" w:rsidRDefault="000D6D41" w:rsidP="00BD4023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA6FC45" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="006D3486" w:rsidRDefault="003816BE" w:rsidP="00197075">
+    <w:p w14:paraId="6EA6FC45" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1831360812"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E0120C" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  1.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> written request for a hearing</w:t>
       </w:r>
       <w:r w:rsidR="00BC12F2" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1728DBDB" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="003816BE" w:rsidP="009F6699">
+    <w:p w14:paraId="1728DBDB" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1569100848"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  2.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -435,210 +433,207 @@
       <w:r w:rsidR="00A22C8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to follow the standard legal procedures for authorizing the borrowing fo</w:t>
       </w:r>
       <w:r w:rsidR="00576355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> debt and the capital purposes for the borrowing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15870C8B" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="003816BE" w:rsidP="009F6699">
+    <w:p w14:paraId="15870C8B" w14:textId="77777777" w:rsidR="009F6699" w:rsidRPr="006D3486" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1449890480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  3.</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Completed </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emergency Borrowing</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F8FBDF" w14:textId="77777777" w:rsidR="009F6699" w:rsidRDefault="003816BE" w:rsidP="009F6699">
+    <w:p w14:paraId="78F8FBDF" w14:textId="77777777" w:rsidR="009F6699" w:rsidRDefault="00000000" w:rsidP="009F6699">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1556072010"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  4.</w:t>
       </w:r>
       <w:r w:rsidR="009F6699" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00576355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The declaration of emergency in the city/town</w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/district</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E38FE1" w14:textId="77777777" w:rsidR="00DC004E" w:rsidRDefault="003816BE" w:rsidP="00DC004E">
+    <w:p w14:paraId="02E38FE1" w14:textId="4E157855" w:rsidR="00DC004E" w:rsidRDefault="00000000" w:rsidP="00DC004E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1571457722"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DC004E" w:rsidRPr="006D3486">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC004E" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -646,142 +641,148 @@
       </w:r>
       <w:r w:rsidR="00DC004E" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC004E" w:rsidRPr="006D3486">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A copy of the authorization to borrow by the treasurer of the city/town/district</w:t>
       </w:r>
+      <w:r w:rsidR="00CC67EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, with the approval of the chief executive officer in a city/town, or the prudential committee, if any, or by the commissioners in a district</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F135392" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="003816BE" w:rsidP="00A34D66">
+    <w:p w14:paraId="6F135392" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="00000000" w:rsidP="00A34D66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1595202446"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A34D66">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copy of credit report(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537A0805" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="003816BE" w:rsidP="00A34D66">
+    <w:p w14:paraId="537A0805" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="00000000" w:rsidP="00A34D66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1935360926"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -791,141 +792,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Copy of most recent official statement</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and municipal audit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B927BAA" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="003816BE" w:rsidP="00A34D66">
+    <w:p w14:paraId="0B927BAA" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="00000000" w:rsidP="00A34D66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-855969726"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Debt schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9EE60D" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="003816BE" w:rsidP="00A34D66">
+    <w:p w14:paraId="0D9EE60D" w14:textId="77777777" w:rsidR="00A34D66" w:rsidRPr="00A34D66" w:rsidRDefault="00000000" w:rsidP="00A34D66">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="937336797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A34D66" w:rsidRPr="00A34D66">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A34D66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC004E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1065,86 +1064,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Municipal Finance Oversight Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9C2BE2" w14:textId="77777777" w:rsidR="0079555C" w:rsidRPr="0079555C" w:rsidRDefault="0079555C" w:rsidP="0079555C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079555C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office of the State Auditor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4C4B53" w14:textId="77777777" w:rsidR="0079555C" w:rsidRPr="0079555C" w:rsidRDefault="0079555C" w:rsidP="0079555C">
+    <w:p w14:paraId="7E4C4B53" w14:textId="20A8187C" w:rsidR="0079555C" w:rsidRPr="0079555C" w:rsidRDefault="00E45CCD" w:rsidP="0079555C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079555C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>One Winter Street, 9</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Floor</w:t>
+        <w:t>One Ashburton Place, Suite 1819</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF2A144" w14:textId="77777777" w:rsidR="0079555C" w:rsidRPr="0079555C" w:rsidRDefault="0079555C" w:rsidP="0079555C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079555C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Boston, MA 02108</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A21A01F" w14:textId="75E99C00" w:rsidR="0079555C" w:rsidRPr="0079555C" w:rsidRDefault="002F0321" w:rsidP="0079555C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1282,51 +1262,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Questionnaire for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-374083343"/>
             <w:placeholder>
               <w:docPart w:val="173B718EB2BD463AA6F43F33FF4B2489"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5884" w:type="dxa"/>
                 <w:gridSpan w:val="13"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C703E01" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -1421,51 +1400,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>List City/Town/District officials (i.e. mayor, council, selectmen, treasurer, auditor, superintendent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="27C0311D" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="185257528"/>
             <w:placeholder>
               <w:docPart w:val="F10371C594E34566A33C6115AFF55B87"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="00DD4934" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:ind w:right="162"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1487,101 +1465,99 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="795716919"/>
             <w:placeholder>
               <w:docPart w:val="CBD7E58B7D0B4A2080AF2F40605216ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7FB04125" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Insert name of official and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="30AEF11A" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-601413422"/>
             <w:placeholder>
               <w:docPart w:val="A1D0FDD9B9C641A6A441573975999C95"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1328E501" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1603,102 +1579,100 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="44100627"/>
             <w:placeholder>
               <w:docPart w:val="008742CD32394EA3ABD8B7392909DBAF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="6D5D55BC" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Insert name of official and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="6D8DFB59" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="216334456"/>
             <w:placeholder>
               <w:docPart w:val="70D7879A6F09461B8C4BC481420554EB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="42644A30" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1720,51 +1694,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1212572812"/>
             <w:placeholder>
               <w:docPart w:val="85116100E34546CE8B2D46363E15BB08"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4AA9C240" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1774,51 +1747,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="4DC75662" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-150056878"/>
             <w:placeholder>
               <w:docPart w:val="AF8232535A384E5B9AD9EBBC4D26DE94"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7AF066F6" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1840,102 +1812,100 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-752121434"/>
             <w:placeholder>
               <w:docPart w:val="9403D92FDC4B461495D35A4AB65319A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7D44A6FE" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Insert name of official and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="0AD2BA78" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="698821206"/>
             <w:placeholder>
               <w:docPart w:val="FE2E75FBF855402899228EBD07389E29"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7349CE08" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1957,102 +1927,100 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-2023539332"/>
             <w:placeholder>
               <w:docPart w:val="9ADB44FAA89747D9806F63C1F544A1ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3D83F820" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Insert name of official and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AD4665" w:rsidRPr="00274E17" w14:paraId="49DA3717" w14:textId="77777777" w:rsidTr="00534EB2">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1693807306"/>
             <w:placeholder>
               <w:docPart w:val="BD60D762EFDC4C97A41092A667C4C016"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="51485513" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2074,51 +2042,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1800718383"/>
             <w:placeholder>
               <w:docPart w:val="E180B05EFF74404CBCA22823C2ED3EB8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="69785ED0" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2252,51 +2219,50 @@
             <w:alias w:val="County"/>
             <w:tag w:val="County"/>
             <w:id w:val="-892278237"/>
             <w:placeholder>
               <w:docPart w:val="A67E82B8799644CD9A7E181EC96FFB3C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Barnstable" w:value="Barnstable"/>
               <w:listItem w:displayText="Berkshire" w:value="Berkshire"/>
               <w:listItem w:displayText="Bristol" w:value="Bristol"/>
               <w:listItem w:displayText="Dukes" w:value="Dukes"/>
               <w:listItem w:displayText="Essex" w:value="Essex"/>
               <w:listItem w:displayText="Franklin" w:value="Franklin"/>
               <w:listItem w:displayText="Hampden" w:value="Hampden"/>
               <w:listItem w:displayText="Hampshire" w:value="Hampshire"/>
               <w:listItem w:displayText="Middlesex" w:value="Middlesex"/>
               <w:listItem w:displayText="Nantucket" w:value="Nantucket"/>
               <w:listItem w:displayText="Norfolk" w:value="Norfolk"/>
               <w:listItem w:displayText="Plymouth" w:value="Plymouth"/>
               <w:listItem w:displayText="Suffolk" w:value="Suffolk"/>
               <w:listItem w:displayText="Worcester" w:value="Worcester"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1867" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C47E5DC" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -2357,51 +2323,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>City/Town Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1220125764"/>
             <w:placeholder>
               <w:docPart w:val="A4AF9C80B3834E4BAEB1C8F55C558CDC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="0927DBCF" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Enter population</w:t>
                 </w:r>
@@ -2452,51 +2417,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-642346136"/>
             <w:placeholder>
               <w:docPart w:val="C18CB27F828F4D01B1BB16297B32E7F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="45468213" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2520,51 +2484,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1971167621"/>
             <w:placeholder>
               <w:docPart w:val="5F02406FA3EA45D992D5120710439101"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="341DAC84" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2614,98 +2577,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="-1753424784"/>
                 <w:placeholder>
                   <w:docPart w:val="AF66FF0C09374B1CBCBC06075031FE8E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B482C49" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1740432020"/>
             <w:placeholder>
               <w:docPart w:val="824BF507CB714ABE93E12A980ADD8A0D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0AD7C610" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -2754,98 +2715,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="1093591855"/>
                 <w:placeholder>
                   <w:docPart w:val="4929B0A9AF6B4741BE7D86859E4F640E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFEBA96" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1933502912"/>
             <w:placeholder>
               <w:docPart w:val="2415142CF59E4A24B2A190743D1B287A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4A48E655" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2900,51 +2859,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-521393224"/>
             <w:placeholder>
               <w:docPart w:val="FB30AC36A2C5407AA5DFA219A1ADD0C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="07A48D19" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2968,51 +2926,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="116734007"/>
             <w:placeholder>
               <w:docPart w:val="F531AAE05C184E11A952A1B31A30E37B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0E3F968D" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3084,51 +3041,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1552214417"/>
             <w:placeholder>
               <w:docPart w:val="55370CB6B6C446589C2743E3EB31DA09"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1530" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1BD11CA3" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3161,51 +3117,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Interest:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-170496511"/>
             <w:placeholder>
               <w:docPart w:val="28CF47A5A6884DC8B631B2DFF7705C5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1728" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1BB140C3" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -3258,51 +3213,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1939715772"/>
             <w:placeholder>
               <w:docPart w:val="67F95F1D7D85439DAF710AB45821A1B4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="14666FD2" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3358,51 +3312,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="725040464"/>
             <w:placeholder>
               <w:docPart w:val="9FE16359A4DA40F2B9A4846A91759789"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2730" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4E5C2B5D" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3412,51 +3365,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1347368686"/>
             <w:placeholder>
               <w:docPart w:val="39B6B4342D6C485B9E4A97022D493165"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2670" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="40F87C55" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3511,51 +3463,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-491416595"/>
             <w:placeholder>
               <w:docPart w:val="BD0109762B9E4D1097BBDFED23934476"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2730" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="50775B5E" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3565,51 +3516,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-793524440"/>
             <w:placeholder>
               <w:docPart w:val="FBCFC8342068483686754E3F8DFE15FF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2670" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0DF90D87" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3664,51 +3614,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1370341518"/>
             <w:placeholder>
               <w:docPart w:val="4DBE35087D024D0280CDD626045E68A7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="53377BD5" w14:textId="77777777" w:rsidR="00AD4665" w:rsidRPr="00274E17" w:rsidRDefault="00AD4665" w:rsidP="00534EB2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3727,132 +3676,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F43E91" w:rsidRPr="006D3486" w:rsidSect="00F46C03">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B3CFC26" w14:textId="77777777" w:rsidR="00297BFF" w:rsidRDefault="00297BFF" w:rsidP="007C33C2">
+    <w:p w14:paraId="4EE922B6" w14:textId="77777777" w:rsidR="00A65AFB" w:rsidRDefault="00A65AFB" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E88E594" w14:textId="77777777" w:rsidR="00297BFF" w:rsidRDefault="00297BFF" w:rsidP="007C33C2">
+    <w:p w14:paraId="5E0BC31B" w14:textId="77777777" w:rsidR="00A65AFB" w:rsidRDefault="00A65AFB" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DA5561E" w14:textId="77777777" w:rsidR="00297BFF" w:rsidRDefault="00297BFF" w:rsidP="007C33C2">
+    <w:p w14:paraId="1C62F4C1" w14:textId="77777777" w:rsidR="00A65AFB" w:rsidRDefault="00A65AFB" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1370325F" w14:textId="77777777" w:rsidR="00297BFF" w:rsidRDefault="00297BFF" w:rsidP="007C33C2">
+    <w:p w14:paraId="0A898B57" w14:textId="77777777" w:rsidR="00A65AFB" w:rsidRDefault="00A65AFB" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E23BE52" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007F76A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
@@ -4360,77 +4310,83 @@
     <w:rsid w:val="003F2C7C"/>
     <w:rsid w:val="00441603"/>
     <w:rsid w:val="004626A7"/>
     <w:rsid w:val="004C1E36"/>
     <w:rsid w:val="004C7899"/>
     <w:rsid w:val="004D3CB7"/>
     <w:rsid w:val="00576355"/>
     <w:rsid w:val="005B2D94"/>
     <w:rsid w:val="005C3597"/>
     <w:rsid w:val="005E5A63"/>
     <w:rsid w:val="00601D42"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="0067190A"/>
     <w:rsid w:val="006D3486"/>
     <w:rsid w:val="00714571"/>
     <w:rsid w:val="00720D2D"/>
     <w:rsid w:val="007300FA"/>
     <w:rsid w:val="00757024"/>
     <w:rsid w:val="00781CFA"/>
     <w:rsid w:val="0079555C"/>
     <w:rsid w:val="007A457A"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007F76A7"/>
     <w:rsid w:val="00806E60"/>
     <w:rsid w:val="00840FBA"/>
+    <w:rsid w:val="00867D30"/>
     <w:rsid w:val="008744B2"/>
     <w:rsid w:val="00916268"/>
+    <w:rsid w:val="00922574"/>
     <w:rsid w:val="00971E81"/>
     <w:rsid w:val="00986008"/>
     <w:rsid w:val="009F6699"/>
     <w:rsid w:val="00A014EA"/>
     <w:rsid w:val="00A22C8E"/>
     <w:rsid w:val="00A34D66"/>
     <w:rsid w:val="00A62B9A"/>
+    <w:rsid w:val="00A65AFB"/>
     <w:rsid w:val="00AD4665"/>
     <w:rsid w:val="00B04FBA"/>
     <w:rsid w:val="00B11285"/>
     <w:rsid w:val="00BC12F2"/>
     <w:rsid w:val="00BD4023"/>
     <w:rsid w:val="00C0412F"/>
     <w:rsid w:val="00C90F99"/>
     <w:rsid w:val="00CA4B28"/>
     <w:rsid w:val="00CA717B"/>
     <w:rsid w:val="00CC3805"/>
+    <w:rsid w:val="00CC67EB"/>
     <w:rsid w:val="00CE3C2C"/>
     <w:rsid w:val="00D06FBF"/>
     <w:rsid w:val="00D20A7A"/>
     <w:rsid w:val="00D62E11"/>
+    <w:rsid w:val="00D856AF"/>
     <w:rsid w:val="00DC004E"/>
     <w:rsid w:val="00DD55C0"/>
     <w:rsid w:val="00DE6743"/>
     <w:rsid w:val="00E0120C"/>
+    <w:rsid w:val="00E45CCD"/>
     <w:rsid w:val="00E67243"/>
     <w:rsid w:val="00E91F6C"/>
     <w:rsid w:val="00E978A4"/>
     <w:rsid w:val="00ED7081"/>
     <w:rsid w:val="00EE37BF"/>
     <w:rsid w:val="00EF6B17"/>
     <w:rsid w:val="00F10B75"/>
     <w:rsid w:val="00F27777"/>
     <w:rsid w:val="00F43E91"/>
     <w:rsid w:val="00F46C03"/>
     <w:rsid w:val="00F545B9"/>
     <w:rsid w:val="00FA3F42"/>
     <w:rsid w:val="00FB7090"/>
     <w:rsid w:val="00FC42FB"/>
     <w:rsid w:val="00FD6688"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6218,61 +6174,62 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Enter equalized valuation</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6295,56 +6252,60 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4927"/>
     <w:rsid w:val="0013191C"/>
     <w:rsid w:val="002F710A"/>
     <w:rsid w:val="00312D53"/>
     <w:rsid w:val="00387AD3"/>
     <w:rsid w:val="003A6738"/>
     <w:rsid w:val="003F6AB4"/>
     <w:rsid w:val="0042639D"/>
     <w:rsid w:val="005C3597"/>
     <w:rsid w:val="005C42F4"/>
+    <w:rsid w:val="006F4240"/>
     <w:rsid w:val="00883FAF"/>
     <w:rsid w:val="008C4927"/>
     <w:rsid w:val="008E0270"/>
+    <w:rsid w:val="00922574"/>
     <w:rsid w:val="00D3564A"/>
+    <w:rsid w:val="00D856AF"/>
     <w:rsid w:val="00D949DB"/>
     <w:rsid w:val="00EC53D9"/>
+    <w:rsid w:val="00EF5E26"/>
     <w:rsid w:val="00FE7FE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7292,66 +7253,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5931DD-D2E7-43CC-99D2-3D1C94E991A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>377</Words>
-  <Characters>2155</Characters>
+  <Words>399</Words>
+  <Characters>2277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA Office of the State Auditor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2527</CharactersWithSpaces>
+  <CharactersWithSpaces>2671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marissa E. Szabo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>