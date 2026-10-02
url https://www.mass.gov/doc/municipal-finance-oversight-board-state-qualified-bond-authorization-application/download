--- v0 (2025-11-05)
+++ v1 (2026-10-02)
@@ -214,247 +214,243 @@
         <w:t>days</w:t>
       </w:r>
       <w:r w:rsidR="005E5A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the scheduled Municipal Finance Oversight Board meeting</w:t>
       </w:r>
       <w:r w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7754C85F" w14:textId="77777777" w:rsidR="000D6D41" w:rsidRPr="00215A84" w:rsidRDefault="000D6D41" w:rsidP="00BD4023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A97C9D1" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="0A97C9D1" w14:textId="77777777" w:rsidR="00197075" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1831360812"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E0120C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  1.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> written request for a hearing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C262094" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="7C262094" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1569100848"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  2.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A cover letter explaining need for approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBCBCCF" w14:textId="77777777" w:rsidR="00637E8D" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00637E8D">
+    <w:p w14:paraId="5DBCBCCF" w14:textId="77777777" w:rsidR="00637E8D" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00637E8D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1449890480"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00637E8D" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00637E8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  3</w:t>
       </w:r>
       <w:r w:rsidR="00637E8D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00637E8D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Complet</w:t>
       </w:r>
       <w:r w:rsidR="00637E8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed Qualified Bond Q</w:t>
       </w:r>
       <w:r w:rsidR="00637E8D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uestionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA43288" w14:textId="3E3CA873" w:rsidR="00BD4023" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="2CA43288" w14:textId="3E3CA873" w:rsidR="00BD4023" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1514575057"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C1092C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00637E8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  4</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
@@ -471,71 +467,70 @@
         </w:rPr>
         <w:t xml:space="preserve">A certified copy (sealed by clerk) of the article(s) and vote(s) of the town meeting, city council, district vote (including members’ votes or certifications that no meetings were held). </w:t>
       </w:r>
       <w:r w:rsidR="00840FBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B93C8B" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Also,</w:t>
       </w:r>
       <w:r w:rsidR="00BD4023" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> send any special election, override or exemption votes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32336360" w14:textId="685CFC51" w:rsidR="00C1092C" w:rsidRPr="00B93C8B" w:rsidRDefault="004A4539" w:rsidP="00B93C8B">
+    <w:p w14:paraId="32336360" w14:textId="685CFC51" w:rsidR="00C1092C" w:rsidRPr="00B93C8B" w:rsidRDefault="00000000" w:rsidP="00B93C8B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="73323430"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C1092C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C1092C" w:rsidRPr="00C1092C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  4a.</w:t>
       </w:r>
       <w:r w:rsidR="00C1092C" w:rsidRPr="00C1092C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF5E49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -671,230 +666,226 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>click here to download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F4BB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B93C8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320F3713" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="320F3713" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1595202446"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00592204">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  5.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Copy of credit report(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC098C4" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="0CC098C4" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1935360926"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  6.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Copy of most recent official statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B147E8" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="53B147E8" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1944252133"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  7.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53206BAB" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="53206BAB" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="937336797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  8.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D">
@@ -950,124 +941,122 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93C8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The Division of Local Services (DLS) Data Analytics and Resources Bureau provides an analysis to the board of net state aid to the city, town, or regional school district and deducts the annual debt service on any state qualified bonds already issued, the anticipated annual debt service for the qualified bonds contemplated in th</w:t>
       </w:r>
       <w:r w:rsidR="00D2669A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00B93C8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> application and provided to DLS by the financial advisor, and any other non-qualified debt service owed by the city, town, or regional school district.  It is the policy of the board that there be two times the annual state aid remaining as the total annual debt service owed.  The board may choose to deny an application where the ratio of remaining state aid to debt service (coverage ratio) is less than 2:1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509F2819" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="509F2819" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1378127974"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  9.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Motion from bond counsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D2348E" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="04D2348E" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="40173550"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  10.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D">
@@ -1084,71 +1073,70 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EE37BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F36ED87" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="004A4539" w:rsidP="00197075">
+    <w:p w14:paraId="0F36ED87" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="00215A84" w:rsidRDefault="00000000" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1158607226"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  11.</w:t>
       </w:r>
       <w:r w:rsidR="00197075" w:rsidRPr="00215A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2C1D" w:rsidRPr="00215A84">
@@ -1326,82 +1314,65 @@
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Municipal Finance Oversight Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32444369" w14:textId="77777777" w:rsidR="00BD4023" w:rsidRPr="000A2C1D" w:rsidRDefault="00BD4023" w:rsidP="00197075">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office of the State Auditor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDAE75C" w14:textId="77777777" w:rsidR="00E0120C" w:rsidRDefault="00E0120C" w:rsidP="00197075">
+    <w:p w14:paraId="7FDAE75C" w14:textId="463D3C3B" w:rsidR="00E0120C" w:rsidRDefault="009D6DC4" w:rsidP="00197075">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>One Winter Street, 9</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Floor</w:t>
+        <w:t>One Ashburton Place, Suite 1819</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BEABAEC" w14:textId="77777777" w:rsidR="00F43E91" w:rsidRPr="000A2C1D" w:rsidRDefault="00BD4023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Boston, MA 021</w:t>
       </w:r>
       <w:r w:rsidR="00E0120C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>08</w:t>
@@ -1551,51 +1522,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Questionnaire for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-374083343"/>
             <w:placeholder>
               <w:docPart w:val="510FAA2769124C28B0F80925DF2E5B80"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5884" w:type="dxa"/>
                 <w:gridSpan w:val="13"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0AD5FBC1" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -1717,51 +1687,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>asurer, auditor, superintendent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="00274E17" w14:paraId="08E4E383" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="185257528"/>
             <w:placeholder>
               <w:docPart w:val="0DA8D544B23C4C829DD0359D9D10E186"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="79BEC262" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:ind w:right="162"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1792,51 +1761,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="795716919"/>
             <w:placeholder>
               <w:docPart w:val="B7B6F4CADD784FAE8576AA9400D2C150"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3788745D" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -1851,51 +1819,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="00274E17" w14:paraId="04041B83" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-601413422"/>
             <w:placeholder>
               <w:docPart w:val="80DD93C259064B1081A8F3FB0AFEB3A9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="4FF8D641" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1926,51 +1893,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="44100627"/>
             <w:placeholder>
               <w:docPart w:val="B489E5A164264D61A23F68154F516442"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="79EC9459" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -1986,51 +1952,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="00274E17" w14:paraId="52260757" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="216334456"/>
             <w:placeholder>
               <w:docPart w:val="DE5E36531647487AA745E05D05F90307"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2CA029C3" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2061,51 +2026,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1212572812"/>
             <w:placeholder>
               <w:docPart w:val="1EBD8A849AF34312AAEB97EA72CAA874"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="14C7DAEA" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2124,51 +2088,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="00274E17" w14:paraId="785BB7F4" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-150056878"/>
             <w:placeholder>
               <w:docPart w:val="30F444FB6D134FC0A70E5F6B38D659A8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="17F487A0" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2199,51 +2162,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-752121434"/>
             <w:placeholder>
               <w:docPart w:val="9E06ECFA494F4994ACA7B47A26B20651"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="77C269A4" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2259,51 +2221,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F27777" w:rsidRPr="00274E17" w14:paraId="2CEEAAAF" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="698821206"/>
             <w:placeholder>
               <w:docPart w:val="15FB176AE8C04DACB386F9E823EFB037"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="71AD03BF" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2334,51 +2295,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-2023539332"/>
             <w:placeholder>
               <w:docPart w:val="06C58DD521654C67871E63993703394C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="60E78538" w14:textId="77777777" w:rsidR="00F27777" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2394,51 +2354,50 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> and title</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00601D61" w:rsidRPr="00274E17" w14:paraId="30A7DD7E" w14:textId="77777777" w:rsidTr="00D06FBF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1693807306"/>
             <w:placeholder>
               <w:docPart w:val="3A347EE4D2F1451983160251740A439F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4711" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5B16C048" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2469,51 +2428,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1800718383"/>
             <w:placeholder>
               <w:docPart w:val="48F72A018AE348BFA7C02817B7EB4ED1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4418" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="08D6B9F0" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2656,51 +2614,50 @@
             <w:alias w:val="County"/>
             <w:tag w:val="County"/>
             <w:id w:val="-892278237"/>
             <w:placeholder>
               <w:docPart w:val="38C076A547AD425A8A7EAE7D4EA2F5DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Barnstable" w:value="Barnstable"/>
               <w:listItem w:displayText="Berkshire" w:value="Berkshire"/>
               <w:listItem w:displayText="Bristol" w:value="Bristol"/>
               <w:listItem w:displayText="Dukes" w:value="Dukes"/>
               <w:listItem w:displayText="Essex" w:value="Essex"/>
               <w:listItem w:displayText="Franklin" w:value="Franklin"/>
               <w:listItem w:displayText="Hampden" w:value="Hampden"/>
               <w:listItem w:displayText="Hampshire" w:value="Hampshire"/>
               <w:listItem w:displayText="Middlesex" w:value="Middlesex"/>
               <w:listItem w:displayText="Nantucket" w:value="Nantucket"/>
               <w:listItem w:displayText="Norfolk" w:value="Norfolk"/>
               <w:listItem w:displayText="Plymouth" w:value="Plymouth"/>
               <w:listItem w:displayText="Suffolk" w:value="Suffolk"/>
               <w:listItem w:displayText="Worcester" w:value="Worcester"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1867" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="33F46595" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="00D62E11" w:rsidP="003B3729">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -2761,51 +2718,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>City/Town Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1220125764"/>
             <w:placeholder>
               <w:docPart w:val="29FC1F2E70BC42DB970D110466EF228B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3168" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="3A77AEB9" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="007F76A7" w:rsidP="007300FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Enter population</w:t>
                 </w:r>
@@ -2856,51 +2812,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-642346136"/>
             <w:placeholder>
               <w:docPart w:val="4BDE8485DCD34406BD8BE059D60E9FB2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="53C3F7BF" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="007F76A7" w:rsidP="003248C7">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -2933,51 +2888,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1971167621"/>
             <w:placeholder>
               <w:docPart w:val="53D418B6C40B47C2B006A115B66AC930"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5CE70025" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="007F76A7" w:rsidP="0067190A">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3036,98 +2990,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="-1753424784"/>
                 <w:placeholder>
                   <w:docPart w:val="472BA2977BDE40B288319EAB6E476F71"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B3729" w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B112FDE" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1740432020"/>
             <w:placeholder>
               <w:docPart w:val="69934FAD2C68451790A448BCF8AE4862"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3D663AEE" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00FD6688" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3203,98 +3155,96 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:id w:val="1093591855"/>
                 <w:placeholder>
                   <w:docPart w:val="B129E7B1FDDF4D3DA949CA7AF7246533"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B3729" w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Click here to enter a date</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256C5498" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00601D61" w:rsidP="00FC42FB">
             <w:pPr>
               <w:spacing w:before="120" w:after="200"/>
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1933502912"/>
             <w:placeholder>
               <w:docPart w:val="29A4A622697D49D3B21B15258FFC6353"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="47F6013E" w14:textId="77777777" w:rsidR="00601D61" w:rsidRPr="00274E17" w:rsidRDefault="00FD6688" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3349,51 +3299,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-521393224"/>
             <w:placeholder>
               <w:docPart w:val="B3E788B37BE34DB185694098271D5F64"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1428" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1A3F7691" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="007F76A7" w:rsidP="003248C7">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3426,51 +3375,50 @@
               <w:spacing w:before="120" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="116734007"/>
             <w:placeholder>
               <w:docPart w:val="79FC107A5DAE48298A237498A537ABB7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3736" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="15050CE2" w14:textId="77777777" w:rsidR="007F76A7" w:rsidRPr="00274E17" w:rsidRDefault="007F76A7" w:rsidP="0067190A">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3542,51 +3490,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Principal:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1552214417"/>
             <w:placeholder>
               <w:docPart w:val="64298883DC5A4692AAC194657A4E6E59"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1530" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0F7C6FC2" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="006A4916">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -3619,51 +3566,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Interest:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-170496511"/>
             <w:placeholder>
               <w:docPart w:val="09C4EAF474754C268E89B7CE2CBBEDC9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1728" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="05E8A74E" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="008B41DE">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
@@ -3716,51 +3662,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1939715772"/>
             <w:placeholder>
               <w:docPart w:val="5E80C8485DFB4F1B960C40EF0CCAA05E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0B4EAA25" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="007300FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3816,51 +3761,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="725040464"/>
             <w:placeholder>
               <w:docPart w:val="77FD2B80838544DD81BA37A5437D723E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2730" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0225CDDB" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3870,51 +3814,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1347368686"/>
             <w:placeholder>
               <w:docPart w:val="259001DCC0974ECB8784179E39F8B807"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2670" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7F56FE8E" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -3969,51 +3912,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-491416595"/>
             <w:placeholder>
               <w:docPart w:val="61D5A7659BA147D59557451BD5B2C265"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2730" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="21063310" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -4023,51 +3965,50 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-793524440"/>
             <w:placeholder>
               <w:docPart w:val="8576268CF45A4928844E4CA58B924605"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2670" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="05E1C1EF" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00DA27BA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -4122,51 +4063,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="1370341518"/>
             <w:placeholder>
               <w:docPart w:val="5D1B7DA8A1BB4CEF9E05DE87EC56FA6B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="735FADDD" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00FC42FB">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
@@ -4229,51 +4169,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:id w:val="-545607849"/>
               <w:placeholder>
                 <w:docPart w:val="F1DC59E72BA342B7975C8FEA38C53815"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7178E58E" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="0020033C">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Enter estimated cost of issuance</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
@@ -4320,51 +4259,50 @@
               <w:ind w:left="-378"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="172239731"/>
             <w:placeholder>
               <w:docPart w:val="CA09815A3F7C40C79FC36EFD8CB18C14"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5400" w:type="dxa"/>
                 <w:gridSpan w:val="11"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="320DD81E" w14:textId="77777777" w:rsidR="00D06FBF" w:rsidRPr="00274E17" w:rsidRDefault="00D06FBF" w:rsidP="00D06FBF">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="200"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00274E17">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
@@ -4427,51 +4365,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:id w:val="-522256843"/>
         <w:placeholder>
           <w:docPart w:val="73B67F469D474CFABE15AFD93CDFE3C0"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="MMMM d, yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5D2708CC" w14:textId="77777777" w:rsidR="001A37A2" w:rsidRDefault="002A0D24" w:rsidP="00C90F99">
           <w:pPr>
             <w:spacing w:line="480" w:lineRule="auto"/>
             <w:ind w:left="5400"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>C</w:t>
           </w:r>
           <w:r w:rsidR="001A37A2" w:rsidRPr="001A37A2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
@@ -4497,100 +4434,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:id w:val="222486102"/>
           <w:placeholder>
             <w:docPart w:val="67C28FD0FAC94AD3B7B85BA3B60182AB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A0D24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>nter the name of the City, Town, or Regional District</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A457A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">hereby request the Municipal Finance Oversight Board’s authorization, provided under Chapter 44A, M.G.L., to issue bond(s) pursuant to the Qualified Bond Act.  Such action has been approved by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en"/>
           </w:rPr>
           <w:id w:val="-840233817"/>
           <w:placeholder>
             <w:docPart w:val="6282BC1733B442FAAA2B992895543186"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A0D24">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>nter the name of the Council, City Manager, Mayor, Selectmen or Regional Committee</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">at their meeting on </w:t>
@@ -4719,51 +4654,50 @@
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Amount of Proposed Bond(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="633539278"/>
             <w:placeholder>
               <w:docPart w:val="E0B31B174C8B4036B86D28D5BDAFE48B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6678" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="67C9FF24" w14:textId="77777777" w:rsidR="001A37A2" w:rsidRDefault="001A37A2" w:rsidP="00234969">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Insert amount of proposed bond(s)</w:t>
                 </w:r>
@@ -4789,51 +4723,50 @@
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Term Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="-1341080895"/>
             <w:placeholder>
               <w:docPart w:val="4D4A6859E86440618D1E52B9543B9C84"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6678" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5D3A14D7" w14:textId="77777777" w:rsidR="001A37A2" w:rsidRDefault="001A37A2" w:rsidP="00234969">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Insert term requested</w:t>
@@ -4860,51 +4793,50 @@
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Purpose(s) of Bond Issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en"/>
             </w:rPr>
             <w:id w:val="2042245271"/>
             <w:placeholder>
               <w:docPart w:val="2291855BD5CD482C9CF4609F0CBC1DE0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6678" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="1074BA07" w14:textId="77777777" w:rsidR="001A37A2" w:rsidRDefault="001A37A2" w:rsidP="00234969">
                 <w:pPr>
                   <w:spacing w:line="480" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:lang w:val="en"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Insert purpose(s) of bond issue</w:t>
@@ -4992,51 +4924,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:id w:val="1524745731"/>
         <w:placeholder>
           <w:docPart w:val="E866B8D2AE574E5BA7557C848DFC961F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="13104430" w14:textId="77777777" w:rsidR="00234969" w:rsidRDefault="004C1E36" w:rsidP="00C90F99">
           <w:pPr>
             <w:spacing w:line="480" w:lineRule="auto"/>
             <w:ind w:left="5400"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Insert Name and Title</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="72148FEB" w14:textId="77777777" w:rsidR="00234969" w:rsidRDefault="00234969">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5155,132 +5086,133 @@
       </w:r>
       <w:r w:rsidR="00234969">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Thank you.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00234969" w:rsidRPr="004C1E36" w:rsidSect="00F46C03">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="566DF34F" w14:textId="77777777" w:rsidR="00732A6F" w:rsidRDefault="00732A6F" w:rsidP="007C33C2">
+    <w:p w14:paraId="61BD9550" w14:textId="77777777" w:rsidR="005E6E7D" w:rsidRDefault="005E6E7D" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749DA7A9" w14:textId="77777777" w:rsidR="00732A6F" w:rsidRDefault="00732A6F" w:rsidP="007C33C2">
+    <w:p w14:paraId="078E5426" w14:textId="77777777" w:rsidR="005E6E7D" w:rsidRDefault="005E6E7D" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B3267ED" w14:textId="77777777" w:rsidR="00732A6F" w:rsidRDefault="00732A6F" w:rsidP="007C33C2">
+    <w:p w14:paraId="7A5E2D36" w14:textId="77777777" w:rsidR="005E6E7D" w:rsidRDefault="005E6E7D" w:rsidP="007C33C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1043127D" w14:textId="77777777" w:rsidR="00732A6F" w:rsidRDefault="00732A6F" w:rsidP="007C33C2">
+    <w:p w14:paraId="404A86F8" w14:textId="77777777" w:rsidR="005E6E7D" w:rsidRDefault="005E6E7D" w:rsidP="007C33C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35F93F61" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="007F76A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
@@ -5713,56 +5645,55 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="659121764">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="85158276">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="183173617">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C33C2"/>
     <w:rsid w:val="00063FF6"/>
     <w:rsid w:val="000930B4"/>
     <w:rsid w:val="000A2C1D"/>
     <w:rsid w:val="000D6D41"/>
     <w:rsid w:val="00170EB0"/>
     <w:rsid w:val="00197075"/>
     <w:rsid w:val="00197584"/>
@@ -5776,133 +5707,136 @@
     <w:rsid w:val="00253994"/>
     <w:rsid w:val="00262510"/>
     <w:rsid w:val="00274E17"/>
     <w:rsid w:val="00275383"/>
     <w:rsid w:val="002A0D24"/>
     <w:rsid w:val="002A14BE"/>
     <w:rsid w:val="00305780"/>
     <w:rsid w:val="003248C7"/>
     <w:rsid w:val="00327A2D"/>
     <w:rsid w:val="003358BD"/>
     <w:rsid w:val="003715CE"/>
     <w:rsid w:val="00373869"/>
     <w:rsid w:val="003B3729"/>
     <w:rsid w:val="003E7E05"/>
     <w:rsid w:val="003F2C7C"/>
     <w:rsid w:val="00441603"/>
     <w:rsid w:val="004626A7"/>
     <w:rsid w:val="00480FE0"/>
     <w:rsid w:val="004C1E36"/>
     <w:rsid w:val="004C7899"/>
     <w:rsid w:val="004D3CB7"/>
     <w:rsid w:val="00592204"/>
     <w:rsid w:val="005B28E4"/>
     <w:rsid w:val="005B2D94"/>
     <w:rsid w:val="005E5A63"/>
+    <w:rsid w:val="005E6E7D"/>
     <w:rsid w:val="00601D42"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="00637E8D"/>
     <w:rsid w:val="0067190A"/>
     <w:rsid w:val="006C63EE"/>
     <w:rsid w:val="00714571"/>
     <w:rsid w:val="00720D2D"/>
     <w:rsid w:val="007300FA"/>
     <w:rsid w:val="00732A6F"/>
     <w:rsid w:val="00736561"/>
     <w:rsid w:val="00757024"/>
     <w:rsid w:val="00781CFA"/>
     <w:rsid w:val="007A457A"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007E6F4E"/>
     <w:rsid w:val="007F76A7"/>
     <w:rsid w:val="008341CD"/>
     <w:rsid w:val="00840FBA"/>
     <w:rsid w:val="008744B2"/>
     <w:rsid w:val="008D67E8"/>
     <w:rsid w:val="00971E81"/>
     <w:rsid w:val="0099320A"/>
+    <w:rsid w:val="009D6DC4"/>
     <w:rsid w:val="009F4BB7"/>
     <w:rsid w:val="00A014EA"/>
     <w:rsid w:val="00A036A4"/>
     <w:rsid w:val="00A80C10"/>
     <w:rsid w:val="00AA2A85"/>
     <w:rsid w:val="00B04FBA"/>
     <w:rsid w:val="00B263E3"/>
     <w:rsid w:val="00B93C8B"/>
     <w:rsid w:val="00BC12F2"/>
     <w:rsid w:val="00BD4023"/>
     <w:rsid w:val="00C0412F"/>
     <w:rsid w:val="00C1092C"/>
     <w:rsid w:val="00C404EB"/>
     <w:rsid w:val="00C90F99"/>
     <w:rsid w:val="00CA717B"/>
     <w:rsid w:val="00CE3C2C"/>
     <w:rsid w:val="00D06FBF"/>
     <w:rsid w:val="00D20A7A"/>
     <w:rsid w:val="00D23F26"/>
     <w:rsid w:val="00D2669A"/>
     <w:rsid w:val="00D62E11"/>
     <w:rsid w:val="00DD55C0"/>
     <w:rsid w:val="00DF5E49"/>
     <w:rsid w:val="00E0120C"/>
     <w:rsid w:val="00E67243"/>
     <w:rsid w:val="00E978A4"/>
     <w:rsid w:val="00EB490C"/>
     <w:rsid w:val="00EB7BE2"/>
     <w:rsid w:val="00EE37BF"/>
     <w:rsid w:val="00F10B75"/>
     <w:rsid w:val="00F27777"/>
     <w:rsid w:val="00F43E91"/>
+    <w:rsid w:val="00F4655D"/>
     <w:rsid w:val="00F46C03"/>
     <w:rsid w:val="00F47B73"/>
     <w:rsid w:val="00F545B9"/>
     <w:rsid w:val="00F84AC7"/>
     <w:rsid w:val="00FA3F42"/>
     <w:rsid w:val="00FB7090"/>
     <w:rsid w:val="00FC42FB"/>
     <w:rsid w:val="00FD662C"/>
     <w:rsid w:val="00FD6688"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46D39CD7"/>
   <w15:docId w15:val="{A5F608D4-5CB2-4AA9-8526-F8D4A1638E74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8015,61 +7949,62 @@
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Insert Name and Title</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Olde English">
     <w:altName w:val="Niagara Engraved"/>
+    <w:panose1 w:val="04020500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8088,58 +8023,60 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4927"/>
     <w:rsid w:val="0013191C"/>
     <w:rsid w:val="001A5C59"/>
     <w:rsid w:val="003358BD"/>
     <w:rsid w:val="003A58DF"/>
     <w:rsid w:val="003F6AB4"/>
+    <w:rsid w:val="005A30F0"/>
     <w:rsid w:val="0079332C"/>
     <w:rsid w:val="00883FAF"/>
     <w:rsid w:val="008C4927"/>
     <w:rsid w:val="008F6139"/>
     <w:rsid w:val="00CA690A"/>
     <w:rsid w:val="00D3564A"/>
     <w:rsid w:val="00D949DB"/>
     <w:rsid w:val="00EC53D9"/>
+    <w:rsid w:val="00F4655D"/>
     <w:rsid w:val="00FE7FE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -9285,66 +9222,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74574D3E-07D0-443C-9F7F-A97155B437DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>883</Words>
-  <Characters>5036</Characters>
+  <Characters>5039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA Office of the State Auditor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5908</CharactersWithSpaces>
+  <CharactersWithSpaces>5911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Marissa E. Szabo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>