--- v0 (2025-10-31)
+++ v1 (2026-08-12)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\TA Projects\Website\Workflows\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ulasauk\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E610FF6-1E0D-487F-8AB0-7ED2F314C5AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{164B1B55-5853-4675-8178-4506AE28DA8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{0B2677A0-14CA-408E-A81B-BED33E9CD491}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0B2677A0-14CA-408E-A81B-BED33E9CD491}"/>
   </bookViews>
   <sheets>
     <sheet name="Turnover Workflow Revised 2" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1" uniqueCount="1">
   <si>
     <t>Revenue Turnover Workflow</t>
@@ -143,74 +144,79 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF505050"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>133351</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -651,110 +657,113 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" u="sng">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Process Manual Receipts</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" u="sng" baseline="0">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:srgbClr val="505050"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Over-the-counter and mailed collections for property taxes, excises, and others (e.g., utilities) </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>for proeal estate, personal property, and excise collections</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:srgbClr val="505050"/>
+            </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:srgbClr val="505050"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>276225</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>202323</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>85726</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Flowchart: Process 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -2593,51 +2602,55 @@
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
             <a:t>NO</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>366713</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>160338</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>152399</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="29" name="Straight Arrow Connector 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -2771,51 +2784,58 @@
           <a:srgbClr val="00B050"/>
         </a:solidFill>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="95000"/>
+                  <a:lumOff val="5000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:rPr>
             <a:t>YES</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>214313</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>151092</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="32" name="Straight Connector 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3373,147 +3393,153 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" indent="0" algn="l"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100" u="none">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>▪ Keep 1 copy for internal records</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1100" u="none">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>▪</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" u="none" baseline="0">
               <a:solidFill>
-                <a:sysClr val="windowText" lastClr="000000"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Deliver 1 copy to accounting office</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:srgbClr val="505050"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>copies to department staff</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:srgbClr val="505050"/>
+            </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="505050"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> copy, return 2 copies to department staff</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
+            <a:solidFill>
+              <a:srgbClr val="505050"/>
+            </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1100" u="sng" baseline="0">
             <a:solidFill>
-              <a:sysClr val="windowText" lastClr="000000"/>
+              <a:srgbClr val="505050"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>215790</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>218327</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>9895</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="44" name="Straight Arrow Connector 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -5136,91 +5162,91 @@
         <a:ln w="19050">
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5282,51 +5308,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5424,420 +5450,426 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3AE3584-1807-4ECD-A19A-F0EC6F68CC3E}">
   <dimension ref="A2:Z64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B34" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="F37" workbookViewId="0">
       <selection activeCell="Y28" sqref="Y28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="8.7109375" style="2"/>
-[...13 lines deleted...]
-    <col min="21" max="16384" width="8.7109375" style="2"/>
+    <col min="1" max="2" width="8.7265625" style="2"/>
+    <col min="3" max="3" width="6.7265625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.7265625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.7265625" style="2" hidden="1" customWidth="1"/>
+    <col min="6" max="7" width="8.7265625" style="2"/>
+    <col min="8" max="8" width="2.7265625" style="2" customWidth="1"/>
+    <col min="9" max="11" width="8.7265625" style="2"/>
+    <col min="12" max="12" width="2.7265625" style="2" customWidth="1"/>
+    <col min="13" max="15" width="8.7265625" style="2"/>
+    <col min="16" max="16" width="2.7265625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="8.7265625" style="2"/>
+    <col min="18" max="18" width="10.7265625" style="2" customWidth="1"/>
+    <col min="19" max="19" width="8.7265625" style="2"/>
+    <col min="20" max="20" width="1.7265625" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:26" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
     </row>
-    <row r="6" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
       <c r="T6" s="6"/>
       <c r="U6" s="6"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
     </row>
-    <row r="7" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
       <c r="T7" s="6"/>
       <c r="U7" s="6"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
     </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="8"/>
       <c r="W8" s="10"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
     </row>
-    <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="7"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="9"/>
     </row>
-    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
     </row>
-    <row r="11" spans="1:26" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
     </row>
-    <row r="12" spans="1:26" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
     </row>
-    <row r="13" spans="1:26" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" ht="14.5" x14ac:dyDescent="0.35">
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="Z18" s="5"/>
     </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="V19" s="5"/>
     </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
       <c r="V20" s="5"/>
       <c r="Z20" s="5"/>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="V21" s="5"/>
     </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Y25" s="5"/>
     </row>
-    <row r="33" spans="22:22" x14ac:dyDescent="0.2">
+    <row r="33" spans="22:22" x14ac:dyDescent="0.3">
       <c r="V33" s="4"/>
     </row>
-    <row r="53" spans="22:23" x14ac:dyDescent="0.2">
+    <row r="53" spans="22:23" x14ac:dyDescent="0.3">
       <c r="V53" s="5"/>
     </row>
-    <row r="55" spans="22:23" x14ac:dyDescent="0.2">
+    <row r="55" spans="22:23" x14ac:dyDescent="0.3">
       <c r="V55" s="5"/>
     </row>
-    <row r="62" spans="22:23" x14ac:dyDescent="0.2">
+    <row r="62" spans="22:23" x14ac:dyDescent="0.3">
       <c r="W62" s="5"/>
     </row>
-    <row r="63" spans="22:23" x14ac:dyDescent="0.2">
+    <row r="63" spans="22:23" x14ac:dyDescent="0.3">
       <c r="W63" s="5"/>
     </row>
-    <row r="64" spans="22:23" x14ac:dyDescent="0.2">
+    <row r="64" spans="22:23" x14ac:dyDescent="0.3">
       <c r="W64" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:X2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Turnover Workflow Revised 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>