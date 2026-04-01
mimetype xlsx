--- v0 (2025-11-04)
+++ v1 (2026-04-01)
@@ -1,265 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10119"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/hollyjacobson/Desktop/Final MVP 2.0 Materials/Supplemental Resources/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EEA-O365/EEA/WorkSpace/Municipal_Vulnerability_Preparedness_Program/Shared Documents/Resources/MVP 2.0/Final Updated Materials/Supplemental Resources/Resources for Hiring a Planning Vendor/FY26 Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23F0986F-AF35-DA48-9CFC-BB53A5C50FAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{AC31FE1A-7C99-4883-A2D6-CF0BAC19B6AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9CFA734-1640-4ADA-9665-EE6564759BAE}"/>
   <bookViews>
-    <workbookView xWindow="2300" yWindow="920" windowWidth="29400" windowHeight="16660" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Sample Budget" sheetId="1" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C19" i="1" l="1"/>
+  <c r="C20" i="1" l="1"/>
+  <c r="D19" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="F18" i="1"/>
   <c r="D18" i="1"/>
-  <c r="D12" i="1"/>
-[...8 lines deleted...]
-  <c r="G17" i="1" s="1"/>
+  <c r="G18" i="1" s="1"/>
+  <c r="F16" i="1"/>
+  <c r="D16" i="1"/>
   <c r="F15" i="1"/>
   <c r="D15" i="1"/>
   <c r="F14" i="1"/>
   <c r="D14" i="1"/>
-  <c r="F13" i="1"/>
-  <c r="D13" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="G12" i="1" s="1"/>
   <c r="F11" i="1"/>
   <c r="D11" i="1"/>
-  <c r="G11" i="1" s="1"/>
   <c r="F10" i="1"/>
   <c r="D10" i="1"/>
   <c r="F9" i="1"/>
   <c r="D9" i="1"/>
-  <c r="F8" i="1"/>
-[...7 lines deleted...]
-  <c r="G14" i="1"/>
+  <c r="G9" i="1" l="1"/>
+  <c r="F20" i="1"/>
+  <c r="G19" i="1"/>
   <c r="G13" i="1"/>
   <c r="G10" i="1"/>
+  <c r="D20" i="1"/>
   <c r="G15" i="1"/>
-  <c r="G19" i="1" l="1"/>
-  <c r="G29" i="1"/>
+  <c r="G14" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="G20" i="1" l="1"/>
+  <c r="G30" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...133 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="32"/>
         <color rgb="FF0070C0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>MVP 2.0 Budget</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <color rgb="FF002060"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
@@ -336,62 +204,199 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color rgb="FF002060"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color rgb="FFED7D31"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>[SAMPLE]</t>
     </r>
   </si>
   <si>
     <t>Community Liaison budget assumes 5 Community Liaisons at $40 per hour. In smaller communities there may be fewer liaisons and this funding may instead support municipal volunteers. The Community Liaison rate can be adjusted but should be commensurate with municipal staff; the recommended rate is between $30-$50 per hour.</t>
   </si>
+  <si>
+    <t>There is no formal match requirement, but the municipal project manager and any other municipal staff on the Core Team should expect to contribute the following number of hours to the project:</t>
+  </si>
+  <si>
+    <t>Task</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Community Liaisons
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(+ municipal volunteers)</t>
+    </r>
+  </si>
+  <si>
+    <t>Planning Vendor</t>
+  </si>
+  <si>
+    <t>Total Task 
+Cost</t>
+  </si>
+  <si>
+    <t>Municipal
+PM</t>
+  </si>
+  <si>
+    <t>Municipal
+Member</t>
+  </si>
+  <si>
+    <t>Step</t>
+  </si>
+  <si>
+    <t># People</t>
+  </si>
+  <si>
+    <t>Hours per person</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Total hours</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total  </t>
+  </si>
+  <si>
+    <t>Estimated hours per person</t>
+  </si>
+  <si>
+    <t>Step 1: Starting to Build Your Team (1-2 months)</t>
+  </si>
+  <si>
+    <t>Step 2: Identifying Lived Expertise (1 month)</t>
+  </si>
+  <si>
+    <t>Step 3: Recruiting the Rest of Your Team (2 months)</t>
+  </si>
+  <si>
+    <t>Step 4: Kicking off Collaboration (1 month)</t>
+  </si>
+  <si>
+    <t>Step 5: Uncovering Social Resilience (3 months)</t>
+  </si>
+  <si>
+    <t>Step 6: Revisiting Resilience Priorities (2 months)</t>
+  </si>
+  <si>
+    <t>Step 7: Selecting Seed Project (1 month)</t>
+  </si>
+  <si>
+    <t>Step 8: Seed Project Implementation Plan (1 month)</t>
+  </si>
+  <si>
+    <t>Step 9: Implementing Seed Project (10 months)</t>
+  </si>
+  <si>
+    <t>(All costs to be covered by the Seed Project funding)</t>
+  </si>
+  <si>
+    <t>(TBD based on Seed Project)</t>
+  </si>
+  <si>
+    <t>Step 10: Reflecting, Adjusting, and Next Steps (1 month)</t>
+  </si>
+  <si>
+    <t>Discretionary Hours</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>DIRECT COSTS</t>
+  </si>
+  <si>
+    <t>Subject Matter Advisor(s)</t>
+  </si>
+  <si>
+    <t>Funding for a subject matter advisor(s) to advise on the development of the Seed Project
+Implementation Plan. This total assumes approximately 5 hours at $150 per hour.</t>
+  </si>
+  <si>
+    <t>Core Team Recruitment and Meetings</t>
+  </si>
+  <si>
+    <t>Direct costs (e.g., translation, printing) for Core Team recruitment; direct costs (e.g., food) for the Core Team Meet &amp; Greet (Step 3) and the "Dinner and a Movie" session (Step 4).</t>
+  </si>
+  <si>
+    <t>Step 5 Engagement (Uncovering Social Resilience)</t>
+  </si>
+  <si>
+    <t>Direct costs for engagement activities, including (as relevant) translation and interpretation, food, venue, printing, materials, additional community partners involved in supporting engagement, or other costs. Any costs paid for directly by Core Team members should be reimbursed. There is a statewide contract municipalities may use when procuring translation and interpretation services (https://www.mass.gov/doc/prf75/download).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Step 6 Engagement (Vetting Resilience Priorities) </t>
+  </si>
+  <si>
+    <t>Step 7 Engagement (Vetting Seed Project Ideas)</t>
+  </si>
+  <si>
+    <t>Total Direct Costs</t>
+  </si>
+  <si>
+    <t>TOTAL PROJECT COST</t>
+  </si>
+  <si>
+    <t>Note: The sample budget below details the total hours and amounts for all steps of the process, assuming that the Planning Vendor is hired in Step 1. This budget is subject to change depending on when the Planning Vendor is hired before Step 3.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -547,50 +552,58 @@
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color rgb="FFED7D31"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F3864"/>
         <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFBE4D5"/>
         <bgColor rgb="FFFBE4D5"/>
       </patternFill>
@@ -610,229 +623,152 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="55">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD8D8D8"/>
       </left>
       <right style="thin">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...31 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF002060"/>
       </right>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color rgb="FF002060"/>
       </right>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD8D8D8"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF002060"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
       <right style="thin">
         <color rgb="FFD8D8D8"/>
       </right>
       <top style="medium">
         <color rgb="FF002060"/>
       </top>
@@ -932,66 +868,50 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD8D8D8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
-      <right/>
-[...14 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF002060"/>
       </left>
       <right style="thin">
         <color rgb="FFD8D8D8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1268,377 +1188,367 @@
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF0070C0"/>
       </right>
       <top style="thin">
         <color rgb="FF0070C0"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0070C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="11" fillId="5" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="10" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="10" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="11" fillId="5" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="10" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="5" fontId="10" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="5" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...74 lines deleted...]
-    </xf>
+    <xf numFmtId="6" fontId="10" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="10" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="11" fillId="5" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...77 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1798,6327 +1708,6344 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E14F2B8-634B-554E-930A-6547AB4F9D85}">
   <dimension ref="B2:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.33203125" style="109" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="10.83203125" style="109"/>
+    <col min="1" max="1" width="3.375" style="67" customWidth="1"/>
+    <col min="2" max="2" width="67.625" style="67" customWidth="1"/>
+    <col min="3" max="16384" width="10.875" style="67"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:4" ht="41" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B9" s="111"/>
+    <row r="2" spans="2:4" ht="41.25" x14ac:dyDescent="0.25">
+      <c r="B2" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+    </row>
+    <row r="3" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B3" s="79"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+    </row>
+    <row r="4" spans="2:4" ht="318.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+    </row>
+    <row r="9" spans="2:4" ht="41.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:X233"/>
+  <dimension ref="A1:X234"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="P8" sqref="P8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="64.1640625" customWidth="1"/>
+    <col min="1" max="1" width="64.125" customWidth="1"/>
     <col min="2" max="2" width="12.5" customWidth="1"/>
-    <col min="3" max="6" width="13.1640625" customWidth="1"/>
+    <col min="3" max="6" width="13.125" customWidth="1"/>
     <col min="7" max="7" width="16.5" customWidth="1"/>
-    <col min="8" max="8" width="9.1640625" customWidth="1"/>
+    <col min="8" max="8" width="9.125" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
-    <col min="10" max="10" width="16.83203125" customWidth="1"/>
-    <col min="11" max="24" width="9.1640625" customWidth="1"/>
+    <col min="10" max="10" width="16.875" customWidth="1"/>
+    <col min="11" max="24" width="9.125" customWidth="1"/>
     <col min="25" max="26" width="12.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="J4" s="72"/>
+    <row r="1" spans="1:24" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+    </row>
+    <row r="3" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+    </row>
+    <row r="4" spans="1:24" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="65"/>
+      <c r="B4" s="98" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="99"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="90"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
     </row>
-    <row r="5" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="P5" s="2"/>
+    <row r="5" spans="1:24" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="60"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
     </row>
-    <row r="6" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C6" s="101"/>
+    <row r="6" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="102"/>
       <c r="D6" s="102"/>
-      <c r="E6" s="100">
-[...6 lines deleted...]
-      <c r="J6" s="6"/>
+      <c r="E6" s="101" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="102"/>
+      <c r="G6" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="2"/>
+      <c r="I6" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="J6" s="58" t="s">
+        <v>10</v>
+      </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
     </row>
-    <row r="7" spans="1:24" ht="47" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      </c>
+    <row r="7" spans="1:24" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="71"/>
+      <c r="B7" s="103">
+        <v>40</v>
+      </c>
+      <c r="C7" s="104"/>
+      <c r="D7" s="105"/>
+      <c r="E7" s="103">
+        <v>150</v>
+      </c>
+      <c r="F7" s="104"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="8" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="51" t="s">
+    <row r="8" spans="1:24" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="11">
-[...25 lines deleted...]
-        <v>1.5</v>
+      <c r="H8" s="48"/>
+      <c r="I8" s="73" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="73" t="s">
+        <v>17</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
     </row>
-    <row r="9" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+    <row r="9" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="8">
         <v>0</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="9">
         <v>0</v>
       </c>
-      <c r="D9" s="18">
-        <f t="shared" si="0"/>
+      <c r="D9" s="10">
+        <f t="shared" ref="D9:D16" si="0">$B$7*B9*C9</f>
         <v>0</v>
       </c>
-      <c r="E9" s="19">
-[...15 lines deleted...]
-        <v>6</v>
+      <c r="E9" s="11">
+        <v>3</v>
+      </c>
+      <c r="F9" s="10">
+        <f t="shared" ref="F9:F16" si="1">E9*$E$7</f>
+        <v>450</v>
+      </c>
+      <c r="G9" s="44">
+        <f t="shared" ref="G9:G16" si="2">D9+F9</f>
+        <v>450</v>
+      </c>
+      <c r="H9" s="48"/>
+      <c r="I9" s="12">
+        <v>12.5</v>
+      </c>
+      <c r="J9" s="12">
+        <v>1.5</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
     </row>
-    <row r="10" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D10" s="18">
+    <row r="10" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="13">
+        <v>0</v>
+      </c>
+      <c r="C10" s="14">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15">
         <f t="shared" si="0"/>
-        <v>700</v>
-[...4 lines deleted...]
-      <c r="F10" s="18">
+        <v>0</v>
+      </c>
+      <c r="E10" s="47">
+        <v>6.5</v>
+      </c>
+      <c r="F10" s="15">
         <f t="shared" si="1"/>
-        <v>2850</v>
-[...1 lines deleted...]
-      <c r="G10" s="54">
+        <v>975</v>
+      </c>
+      <c r="G10" s="45">
         <f t="shared" si="2"/>
-        <v>3550</v>
-[...6 lines deleted...]
-        <v>11</v>
+        <v>975</v>
+      </c>
+      <c r="H10" s="48"/>
+      <c r="I10" s="12">
+        <v>6</v>
+      </c>
+      <c r="J10" s="12">
+        <v>6</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
     </row>
-    <row r="11" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="11" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46" t="s">
+        <v>20</v>
       </c>
       <c r="B11" s="16">
         <v>5</v>
       </c>
-      <c r="C11" s="17">
-[...2 lines deleted...]
-      <c r="D11" s="18">
+      <c r="C11" s="14">
+        <v>3.5</v>
+      </c>
+      <c r="D11" s="15">
         <f t="shared" si="0"/>
-        <v>900</v>
-[...4 lines deleted...]
-      <c r="F11" s="18">
+        <v>700</v>
+      </c>
+      <c r="E11" s="47">
+        <v>19</v>
+      </c>
+      <c r="F11" s="15">
         <f t="shared" si="1"/>
-        <v>1350</v>
-[...1 lines deleted...]
-      <c r="G11" s="54">
+        <v>2850</v>
+      </c>
+      <c r="G11" s="45">
         <f t="shared" si="2"/>
-        <v>2250</v>
-[...6 lines deleted...]
-        <v>4.5</v>
+        <v>3550</v>
+      </c>
+      <c r="H11" s="48"/>
+      <c r="I11" s="12">
+        <v>13</v>
+      </c>
+      <c r="J11" s="12">
+        <v>11</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
     </row>
-    <row r="12" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="16">
+    <row r="12" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="13">
         <v>5</v>
       </c>
-      <c r="C12" s="17">
-[...2 lines deleted...]
-      <c r="D12" s="18">
+      <c r="C12" s="14">
+        <v>4.5</v>
+      </c>
+      <c r="D12" s="15">
         <f t="shared" si="0"/>
-        <v>5100</v>
-[...4 lines deleted...]
-      <c r="F12" s="18">
+        <v>900</v>
+      </c>
+      <c r="E12" s="47">
+        <v>9</v>
+      </c>
+      <c r="F12" s="15">
         <f t="shared" si="1"/>
-        <v>6000</v>
-[...1 lines deleted...]
-      <c r="G12" s="54">
+        <v>1350</v>
+      </c>
+      <c r="G12" s="45">
         <f t="shared" si="2"/>
-        <v>11100</v>
-[...6 lines deleted...]
-        <v>25.5</v>
+        <v>2250</v>
+      </c>
+      <c r="H12" s="48"/>
+      <c r="I12" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="J12" s="12">
+        <v>4.5</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
     </row>
-    <row r="13" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B13" s="16">
+    <row r="13" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="13">
         <v>5</v>
       </c>
-      <c r="C13" s="17">
-[...2 lines deleted...]
-      <c r="D13" s="18">
+      <c r="C13" s="14">
+        <v>25.5</v>
+      </c>
+      <c r="D13" s="15">
         <f t="shared" si="0"/>
-        <v>2600</v>
-[...4 lines deleted...]
-      <c r="F13" s="18">
+        <v>5100</v>
+      </c>
+      <c r="E13" s="47">
+        <v>40</v>
+      </c>
+      <c r="F13" s="15">
         <f t="shared" si="1"/>
-        <v>4200</v>
-[...1 lines deleted...]
-      <c r="G13" s="54">
+        <v>6000</v>
+      </c>
+      <c r="G13" s="45">
         <f t="shared" si="2"/>
-        <v>6800</v>
-[...6 lines deleted...]
-        <v>13</v>
+        <v>11100</v>
+      </c>
+      <c r="H13" s="48"/>
+      <c r="I13" s="12">
+        <v>25.5</v>
+      </c>
+      <c r="J13" s="12">
+        <v>25.5</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
     </row>
-    <row r="14" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B14" s="16">
+    <row r="14" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="13">
         <v>5</v>
       </c>
-      <c r="C14" s="17">
-[...2 lines deleted...]
-      <c r="D14" s="18">
+      <c r="C14" s="14">
+        <v>13</v>
+      </c>
+      <c r="D14" s="15">
         <f t="shared" si="0"/>
-        <v>3000</v>
-[...4 lines deleted...]
-      <c r="F14" s="18">
+        <v>2600</v>
+      </c>
+      <c r="E14" s="47">
+        <v>28</v>
+      </c>
+      <c r="F14" s="15">
         <f t="shared" si="1"/>
-        <v>3750</v>
-[...1 lines deleted...]
-      <c r="G14" s="54">
+        <v>4200</v>
+      </c>
+      <c r="G14" s="45">
         <f t="shared" si="2"/>
-        <v>6750</v>
-[...6 lines deleted...]
-        <v>15</v>
+        <v>6800</v>
+      </c>
+      <c r="H14" s="48"/>
+      <c r="I14" s="12">
+        <v>14</v>
+      </c>
+      <c r="J14" s="12">
+        <v>13</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
     </row>
-    <row r="15" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="52" t="s">
+    <row r="15" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="13">
+        <v>5</v>
+      </c>
+      <c r="C15" s="14">
+        <v>15</v>
+      </c>
+      <c r="D15" s="15">
+        <f t="shared" si="0"/>
+        <v>3000</v>
+      </c>
+      <c r="E15" s="47">
         <v>25</v>
       </c>
-      <c r="B15" s="21">
-[...12 lines deleted...]
-      <c r="F15" s="18">
+      <c r="F15" s="15">
         <f t="shared" si="1"/>
-        <v>2175</v>
-[...1 lines deleted...]
-      <c r="G15" s="55">
+        <v>3750</v>
+      </c>
+      <c r="G15" s="45">
         <f t="shared" si="2"/>
-        <v>3475</v>
-[...6 lines deleted...]
-        <v>6.5</v>
+        <v>6750</v>
+      </c>
+      <c r="H15" s="48"/>
+      <c r="I15" s="12">
+        <v>16</v>
+      </c>
+      <c r="J15" s="12">
+        <v>15</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
     </row>
-    <row r="16" spans="1:24" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="J16" s="89"/>
+    <row r="16" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="17">
+        <v>5</v>
+      </c>
+      <c r="C16" s="74">
+        <v>6.5</v>
+      </c>
+      <c r="D16" s="18">
+        <f t="shared" si="0"/>
+        <v>1300</v>
+      </c>
+      <c r="E16" s="19">
+        <v>14.5</v>
+      </c>
+      <c r="F16" s="15">
+        <f t="shared" si="1"/>
+        <v>2175</v>
+      </c>
+      <c r="G16" s="75">
+        <f t="shared" si="2"/>
+        <v>3475</v>
+      </c>
+      <c r="H16" s="48"/>
+      <c r="I16" s="12">
+        <v>10.5</v>
+      </c>
+      <c r="J16" s="12">
+        <v>6.5</v>
+      </c>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
     </row>
-    <row r="17" spans="1:24" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="52" t="s">
+    <row r="17" spans="1:24" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="26">
-[...26 lines deleted...]
-      </c>
+      <c r="C17" s="107"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="91" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="92"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
       <c r="X17" s="2"/>
     </row>
-    <row r="18" spans="1:24" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18" s="63">
+    <row r="18" spans="1:24" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="20">
         <v>5</v>
       </c>
-      <c r="C18" s="27">
-[...13 lines deleted...]
-      <c r="G18" s="64">
+      <c r="C18" s="21">
+        <v>2</v>
+      </c>
+      <c r="D18" s="15">
+        <f>$B$7*B18*C18</f>
+        <v>400</v>
+      </c>
+      <c r="E18" s="17">
+        <v>0</v>
+      </c>
+      <c r="F18" s="15">
+        <f>E18*$E$7</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="76">
         <f>D18+F18</f>
-        <v>9500</v>
-[...3 lines deleted...]
-      <c r="J18" s="61"/>
+        <v>400</v>
+      </c>
+      <c r="H18" s="48"/>
+      <c r="I18" s="22">
+        <v>3</v>
+      </c>
+      <c r="J18" s="22">
+        <v>2</v>
+      </c>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
     </row>
-    <row r="19" spans="1:24" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      </c>
+    <row r="19" spans="1:24" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="53">
+        <v>5</v>
+      </c>
+      <c r="C19" s="21">
+        <v>10</v>
+      </c>
+      <c r="D19" s="15">
+        <f>$B$7*B19*C19</f>
+        <v>2000</v>
+      </c>
+      <c r="E19" s="20">
+        <v>50</v>
+      </c>
+      <c r="F19" s="15">
+        <f>E19*$E$7</f>
+        <v>7500</v>
+      </c>
+      <c r="G19" s="54">
+        <f>D19+F19</f>
+        <v>9500</v>
+      </c>
+      <c r="H19" s="50"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
     </row>
-    <row r="20" spans="1:24" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G20" s="37"/>
+    <row r="20" spans="1:24" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="25">
+        <f>SUM(C9:C16)+C18+C19</f>
+        <v>80</v>
+      </c>
+      <c r="D20" s="26">
+        <f>SUM(D9:D16)+D18+D19</f>
+        <v>16000</v>
+      </c>
+      <c r="E20" s="27">
+        <f>SUM(E9:E16)+E18+E19</f>
+        <v>195</v>
+      </c>
+      <c r="F20" s="26">
+        <f>SUM(F9:F16)+F18+F19</f>
+        <v>29250</v>
+      </c>
+      <c r="G20" s="28">
+        <f>SUM(G9:G19)</f>
+        <v>45250</v>
+      </c>
       <c r="H20" s="2"/>
-      <c r="I20" s="2"/>
-      <c r="J20" s="2"/>
+      <c r="I20" s="29">
+        <f t="shared" ref="I20:J20" si="3">SUM(I9:I16)+I18</f>
+        <v>105</v>
+      </c>
+      <c r="J20" s="29">
+        <f t="shared" si="3"/>
+        <v>85</v>
+      </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
     </row>
-    <row r="21" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H21" s="5"/>
+    <row r="21" spans="1:24" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="30"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
     </row>
-    <row r="22" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H22" s="5"/>
+    <row r="22" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="77"/>
+      <c r="H22" s="48"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
       <c r="X22" s="2"/>
     </row>
-    <row r="23" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H23" s="58"/>
+    <row r="23" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="93" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="94"/>
+      <c r="F23" s="95"/>
+      <c r="G23" s="55">
+        <v>800</v>
+      </c>
+      <c r="H23" s="48"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
     </row>
-    <row r="24" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H24" s="5"/>
+    <row r="24" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="93" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="97"/>
+      <c r="G24" s="55">
+        <v>550</v>
+      </c>
+      <c r="H24" s="48"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2"/>
       <c r="O24" s="2"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
     </row>
-    <row r="25" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="80"/>
+    <row r="25" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="80" t="s">
+        <v>38</v>
+      </c>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="82"/>
-      <c r="G25" s="41">
-[...2 lines deleted...]
-      <c r="H25" s="5"/>
+      <c r="G25" s="55">
+        <v>1500</v>
+      </c>
+      <c r="H25" s="48"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
     </row>
-    <row r="26" spans="1:24" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="26" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="33" t="s">
+        <v>39</v>
       </c>
       <c r="B26" s="83"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="85"/>
-      <c r="G26" s="42">
+      <c r="G26" s="55">
         <v>950</v>
       </c>
-      <c r="H26" s="5"/>
+      <c r="H26" s="48"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
     </row>
-    <row r="27" spans="1:24" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="H27" s="2"/>
+    <row r="27" spans="1:24" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="86"/>
+      <c r="C27" s="87"/>
+      <c r="D27" s="87"/>
+      <c r="E27" s="87"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="34">
+        <v>950</v>
+      </c>
+      <c r="H27" s="48"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
     </row>
-    <row r="28" spans="1:24" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G28" s="46"/>
+    <row r="28" spans="1:24" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="35"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="78"/>
+      <c r="G28" s="36">
+        <f>SUM(G23:G27)</f>
+        <v>4750</v>
+      </c>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2"/>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
     </row>
-    <row r="29" spans="1:24" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      </c>
+    <row r="29" spans="1:24" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="30"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="37"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="2"/>
       <c r="M29" s="2"/>
       <c r="N29" s="2"/>
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
       <c r="V29" s="2"/>
       <c r="W29" s="2"/>
       <c r="X29" s="2"/>
     </row>
-    <row r="30" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G30" s="1"/>
+    <row r="30" spans="1:24" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="38"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="56">
+        <f>G20+G28</f>
+        <v>50000</v>
+      </c>
       <c r="H30" s="2"/>
-      <c r="I30" s="48"/>
+      <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
     </row>
-    <row r="31" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F31" s="2"/>
+    <row r="31" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="39"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
       <c r="G31" s="1"/>
       <c r="H31" s="2"/>
-      <c r="I31" s="2"/>
+      <c r="I31" s="39"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
       <c r="X31" s="2"/>
     </row>
-    <row r="32" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="50"/>
+    <row r="32" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="40"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="1"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
     </row>
-    <row r="33" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="50"/>
+    <row r="33" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="41"/>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="1"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
       <c r="N33" s="2"/>
       <c r="O33" s="2"/>
       <c r="P33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="R33" s="2"/>
       <c r="S33" s="2"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
     </row>
-    <row r="34" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="2"/>
+    <row r="34" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="41"/>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
+      <c r="G34" s="1"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2"/>
       <c r="O34" s="2"/>
       <c r="P34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="R34" s="2"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
     </row>
-    <row r="35" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="P35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
     </row>
-    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
       <c r="N36" s="2"/>
       <c r="O36" s="2"/>
       <c r="P36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="R36" s="2"/>
       <c r="S36" s="2"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
     </row>
-    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2"/>
       <c r="O37" s="2"/>
       <c r="P37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="R37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
     </row>
-    <row r="38" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
     </row>
-    <row r="39" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
     </row>
-    <row r="40" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
     </row>
-    <row r="41" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="2"/>
     </row>
-    <row r="42" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="2"/>
       <c r="P42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="2"/>
       <c r="S42" s="2"/>
       <c r="T42" s="2"/>
       <c r="U42" s="2"/>
       <c r="V42" s="2"/>
       <c r="W42" s="2"/>
       <c r="X42" s="2"/>
     </row>
-    <row r="43" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="2"/>
       <c r="P43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="R43" s="2"/>
       <c r="S43" s="2"/>
       <c r="T43" s="2"/>
       <c r="U43" s="2"/>
       <c r="V43" s="2"/>
       <c r="W43" s="2"/>
       <c r="X43" s="2"/>
     </row>
-    <row r="44" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="R44" s="2"/>
       <c r="S44" s="2"/>
       <c r="T44" s="2"/>
       <c r="U44" s="2"/>
       <c r="V44" s="2"/>
       <c r="W44" s="2"/>
       <c r="X44" s="2"/>
     </row>
-    <row r="45" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="2"/>
       <c r="O45" s="2"/>
       <c r="P45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="R45" s="2"/>
       <c r="S45" s="2"/>
       <c r="T45" s="2"/>
       <c r="U45" s="2"/>
       <c r="V45" s="2"/>
       <c r="W45" s="2"/>
       <c r="X45" s="2"/>
     </row>
-    <row r="46" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
       <c r="S46" s="2"/>
       <c r="T46" s="2"/>
       <c r="U46" s="2"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
     </row>
-    <row r="47" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="2"/>
       <c r="N47" s="2"/>
       <c r="O47" s="2"/>
       <c r="P47" s="2"/>
       <c r="Q47" s="2"/>
       <c r="R47" s="2"/>
       <c r="S47" s="2"/>
       <c r="T47" s="2"/>
       <c r="U47" s="2"/>
       <c r="V47" s="2"/>
       <c r="W47" s="2"/>
       <c r="X47" s="2"/>
     </row>
-    <row r="48" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
     </row>
-    <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
       <c r="N49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
       <c r="Q49" s="2"/>
       <c r="R49" s="2"/>
       <c r="S49" s="2"/>
       <c r="T49" s="2"/>
       <c r="U49" s="2"/>
       <c r="V49" s="2"/>
       <c r="W49" s="2"/>
       <c r="X49" s="2"/>
     </row>
-    <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
       <c r="Q50" s="2"/>
       <c r="R50" s="2"/>
       <c r="S50" s="2"/>
       <c r="T50" s="2"/>
       <c r="U50" s="2"/>
       <c r="V50" s="2"/>
       <c r="W50" s="2"/>
       <c r="X50" s="2"/>
     </row>
-    <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
       <c r="U51" s="2"/>
       <c r="V51" s="2"/>
       <c r="W51" s="2"/>
       <c r="X51" s="2"/>
     </row>
-    <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
     </row>
-    <row r="53" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
     </row>
-    <row r="54" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
     </row>
-    <row r="55" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
     </row>
-    <row r="56" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
     </row>
-    <row r="57" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
     </row>
-    <row r="58" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2"/>
       <c r="T58" s="2"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
       <c r="X58" s="2"/>
     </row>
-    <row r="59" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="S59" s="2"/>
       <c r="T59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="2"/>
       <c r="W59" s="2"/>
       <c r="X59" s="2"/>
     </row>
-    <row r="60" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="2"/>
       <c r="W60" s="2"/>
       <c r="X60" s="2"/>
     </row>
-    <row r="61" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
       <c r="O61" s="2"/>
       <c r="P61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="R61" s="2"/>
       <c r="S61" s="2"/>
       <c r="T61" s="2"/>
       <c r="U61" s="2"/>
       <c r="V61" s="2"/>
       <c r="W61" s="2"/>
       <c r="X61" s="2"/>
     </row>
-    <row r="62" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="R62" s="2"/>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="2"/>
       <c r="W62" s="2"/>
       <c r="X62" s="2"/>
     </row>
-    <row r="63" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="H63" s="2"/>
       <c r="I63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
       <c r="N63" s="2"/>
       <c r="O63" s="2"/>
       <c r="P63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="R63" s="2"/>
       <c r="S63" s="2"/>
       <c r="T63" s="2"/>
       <c r="U63" s="2"/>
       <c r="V63" s="2"/>
       <c r="W63" s="2"/>
       <c r="X63" s="2"/>
     </row>
-    <row r="64" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="H64" s="2"/>
       <c r="I64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="S64" s="2"/>
       <c r="T64" s="2"/>
       <c r="U64" s="2"/>
       <c r="V64" s="2"/>
       <c r="W64" s="2"/>
       <c r="X64" s="2"/>
     </row>
-    <row r="65" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
       <c r="H65" s="2"/>
       <c r="I65" s="2"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
       <c r="N65" s="2"/>
       <c r="O65" s="2"/>
       <c r="P65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="R65" s="2"/>
       <c r="S65" s="2"/>
       <c r="T65" s="2"/>
       <c r="U65" s="2"/>
       <c r="V65" s="2"/>
       <c r="W65" s="2"/>
       <c r="X65" s="2"/>
     </row>
-    <row r="66" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="2"/>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
       <c r="H66" s="2"/>
       <c r="I66" s="2"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
       <c r="M66" s="2"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="S66" s="2"/>
       <c r="T66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
       <c r="X66" s="2"/>
     </row>
-    <row r="67" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2"/>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="S67" s="2"/>
       <c r="T67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
     </row>
-    <row r="68" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="H68" s="2"/>
       <c r="I68" s="2"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
       <c r="P68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
       <c r="S68" s="2"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
     </row>
-    <row r="69" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="F69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="S69" s="2"/>
       <c r="T69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
     </row>
-    <row r="70" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="2"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
       <c r="P70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
       <c r="S70" s="2"/>
       <c r="T70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
     </row>
-    <row r="71" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="F71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="2"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="S71" s="2"/>
       <c r="T71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
     </row>
-    <row r="72" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2"/>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="2"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
       <c r="P72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
       <c r="S72" s="2"/>
       <c r="T72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
     </row>
-    <row r="73" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2"/>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="S73" s="2"/>
       <c r="T73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
     </row>
-    <row r="74" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="2"/>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="S74" s="2"/>
       <c r="T74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
     </row>
-    <row r="75" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="2"/>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
       <c r="D75" s="2"/>
       <c r="E75" s="2"/>
       <c r="F75" s="2"/>
       <c r="H75" s="2"/>
       <c r="I75" s="2"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="R75" s="2"/>
       <c r="S75" s="2"/>
       <c r="T75" s="2"/>
       <c r="U75" s="2"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
       <c r="X75" s="2"/>
     </row>
-    <row r="76" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="2"/>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
       <c r="D76" s="2"/>
       <c r="E76" s="2"/>
       <c r="F76" s="2"/>
       <c r="H76" s="2"/>
       <c r="I76" s="2"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="R76" s="2"/>
       <c r="S76" s="2"/>
       <c r="T76" s="2"/>
       <c r="U76" s="2"/>
       <c r="V76" s="2"/>
       <c r="W76" s="2"/>
       <c r="X76" s="2"/>
     </row>
-    <row r="77" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="2"/>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="H77" s="2"/>
       <c r="I77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="R77" s="2"/>
       <c r="S77" s="2"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="2"/>
       <c r="X77" s="2"/>
     </row>
-    <row r="78" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="2"/>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
       <c r="Q78" s="2"/>
       <c r="R78" s="2"/>
       <c r="S78" s="2"/>
       <c r="T78" s="2"/>
       <c r="U78" s="2"/>
       <c r="V78" s="2"/>
       <c r="W78" s="2"/>
       <c r="X78" s="2"/>
     </row>
-    <row r="79" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="R79" s="2"/>
       <c r="S79" s="2"/>
       <c r="T79" s="2"/>
       <c r="U79" s="2"/>
       <c r="V79" s="2"/>
       <c r="W79" s="2"/>
       <c r="X79" s="2"/>
     </row>
-    <row r="80" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="2"/>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="R80" s="2"/>
       <c r="S80" s="2"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="W80" s="2"/>
       <c r="X80" s="2"/>
     </row>
-    <row r="81" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2"/>
       <c r="P81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="R81" s="2"/>
       <c r="S81" s="2"/>
       <c r="T81" s="2"/>
       <c r="U81" s="2"/>
       <c r="V81" s="2"/>
       <c r="W81" s="2"/>
       <c r="X81" s="2"/>
     </row>
-    <row r="82" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="2"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
       <c r="P82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="R82" s="2"/>
       <c r="S82" s="2"/>
       <c r="T82" s="2"/>
       <c r="U82" s="2"/>
       <c r="V82" s="2"/>
       <c r="W82" s="2"/>
       <c r="X82" s="2"/>
     </row>
-    <row r="83" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="2"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="R83" s="2"/>
       <c r="S83" s="2"/>
       <c r="T83" s="2"/>
       <c r="U83" s="2"/>
       <c r="V83" s="2"/>
       <c r="W83" s="2"/>
       <c r="X83" s="2"/>
     </row>
-    <row r="84" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="2"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="R84" s="2"/>
       <c r="S84" s="2"/>
       <c r="T84" s="2"/>
       <c r="U84" s="2"/>
       <c r="V84" s="2"/>
       <c r="W84" s="2"/>
       <c r="X84" s="2"/>
     </row>
-    <row r="85" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="2"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="R85" s="2"/>
       <c r="S85" s="2"/>
       <c r="T85" s="2"/>
       <c r="U85" s="2"/>
       <c r="V85" s="2"/>
       <c r="W85" s="2"/>
       <c r="X85" s="2"/>
     </row>
-    <row r="86" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="2"/>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="2"/>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
       <c r="S86" s="2"/>
       <c r="T86" s="2"/>
       <c r="U86" s="2"/>
       <c r="V86" s="2"/>
       <c r="W86" s="2"/>
       <c r="X86" s="2"/>
     </row>
-    <row r="87" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="2"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2"/>
       <c r="Q87" s="2"/>
       <c r="R87" s="2"/>
       <c r="S87" s="2"/>
       <c r="T87" s="2"/>
       <c r="U87" s="2"/>
       <c r="V87" s="2"/>
       <c r="W87" s="2"/>
       <c r="X87" s="2"/>
     </row>
-    <row r="88" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="2"/>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2"/>
       <c r="O88" s="2"/>
       <c r="P88" s="2"/>
       <c r="Q88" s="2"/>
       <c r="R88" s="2"/>
       <c r="S88" s="2"/>
       <c r="T88" s="2"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
     </row>
-    <row r="89" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="2"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2"/>
       <c r="Q89" s="2"/>
       <c r="R89" s="2"/>
       <c r="S89" s="2"/>
       <c r="T89" s="2"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
     </row>
-    <row r="90" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="2"/>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="R90" s="2"/>
       <c r="S90" s="2"/>
       <c r="T90" s="2"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
     </row>
-    <row r="91" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="2"/>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
       <c r="D91" s="2"/>
       <c r="E91" s="2"/>
       <c r="F91" s="2"/>
       <c r="H91" s="2"/>
       <c r="I91" s="2"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
       <c r="P91" s="2"/>
       <c r="Q91" s="2"/>
       <c r="R91" s="2"/>
       <c r="S91" s="2"/>
       <c r="T91" s="2"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
     </row>
-    <row r="92" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="2"/>
       <c r="B92" s="2"/>
       <c r="C92" s="2"/>
       <c r="D92" s="2"/>
       <c r="E92" s="2"/>
       <c r="F92" s="2"/>
       <c r="H92" s="2"/>
       <c r="I92" s="2"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
       <c r="N92" s="2"/>
       <c r="O92" s="2"/>
       <c r="P92" s="2"/>
       <c r="Q92" s="2"/>
       <c r="R92" s="2"/>
       <c r="S92" s="2"/>
       <c r="T92" s="2"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
     </row>
-    <row r="93" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="2"/>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
       <c r="D93" s="2"/>
       <c r="E93" s="2"/>
       <c r="F93" s="2"/>
       <c r="H93" s="2"/>
       <c r="I93" s="2"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2"/>
       <c r="N93" s="2"/>
       <c r="O93" s="2"/>
       <c r="P93" s="2"/>
       <c r="Q93" s="2"/>
       <c r="R93" s="2"/>
       <c r="S93" s="2"/>
       <c r="T93" s="2"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
     </row>
-    <row r="94" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="2"/>
       <c r="B94" s="2"/>
       <c r="C94" s="2"/>
       <c r="D94" s="2"/>
       <c r="E94" s="2"/>
       <c r="F94" s="2"/>
       <c r="H94" s="2"/>
       <c r="I94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
       <c r="N94" s="2"/>
       <c r="O94" s="2"/>
       <c r="P94" s="2"/>
       <c r="Q94" s="2"/>
       <c r="R94" s="2"/>
       <c r="S94" s="2"/>
       <c r="T94" s="2"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
     </row>
-    <row r="95" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="2"/>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
       <c r="H95" s="2"/>
       <c r="I95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
       <c r="N95" s="2"/>
       <c r="O95" s="2"/>
       <c r="P95" s="2"/>
       <c r="Q95" s="2"/>
       <c r="R95" s="2"/>
       <c r="S95" s="2"/>
       <c r="T95" s="2"/>
       <c r="U95" s="2"/>
       <c r="V95" s="2"/>
       <c r="W95" s="2"/>
       <c r="X95" s="2"/>
     </row>
-    <row r="96" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="2"/>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
       <c r="E96" s="2"/>
       <c r="F96" s="2"/>
       <c r="H96" s="2"/>
       <c r="I96" s="2"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
       <c r="M96" s="2"/>
       <c r="N96" s="2"/>
       <c r="O96" s="2"/>
       <c r="P96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="R96" s="2"/>
       <c r="S96" s="2"/>
       <c r="T96" s="2"/>
       <c r="U96" s="2"/>
       <c r="V96" s="2"/>
       <c r="W96" s="2"/>
       <c r="X96" s="2"/>
     </row>
-    <row r="97" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="2"/>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
       <c r="D97" s="2"/>
       <c r="E97" s="2"/>
       <c r="F97" s="2"/>
       <c r="H97" s="2"/>
       <c r="I97" s="2"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
       <c r="M97" s="2"/>
       <c r="N97" s="2"/>
       <c r="O97" s="2"/>
       <c r="P97" s="2"/>
       <c r="Q97" s="2"/>
       <c r="R97" s="2"/>
       <c r="S97" s="2"/>
       <c r="T97" s="2"/>
       <c r="U97" s="2"/>
       <c r="V97" s="2"/>
       <c r="W97" s="2"/>
       <c r="X97" s="2"/>
     </row>
-    <row r="98" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="2"/>
       <c r="B98" s="2"/>
       <c r="C98" s="2"/>
       <c r="D98" s="2"/>
       <c r="E98" s="2"/>
       <c r="F98" s="2"/>
       <c r="H98" s="2"/>
       <c r="I98" s="2"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
       <c r="M98" s="2"/>
       <c r="N98" s="2"/>
       <c r="O98" s="2"/>
       <c r="P98" s="2"/>
       <c r="Q98" s="2"/>
       <c r="R98" s="2"/>
       <c r="S98" s="2"/>
       <c r="T98" s="2"/>
       <c r="U98" s="2"/>
       <c r="V98" s="2"/>
       <c r="W98" s="2"/>
       <c r="X98" s="2"/>
     </row>
-    <row r="99" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="2"/>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
       <c r="D99" s="2"/>
       <c r="E99" s="2"/>
       <c r="F99" s="2"/>
       <c r="H99" s="2"/>
       <c r="I99" s="2"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
       <c r="M99" s="2"/>
       <c r="N99" s="2"/>
       <c r="O99" s="2"/>
       <c r="P99" s="2"/>
       <c r="Q99" s="2"/>
       <c r="R99" s="2"/>
       <c r="S99" s="2"/>
       <c r="T99" s="2"/>
       <c r="U99" s="2"/>
       <c r="V99" s="2"/>
       <c r="W99" s="2"/>
       <c r="X99" s="2"/>
     </row>
-    <row r="100" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="2"/>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
       <c r="D100" s="2"/>
       <c r="E100" s="2"/>
       <c r="F100" s="2"/>
       <c r="H100" s="2"/>
       <c r="I100" s="2"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2"/>
       <c r="O100" s="2"/>
       <c r="P100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="R100" s="2"/>
       <c r="S100" s="2"/>
       <c r="T100" s="2"/>
       <c r="U100" s="2"/>
       <c r="V100" s="2"/>
       <c r="W100" s="2"/>
       <c r="X100" s="2"/>
     </row>
-    <row r="101" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="2"/>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
       <c r="E101" s="2"/>
       <c r="F101" s="2"/>
       <c r="H101" s="2"/>
       <c r="I101" s="2"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
       <c r="M101" s="2"/>
       <c r="N101" s="2"/>
       <c r="O101" s="2"/>
       <c r="P101" s="2"/>
       <c r="Q101" s="2"/>
       <c r="R101" s="2"/>
       <c r="S101" s="2"/>
       <c r="T101" s="2"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
     </row>
-    <row r="102" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="2"/>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
       <c r="D102" s="2"/>
       <c r="E102" s="2"/>
       <c r="F102" s="2"/>
       <c r="H102" s="2"/>
       <c r="I102" s="2"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
       <c r="M102" s="2"/>
       <c r="N102" s="2"/>
       <c r="O102" s="2"/>
       <c r="P102" s="2"/>
       <c r="Q102" s="2"/>
       <c r="R102" s="2"/>
       <c r="S102" s="2"/>
       <c r="T102" s="2"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
     </row>
-    <row r="103" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="2"/>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
       <c r="D103" s="2"/>
       <c r="E103" s="2"/>
       <c r="F103" s="2"/>
       <c r="H103" s="2"/>
       <c r="I103" s="2"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
       <c r="M103" s="2"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
       <c r="Q103" s="2"/>
       <c r="R103" s="2"/>
       <c r="S103" s="2"/>
       <c r="T103" s="2"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
     </row>
-    <row r="104" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="2"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
       <c r="N104" s="2"/>
       <c r="O104" s="2"/>
       <c r="P104" s="2"/>
       <c r="Q104" s="2"/>
       <c r="R104" s="2"/>
       <c r="S104" s="2"/>
       <c r="T104" s="2"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
     </row>
-    <row r="105" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="2"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="H105" s="2"/>
       <c r="I105" s="2"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
       <c r="N105" s="2"/>
       <c r="O105" s="2"/>
       <c r="P105" s="2"/>
       <c r="Q105" s="2"/>
       <c r="R105" s="2"/>
       <c r="S105" s="2"/>
       <c r="T105" s="2"/>
       <c r="U105" s="2"/>
       <c r="V105" s="2"/>
       <c r="W105" s="2"/>
       <c r="X105" s="2"/>
     </row>
-    <row r="106" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="2"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="H106" s="2"/>
       <c r="I106" s="2"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
       <c r="M106" s="2"/>
       <c r="N106" s="2"/>
       <c r="O106" s="2"/>
       <c r="P106" s="2"/>
       <c r="Q106" s="2"/>
       <c r="R106" s="2"/>
       <c r="S106" s="2"/>
       <c r="T106" s="2"/>
       <c r="U106" s="2"/>
       <c r="V106" s="2"/>
       <c r="W106" s="2"/>
       <c r="X106" s="2"/>
     </row>
-    <row r="107" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="2"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
       <c r="E107" s="2"/>
       <c r="F107" s="2"/>
       <c r="H107" s="2"/>
       <c r="I107" s="2"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
       <c r="M107" s="2"/>
       <c r="N107" s="2"/>
       <c r="O107" s="2"/>
       <c r="P107" s="2"/>
       <c r="Q107" s="2"/>
       <c r="R107" s="2"/>
       <c r="S107" s="2"/>
       <c r="T107" s="2"/>
       <c r="U107" s="2"/>
       <c r="V107" s="2"/>
       <c r="W107" s="2"/>
       <c r="X107" s="2"/>
     </row>
-    <row r="108" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
       <c r="E108" s="2"/>
       <c r="F108" s="2"/>
       <c r="H108" s="2"/>
       <c r="I108" s="2"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
       <c r="M108" s="2"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
       <c r="Q108" s="2"/>
       <c r="R108" s="2"/>
       <c r="S108" s="2"/>
       <c r="T108" s="2"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="W108" s="2"/>
       <c r="X108" s="2"/>
     </row>
-    <row r="109" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="2"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
       <c r="H109" s="2"/>
       <c r="I109" s="2"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="2"/>
       <c r="O109" s="2"/>
       <c r="P109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="R109" s="2"/>
       <c r="S109" s="2"/>
       <c r="T109" s="2"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="2"/>
       <c r="X109" s="2"/>
     </row>
-    <row r="110" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="2"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
       <c r="E110" s="2"/>
       <c r="F110" s="2"/>
       <c r="H110" s="2"/>
       <c r="I110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2"/>
       <c r="O110" s="2"/>
       <c r="P110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="R110" s="2"/>
       <c r="S110" s="2"/>
       <c r="T110" s="2"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
     </row>
-    <row r="111" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
       <c r="E111" s="2"/>
       <c r="F111" s="2"/>
       <c r="H111" s="2"/>
       <c r="I111" s="2"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
       <c r="M111" s="2"/>
       <c r="N111" s="2"/>
       <c r="O111" s="2"/>
       <c r="P111" s="2"/>
       <c r="Q111" s="2"/>
       <c r="R111" s="2"/>
       <c r="S111" s="2"/>
       <c r="T111" s="2"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
     </row>
-    <row r="112" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
       <c r="E112" s="2"/>
       <c r="F112" s="2"/>
       <c r="H112" s="2"/>
       <c r="I112" s="2"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
       <c r="M112" s="2"/>
       <c r="N112" s="2"/>
       <c r="O112" s="2"/>
       <c r="P112" s="2"/>
       <c r="Q112" s="2"/>
       <c r="R112" s="2"/>
       <c r="S112" s="2"/>
       <c r="T112" s="2"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
     </row>
-    <row r="113" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
       <c r="E113" s="2"/>
       <c r="F113" s="2"/>
       <c r="H113" s="2"/>
       <c r="I113" s="2"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
       <c r="M113" s="2"/>
       <c r="N113" s="2"/>
       <c r="O113" s="2"/>
       <c r="P113" s="2"/>
       <c r="Q113" s="2"/>
       <c r="R113" s="2"/>
       <c r="S113" s="2"/>
       <c r="T113" s="2"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
     </row>
-    <row r="114" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
       <c r="E114" s="2"/>
       <c r="F114" s="2"/>
       <c r="H114" s="2"/>
       <c r="I114" s="2"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
       <c r="M114" s="2"/>
       <c r="N114" s="2"/>
       <c r="O114" s="2"/>
       <c r="P114" s="2"/>
       <c r="Q114" s="2"/>
       <c r="R114" s="2"/>
       <c r="S114" s="2"/>
       <c r="T114" s="2"/>
       <c r="U114" s="2"/>
       <c r="V114" s="2"/>
       <c r="W114" s="2"/>
       <c r="X114" s="2"/>
     </row>
-    <row r="115" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="2"/>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
       <c r="E115" s="2"/>
       <c r="F115" s="2"/>
       <c r="H115" s="2"/>
       <c r="I115" s="2"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
       <c r="M115" s="2"/>
       <c r="N115" s="2"/>
       <c r="O115" s="2"/>
       <c r="P115" s="2"/>
       <c r="Q115" s="2"/>
       <c r="R115" s="2"/>
       <c r="S115" s="2"/>
       <c r="T115" s="2"/>
       <c r="U115" s="2"/>
       <c r="V115" s="2"/>
       <c r="W115" s="2"/>
       <c r="X115" s="2"/>
     </row>
-    <row r="116" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="2"/>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
       <c r="E116" s="2"/>
       <c r="F116" s="2"/>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
       <c r="M116" s="2"/>
       <c r="N116" s="2"/>
       <c r="O116" s="2"/>
       <c r="P116" s="2"/>
       <c r="Q116" s="2"/>
       <c r="R116" s="2"/>
       <c r="S116" s="2"/>
       <c r="T116" s="2"/>
       <c r="U116" s="2"/>
       <c r="V116" s="2"/>
       <c r="W116" s="2"/>
       <c r="X116" s="2"/>
     </row>
-    <row r="117" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="2"/>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
       <c r="E117" s="2"/>
       <c r="F117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
       <c r="M117" s="2"/>
       <c r="N117" s="2"/>
       <c r="O117" s="2"/>
       <c r="P117" s="2"/>
       <c r="Q117" s="2"/>
       <c r="R117" s="2"/>
       <c r="S117" s="2"/>
       <c r="T117" s="2"/>
       <c r="U117" s="2"/>
       <c r="V117" s="2"/>
       <c r="W117" s="2"/>
       <c r="X117" s="2"/>
     </row>
-    <row r="118" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="2"/>
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
       <c r="E118" s="2"/>
       <c r="F118" s="2"/>
       <c r="H118" s="2"/>
       <c r="I118" s="2"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
       <c r="M118" s="2"/>
       <c r="N118" s="2"/>
       <c r="O118" s="2"/>
       <c r="P118" s="2"/>
       <c r="Q118" s="2"/>
       <c r="R118" s="2"/>
       <c r="S118" s="2"/>
       <c r="T118" s="2"/>
       <c r="U118" s="2"/>
       <c r="V118" s="2"/>
       <c r="W118" s="2"/>
       <c r="X118" s="2"/>
     </row>
-    <row r="119" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="2"/>
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
       <c r="E119" s="2"/>
       <c r="F119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
       <c r="M119" s="2"/>
       <c r="N119" s="2"/>
       <c r="O119" s="2"/>
       <c r="P119" s="2"/>
       <c r="Q119" s="2"/>
       <c r="R119" s="2"/>
       <c r="S119" s="2"/>
       <c r="T119" s="2"/>
       <c r="U119" s="2"/>
       <c r="V119" s="2"/>
       <c r="W119" s="2"/>
       <c r="X119" s="2"/>
     </row>
-    <row r="120" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="2"/>
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
       <c r="E120" s="2"/>
       <c r="F120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="R120" s="2"/>
       <c r="S120" s="2"/>
       <c r="T120" s="2"/>
       <c r="U120" s="2"/>
       <c r="V120" s="2"/>
       <c r="W120" s="2"/>
       <c r="X120" s="2"/>
     </row>
-    <row r="121" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="2"/>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
       <c r="D121" s="2"/>
       <c r="E121" s="2"/>
       <c r="F121" s="2"/>
       <c r="H121" s="2"/>
       <c r="I121" s="2"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
       <c r="M121" s="2"/>
       <c r="N121" s="2"/>
       <c r="O121" s="2"/>
       <c r="P121" s="2"/>
       <c r="Q121" s="2"/>
       <c r="R121" s="2"/>
       <c r="S121" s="2"/>
       <c r="T121" s="2"/>
       <c r="U121" s="2"/>
       <c r="V121" s="2"/>
       <c r="W121" s="2"/>
       <c r="X121" s="2"/>
     </row>
-    <row r="122" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="2"/>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="2"/>
       <c r="H122" s="2"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
       <c r="M122" s="2"/>
       <c r="N122" s="2"/>
       <c r="O122" s="2"/>
       <c r="P122" s="2"/>
       <c r="Q122" s="2"/>
       <c r="R122" s="2"/>
       <c r="S122" s="2"/>
       <c r="T122" s="2"/>
       <c r="U122" s="2"/>
       <c r="V122" s="2"/>
       <c r="W122" s="2"/>
       <c r="X122" s="2"/>
     </row>
-    <row r="123" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="2"/>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
       <c r="D123" s="2"/>
       <c r="E123" s="2"/>
       <c r="F123" s="2"/>
       <c r="H123" s="2"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
       <c r="M123" s="2"/>
       <c r="N123" s="2"/>
       <c r="O123" s="2"/>
       <c r="P123" s="2"/>
       <c r="Q123" s="2"/>
       <c r="R123" s="2"/>
       <c r="S123" s="2"/>
       <c r="T123" s="2"/>
       <c r="U123" s="2"/>
       <c r="V123" s="2"/>
       <c r="W123" s="2"/>
       <c r="X123" s="2"/>
     </row>
-    <row r="124" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="2"/>
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
       <c r="E124" s="2"/>
       <c r="F124" s="2"/>
       <c r="H124" s="2"/>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="2"/>
       <c r="M124" s="2"/>
       <c r="N124" s="2"/>
       <c r="O124" s="2"/>
       <c r="P124" s="2"/>
       <c r="Q124" s="2"/>
       <c r="R124" s="2"/>
       <c r="S124" s="2"/>
       <c r="T124" s="2"/>
       <c r="U124" s="2"/>
       <c r="V124" s="2"/>
       <c r="W124" s="2"/>
       <c r="X124" s="2"/>
     </row>
-    <row r="125" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="2"/>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
       <c r="E125" s="2"/>
       <c r="F125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2"/>
       <c r="O125" s="2"/>
       <c r="P125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="R125" s="2"/>
       <c r="S125" s="2"/>
       <c r="T125" s="2"/>
       <c r="U125" s="2"/>
       <c r="V125" s="2"/>
       <c r="W125" s="2"/>
       <c r="X125" s="2"/>
     </row>
-    <row r="126" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="2"/>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
       <c r="E126" s="2"/>
       <c r="F126" s="2"/>
       <c r="H126" s="2"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
       <c r="M126" s="2"/>
       <c r="N126" s="2"/>
       <c r="O126" s="2"/>
       <c r="P126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="R126" s="2"/>
       <c r="S126" s="2"/>
       <c r="T126" s="2"/>
       <c r="U126" s="2"/>
       <c r="V126" s="2"/>
       <c r="W126" s="2"/>
       <c r="X126" s="2"/>
     </row>
-    <row r="127" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="2"/>
       <c r="B127" s="2"/>
       <c r="C127" s="2"/>
       <c r="D127" s="2"/>
       <c r="E127" s="2"/>
       <c r="F127" s="2"/>
       <c r="H127" s="2"/>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="2"/>
       <c r="O127" s="2"/>
       <c r="P127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="R127" s="2"/>
       <c r="S127" s="2"/>
       <c r="T127" s="2"/>
       <c r="U127" s="2"/>
       <c r="V127" s="2"/>
       <c r="W127" s="2"/>
       <c r="X127" s="2"/>
     </row>
-    <row r="128" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="2"/>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
       <c r="F128" s="2"/>
       <c r="H128" s="2"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="2"/>
       <c r="M128" s="2"/>
       <c r="N128" s="2"/>
       <c r="O128" s="2"/>
       <c r="P128" s="2"/>
       <c r="Q128" s="2"/>
       <c r="R128" s="2"/>
       <c r="S128" s="2"/>
       <c r="T128" s="2"/>
       <c r="U128" s="2"/>
       <c r="V128" s="2"/>
       <c r="W128" s="2"/>
       <c r="X128" s="2"/>
     </row>
-    <row r="129" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="2"/>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
       <c r="E129" s="2"/>
       <c r="F129" s="2"/>
       <c r="H129" s="2"/>
       <c r="I129" s="2"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2"/>
       <c r="M129" s="2"/>
       <c r="N129" s="2"/>
       <c r="O129" s="2"/>
       <c r="P129" s="2"/>
       <c r="Q129" s="2"/>
       <c r="R129" s="2"/>
       <c r="S129" s="2"/>
       <c r="T129" s="2"/>
       <c r="U129" s="2"/>
       <c r="V129" s="2"/>
       <c r="W129" s="2"/>
       <c r="X129" s="2"/>
     </row>
-    <row r="130" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="2"/>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="F130" s="2"/>
       <c r="H130" s="2"/>
       <c r="I130" s="2"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="2"/>
       <c r="M130" s="2"/>
       <c r="N130" s="2"/>
       <c r="O130" s="2"/>
       <c r="P130" s="2"/>
       <c r="Q130" s="2"/>
       <c r="R130" s="2"/>
       <c r="S130" s="2"/>
       <c r="T130" s="2"/>
       <c r="U130" s="2"/>
       <c r="V130" s="2"/>
       <c r="W130" s="2"/>
       <c r="X130" s="2"/>
     </row>
-    <row r="131" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="2"/>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
       <c r="E131" s="2"/>
       <c r="F131" s="2"/>
       <c r="H131" s="2"/>
       <c r="I131" s="2"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
       <c r="M131" s="2"/>
       <c r="N131" s="2"/>
       <c r="O131" s="2"/>
       <c r="P131" s="2"/>
       <c r="Q131" s="2"/>
       <c r="R131" s="2"/>
       <c r="S131" s="2"/>
       <c r="T131" s="2"/>
       <c r="U131" s="2"/>
       <c r="V131" s="2"/>
       <c r="W131" s="2"/>
       <c r="X131" s="2"/>
     </row>
-    <row r="132" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="2"/>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="2"/>
       <c r="H132" s="2"/>
       <c r="I132" s="2"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
       <c r="M132" s="2"/>
       <c r="N132" s="2"/>
       <c r="O132" s="2"/>
       <c r="P132" s="2"/>
       <c r="Q132" s="2"/>
       <c r="R132" s="2"/>
       <c r="S132" s="2"/>
       <c r="T132" s="2"/>
       <c r="U132" s="2"/>
       <c r="V132" s="2"/>
       <c r="W132" s="2"/>
       <c r="X132" s="2"/>
     </row>
-    <row r="133" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="2"/>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="H133" s="2"/>
       <c r="I133" s="2"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2"/>
       <c r="M133" s="2"/>
       <c r="N133" s="2"/>
       <c r="O133" s="2"/>
       <c r="P133" s="2"/>
       <c r="Q133" s="2"/>
       <c r="R133" s="2"/>
       <c r="S133" s="2"/>
       <c r="T133" s="2"/>
       <c r="U133" s="2"/>
       <c r="V133" s="2"/>
       <c r="W133" s="2"/>
       <c r="X133" s="2"/>
     </row>
-    <row r="134" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="2"/>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
       <c r="E134" s="2"/>
       <c r="F134" s="2"/>
       <c r="H134" s="2"/>
       <c r="I134" s="2"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="2"/>
       <c r="M134" s="2"/>
       <c r="N134" s="2"/>
       <c r="O134" s="2"/>
       <c r="P134" s="2"/>
       <c r="Q134" s="2"/>
       <c r="R134" s="2"/>
       <c r="S134" s="2"/>
       <c r="T134" s="2"/>
       <c r="U134" s="2"/>
       <c r="V134" s="2"/>
       <c r="W134" s="2"/>
       <c r="X134" s="2"/>
     </row>
-    <row r="135" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="2"/>
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="2"/>
       <c r="H135" s="2"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
       <c r="N135" s="2"/>
       <c r="O135" s="2"/>
       <c r="P135" s="2"/>
       <c r="Q135" s="2"/>
       <c r="R135" s="2"/>
       <c r="S135" s="2"/>
       <c r="T135" s="2"/>
       <c r="U135" s="2"/>
       <c r="V135" s="2"/>
       <c r="W135" s="2"/>
       <c r="X135" s="2"/>
     </row>
-    <row r="136" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="2"/>
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
       <c r="N136" s="2"/>
       <c r="O136" s="2"/>
       <c r="P136" s="2"/>
       <c r="Q136" s="2"/>
       <c r="R136" s="2"/>
       <c r="S136" s="2"/>
       <c r="T136" s="2"/>
       <c r="U136" s="2"/>
       <c r="V136" s="2"/>
       <c r="W136" s="2"/>
       <c r="X136" s="2"/>
     </row>
-    <row r="137" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="2"/>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="H137" s="2"/>
       <c r="I137" s="2"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2"/>
       <c r="M137" s="2"/>
       <c r="N137" s="2"/>
       <c r="O137" s="2"/>
       <c r="P137" s="2"/>
       <c r="Q137" s="2"/>
       <c r="R137" s="2"/>
       <c r="S137" s="2"/>
       <c r="T137" s="2"/>
       <c r="U137" s="2"/>
       <c r="V137" s="2"/>
       <c r="W137" s="2"/>
       <c r="X137" s="2"/>
     </row>
-    <row r="138" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="2"/>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="2"/>
       <c r="H138" s="2"/>
       <c r="I138" s="2"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="2"/>
       <c r="M138" s="2"/>
       <c r="N138" s="2"/>
       <c r="O138" s="2"/>
       <c r="P138" s="2"/>
       <c r="Q138" s="2"/>
       <c r="R138" s="2"/>
       <c r="S138" s="2"/>
       <c r="T138" s="2"/>
       <c r="U138" s="2"/>
       <c r="V138" s="2"/>
       <c r="W138" s="2"/>
       <c r="X138" s="2"/>
     </row>
-    <row r="139" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="2"/>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
       <c r="D139" s="2"/>
       <c r="E139" s="2"/>
       <c r="F139" s="2"/>
       <c r="H139" s="2"/>
       <c r="I139" s="2"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="2"/>
       <c r="M139" s="2"/>
       <c r="N139" s="2"/>
       <c r="O139" s="2"/>
       <c r="P139" s="2"/>
       <c r="Q139" s="2"/>
       <c r="R139" s="2"/>
       <c r="S139" s="2"/>
       <c r="T139" s="2"/>
       <c r="U139" s="2"/>
       <c r="V139" s="2"/>
       <c r="W139" s="2"/>
       <c r="X139" s="2"/>
     </row>
-    <row r="140" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="2"/>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
       <c r="D140" s="2"/>
       <c r="E140" s="2"/>
       <c r="F140" s="2"/>
       <c r="H140" s="2"/>
       <c r="I140" s="2"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="2"/>
       <c r="M140" s="2"/>
       <c r="N140" s="2"/>
       <c r="O140" s="2"/>
       <c r="P140" s="2"/>
       <c r="Q140" s="2"/>
       <c r="R140" s="2"/>
       <c r="S140" s="2"/>
       <c r="T140" s="2"/>
       <c r="U140" s="2"/>
       <c r="V140" s="2"/>
       <c r="W140" s="2"/>
       <c r="X140" s="2"/>
     </row>
-    <row r="141" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="2"/>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="2"/>
       <c r="H141" s="2"/>
       <c r="I141" s="2"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2"/>
       <c r="M141" s="2"/>
       <c r="N141" s="2"/>
       <c r="O141" s="2"/>
       <c r="P141" s="2"/>
       <c r="Q141" s="2"/>
       <c r="R141" s="2"/>
       <c r="S141" s="2"/>
       <c r="T141" s="2"/>
       <c r="U141" s="2"/>
       <c r="V141" s="2"/>
       <c r="W141" s="2"/>
       <c r="X141" s="2"/>
     </row>
-    <row r="142" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="2"/>
       <c r="B142" s="2"/>
       <c r="C142" s="2"/>
       <c r="D142" s="2"/>
       <c r="E142" s="2"/>
       <c r="F142" s="2"/>
       <c r="H142" s="2"/>
       <c r="I142" s="2"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="2"/>
       <c r="M142" s="2"/>
       <c r="N142" s="2"/>
       <c r="O142" s="2"/>
       <c r="P142" s="2"/>
       <c r="Q142" s="2"/>
       <c r="R142" s="2"/>
       <c r="S142" s="2"/>
       <c r="T142" s="2"/>
       <c r="U142" s="2"/>
       <c r="V142" s="2"/>
       <c r="W142" s="2"/>
       <c r="X142" s="2"/>
     </row>
-    <row r="143" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="2"/>
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
       <c r="E143" s="2"/>
       <c r="F143" s="2"/>
       <c r="H143" s="2"/>
       <c r="I143" s="2"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2"/>
       <c r="M143" s="2"/>
       <c r="N143" s="2"/>
       <c r="O143" s="2"/>
       <c r="P143" s="2"/>
       <c r="Q143" s="2"/>
       <c r="R143" s="2"/>
       <c r="S143" s="2"/>
       <c r="T143" s="2"/>
       <c r="U143" s="2"/>
       <c r="V143" s="2"/>
       <c r="W143" s="2"/>
       <c r="X143" s="2"/>
     </row>
-    <row r="144" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="2"/>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="2"/>
       <c r="H144" s="2"/>
       <c r="I144" s="2"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="2"/>
       <c r="M144" s="2"/>
       <c r="N144" s="2"/>
       <c r="O144" s="2"/>
       <c r="P144" s="2"/>
       <c r="Q144" s="2"/>
       <c r="R144" s="2"/>
       <c r="S144" s="2"/>
       <c r="T144" s="2"/>
       <c r="U144" s="2"/>
       <c r="V144" s="2"/>
       <c r="W144" s="2"/>
       <c r="X144" s="2"/>
     </row>
-    <row r="145" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="2"/>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
       <c r="D145" s="2"/>
       <c r="E145" s="2"/>
       <c r="F145" s="2"/>
       <c r="H145" s="2"/>
       <c r="I145" s="2"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="2"/>
       <c r="M145" s="2"/>
       <c r="N145" s="2"/>
       <c r="O145" s="2"/>
       <c r="P145" s="2"/>
       <c r="Q145" s="2"/>
       <c r="R145" s="2"/>
       <c r="S145" s="2"/>
       <c r="T145" s="2"/>
       <c r="U145" s="2"/>
       <c r="V145" s="2"/>
       <c r="W145" s="2"/>
       <c r="X145" s="2"/>
     </row>
-    <row r="146" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="2"/>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
       <c r="D146" s="2"/>
       <c r="E146" s="2"/>
       <c r="F146" s="2"/>
       <c r="H146" s="2"/>
       <c r="I146" s="2"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="2"/>
       <c r="M146" s="2"/>
       <c r="N146" s="2"/>
       <c r="O146" s="2"/>
       <c r="P146" s="2"/>
       <c r="Q146" s="2"/>
       <c r="R146" s="2"/>
       <c r="S146" s="2"/>
       <c r="T146" s="2"/>
       <c r="U146" s="2"/>
       <c r="V146" s="2"/>
       <c r="W146" s="2"/>
       <c r="X146" s="2"/>
     </row>
-    <row r="147" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="2"/>
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="2"/>
       <c r="E147" s="2"/>
       <c r="F147" s="2"/>
       <c r="H147" s="2"/>
       <c r="I147" s="2"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="2"/>
       <c r="M147" s="2"/>
       <c r="N147" s="2"/>
       <c r="O147" s="2"/>
       <c r="P147" s="2"/>
       <c r="Q147" s="2"/>
       <c r="R147" s="2"/>
       <c r="S147" s="2"/>
       <c r="T147" s="2"/>
       <c r="U147" s="2"/>
       <c r="V147" s="2"/>
       <c r="W147" s="2"/>
       <c r="X147" s="2"/>
     </row>
-    <row r="148" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="2"/>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="2"/>
       <c r="H148" s="2"/>
       <c r="I148" s="2"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
       <c r="M148" s="2"/>
       <c r="N148" s="2"/>
       <c r="O148" s="2"/>
       <c r="P148" s="2"/>
       <c r="Q148" s="2"/>
       <c r="R148" s="2"/>
       <c r="S148" s="2"/>
       <c r="T148" s="2"/>
       <c r="U148" s="2"/>
       <c r="V148" s="2"/>
       <c r="W148" s="2"/>
       <c r="X148" s="2"/>
     </row>
-    <row r="149" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="2"/>
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
       <c r="E149" s="2"/>
       <c r="F149" s="2"/>
       <c r="H149" s="2"/>
       <c r="I149" s="2"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2"/>
       <c r="M149" s="2"/>
       <c r="N149" s="2"/>
       <c r="O149" s="2"/>
       <c r="P149" s="2"/>
       <c r="Q149" s="2"/>
       <c r="R149" s="2"/>
       <c r="S149" s="2"/>
       <c r="T149" s="2"/>
       <c r="U149" s="2"/>
       <c r="V149" s="2"/>
       <c r="W149" s="2"/>
       <c r="X149" s="2"/>
     </row>
-    <row r="150" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="2"/>
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
       <c r="E150" s="2"/>
       <c r="F150" s="2"/>
       <c r="H150" s="2"/>
       <c r="I150" s="2"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
       <c r="M150" s="2"/>
       <c r="N150" s="2"/>
       <c r="O150" s="2"/>
       <c r="P150" s="2"/>
       <c r="Q150" s="2"/>
       <c r="R150" s="2"/>
       <c r="S150" s="2"/>
       <c r="T150" s="2"/>
       <c r="U150" s="2"/>
       <c r="V150" s="2"/>
       <c r="W150" s="2"/>
       <c r="X150" s="2"/>
     </row>
-    <row r="151" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="2"/>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
       <c r="E151" s="2"/>
       <c r="F151" s="2"/>
       <c r="H151" s="2"/>
       <c r="I151" s="2"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="2"/>
       <c r="M151" s="2"/>
       <c r="N151" s="2"/>
       <c r="O151" s="2"/>
       <c r="P151" s="2"/>
       <c r="Q151" s="2"/>
       <c r="R151" s="2"/>
       <c r="S151" s="2"/>
       <c r="T151" s="2"/>
       <c r="U151" s="2"/>
       <c r="V151" s="2"/>
       <c r="W151" s="2"/>
       <c r="X151" s="2"/>
     </row>
-    <row r="152" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="2"/>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
       <c r="E152" s="2"/>
       <c r="F152" s="2"/>
       <c r="H152" s="2"/>
       <c r="I152" s="2"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
       <c r="M152" s="2"/>
       <c r="N152" s="2"/>
       <c r="O152" s="2"/>
       <c r="P152" s="2"/>
       <c r="Q152" s="2"/>
       <c r="R152" s="2"/>
       <c r="S152" s="2"/>
       <c r="T152" s="2"/>
       <c r="U152" s="2"/>
       <c r="V152" s="2"/>
       <c r="W152" s="2"/>
       <c r="X152" s="2"/>
     </row>
-    <row r="153" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="2"/>
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
       <c r="E153" s="2"/>
       <c r="F153" s="2"/>
       <c r="H153" s="2"/>
       <c r="I153" s="2"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
       <c r="M153" s="2"/>
       <c r="N153" s="2"/>
       <c r="O153" s="2"/>
       <c r="P153" s="2"/>
       <c r="Q153" s="2"/>
       <c r="R153" s="2"/>
       <c r="S153" s="2"/>
       <c r="T153" s="2"/>
       <c r="U153" s="2"/>
       <c r="V153" s="2"/>
       <c r="W153" s="2"/>
       <c r="X153" s="2"/>
     </row>
-    <row r="154" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="2"/>
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
       <c r="E154" s="2"/>
       <c r="F154" s="2"/>
       <c r="H154" s="2"/>
       <c r="I154" s="2"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="2"/>
       <c r="M154" s="2"/>
       <c r="N154" s="2"/>
       <c r="O154" s="2"/>
       <c r="P154" s="2"/>
       <c r="Q154" s="2"/>
       <c r="R154" s="2"/>
       <c r="S154" s="2"/>
       <c r="T154" s="2"/>
       <c r="U154" s="2"/>
       <c r="V154" s="2"/>
       <c r="W154" s="2"/>
       <c r="X154" s="2"/>
     </row>
-    <row r="155" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="2"/>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
       <c r="E155" s="2"/>
       <c r="F155" s="2"/>
       <c r="H155" s="2"/>
       <c r="I155" s="2"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
       <c r="M155" s="2"/>
       <c r="N155" s="2"/>
       <c r="O155" s="2"/>
       <c r="P155" s="2"/>
       <c r="Q155" s="2"/>
       <c r="R155" s="2"/>
       <c r="S155" s="2"/>
       <c r="T155" s="2"/>
       <c r="U155" s="2"/>
       <c r="V155" s="2"/>
       <c r="W155" s="2"/>
       <c r="X155" s="2"/>
     </row>
-    <row r="156" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="2"/>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="2"/>
       <c r="H156" s="2"/>
       <c r="I156" s="2"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="2"/>
       <c r="M156" s="2"/>
       <c r="N156" s="2"/>
       <c r="O156" s="2"/>
       <c r="P156" s="2"/>
       <c r="Q156" s="2"/>
       <c r="R156" s="2"/>
       <c r="S156" s="2"/>
       <c r="T156" s="2"/>
       <c r="U156" s="2"/>
       <c r="V156" s="2"/>
       <c r="W156" s="2"/>
       <c r="X156" s="2"/>
     </row>
-    <row r="157" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="2"/>
       <c r="B157" s="2"/>
       <c r="C157" s="2"/>
       <c r="D157" s="2"/>
       <c r="E157" s="2"/>
       <c r="F157" s="2"/>
       <c r="H157" s="2"/>
       <c r="I157" s="2"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2"/>
       <c r="M157" s="2"/>
       <c r="N157" s="2"/>
       <c r="O157" s="2"/>
       <c r="P157" s="2"/>
       <c r="Q157" s="2"/>
       <c r="R157" s="2"/>
       <c r="S157" s="2"/>
       <c r="T157" s="2"/>
       <c r="U157" s="2"/>
       <c r="V157" s="2"/>
       <c r="W157" s="2"/>
       <c r="X157" s="2"/>
     </row>
-    <row r="158" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="2"/>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="2"/>
       <c r="F158" s="2"/>
       <c r="H158" s="2"/>
       <c r="I158" s="2"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="2"/>
       <c r="M158" s="2"/>
       <c r="N158" s="2"/>
       <c r="O158" s="2"/>
       <c r="P158" s="2"/>
       <c r="Q158" s="2"/>
       <c r="R158" s="2"/>
       <c r="S158" s="2"/>
       <c r="T158" s="2"/>
       <c r="U158" s="2"/>
       <c r="V158" s="2"/>
       <c r="W158" s="2"/>
       <c r="X158" s="2"/>
     </row>
-    <row r="159" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="2"/>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="2"/>
       <c r="F159" s="2"/>
       <c r="H159" s="2"/>
       <c r="I159" s="2"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="2"/>
       <c r="M159" s="2"/>
       <c r="N159" s="2"/>
       <c r="O159" s="2"/>
       <c r="P159" s="2"/>
       <c r="Q159" s="2"/>
       <c r="R159" s="2"/>
       <c r="S159" s="2"/>
       <c r="T159" s="2"/>
       <c r="U159" s="2"/>
       <c r="V159" s="2"/>
       <c r="W159" s="2"/>
       <c r="X159" s="2"/>
     </row>
-    <row r="160" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="2"/>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
       <c r="D160" s="2"/>
       <c r="E160" s="2"/>
       <c r="F160" s="2"/>
       <c r="H160" s="2"/>
       <c r="I160" s="2"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="2"/>
       <c r="M160" s="2"/>
       <c r="N160" s="2"/>
       <c r="O160" s="2"/>
       <c r="P160" s="2"/>
       <c r="Q160" s="2"/>
       <c r="R160" s="2"/>
       <c r="S160" s="2"/>
       <c r="T160" s="2"/>
       <c r="U160" s="2"/>
       <c r="V160" s="2"/>
       <c r="W160" s="2"/>
       <c r="X160" s="2"/>
     </row>
-    <row r="161" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="2"/>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
       <c r="E161" s="2"/>
       <c r="F161" s="2"/>
       <c r="H161" s="2"/>
       <c r="I161" s="2"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="2"/>
       <c r="M161" s="2"/>
       <c r="N161" s="2"/>
       <c r="O161" s="2"/>
       <c r="P161" s="2"/>
       <c r="Q161" s="2"/>
       <c r="R161" s="2"/>
       <c r="S161" s="2"/>
       <c r="T161" s="2"/>
       <c r="U161" s="2"/>
       <c r="V161" s="2"/>
       <c r="W161" s="2"/>
       <c r="X161" s="2"/>
     </row>
-    <row r="162" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="2"/>
       <c r="B162" s="2"/>
       <c r="C162" s="2"/>
       <c r="D162" s="2"/>
       <c r="E162" s="2"/>
       <c r="F162" s="2"/>
       <c r="H162" s="2"/>
       <c r="I162" s="2"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="2"/>
       <c r="M162" s="2"/>
       <c r="N162" s="2"/>
       <c r="O162" s="2"/>
       <c r="P162" s="2"/>
       <c r="Q162" s="2"/>
       <c r="R162" s="2"/>
       <c r="S162" s="2"/>
       <c r="T162" s="2"/>
       <c r="U162" s="2"/>
       <c r="V162" s="2"/>
       <c r="W162" s="2"/>
       <c r="X162" s="2"/>
     </row>
-    <row r="163" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="2"/>
       <c r="B163" s="2"/>
       <c r="C163" s="2"/>
       <c r="D163" s="2"/>
       <c r="E163" s="2"/>
       <c r="F163" s="2"/>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
       <c r="N163" s="2"/>
       <c r="O163" s="2"/>
       <c r="P163" s="2"/>
       <c r="Q163" s="2"/>
       <c r="R163" s="2"/>
       <c r="S163" s="2"/>
       <c r="T163" s="2"/>
       <c r="U163" s="2"/>
       <c r="V163" s="2"/>
       <c r="W163" s="2"/>
       <c r="X163" s="2"/>
     </row>
-    <row r="164" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2"/>
       <c r="B164" s="2"/>
       <c r="C164" s="2"/>
       <c r="D164" s="2"/>
       <c r="E164" s="2"/>
       <c r="F164" s="2"/>
       <c r="H164" s="2"/>
       <c r="I164" s="2"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
       <c r="M164" s="2"/>
       <c r="N164" s="2"/>
       <c r="O164" s="2"/>
       <c r="P164" s="2"/>
       <c r="Q164" s="2"/>
       <c r="R164" s="2"/>
       <c r="S164" s="2"/>
       <c r="T164" s="2"/>
       <c r="U164" s="2"/>
       <c r="V164" s="2"/>
       <c r="W164" s="2"/>
       <c r="X164" s="2"/>
     </row>
-    <row r="165" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="2"/>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="2"/>
       <c r="F165" s="2"/>
       <c r="H165" s="2"/>
       <c r="I165" s="2"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2"/>
       <c r="M165" s="2"/>
       <c r="N165" s="2"/>
       <c r="O165" s="2"/>
       <c r="P165" s="2"/>
       <c r="Q165" s="2"/>
       <c r="R165" s="2"/>
       <c r="S165" s="2"/>
       <c r="T165" s="2"/>
       <c r="U165" s="2"/>
       <c r="V165" s="2"/>
       <c r="W165" s="2"/>
       <c r="X165" s="2"/>
     </row>
-    <row r="166" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="2"/>
       <c r="B166" s="2"/>
       <c r="C166" s="2"/>
       <c r="D166" s="2"/>
       <c r="E166" s="2"/>
       <c r="F166" s="2"/>
       <c r="H166" s="2"/>
       <c r="I166" s="2"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="2"/>
       <c r="M166" s="2"/>
       <c r="N166" s="2"/>
       <c r="O166" s="2"/>
       <c r="P166" s="2"/>
       <c r="Q166" s="2"/>
       <c r="R166" s="2"/>
       <c r="S166" s="2"/>
       <c r="T166" s="2"/>
       <c r="U166" s="2"/>
       <c r="V166" s="2"/>
       <c r="W166" s="2"/>
       <c r="X166" s="2"/>
     </row>
-    <row r="167" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="2"/>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
       <c r="E167" s="2"/>
       <c r="F167" s="2"/>
       <c r="H167" s="2"/>
       <c r="I167" s="2"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2"/>
       <c r="M167" s="2"/>
       <c r="N167" s="2"/>
       <c r="O167" s="2"/>
       <c r="P167" s="2"/>
       <c r="Q167" s="2"/>
       <c r="R167" s="2"/>
       <c r="S167" s="2"/>
       <c r="T167" s="2"/>
       <c r="U167" s="2"/>
       <c r="V167" s="2"/>
       <c r="W167" s="2"/>
       <c r="X167" s="2"/>
     </row>
-    <row r="168" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="2"/>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
       <c r="E168" s="2"/>
       <c r="F168" s="2"/>
       <c r="H168" s="2"/>
       <c r="I168" s="2"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
       <c r="M168" s="2"/>
       <c r="N168" s="2"/>
       <c r="O168" s="2"/>
       <c r="P168" s="2"/>
       <c r="Q168" s="2"/>
       <c r="R168" s="2"/>
       <c r="S168" s="2"/>
       <c r="T168" s="2"/>
       <c r="U168" s="2"/>
       <c r="V168" s="2"/>
       <c r="W168" s="2"/>
       <c r="X168" s="2"/>
     </row>
-    <row r="169" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="2"/>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="2"/>
       <c r="H169" s="2"/>
       <c r="I169" s="2"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="2"/>
       <c r="M169" s="2"/>
       <c r="N169" s="2"/>
       <c r="O169" s="2"/>
       <c r="P169" s="2"/>
       <c r="Q169" s="2"/>
       <c r="R169" s="2"/>
       <c r="S169" s="2"/>
       <c r="T169" s="2"/>
       <c r="U169" s="2"/>
       <c r="V169" s="2"/>
       <c r="W169" s="2"/>
       <c r="X169" s="2"/>
     </row>
-    <row r="170" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="2"/>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
       <c r="N170" s="2"/>
       <c r="O170" s="2"/>
       <c r="P170" s="2"/>
       <c r="Q170" s="2"/>
       <c r="R170" s="2"/>
       <c r="S170" s="2"/>
       <c r="T170" s="2"/>
       <c r="U170" s="2"/>
       <c r="V170" s="2"/>
       <c r="W170" s="2"/>
       <c r="X170" s="2"/>
     </row>
-    <row r="171" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="2"/>
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
       <c r="E171" s="2"/>
       <c r="F171" s="2"/>
       <c r="H171" s="2"/>
       <c r="I171" s="2"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="2"/>
       <c r="M171" s="2"/>
       <c r="N171" s="2"/>
       <c r="O171" s="2"/>
       <c r="P171" s="2"/>
       <c r="Q171" s="2"/>
       <c r="R171" s="2"/>
       <c r="S171" s="2"/>
       <c r="T171" s="2"/>
       <c r="U171" s="2"/>
       <c r="V171" s="2"/>
       <c r="W171" s="2"/>
       <c r="X171" s="2"/>
     </row>
-    <row r="172" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="2"/>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="2"/>
       <c r="H172" s="2"/>
       <c r="I172" s="2"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
       <c r="M172" s="2"/>
       <c r="N172" s="2"/>
       <c r="O172" s="2"/>
       <c r="P172" s="2"/>
       <c r="Q172" s="2"/>
       <c r="R172" s="2"/>
       <c r="S172" s="2"/>
       <c r="T172" s="2"/>
       <c r="U172" s="2"/>
       <c r="V172" s="2"/>
       <c r="W172" s="2"/>
       <c r="X172" s="2"/>
     </row>
-    <row r="173" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="2"/>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
       <c r="E173" s="2"/>
       <c r="F173" s="2"/>
       <c r="H173" s="2"/>
       <c r="I173" s="2"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
       <c r="M173" s="2"/>
       <c r="N173" s="2"/>
       <c r="O173" s="2"/>
       <c r="P173" s="2"/>
       <c r="Q173" s="2"/>
       <c r="R173" s="2"/>
       <c r="S173" s="2"/>
       <c r="T173" s="2"/>
       <c r="U173" s="2"/>
       <c r="V173" s="2"/>
       <c r="W173" s="2"/>
       <c r="X173" s="2"/>
     </row>
-    <row r="174" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="2"/>
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="2"/>
       <c r="F174" s="2"/>
       <c r="H174" s="2"/>
       <c r="I174" s="2"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
       <c r="M174" s="2"/>
       <c r="N174" s="2"/>
       <c r="O174" s="2"/>
       <c r="P174" s="2"/>
       <c r="Q174" s="2"/>
       <c r="R174" s="2"/>
       <c r="S174" s="2"/>
       <c r="T174" s="2"/>
       <c r="U174" s="2"/>
       <c r="V174" s="2"/>
       <c r="W174" s="2"/>
       <c r="X174" s="2"/>
     </row>
-    <row r="175" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="2"/>
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
       <c r="E175" s="2"/>
       <c r="F175" s="2"/>
       <c r="H175" s="2"/>
       <c r="I175" s="2"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2"/>
       <c r="M175" s="2"/>
       <c r="N175" s="2"/>
       <c r="O175" s="2"/>
       <c r="P175" s="2"/>
       <c r="Q175" s="2"/>
       <c r="R175" s="2"/>
       <c r="S175" s="2"/>
       <c r="T175" s="2"/>
       <c r="U175" s="2"/>
       <c r="V175" s="2"/>
       <c r="W175" s="2"/>
       <c r="X175" s="2"/>
     </row>
-    <row r="176" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="2"/>
       <c r="B176" s="2"/>
       <c r="C176" s="2"/>
       <c r="D176" s="2"/>
       <c r="E176" s="2"/>
       <c r="F176" s="2"/>
       <c r="H176" s="2"/>
       <c r="I176" s="2"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="2"/>
       <c r="M176" s="2"/>
       <c r="N176" s="2"/>
       <c r="O176" s="2"/>
       <c r="P176" s="2"/>
       <c r="Q176" s="2"/>
       <c r="R176" s="2"/>
       <c r="S176" s="2"/>
       <c r="T176" s="2"/>
       <c r="U176" s="2"/>
       <c r="V176" s="2"/>
       <c r="W176" s="2"/>
       <c r="X176" s="2"/>
     </row>
-    <row r="177" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="2"/>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
       <c r="D177" s="2"/>
       <c r="E177" s="2"/>
       <c r="F177" s="2"/>
       <c r="H177" s="2"/>
       <c r="I177" s="2"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2"/>
       <c r="M177" s="2"/>
       <c r="N177" s="2"/>
       <c r="O177" s="2"/>
       <c r="P177" s="2"/>
       <c r="Q177" s="2"/>
       <c r="R177" s="2"/>
       <c r="S177" s="2"/>
       <c r="T177" s="2"/>
       <c r="U177" s="2"/>
       <c r="V177" s="2"/>
       <c r="W177" s="2"/>
       <c r="X177" s="2"/>
     </row>
-    <row r="178" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="2"/>
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
       <c r="E178" s="2"/>
       <c r="F178" s="2"/>
       <c r="H178" s="2"/>
       <c r="I178" s="2"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="2"/>
       <c r="M178" s="2"/>
       <c r="N178" s="2"/>
       <c r="O178" s="2"/>
       <c r="P178" s="2"/>
       <c r="Q178" s="2"/>
       <c r="R178" s="2"/>
       <c r="S178" s="2"/>
       <c r="T178" s="2"/>
       <c r="U178" s="2"/>
       <c r="V178" s="2"/>
       <c r="W178" s="2"/>
       <c r="X178" s="2"/>
     </row>
-    <row r="179" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="2"/>
       <c r="B179" s="2"/>
       <c r="C179" s="2"/>
       <c r="D179" s="2"/>
       <c r="E179" s="2"/>
       <c r="F179" s="2"/>
       <c r="H179" s="2"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
       <c r="N179" s="2"/>
       <c r="O179" s="2"/>
       <c r="P179" s="2"/>
       <c r="Q179" s="2"/>
       <c r="R179" s="2"/>
       <c r="S179" s="2"/>
       <c r="T179" s="2"/>
       <c r="U179" s="2"/>
       <c r="V179" s="2"/>
       <c r="W179" s="2"/>
       <c r="X179" s="2"/>
     </row>
-    <row r="180" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="2"/>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="2"/>
       <c r="H180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
       <c r="M180" s="2"/>
       <c r="N180" s="2"/>
       <c r="O180" s="2"/>
       <c r="P180" s="2"/>
       <c r="Q180" s="2"/>
       <c r="R180" s="2"/>
       <c r="S180" s="2"/>
       <c r="T180" s="2"/>
       <c r="U180" s="2"/>
       <c r="V180" s="2"/>
       <c r="W180" s="2"/>
       <c r="X180" s="2"/>
     </row>
-    <row r="181" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2"/>
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="2"/>
       <c r="E181" s="2"/>
       <c r="F181" s="2"/>
       <c r="H181" s="2"/>
       <c r="I181" s="2"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
       <c r="M181" s="2"/>
       <c r="N181" s="2"/>
       <c r="O181" s="2"/>
       <c r="P181" s="2"/>
       <c r="Q181" s="2"/>
       <c r="R181" s="2"/>
       <c r="S181" s="2"/>
       <c r="T181" s="2"/>
       <c r="U181" s="2"/>
       <c r="V181" s="2"/>
       <c r="W181" s="2"/>
       <c r="X181" s="2"/>
     </row>
-    <row r="182" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="2"/>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
       <c r="E182" s="2"/>
       <c r="F182" s="2"/>
       <c r="H182" s="2"/>
       <c r="I182" s="2"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
       <c r="M182" s="2"/>
       <c r="N182" s="2"/>
       <c r="O182" s="2"/>
       <c r="P182" s="2"/>
       <c r="Q182" s="2"/>
       <c r="R182" s="2"/>
       <c r="S182" s="2"/>
       <c r="T182" s="2"/>
       <c r="U182" s="2"/>
       <c r="V182" s="2"/>
       <c r="W182" s="2"/>
       <c r="X182" s="2"/>
     </row>
-    <row r="183" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="2"/>
       <c r="B183" s="2"/>
       <c r="C183" s="2"/>
       <c r="D183" s="2"/>
       <c r="E183" s="2"/>
       <c r="F183" s="2"/>
       <c r="H183" s="2"/>
       <c r="I183" s="2"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2"/>
       <c r="M183" s="2"/>
       <c r="N183" s="2"/>
       <c r="O183" s="2"/>
       <c r="P183" s="2"/>
       <c r="Q183" s="2"/>
       <c r="R183" s="2"/>
       <c r="S183" s="2"/>
       <c r="T183" s="2"/>
       <c r="U183" s="2"/>
       <c r="V183" s="2"/>
       <c r="W183" s="2"/>
       <c r="X183" s="2"/>
     </row>
-    <row r="184" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="2"/>
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
       <c r="E184" s="2"/>
       <c r="F184" s="2"/>
       <c r="H184" s="2"/>
       <c r="I184" s="2"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="2"/>
       <c r="M184" s="2"/>
       <c r="N184" s="2"/>
       <c r="O184" s="2"/>
       <c r="P184" s="2"/>
       <c r="Q184" s="2"/>
       <c r="R184" s="2"/>
       <c r="S184" s="2"/>
       <c r="T184" s="2"/>
       <c r="U184" s="2"/>
       <c r="V184" s="2"/>
       <c r="W184" s="2"/>
       <c r="X184" s="2"/>
     </row>
-    <row r="185" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="2"/>
       <c r="B185" s="2"/>
       <c r="C185" s="2"/>
       <c r="D185" s="2"/>
       <c r="E185" s="2"/>
       <c r="F185" s="2"/>
       <c r="H185" s="2"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
       <c r="N185" s="2"/>
       <c r="O185" s="2"/>
       <c r="P185" s="2"/>
       <c r="Q185" s="2"/>
       <c r="R185" s="2"/>
       <c r="S185" s="2"/>
       <c r="T185" s="2"/>
       <c r="U185" s="2"/>
       <c r="V185" s="2"/>
       <c r="W185" s="2"/>
       <c r="X185" s="2"/>
     </row>
-    <row r="186" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="2"/>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
       <c r="N186" s="2"/>
       <c r="O186" s="2"/>
       <c r="P186" s="2"/>
       <c r="Q186" s="2"/>
       <c r="R186" s="2"/>
       <c r="S186" s="2"/>
       <c r="T186" s="2"/>
       <c r="U186" s="2"/>
       <c r="V186" s="2"/>
       <c r="W186" s="2"/>
       <c r="X186" s="2"/>
     </row>
-    <row r="187" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="2"/>
       <c r="B187" s="2"/>
       <c r="C187" s="2"/>
       <c r="D187" s="2"/>
       <c r="E187" s="2"/>
       <c r="F187" s="2"/>
       <c r="H187" s="2"/>
       <c r="I187" s="2"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
       <c r="M187" s="2"/>
       <c r="N187" s="2"/>
       <c r="O187" s="2"/>
       <c r="P187" s="2"/>
       <c r="Q187" s="2"/>
       <c r="R187" s="2"/>
       <c r="S187" s="2"/>
       <c r="T187" s="2"/>
       <c r="U187" s="2"/>
       <c r="V187" s="2"/>
       <c r="W187" s="2"/>
       <c r="X187" s="2"/>
     </row>
-    <row r="188" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="2"/>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="2"/>
       <c r="H188" s="2"/>
       <c r="I188" s="2"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
       <c r="M188" s="2"/>
       <c r="N188" s="2"/>
       <c r="O188" s="2"/>
       <c r="P188" s="2"/>
       <c r="Q188" s="2"/>
       <c r="R188" s="2"/>
       <c r="S188" s="2"/>
       <c r="T188" s="2"/>
       <c r="U188" s="2"/>
       <c r="V188" s="2"/>
       <c r="W188" s="2"/>
       <c r="X188" s="2"/>
     </row>
-    <row r="189" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="2"/>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
       <c r="H189" s="2"/>
       <c r="I189" s="2"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="2"/>
       <c r="M189" s="2"/>
       <c r="N189" s="2"/>
       <c r="O189" s="2"/>
       <c r="P189" s="2"/>
       <c r="Q189" s="2"/>
       <c r="R189" s="2"/>
       <c r="S189" s="2"/>
       <c r="T189" s="2"/>
       <c r="U189" s="2"/>
       <c r="V189" s="2"/>
       <c r="W189" s="2"/>
       <c r="X189" s="2"/>
     </row>
-    <row r="190" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="2"/>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="2"/>
       <c r="H190" s="2"/>
       <c r="I190" s="2"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="2"/>
       <c r="M190" s="2"/>
       <c r="N190" s="2"/>
       <c r="O190" s="2"/>
       <c r="P190" s="2"/>
       <c r="Q190" s="2"/>
       <c r="R190" s="2"/>
       <c r="S190" s="2"/>
       <c r="T190" s="2"/>
       <c r="U190" s="2"/>
       <c r="V190" s="2"/>
       <c r="W190" s="2"/>
       <c r="X190" s="2"/>
     </row>
-    <row r="191" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="2"/>
       <c r="B191" s="2"/>
       <c r="C191" s="2"/>
       <c r="D191" s="2"/>
       <c r="E191" s="2"/>
       <c r="F191" s="2"/>
       <c r="H191" s="2"/>
       <c r="I191" s="2"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
       <c r="N191" s="2"/>
       <c r="O191" s="2"/>
       <c r="P191" s="2"/>
       <c r="Q191" s="2"/>
       <c r="R191" s="2"/>
       <c r="S191" s="2"/>
       <c r="T191" s="2"/>
       <c r="U191" s="2"/>
       <c r="V191" s="2"/>
       <c r="W191" s="2"/>
       <c r="X191" s="2"/>
     </row>
-    <row r="192" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="2"/>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="H192" s="2"/>
       <c r="I192" s="2"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
       <c r="N192" s="2"/>
       <c r="O192" s="2"/>
       <c r="P192" s="2"/>
       <c r="Q192" s="2"/>
       <c r="R192" s="2"/>
       <c r="S192" s="2"/>
       <c r="T192" s="2"/>
       <c r="U192" s="2"/>
       <c r="V192" s="2"/>
       <c r="W192" s="2"/>
       <c r="X192" s="2"/>
     </row>
-    <row r="193" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="2"/>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="H193" s="2"/>
       <c r="I193" s="2"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
       <c r="M193" s="2"/>
       <c r="N193" s="2"/>
       <c r="O193" s="2"/>
       <c r="P193" s="2"/>
       <c r="Q193" s="2"/>
       <c r="R193" s="2"/>
       <c r="S193" s="2"/>
       <c r="T193" s="2"/>
       <c r="U193" s="2"/>
       <c r="V193" s="2"/>
       <c r="W193" s="2"/>
       <c r="X193" s="2"/>
     </row>
-    <row r="194" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="2"/>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="2"/>
       <c r="H194" s="2"/>
       <c r="I194" s="2"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
       <c r="M194" s="2"/>
       <c r="N194" s="2"/>
       <c r="O194" s="2"/>
       <c r="P194" s="2"/>
       <c r="Q194" s="2"/>
       <c r="R194" s="2"/>
       <c r="S194" s="2"/>
       <c r="T194" s="2"/>
       <c r="U194" s="2"/>
       <c r="V194" s="2"/>
       <c r="W194" s="2"/>
       <c r="X194" s="2"/>
     </row>
-    <row r="195" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="2"/>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="2"/>
       <c r="F195" s="2"/>
       <c r="H195" s="2"/>
       <c r="I195" s="2"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
       <c r="M195" s="2"/>
       <c r="N195" s="2"/>
       <c r="O195" s="2"/>
       <c r="P195" s="2"/>
       <c r="Q195" s="2"/>
       <c r="R195" s="2"/>
       <c r="S195" s="2"/>
       <c r="T195" s="2"/>
       <c r="U195" s="2"/>
       <c r="V195" s="2"/>
       <c r="W195" s="2"/>
       <c r="X195" s="2"/>
     </row>
-    <row r="196" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="2"/>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="2"/>
       <c r="H196" s="2"/>
       <c r="I196" s="2"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
       <c r="M196" s="2"/>
       <c r="N196" s="2"/>
       <c r="O196" s="2"/>
       <c r="P196" s="2"/>
       <c r="Q196" s="2"/>
       <c r="R196" s="2"/>
       <c r="S196" s="2"/>
       <c r="T196" s="2"/>
       <c r="U196" s="2"/>
       <c r="V196" s="2"/>
       <c r="W196" s="2"/>
       <c r="X196" s="2"/>
     </row>
-    <row r="197" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="2"/>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="2"/>
       <c r="H197" s="2"/>
       <c r="I197" s="2"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
       <c r="M197" s="2"/>
       <c r="N197" s="2"/>
       <c r="O197" s="2"/>
       <c r="P197" s="2"/>
       <c r="Q197" s="2"/>
       <c r="R197" s="2"/>
       <c r="S197" s="2"/>
       <c r="T197" s="2"/>
       <c r="U197" s="2"/>
       <c r="V197" s="2"/>
       <c r="W197" s="2"/>
       <c r="X197" s="2"/>
     </row>
-    <row r="198" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="2"/>
       <c r="B198" s="2"/>
       <c r="C198" s="2"/>
       <c r="D198" s="2"/>
       <c r="E198" s="2"/>
       <c r="F198" s="2"/>
       <c r="H198" s="2"/>
       <c r="I198" s="2"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
       <c r="M198" s="2"/>
       <c r="N198" s="2"/>
       <c r="O198" s="2"/>
       <c r="P198" s="2"/>
       <c r="Q198" s="2"/>
       <c r="R198" s="2"/>
       <c r="S198" s="2"/>
       <c r="T198" s="2"/>
       <c r="U198" s="2"/>
       <c r="V198" s="2"/>
       <c r="W198" s="2"/>
       <c r="X198" s="2"/>
     </row>
-    <row r="199" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="2"/>
       <c r="B199" s="2"/>
       <c r="C199" s="2"/>
       <c r="D199" s="2"/>
       <c r="E199" s="2"/>
       <c r="F199" s="2"/>
       <c r="H199" s="2"/>
       <c r="I199" s="2"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2"/>
       <c r="M199" s="2"/>
       <c r="N199" s="2"/>
       <c r="O199" s="2"/>
       <c r="P199" s="2"/>
       <c r="Q199" s="2"/>
       <c r="R199" s="2"/>
       <c r="S199" s="2"/>
       <c r="T199" s="2"/>
       <c r="U199" s="2"/>
       <c r="V199" s="2"/>
       <c r="W199" s="2"/>
       <c r="X199" s="2"/>
     </row>
-    <row r="200" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="2"/>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="2"/>
       <c r="H200" s="2"/>
       <c r="I200" s="2"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="2"/>
       <c r="M200" s="2"/>
       <c r="N200" s="2"/>
       <c r="O200" s="2"/>
       <c r="P200" s="2"/>
       <c r="Q200" s="2"/>
       <c r="R200" s="2"/>
       <c r="S200" s="2"/>
       <c r="T200" s="2"/>
       <c r="U200" s="2"/>
       <c r="V200" s="2"/>
       <c r="W200" s="2"/>
       <c r="X200" s="2"/>
     </row>
-    <row r="201" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="2"/>
       <c r="B201" s="2"/>
       <c r="C201" s="2"/>
       <c r="D201" s="2"/>
       <c r="E201" s="2"/>
       <c r="F201" s="2"/>
       <c r="H201" s="2"/>
       <c r="I201" s="2"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2"/>
       <c r="M201" s="2"/>
       <c r="N201" s="2"/>
       <c r="O201" s="2"/>
       <c r="P201" s="2"/>
       <c r="Q201" s="2"/>
       <c r="R201" s="2"/>
       <c r="S201" s="2"/>
       <c r="T201" s="2"/>
       <c r="U201" s="2"/>
       <c r="V201" s="2"/>
       <c r="W201" s="2"/>
       <c r="X201" s="2"/>
     </row>
-    <row r="202" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="2"/>
       <c r="B202" s="2"/>
       <c r="C202" s="2"/>
       <c r="D202" s="2"/>
       <c r="E202" s="2"/>
       <c r="F202" s="2"/>
       <c r="H202" s="2"/>
       <c r="I202" s="2"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="2"/>
       <c r="M202" s="2"/>
       <c r="N202" s="2"/>
       <c r="O202" s="2"/>
       <c r="P202" s="2"/>
       <c r="Q202" s="2"/>
       <c r="R202" s="2"/>
       <c r="S202" s="2"/>
       <c r="T202" s="2"/>
       <c r="U202" s="2"/>
       <c r="V202" s="2"/>
       <c r="W202" s="2"/>
       <c r="X202" s="2"/>
     </row>
-    <row r="203" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="2"/>
       <c r="B203" s="2"/>
       <c r="C203" s="2"/>
       <c r="D203" s="2"/>
       <c r="E203" s="2"/>
       <c r="F203" s="2"/>
       <c r="H203" s="2"/>
       <c r="I203" s="2"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2"/>
       <c r="M203" s="2"/>
       <c r="N203" s="2"/>
       <c r="O203" s="2"/>
       <c r="P203" s="2"/>
       <c r="Q203" s="2"/>
       <c r="R203" s="2"/>
       <c r="S203" s="2"/>
       <c r="T203" s="2"/>
       <c r="U203" s="2"/>
       <c r="V203" s="2"/>
       <c r="W203" s="2"/>
       <c r="X203" s="2"/>
     </row>
-    <row r="204" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="2"/>
       <c r="B204" s="2"/>
       <c r="C204" s="2"/>
       <c r="D204" s="2"/>
       <c r="E204" s="2"/>
       <c r="F204" s="2"/>
       <c r="H204" s="2"/>
       <c r="I204" s="2"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="2"/>
       <c r="M204" s="2"/>
       <c r="N204" s="2"/>
       <c r="O204" s="2"/>
       <c r="P204" s="2"/>
       <c r="Q204" s="2"/>
       <c r="R204" s="2"/>
       <c r="S204" s="2"/>
       <c r="T204" s="2"/>
       <c r="U204" s="2"/>
       <c r="V204" s="2"/>
       <c r="W204" s="2"/>
       <c r="X204" s="2"/>
     </row>
-    <row r="205" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="2"/>
       <c r="B205" s="2"/>
       <c r="C205" s="2"/>
       <c r="D205" s="2"/>
       <c r="E205" s="2"/>
       <c r="F205" s="2"/>
       <c r="H205" s="2"/>
       <c r="I205" s="2"/>
       <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="2"/>
       <c r="M205" s="2"/>
       <c r="N205" s="2"/>
       <c r="O205" s="2"/>
       <c r="P205" s="2"/>
       <c r="Q205" s="2"/>
       <c r="R205" s="2"/>
       <c r="S205" s="2"/>
       <c r="T205" s="2"/>
       <c r="U205" s="2"/>
       <c r="V205" s="2"/>
       <c r="W205" s="2"/>
       <c r="X205" s="2"/>
     </row>
-    <row r="206" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="2"/>
       <c r="B206" s="2"/>
       <c r="C206" s="2"/>
       <c r="D206" s="2"/>
       <c r="E206" s="2"/>
       <c r="F206" s="2"/>
       <c r="H206" s="2"/>
       <c r="I206" s="2"/>
       <c r="J206" s="2"/>
       <c r="K206" s="2"/>
       <c r="L206" s="2"/>
       <c r="M206" s="2"/>
       <c r="N206" s="2"/>
       <c r="O206" s="2"/>
       <c r="P206" s="2"/>
       <c r="Q206" s="2"/>
       <c r="R206" s="2"/>
       <c r="S206" s="2"/>
       <c r="T206" s="2"/>
       <c r="U206" s="2"/>
       <c r="V206" s="2"/>
       <c r="W206" s="2"/>
       <c r="X206" s="2"/>
     </row>
-    <row r="207" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="2"/>
       <c r="B207" s="2"/>
       <c r="C207" s="2"/>
       <c r="D207" s="2"/>
       <c r="E207" s="2"/>
       <c r="F207" s="2"/>
       <c r="H207" s="2"/>
       <c r="I207" s="2"/>
       <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2"/>
       <c r="M207" s="2"/>
       <c r="N207" s="2"/>
       <c r="O207" s="2"/>
       <c r="P207" s="2"/>
       <c r="Q207" s="2"/>
       <c r="R207" s="2"/>
       <c r="S207" s="2"/>
       <c r="T207" s="2"/>
       <c r="U207" s="2"/>
       <c r="V207" s="2"/>
       <c r="W207" s="2"/>
       <c r="X207" s="2"/>
     </row>
-    <row r="208" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="2"/>
       <c r="B208" s="2"/>
       <c r="C208" s="2"/>
       <c r="D208" s="2"/>
       <c r="E208" s="2"/>
       <c r="F208" s="2"/>
       <c r="H208" s="2"/>
       <c r="I208" s="2"/>
       <c r="J208" s="2"/>
       <c r="K208" s="2"/>
       <c r="L208" s="2"/>
       <c r="M208" s="2"/>
       <c r="N208" s="2"/>
       <c r="O208" s="2"/>
       <c r="P208" s="2"/>
       <c r="Q208" s="2"/>
       <c r="R208" s="2"/>
       <c r="S208" s="2"/>
       <c r="T208" s="2"/>
       <c r="U208" s="2"/>
       <c r="V208" s="2"/>
       <c r="W208" s="2"/>
       <c r="X208" s="2"/>
     </row>
-    <row r="209" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="2"/>
       <c r="B209" s="2"/>
       <c r="C209" s="2"/>
       <c r="D209" s="2"/>
       <c r="E209" s="2"/>
       <c r="F209" s="2"/>
       <c r="H209" s="2"/>
       <c r="I209" s="2"/>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="2"/>
       <c r="M209" s="2"/>
       <c r="N209" s="2"/>
       <c r="O209" s="2"/>
       <c r="P209" s="2"/>
       <c r="Q209" s="2"/>
       <c r="R209" s="2"/>
       <c r="S209" s="2"/>
       <c r="T209" s="2"/>
       <c r="U209" s="2"/>
       <c r="V209" s="2"/>
       <c r="W209" s="2"/>
       <c r="X209" s="2"/>
     </row>
-    <row r="210" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="2"/>
       <c r="B210" s="2"/>
       <c r="C210" s="2"/>
       <c r="D210" s="2"/>
       <c r="E210" s="2"/>
       <c r="F210" s="2"/>
       <c r="H210" s="2"/>
       <c r="I210" s="2"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="2"/>
       <c r="M210" s="2"/>
       <c r="N210" s="2"/>
       <c r="O210" s="2"/>
       <c r="P210" s="2"/>
       <c r="Q210" s="2"/>
       <c r="R210" s="2"/>
       <c r="S210" s="2"/>
       <c r="T210" s="2"/>
       <c r="U210" s="2"/>
       <c r="V210" s="2"/>
       <c r="W210" s="2"/>
       <c r="X210" s="2"/>
     </row>
-    <row r="211" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="2"/>
       <c r="B211" s="2"/>
       <c r="C211" s="2"/>
       <c r="D211" s="2"/>
       <c r="E211" s="2"/>
       <c r="F211" s="2"/>
       <c r="H211" s="2"/>
       <c r="I211" s="2"/>
       <c r="J211" s="2"/>
       <c r="K211" s="2"/>
       <c r="L211" s="2"/>
       <c r="M211" s="2"/>
       <c r="N211" s="2"/>
       <c r="O211" s="2"/>
       <c r="P211" s="2"/>
       <c r="Q211" s="2"/>
       <c r="R211" s="2"/>
       <c r="S211" s="2"/>
       <c r="T211" s="2"/>
       <c r="U211" s="2"/>
       <c r="V211" s="2"/>
       <c r="W211" s="2"/>
       <c r="X211" s="2"/>
     </row>
-    <row r="212" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="2"/>
       <c r="B212" s="2"/>
       <c r="C212" s="2"/>
       <c r="D212" s="2"/>
       <c r="E212" s="2"/>
       <c r="F212" s="2"/>
       <c r="H212" s="2"/>
       <c r="I212" s="2"/>
       <c r="J212" s="2"/>
       <c r="K212" s="2"/>
       <c r="L212" s="2"/>
       <c r="M212" s="2"/>
       <c r="N212" s="2"/>
       <c r="O212" s="2"/>
       <c r="P212" s="2"/>
       <c r="Q212" s="2"/>
       <c r="R212" s="2"/>
       <c r="S212" s="2"/>
       <c r="T212" s="2"/>
       <c r="U212" s="2"/>
       <c r="V212" s="2"/>
       <c r="W212" s="2"/>
       <c r="X212" s="2"/>
     </row>
-    <row r="213" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="2"/>
       <c r="B213" s="2"/>
       <c r="C213" s="2"/>
       <c r="D213" s="2"/>
       <c r="E213" s="2"/>
       <c r="F213" s="2"/>
       <c r="H213" s="2"/>
       <c r="I213" s="2"/>
       <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2"/>
       <c r="M213" s="2"/>
       <c r="N213" s="2"/>
       <c r="O213" s="2"/>
       <c r="P213" s="2"/>
       <c r="Q213" s="2"/>
       <c r="R213" s="2"/>
       <c r="S213" s="2"/>
       <c r="T213" s="2"/>
       <c r="U213" s="2"/>
       <c r="V213" s="2"/>
       <c r="W213" s="2"/>
       <c r="X213" s="2"/>
     </row>
-    <row r="214" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="2"/>
       <c r="B214" s="2"/>
       <c r="C214" s="2"/>
       <c r="D214" s="2"/>
       <c r="E214" s="2"/>
       <c r="F214" s="2"/>
       <c r="H214" s="2"/>
       <c r="I214" s="2"/>
       <c r="J214" s="2"/>
       <c r="K214" s="2"/>
       <c r="L214" s="2"/>
       <c r="M214" s="2"/>
       <c r="N214" s="2"/>
       <c r="O214" s="2"/>
       <c r="P214" s="2"/>
       <c r="Q214" s="2"/>
       <c r="R214" s="2"/>
       <c r="S214" s="2"/>
       <c r="T214" s="2"/>
       <c r="U214" s="2"/>
       <c r="V214" s="2"/>
       <c r="W214" s="2"/>
       <c r="X214" s="2"/>
     </row>
-    <row r="215" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="2"/>
       <c r="B215" s="2"/>
       <c r="C215" s="2"/>
       <c r="D215" s="2"/>
       <c r="E215" s="2"/>
       <c r="F215" s="2"/>
       <c r="H215" s="2"/>
       <c r="I215" s="2"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="2"/>
       <c r="M215" s="2"/>
       <c r="N215" s="2"/>
       <c r="O215" s="2"/>
       <c r="P215" s="2"/>
       <c r="Q215" s="2"/>
       <c r="R215" s="2"/>
       <c r="S215" s="2"/>
       <c r="T215" s="2"/>
       <c r="U215" s="2"/>
       <c r="V215" s="2"/>
       <c r="W215" s="2"/>
       <c r="X215" s="2"/>
     </row>
-    <row r="216" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="2"/>
       <c r="B216" s="2"/>
       <c r="C216" s="2"/>
       <c r="D216" s="2"/>
       <c r="E216" s="2"/>
       <c r="F216" s="2"/>
       <c r="H216" s="2"/>
       <c r="I216" s="2"/>
       <c r="J216" s="2"/>
       <c r="K216" s="2"/>
       <c r="L216" s="2"/>
       <c r="M216" s="2"/>
       <c r="N216" s="2"/>
       <c r="O216" s="2"/>
       <c r="P216" s="2"/>
       <c r="Q216" s="2"/>
       <c r="R216" s="2"/>
       <c r="S216" s="2"/>
       <c r="T216" s="2"/>
       <c r="U216" s="2"/>
       <c r="V216" s="2"/>
       <c r="W216" s="2"/>
       <c r="X216" s="2"/>
     </row>
-    <row r="217" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="2"/>
       <c r="B217" s="2"/>
       <c r="C217" s="2"/>
       <c r="D217" s="2"/>
       <c r="E217" s="2"/>
       <c r="F217" s="2"/>
       <c r="H217" s="2"/>
       <c r="I217" s="2"/>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2"/>
       <c r="M217" s="2"/>
       <c r="N217" s="2"/>
       <c r="O217" s="2"/>
       <c r="P217" s="2"/>
       <c r="Q217" s="2"/>
       <c r="R217" s="2"/>
       <c r="S217" s="2"/>
       <c r="T217" s="2"/>
       <c r="U217" s="2"/>
       <c r="V217" s="2"/>
       <c r="W217" s="2"/>
       <c r="X217" s="2"/>
     </row>
-    <row r="218" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="2"/>
       <c r="B218" s="2"/>
       <c r="C218" s="2"/>
       <c r="D218" s="2"/>
       <c r="E218" s="2"/>
       <c r="F218" s="2"/>
       <c r="H218" s="2"/>
       <c r="I218" s="2"/>
       <c r="J218" s="2"/>
       <c r="K218" s="2"/>
       <c r="L218" s="2"/>
       <c r="M218" s="2"/>
       <c r="N218" s="2"/>
       <c r="O218" s="2"/>
       <c r="P218" s="2"/>
       <c r="Q218" s="2"/>
       <c r="R218" s="2"/>
       <c r="S218" s="2"/>
       <c r="T218" s="2"/>
       <c r="U218" s="2"/>
       <c r="V218" s="2"/>
       <c r="W218" s="2"/>
       <c r="X218" s="2"/>
     </row>
-    <row r="219" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="2"/>
       <c r="B219" s="2"/>
       <c r="C219" s="2"/>
       <c r="D219" s="2"/>
       <c r="E219" s="2"/>
       <c r="F219" s="2"/>
       <c r="H219" s="2"/>
       <c r="I219" s="2"/>
       <c r="J219" s="2"/>
       <c r="K219" s="2"/>
       <c r="L219" s="2"/>
       <c r="M219" s="2"/>
       <c r="N219" s="2"/>
       <c r="O219" s="2"/>
       <c r="P219" s="2"/>
       <c r="Q219" s="2"/>
       <c r="R219" s="2"/>
       <c r="S219" s="2"/>
       <c r="T219" s="2"/>
       <c r="U219" s="2"/>
       <c r="V219" s="2"/>
       <c r="W219" s="2"/>
       <c r="X219" s="2"/>
     </row>
-    <row r="220" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="2"/>
       <c r="B220" s="2"/>
       <c r="C220" s="2"/>
       <c r="D220" s="2"/>
       <c r="E220" s="2"/>
       <c r="F220" s="2"/>
       <c r="H220" s="2"/>
       <c r="I220" s="2"/>
       <c r="J220" s="2"/>
       <c r="K220" s="2"/>
       <c r="L220" s="2"/>
       <c r="M220" s="2"/>
       <c r="N220" s="2"/>
       <c r="O220" s="2"/>
       <c r="P220" s="2"/>
       <c r="Q220" s="2"/>
       <c r="R220" s="2"/>
       <c r="S220" s="2"/>
       <c r="T220" s="2"/>
       <c r="U220" s="2"/>
       <c r="V220" s="2"/>
       <c r="W220" s="2"/>
       <c r="X220" s="2"/>
     </row>
-    <row r="221" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="2"/>
       <c r="B221" s="2"/>
       <c r="C221" s="2"/>
       <c r="D221" s="2"/>
       <c r="E221" s="2"/>
       <c r="F221" s="2"/>
       <c r="H221" s="2"/>
       <c r="I221" s="2"/>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="2"/>
       <c r="M221" s="2"/>
       <c r="N221" s="2"/>
       <c r="O221" s="2"/>
       <c r="P221" s="2"/>
       <c r="Q221" s="2"/>
       <c r="R221" s="2"/>
       <c r="S221" s="2"/>
       <c r="T221" s="2"/>
       <c r="U221" s="2"/>
       <c r="V221" s="2"/>
       <c r="W221" s="2"/>
       <c r="X221" s="2"/>
     </row>
-    <row r="222" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="2"/>
       <c r="B222" s="2"/>
       <c r="C222" s="2"/>
       <c r="D222" s="2"/>
       <c r="E222" s="2"/>
       <c r="F222" s="2"/>
       <c r="H222" s="2"/>
       <c r="I222" s="2"/>
       <c r="J222" s="2"/>
       <c r="K222" s="2"/>
       <c r="L222" s="2"/>
       <c r="M222" s="2"/>
       <c r="N222" s="2"/>
       <c r="O222" s="2"/>
       <c r="P222" s="2"/>
       <c r="Q222" s="2"/>
       <c r="R222" s="2"/>
       <c r="S222" s="2"/>
       <c r="T222" s="2"/>
       <c r="U222" s="2"/>
       <c r="V222" s="2"/>
       <c r="W222" s="2"/>
       <c r="X222" s="2"/>
     </row>
-    <row r="223" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="2"/>
       <c r="B223" s="2"/>
       <c r="C223" s="2"/>
       <c r="D223" s="2"/>
       <c r="E223" s="2"/>
       <c r="F223" s="2"/>
       <c r="H223" s="2"/>
       <c r="I223" s="2"/>
       <c r="J223" s="2"/>
       <c r="K223" s="2"/>
       <c r="L223" s="2"/>
       <c r="M223" s="2"/>
       <c r="N223" s="2"/>
       <c r="O223" s="2"/>
       <c r="P223" s="2"/>
       <c r="Q223" s="2"/>
       <c r="R223" s="2"/>
       <c r="S223" s="2"/>
       <c r="T223" s="2"/>
       <c r="U223" s="2"/>
       <c r="V223" s="2"/>
       <c r="W223" s="2"/>
       <c r="X223" s="2"/>
     </row>
-    <row r="224" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="2"/>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="2"/>
       <c r="H224" s="2"/>
       <c r="I224" s="2"/>
       <c r="J224" s="2"/>
       <c r="K224" s="2"/>
       <c r="L224" s="2"/>
       <c r="M224" s="2"/>
       <c r="N224" s="2"/>
       <c r="O224" s="2"/>
       <c r="P224" s="2"/>
       <c r="Q224" s="2"/>
       <c r="R224" s="2"/>
       <c r="S224" s="2"/>
       <c r="T224" s="2"/>
       <c r="U224" s="2"/>
       <c r="V224" s="2"/>
       <c r="W224" s="2"/>
       <c r="X224" s="2"/>
     </row>
-    <row r="225" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="2"/>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="2"/>
       <c r="H225" s="2"/>
       <c r="I225" s="2"/>
       <c r="J225" s="2"/>
       <c r="K225" s="2"/>
       <c r="L225" s="2"/>
       <c r="M225" s="2"/>
       <c r="N225" s="2"/>
       <c r="O225" s="2"/>
       <c r="P225" s="2"/>
       <c r="Q225" s="2"/>
       <c r="R225" s="2"/>
       <c r="S225" s="2"/>
       <c r="T225" s="2"/>
       <c r="U225" s="2"/>
       <c r="V225" s="2"/>
       <c r="W225" s="2"/>
       <c r="X225" s="2"/>
     </row>
-    <row r="226" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="2"/>
       <c r="B226" s="2"/>
       <c r="C226" s="2"/>
       <c r="D226" s="2"/>
       <c r="E226" s="2"/>
       <c r="F226" s="2"/>
       <c r="H226" s="2"/>
       <c r="I226" s="2"/>
       <c r="J226" s="2"/>
       <c r="K226" s="2"/>
       <c r="L226" s="2"/>
       <c r="M226" s="2"/>
       <c r="N226" s="2"/>
       <c r="O226" s="2"/>
       <c r="P226" s="2"/>
       <c r="Q226" s="2"/>
       <c r="R226" s="2"/>
       <c r="S226" s="2"/>
       <c r="T226" s="2"/>
       <c r="U226" s="2"/>
       <c r="V226" s="2"/>
       <c r="W226" s="2"/>
       <c r="X226" s="2"/>
     </row>
-    <row r="227" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="2"/>
       <c r="B227" s="2"/>
       <c r="C227" s="2"/>
       <c r="D227" s="2"/>
       <c r="E227" s="2"/>
       <c r="F227" s="2"/>
       <c r="H227" s="2"/>
       <c r="I227" s="2"/>
       <c r="J227" s="2"/>
       <c r="K227" s="2"/>
       <c r="L227" s="2"/>
       <c r="M227" s="2"/>
       <c r="N227" s="2"/>
       <c r="O227" s="2"/>
       <c r="P227" s="2"/>
       <c r="Q227" s="2"/>
       <c r="R227" s="2"/>
       <c r="S227" s="2"/>
       <c r="T227" s="2"/>
       <c r="U227" s="2"/>
       <c r="V227" s="2"/>
       <c r="W227" s="2"/>
       <c r="X227" s="2"/>
     </row>
-    <row r="228" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="2"/>
       <c r="B228" s="2"/>
       <c r="C228" s="2"/>
       <c r="D228" s="2"/>
       <c r="E228" s="2"/>
       <c r="F228" s="2"/>
       <c r="H228" s="2"/>
       <c r="I228" s="2"/>
       <c r="J228" s="2"/>
       <c r="K228" s="2"/>
       <c r="L228" s="2"/>
       <c r="M228" s="2"/>
       <c r="N228" s="2"/>
       <c r="O228" s="2"/>
       <c r="P228" s="2"/>
       <c r="Q228" s="2"/>
       <c r="R228" s="2"/>
       <c r="S228" s="2"/>
       <c r="T228" s="2"/>
       <c r="U228" s="2"/>
       <c r="V228" s="2"/>
       <c r="W228" s="2"/>
       <c r="X228" s="2"/>
     </row>
-    <row r="229" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="2"/>
       <c r="B229" s="2"/>
       <c r="C229" s="2"/>
       <c r="D229" s="2"/>
       <c r="E229" s="2"/>
       <c r="F229" s="2"/>
       <c r="H229" s="2"/>
       <c r="I229" s="2"/>
       <c r="J229" s="2"/>
       <c r="K229" s="2"/>
       <c r="L229" s="2"/>
       <c r="M229" s="2"/>
       <c r="N229" s="2"/>
       <c r="O229" s="2"/>
       <c r="P229" s="2"/>
       <c r="Q229" s="2"/>
       <c r="R229" s="2"/>
       <c r="S229" s="2"/>
       <c r="T229" s="2"/>
       <c r="U229" s="2"/>
       <c r="V229" s="2"/>
       <c r="W229" s="2"/>
       <c r="X229" s="2"/>
     </row>
-    <row r="230" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="2"/>
       <c r="B230" s="2"/>
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="2"/>
       <c r="H230" s="2"/>
       <c r="I230" s="2"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="2"/>
       <c r="M230" s="2"/>
       <c r="N230" s="2"/>
       <c r="O230" s="2"/>
       <c r="P230" s="2"/>
       <c r="Q230" s="2"/>
       <c r="R230" s="2"/>
       <c r="S230" s="2"/>
       <c r="T230" s="2"/>
       <c r="U230" s="2"/>
       <c r="V230" s="2"/>
       <c r="W230" s="2"/>
       <c r="X230" s="2"/>
     </row>
-    <row r="231" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="2"/>
       <c r="B231" s="2"/>
       <c r="C231" s="2"/>
       <c r="D231" s="2"/>
       <c r="E231" s="2"/>
       <c r="F231" s="2"/>
       <c r="H231" s="2"/>
       <c r="I231" s="2"/>
       <c r="J231" s="2"/>
       <c r="K231" s="2"/>
       <c r="L231" s="2"/>
       <c r="M231" s="2"/>
       <c r="N231" s="2"/>
       <c r="O231" s="2"/>
       <c r="P231" s="2"/>
       <c r="Q231" s="2"/>
       <c r="R231" s="2"/>
       <c r="S231" s="2"/>
       <c r="T231" s="2"/>
       <c r="U231" s="2"/>
       <c r="V231" s="2"/>
       <c r="W231" s="2"/>
       <c r="X231" s="2"/>
     </row>
-    <row r="232" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="2"/>
       <c r="B232" s="2"/>
       <c r="C232" s="2"/>
       <c r="D232" s="2"/>
       <c r="E232" s="2"/>
       <c r="F232" s="2"/>
       <c r="H232" s="2"/>
       <c r="I232" s="2"/>
       <c r="J232" s="2"/>
       <c r="K232" s="2"/>
       <c r="L232" s="2"/>
       <c r="M232" s="2"/>
       <c r="N232" s="2"/>
       <c r="O232" s="2"/>
       <c r="P232" s="2"/>
       <c r="Q232" s="2"/>
       <c r="R232" s="2"/>
       <c r="S232" s="2"/>
       <c r="T232" s="2"/>
       <c r="U232" s="2"/>
       <c r="V232" s="2"/>
       <c r="W232" s="2"/>
       <c r="X232" s="2"/>
     </row>
-    <row r="233" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="2"/>
       <c r="B233" s="2"/>
       <c r="C233" s="2"/>
       <c r="D233" s="2"/>
       <c r="E233" s="2"/>
       <c r="F233" s="2"/>
       <c r="H233" s="2"/>
       <c r="I233" s="2"/>
       <c r="J233" s="2"/>
       <c r="K233" s="2"/>
       <c r="L233" s="2"/>
       <c r="M233" s="2"/>
       <c r="N233" s="2"/>
       <c r="O233" s="2"/>
       <c r="P233" s="2"/>
       <c r="Q233" s="2"/>
       <c r="R233" s="2"/>
       <c r="S233" s="2"/>
       <c r="T233" s="2"/>
       <c r="U233" s="2"/>
       <c r="V233" s="2"/>
       <c r="W233" s="2"/>
       <c r="X233" s="2"/>
     </row>
+    <row r="234" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="2"/>
+      <c r="B234" s="2"/>
+      <c r="C234" s="2"/>
+      <c r="D234" s="2"/>
+      <c r="E234" s="2"/>
+      <c r="F234" s="2"/>
+      <c r="H234" s="2"/>
+      <c r="I234" s="2"/>
+      <c r="J234" s="2"/>
+      <c r="K234" s="2"/>
+      <c r="L234" s="2"/>
+      <c r="M234" s="2"/>
+      <c r="N234" s="2"/>
+      <c r="O234" s="2"/>
+      <c r="P234" s="2"/>
+      <c r="Q234" s="2"/>
+      <c r="R234" s="2"/>
+      <c r="S234" s="2"/>
+      <c r="T234" s="2"/>
+      <c r="U234" s="2"/>
+      <c r="V234" s="2"/>
+      <c r="W234" s="2"/>
+      <c r="X234" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="11">
-[...3 lines deleted...]
-    <mergeCell ref="B22:F22"/>
+  <mergeCells count="12">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B25:F27"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I17:J17"/>
     <mergeCell ref="B23:F23"/>
-    <mergeCell ref="B3:D3"/>
-[...1 lines deleted...]
-    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B4:D4"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="B17:G17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd737b2a685f1d111d3b79c7de69bd9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -8141,141 +8068,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8360,120 +8305,139 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <PlanningGrant xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA6722E-FF1D-4B11-A049-1EBC77073839}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D362A041-ECA1-4B3D-91D8-DD38E0E2BC2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7AC8FC-BF09-4D50-B11E-5C0770290A52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9450AD7C-2FF7-49DD-91B8-6E845071EA9A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Sample Budget</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Robertson, Marissa (EEA)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>