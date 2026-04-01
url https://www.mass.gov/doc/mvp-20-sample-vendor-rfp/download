--- v0 (2025-11-04)
+++ v1 (2026-04-01)
@@ -1,13146 +1,13766 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A16263" w:rsidR="008D6FAF" w:rsidP="00D52352" w:rsidRDefault="00A16263" w14:paraId="4A5B624A" w14:textId="4D9E59F7">
+    <w:p w14:paraId="4A5B624A" w14:textId="4D9E59F7" w:rsidR="008D6FAF" w:rsidRPr="00364D93" w:rsidRDefault="00A16263" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A16263">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16263" w:rsidR="008D6FAF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008D6FAF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantee to insert information in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16263" w:rsidR="008D6FAF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008D6FAF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>yellow highlights</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16263">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and edit other information as needed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16263" w:rsidR="008D6FAF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008D6FAF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when drafting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D6FAF" w:rsidP="00D52352" w:rsidRDefault="008D6FAF" w14:paraId="294E91FF" w14:textId="77777777">
+    <w:p w14:paraId="294E91FF" w14:textId="77777777" w:rsidR="008D6FAF" w:rsidRPr="00364D93" w:rsidRDefault="008D6FAF" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F3F" w:rsidR="0066034D" w:rsidP="00D52352" w:rsidRDefault="0066034D" w14:paraId="35D2362D" w14:textId="154C4061">
+    <w:p w14:paraId="35D2362D" w14:textId="154C4061" w:rsidR="0066034D" w:rsidRPr="00364D93" w:rsidRDefault="0066034D" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>MVP 2.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Grantee, municipality/eligible entity</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F3F" w:rsidR="00D52352" w:rsidP="00D52352" w:rsidRDefault="0066034D" w14:paraId="6DBCBA83" w14:textId="5800E807">
+    <w:p w14:paraId="6DBCBA83" w14:textId="5800E807" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="0066034D" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3" w:rsidR="00D52352">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D52352" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E50CCE" w:rsidR="000E6A3A" w:rsidP="00D52352" w:rsidRDefault="000E6A3A" w14:paraId="656D6187" w14:textId="77777777">
+    <w:p w14:paraId="656D6187" w14:textId="77777777" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="000E6A3A" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D52F3F" w:rsidR="00D52352" w:rsidP="00D52352" w:rsidRDefault="00D52352" w14:paraId="7C4C16F1" w14:textId="7BFAF3F1">
+    <w:p w14:paraId="7C4C16F1" w14:textId="7BFAF3F1" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00D52352" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52F3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>REQUEST FOR PROPOSALS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F3F" w:rsidR="00D52352" w:rsidP="00D52352" w:rsidRDefault="0066034D" w14:paraId="0E19165D" w14:textId="66BBFA34">
+    <w:p w14:paraId="0E19165D" w14:textId="66BBFA34" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="0066034D" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52F3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">MVP 2.0 </w:t>
       </w:r>
-      <w:r w:rsidR="007744FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007744FC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52F3F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D52F3F" w:rsidR="00D52352" w:rsidP="00D52352" w:rsidRDefault="000E6A3A" w14:paraId="737B962B" w14:textId="449347D9">
+    <w:p w14:paraId="737B962B" w14:textId="449347D9" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="000E6A3A" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert date</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="00D52352" w:rsidRDefault="00D52352" w14:paraId="47174202" w14:textId="4C72CAAF">
+    <w:p w14:paraId="47174202" w14:textId="4C72CAAF" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00D52352" w:rsidP="00D52352">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="0033618A" w:rsidP="0033618A" w:rsidRDefault="0033618A" w14:paraId="6AD66D65" w14:textId="4BA98E45">
+    <w:p w14:paraId="6AD66D65" w14:textId="4BA98E45" w:rsidR="0033618A" w:rsidRPr="00364D93" w:rsidRDefault="0033618A" w:rsidP="0033618A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contents:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E23478" w:rsidR="0033618A" w:rsidP="00056FD6" w:rsidRDefault="0033618A" w14:paraId="42C3D79D" w14:textId="2CDBA082">
+    <w:p w14:paraId="42C3D79D" w14:textId="2CDBA082" w:rsidR="0033618A" w:rsidRPr="00364D93" w:rsidRDefault="0033618A" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A25923">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="OverviewofOpportunity" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A25923" w:rsidR="0037009A">
+        <w:r w:rsidR="0037009A" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> of Opportunity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00E23478" w:rsidR="0033618A" w:rsidP="00056FD6" w:rsidRDefault="005A2123" w14:paraId="305158FC" w14:textId="44A926E5">
+    <w:p w14:paraId="305158FC" w14:textId="44A926E5" w:rsidR="0033618A" w:rsidRPr="00364D93" w:rsidRDefault="005A2123" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="MVP2Summary" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>MVP 2.0 Summary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="005A2123" w:rsidP="00056FD6" w:rsidRDefault="005A2123" w14:paraId="051672E5" w14:textId="524357E3">
+    <w:p w14:paraId="051672E5" w14:textId="524357E3" w:rsidR="005A2123" w:rsidRPr="00364D93" w:rsidRDefault="005A2123" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ExperienceSkillSets" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Experience </w:t>
         </w:r>
-        <w:r w:rsidR="00FC25A6">
+        <w:r w:rsidR="00FC25A6" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>&amp;</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FC25A6">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Skill Sets Required of the P</w:t>
         </w:r>
-        <w:r w:rsidR="001F288E">
+        <w:r w:rsidR="001F288E" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>lanning</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FC25A6">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vendor/ Vendor Team </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="00E23478" w:rsidP="00056FD6" w:rsidRDefault="00E23478" w14:paraId="225107DF" w14:textId="1292EED0">
+    <w:p w14:paraId="225107DF" w14:textId="1292EED0" w:rsidR="00E23478" w:rsidRPr="00364D93" w:rsidRDefault="00E23478" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ResourcesSupport" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Resources </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FC25A6" w:rsidR="00FC25A6">
+        <w:r w:rsidR="00FC25A6" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">&amp; </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FC25A6">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Support</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004D56D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="005A2123" w:rsidP="00056FD6" w:rsidRDefault="00E23478" w14:paraId="26F7A234" w14:textId="77D7B93F">
+    <w:p w14:paraId="26F7A234" w14:textId="77D7B93F" w:rsidR="005A2123" w:rsidRPr="00364D93" w:rsidRDefault="00E23478" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ScopeofWorkCheckpoints" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Scope of Work &amp; Checkpoints</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="00E23478" w:rsidP="00056FD6" w:rsidRDefault="00E23478" w14:paraId="008D4121" w14:textId="4138C5DB">
+    <w:p w14:paraId="008D4121" w14:textId="4138C5DB" w:rsidR="00E23478" w:rsidRPr="00364D93" w:rsidRDefault="00E23478" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="RolesResponsibilities" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Roles &amp; Responsibilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="00E23478" w:rsidP="00056FD6" w:rsidRDefault="00E23478" w14:paraId="50DADE49" w14:textId="599D30C2">
+    <w:p w14:paraId="50DADE49" w14:textId="599D30C2" w:rsidR="00E23478" w:rsidRPr="00364D93" w:rsidRDefault="00E23478" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ReportingFinalDeliverables" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Reporting &amp; Final Deliverables</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="004D56D1" w:rsidP="00056FD6" w:rsidRDefault="004D56D1" w14:paraId="5BB1F1F9" w14:textId="4C39E902">
+    <w:p w14:paraId="5BB1F1F9" w14:textId="4C39E902" w:rsidR="004D56D1" w:rsidRPr="00364D93" w:rsidRDefault="004D56D1" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="DetailsonMaterials" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Details on Materials that Result from this Contract</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="004D56D1" w:rsidP="00056FD6" w:rsidRDefault="004D56D1" w14:paraId="0A4028F4" w14:textId="1E99F3F8">
+    <w:p w14:paraId="0A4028F4" w14:textId="1E99F3F8" w:rsidR="004D56D1" w:rsidRPr="00364D93" w:rsidRDefault="004D56D1" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="Budget" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Budget</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="004D56D1" w:rsidP="00056FD6" w:rsidRDefault="004D56D1" w14:paraId="12719730" w14:textId="1A74256B">
+    <w:p w14:paraId="12719730" w14:textId="1A74256B" w:rsidR="004D56D1" w:rsidRPr="00364D93" w:rsidRDefault="004D56D1" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="SubmittalRequirements" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Submittal Requirements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004D56D1" w:rsidR="004D56D1" w:rsidP="00056FD6" w:rsidRDefault="004D56D1" w14:paraId="786F9BDA" w14:textId="5412DEB2">
+    <w:p w14:paraId="786F9BDA" w14:textId="5412DEB2" w:rsidR="004D56D1" w:rsidRPr="00364D93" w:rsidRDefault="004D56D1" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00FC25A6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="EvaluationofProposals" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Evaluation of Proposals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="008575E5" w:rsidRDefault="00D52352" w14:paraId="1FC9127C" w14:textId="77777777">
+    <w:p w14:paraId="1FC9127C" w14:textId="77777777" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00D52352" w:rsidP="008575E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="0033618A" w:rsidP="00F05EE0" w:rsidRDefault="0033618A" w14:paraId="08FDD05A" w14:textId="12B613A4">
+    <w:p w14:paraId="08FDD05A" w14:textId="12B613A4" w:rsidR="0033618A" w:rsidRPr="00364D93" w:rsidRDefault="0033618A" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="OverviewofOpportunity" w:id="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="0" w:name="OverviewofOpportunity"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0037009A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0037009A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of Opportunity</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00CF01CD" w:rsidP="00CF01CD" w:rsidRDefault="00CF01CD" w14:paraId="10E29867" w14:textId="77777777">
+    <w:p w14:paraId="10E29867" w14:textId="77777777" w:rsidR="00CF01CD" w:rsidRPr="00364D93" w:rsidRDefault="00CF01CD" w:rsidP="00CF01CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cities, towns, and Tribes throughout Massachusetts are identifying climate vulnerabilities and investing in community resilience. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">MVP 2.0 program, run by the Massachusetts Executive Office of Energy and Environmental Affairs, expands on the work communities have done to date and supports communities with new methods, tools, and resources for building climate resilience. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MVP 2.0 is a way for grantees to revisit their community resilience priorities with a focus on equity and translate those priorities into action through project development and implementation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="0033618A" w:rsidP="00F05EE0" w:rsidRDefault="0033618A" w14:paraId="43A5D896" w14:textId="77777777">
+    <w:p w14:paraId="43A5D896" w14:textId="77777777" w:rsidR="0033618A" w:rsidRPr="00364D93" w:rsidRDefault="0033618A" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="001B02A3" w:rsidP="00F05EE0" w:rsidRDefault="4463409E" w14:paraId="76CEA58D" w14:textId="46DF8BAA">
+    <w:p w14:paraId="76CEA58D" w14:textId="46DF8BAA" w:rsidR="001B02A3" w:rsidRPr="00364D93" w:rsidRDefault="4463409E" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="56C4EF56">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="56C4EF56" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4B4CE785">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="4B4CE785" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">MVP 2.0 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="006F25E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="006F25E8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4B4CE785">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="4B4CE785" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>rantee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="56C4EF56">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="56C4EF56" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> seeks proposals from qualified individuals or firms to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="2C44E589">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2C44E589" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> expand the bandwidth and the capacity of the community, as well as bring skill sets that will benefit the MVP 2.0 process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="00F05EE0" w:rsidRDefault="00D52352" w14:paraId="45837793" w14:textId="69720629">
+    <w:p w14:paraId="45837793" w14:textId="69720629" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00D52352" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="00F05EE0" w:rsidRDefault="4463409E" w14:paraId="33CDF3B2" w14:textId="29004CBB">
+    <w:p w14:paraId="33CDF3B2" w14:textId="50997F95" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="0048770F" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The selected </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7EF1B20E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7EF1B20E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F383BD2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2F383BD2" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C01034" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have demonstrated previous experience in providing specified services to municipalities. A complete RFP may be obtained, without charge, at </w:t>
+      </w:r>
+      <w:r w:rsidR="4B436A8A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4B436A8A">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="4B436A8A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>location</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4B436A8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="4B436A8A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by contacting the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F696411">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2F696411" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F696411">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="2F696411" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>department/personnel, contact information</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F696411">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2F696411" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or on the web at </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6DC189B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="6DC189B0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6DC189B0">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="6DC189B0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>website</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6DC189B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="6DC189B0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Documents will be available after </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7600DEEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7600DEEB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7600DEEB">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="7600DEEB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>start date/time</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7600DEEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7600DEEB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> through to submission deadline on </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0C73942E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0C73942E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0C73942E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="0C73942E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>deadline date/time</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0C73942E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0C73942E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="49EC43D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="49EC43D4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6994D640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="6994D640" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s must submit </w:t>
+      </w:r>
+      <w:r w:rsidR="5857ED6D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5857ED6D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="5857ED6D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>include details for RFP submission</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="5857ED6D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details for RFP submission</w:t>
+      </w:r>
+      <w:r w:rsidR="5857ED6D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0B661A3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0B661A3C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0048770F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is recommended that respondents to this request</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="70B8243B">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="70B8243B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thoroughly review the vendor qualifications and </w:t>
+      </w:r>
+      <w:r w:rsidR="44D4E461" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>the MVP 2.0 P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="70B8243B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="70B8243B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1F306537">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="1F306537" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="70B8243B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="70B8243B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>uide available here</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5696F807">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="5696F807" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="R8476b395a5db4342">
-        <w:r w:rsidRPr="0E817B70" w:rsidR="1B9F8370">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="1B9F8370" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.mass.gov/doc/mvp-20-process-guide/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1B9F8370">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="1B9F8370" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="11138AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="11138AA3" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="00F05EE0" w:rsidRDefault="00D52352" w14:paraId="31999973" w14:textId="77777777">
+    <w:p w14:paraId="31999973" w14:textId="77777777" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00D52352" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00806CA1" w:rsidP="00F05EE0" w:rsidRDefault="00806CA1" w14:paraId="4CAC1F53" w14:textId="41D59EA4">
+    <w:p w14:paraId="4CAC1F53" w14:textId="41D59EA4" w:rsidR="00806CA1" w:rsidRPr="00364D93" w:rsidRDefault="00806CA1" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="MVP2Summary" w:id="1"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bookmarkStart w:id="1" w:name="MVP2Summary"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MVP 2.0 Summary</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00F05EE0" w:rsidRDefault="00BE7EB3" w14:paraId="35203E44" w14:textId="24903E20">
+    <w:p w14:paraId="35203E44" w14:textId="24903E20" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">The MVP 2.0 program expands on the climate resilience work communities have done to date and supports </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="006D40F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="006D40F6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with new methods, tools, and resources for building climate resilience. In particular, the </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t xml:space="preserve"> with new methods, tools, and resources for building climate resilience. In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>particular, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="743A994A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="141414"/>
+        </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> will support the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="006F25E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="006F25E8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="2096B366">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="2096B366" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>rantee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> in revisiting their community resilience priorities with a focus on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="6F6E4E09">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="6F6E4E09" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>equity and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> translating those priorities into action through project development and implementation. The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00F1372E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00F1372E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>MVP 2.0 program does this through: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00056FD6" w:rsidRDefault="00BE7EB3" w14:paraId="31018288" w14:textId="07C550B3">
+    <w:p w14:paraId="31018288" w14:textId="07C550B3" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">Convening a community team to </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="72CDEFEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="72CDEFEB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>lead</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equitable climate resilience work;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> equitable climate resilience </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>work;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00056FD6" w:rsidRDefault="00BE7EB3" w14:paraId="21F96E5B" w14:textId="77777777">
+    <w:p w14:paraId="21F96E5B" w14:textId="77777777" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t>Providing training on strategies for building climate resilience, equity, and climate justice;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Providing training on strategies for building climate resilience, equity, and climate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>justice;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00056FD6" w:rsidRDefault="00BE7EB3" w14:paraId="790B4F74" w14:textId="77777777">
+    <w:p w14:paraId="790B4F74" w14:textId="77777777" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
-        <w:t>Revisiting resilience priorities with the involvement of the wider community and a stronger assessment of social vulnerability and resilience;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Revisiting resilience priorities with the involvement of the wider community and a stronger assessment of social vulnerability and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>resilience;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00056FD6" w:rsidRDefault="00BE7EB3" w14:paraId="41F41066" w14:textId="77777777">
+    <w:p w14:paraId="41F41066" w14:textId="77777777" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>Helping the municipality and community to co-develop and implement a project that builds community resilience, with guaranteed funding for implementation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00056FD6" w:rsidRDefault="00BE7EB3" w14:paraId="4B25EB40" w14:textId="3125B355">
+    <w:p w14:paraId="4B25EB40" w14:textId="3125B355" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>Providing a process that can be replicated for future</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="42A5ED81">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="42A5ED81" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="252C0E4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="252C0E4F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t xml:space="preserve">competitive </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
         <w:t>MVP Action Grants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00BE7EB3" w:rsidP="00F05EE0" w:rsidRDefault="00BE7EB3" w14:paraId="59BB6B04" w14:textId="77777777">
+    <w:p w14:paraId="59BB6B04" w14:textId="77777777" w:rsidR="00BE7EB3" w:rsidRPr="00364D93" w:rsidRDefault="00BE7EB3" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00990DEA" w:rsidR="008575E5" w:rsidP="00990DEA" w:rsidRDefault="6E2D9A06" w14:paraId="157684B1" w14:textId="69893139">
+    <w:p w14:paraId="157684B1" w14:textId="088CF4E1" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="6E2D9A06" w:rsidP="00990DEA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his work will be different </w:t>
+      </w:r>
+      <w:r w:rsidR="00154993" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="35326777" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="31FCFF97">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="31FCFF97" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>original MVP Planning Grant (</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MVP 1.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="1173521C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1173521C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="26F36DEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="26F36DEB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="00174EAE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00174EAE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> that you may be familiar with</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. It focuses less on understanding how extreme weather events will impact infrastructural and environmental assets in </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="33AD0A24">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="33AD0A24" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community, and more on building social resilience. This includes exploring the factors that create vulnerability or resilience for people living or working in </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="5E555DA4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="5E555DA4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community. It involves digging deeper into issues like food security</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="4F70253F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4F70253F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> housing affordability and understanding how those factors shape what is needed for building resilience to climate change. The MVP 2.0 process calls on a Core Team with strong connections to communities that will be most impacted by climate change, and </w:t>
       </w:r>
-      <w:r w:rsidR="00990DEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00990DEA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002D7280">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="002D7280" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">lanning </w:t>
       </w:r>
-      <w:r w:rsidR="00990DEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00990DEA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ve</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ndors that bring different skill sets than in MVP 1.0</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="445D1697">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="445D1697" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see skill sets detailed in </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="39075686">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="39075686" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>evaluation</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="445D1697">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="445D1697" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> section below)</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00990DEA">
-[...67 lines deleted...]
-        <w:t>Together this team will focus on connecting with and collaborating with community members, and expanding the voices who are involved in climate resilience efforts.  </w:t>
+      <w:r w:rsidR="00990DEA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, every municipality or region in the MVP 2.0 Program is paired with an Equity Partner. The Equity Partner helps provide coaching and guidance on </w:t>
+      </w:r>
+      <w:r w:rsidR="0013714B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>topics such as</w:t>
+      </w:r>
+      <w:r w:rsidR="00990DEA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclusive engagement and </w:t>
+      </w:r>
+      <w:r w:rsidR="009229EF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>measuring</w:t>
+      </w:r>
+      <w:r w:rsidR="00990DEA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the equity impacts of projects. </w:t>
+      </w:r>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Together</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75F31" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this team will focus on connecting with and collaborating with community members, and expanding the voices involved in climate resilience efforts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="0071078B" w:rsidP="00F05EE0" w:rsidRDefault="0071078B" w14:paraId="385ECD54" w14:textId="77777777">
+    <w:p w14:paraId="385ECD54" w14:textId="77777777" w:rsidR="0071078B" w:rsidRPr="00364D93" w:rsidRDefault="0071078B" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00F05EE0" w:rsidRDefault="47B55946" w14:paraId="7F227868" w14:textId="12BF854F">
+    <w:p w14:paraId="7F227868" w14:textId="5021B829" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="59024851" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...27 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MVP 2.0 process is broken down into three phases. It’s designed to be completed over two years, knowing that it takes time to build new relationships, expand the involvement of the broader community, and work together to develop and implement a project. </w:t>
+      </w:r>
+      <w:r w:rsidR="01784F83" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Grante</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="59024851">
-[...25 lines deleted...]
-        <w:t>The Planning Vendor will be hired in Step 1 of the process, and will be responsible for helping the community implement Steps 2-8 in the MVP 2.0 Process Guide.</w:t>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>es may also continue to apply for Action Grants while participating in MVP 2.0.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00F05EE0" w:rsidRDefault="008575E5" w14:paraId="687230D4" w14:textId="77777777">
+    <w:p w14:paraId="06C8FA89" w14:textId="77777777" w:rsidR="00452DDF" w:rsidRPr="00364D93" w:rsidRDefault="00452DDF" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00F05EE0" w:rsidRDefault="711A4E10" w14:paraId="7FC82960" w14:textId="20D74458">
+    <w:p w14:paraId="532BF26E" w14:textId="3B2493B4" w:rsidR="00452DDF" w:rsidRPr="00364D93" w:rsidRDefault="00F43497" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Planning Vendor will be hired before Step 3 of the process and will be responsible for assisting the community in implementing Steps 3-8 of the MVP 2.0 Process Guide. If the Planning Vendor is selected and hired earlier in the process, they may also contribute their support during Steps 1 and 2. Tasks and responsibilities for these initial steps are outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00364D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MVP 2.0 </w:t>
+        </w:r>
+        <w:r w:rsidR="00860005" w:rsidRPr="00364D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00364D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>oadmap</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, which details how the Planning Vendor can support the Equity Partner and Municipal Lead until Step 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687230D4" w14:textId="77777777" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="008575E5" w:rsidP="00F05EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC82960" w14:textId="7EE6961D" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="711A4E10" w:rsidP="00F05EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Phase 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1354DC34">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1354DC34" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>- D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>evelop a Core Team.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Core Team is a team of municipal staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="50717949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="50717949" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>/volunteers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and community members who will lead the MVP 2.0 process. Half of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="231F0CEF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="231F0CEF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Core Team members will be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>community liaisons</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">members of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3C6EF912">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3C6EF912" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> community or region who have strong connections with Environmental Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0001429D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0001429D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EJ)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0001429D">
+      <w:r w:rsidR="0001429D" w:rsidRPr="00364D93">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other priority populations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="000445F0">
+      <w:r w:rsidR="000445F0" w:rsidRPr="00364D93">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> who will lead outreach to these communities throughout the process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00943DC7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00943DC7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and who will be compensated for their time with grant funding</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t xml:space="preserve"> and who will be compensated for their time with grant </w:t>
+      </w:r>
+      <w:r w:rsidR="00943DC7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. As part of Phase 1, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3A577D2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3A577D2F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="006F25E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="006F25E8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Gr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3A577D2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3A577D2F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>antee</w:t>
       </w:r>
-      <w:r w:rsidR="007D5949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="007D5949" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Equity Partner,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00077439">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00077439" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3A577D2F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3A577D2F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="007D5949">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="007D5949" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will investigate lived expertise in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4275C496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4275C496" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community to identify perspectives </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be important to include on </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5949" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Core Team. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="439B0C87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="439B0C87" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s expected that Phase 1 will take about five months.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00F05EE0" w:rsidRDefault="008575E5" w14:paraId="32B885A8" w14:textId="77777777">
+    <w:p w14:paraId="32B885A8" w14:textId="77777777" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="008575E5" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00214475" w:rsidR="008575E5" w:rsidP="00214475" w:rsidRDefault="604FAEB5" w14:paraId="6BEC5D1D" w14:textId="58D02863">
+    <w:p w14:paraId="6BEC5D1D" w14:textId="58D02863" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="604FAEB5" w:rsidP="00214475">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Phase 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3437BEAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3437BEAD" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3437BEAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3437BEAD" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>evisit resilience priorities.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Building on MVP 1.0 and any climate resilience planning since, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="744F4302">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="744F4302" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the Core Team facilitated by the </w:t>
       </w:r>
-      <w:r w:rsidR="00DB60D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00DB60D8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning Vendor and Equity Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="744F4302">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="744F4302" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will dig deeper into the factors that contribute to social vulnerability and resilience for people who live and work in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="76692530">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="76692530" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community. This step will </w:t>
       </w:r>
-      <w:r w:rsidR="00105131">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00105131" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kick off collaboration of the Core Team </w:t>
       </w:r>
-      <w:r w:rsidR="002539F8">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>team-building</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>activities, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">involve connecting with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00F13F95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00F13F95" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>EJ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other priority populations in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="71A66C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="71A66C8B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community or region and investigating community and climate data to identify community resilience needs. </w:t>
       </w:r>
-      <w:r w:rsidR="002539F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="002539F8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Finally</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4675073A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4675073A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, the Core Team wi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4DC83990">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4DC83990" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="4675073A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4675073A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> revisit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="253A36CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="253A36CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community resilience priorities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00BF5516">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00BF5516" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MVP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00BF5516">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00BF5516" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Planning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.0 to make sure they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any progress, new information, as well as updated understanding of community resilience needs.</w:t>
+      </w:r>
+      <w:r w:rsidR="37D1540C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00214475">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00214475" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Throughout, the Equity Partner will provide coaching on how to think about climate equity in the community and inclusive engagement. </w:t>
+      </w:r>
+      <w:r w:rsidR="37D1540C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>It’s expected that Phase 2 will take about</w:t>
       </w:r>
-      <w:r w:rsidR="00A0605F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A0605F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> six</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="37D1540C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="37D1540C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> months</w:t>
       </w:r>
-      <w:r w:rsidR="00A0605F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A0605F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00F05EE0" w:rsidRDefault="008575E5" w14:paraId="0AE606B0" w14:textId="07EE7BFE">
+    <w:p w14:paraId="0AE606B0" w14:textId="229B18CF" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="008575E5" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Phase 3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3437BEAD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3437BEAD" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00147D85">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00147D85" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mplement a Seed Project.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A Seed Project is a project selected by the Core Team that will advance the community’s resilience priorities, and that can be completed in 9-10 months.  In Phase 3, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1F725688">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1F725688" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0053672E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0053672E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Core Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will develop a project idea, vet that idea with the community, develop an implementation plan</w:t>
       </w:r>
-      <w:r w:rsidR="00173C4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00173C4F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00A63E74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A63E74" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidR="00173C4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00173C4F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> a session led by the Equity Partner on </w:t>
       </w:r>
-      <w:r w:rsidR="00A63E74">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A63E74" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>equity metrics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A63E74" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, and implement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1EC0BC3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1EC0BC3C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seed Project. The MVP 2.0 process finishes by reflecting on what went well and how </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="77DBA108">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="77DBA108" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will adjust </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="65B43E16">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="65B43E16" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="604FAEB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="604FAEB5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>approach for future Action Grants or other resilience efforts.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The actual implementation of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="7D9BE90A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7D9BE90A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">eed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="7F1C35CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7F1C35CE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>roject will be covered under separate procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="3FC905CE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3FC905CE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be allotted $50,000 of grant funding per community with no local match required</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. The responsibility of th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="60FAC557">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="60FAC557" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A57E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009A57E0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="443BC3CF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="443BC3CF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> being hired through this RFP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be to help the community </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="7B89A084">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7B89A084" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>select a Seed Project</w:t>
       </w:r>
-      <w:r w:rsidR="009A57E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009A57E0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="7B89A084">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7B89A084" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="1317B9CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1317B9CC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>build out the implementation plan</w:t>
       </w:r>
-      <w:r w:rsidR="009A57E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="009A57E0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0CF0197F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0CF0197F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> It does not include actual </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="5B8729BF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="5B8729BF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>implementation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="0CF0197F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0CF0197F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Seed Project unless specified by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="662CF08A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="662CF08A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="13A60A71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="13A60A71" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="006F25E8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="006F25E8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="662CF08A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="662CF08A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">rantee. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="66E207E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="66E207E7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It’s expected that Phase 3 will take about </w:t>
       </w:r>
-      <w:r w:rsidR="000674AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000674AB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="66E207E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="66E207E7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> months</w:t>
       </w:r>
-      <w:r w:rsidR="000674AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000674AB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="4A67B4D3" w:rsidP="00F05EE0" w:rsidRDefault="4A67B4D3" w14:paraId="6647BAB4" w14:textId="308ABDC2">
+    <w:p w14:paraId="6647BAB4" w14:textId="308ABDC2" w:rsidR="4A67B4D3" w:rsidRPr="00364D93" w:rsidRDefault="4A67B4D3" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="008575E5" w:rsidP="00401B11" w:rsidRDefault="00401B11" w14:paraId="5BBCCDD1" w14:textId="0F11719A">
+    <w:p w14:paraId="5BBCCDD1" w14:textId="0F11719A" w:rsidR="008575E5" w:rsidRPr="00364D93" w:rsidRDefault="00401B11" w:rsidP="00401B11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00401B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B3FDE2A" wp14:editId="591D3DA5">
             <wp:extent cx="4579951" cy="3219666"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2024216478" name="Picture 1" descr="Diagram, timeline&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2024216478" name="Picture 1" descr="Diagram, timeline&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4588470" cy="3225655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="0071078B" w:rsidP="00F05EE0" w:rsidRDefault="0071078B" w14:paraId="36FC9B70" w14:textId="77777777">
+    <w:p w14:paraId="36FC9B70" w14:textId="77777777" w:rsidR="0071078B" w:rsidRPr="00364D93" w:rsidRDefault="0071078B" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="000E6A3A" w14:paraId="6471AEA8" w14:textId="536C6A4B">
+    <w:p w14:paraId="6471AEA8" w14:textId="536C6A4B" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="000E6A3A" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="ExperienceSkillSets"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Experience </w:t>
       </w:r>
-      <w:r w:rsidR="00FC25A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00FC25A6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Skill Sets </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="005A2123">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="005A2123" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
-      <w:r w:rsidR="00401B11">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00401B11" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00DF1B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00DF1B58" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/ Vendor Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="77673FAD" w14:paraId="3B37F610" w14:textId="65F47757">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="3B37F610" w14:textId="65F47757" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="77673FAD" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="000E6A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000E6A3A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA303D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00CA303D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="000E6A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000E6A3A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor or vendor team w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00D31EFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D31EFB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ill</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="000E6A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="000E6A3A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> need to bring capability and experience in the following three areas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="202447CF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="202447CF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="000E6A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000E6A3A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="007865EE" w:rsidP="0E817B70" w:rsidRDefault="007865EE" w14:paraId="175C8E6B" w14:textId="094FFB5D">
-[...185 lines deleted...]
-    <w:p w:rsidRPr="00AC0640" w:rsidR="007865EE" w:rsidP="00056FD6" w:rsidRDefault="007865EE" w14:paraId="54D05F75" w14:textId="01090907">
+    <w:p w14:paraId="175C8E6B" w14:textId="2E8B4045" w:rsidR="007865EE" w:rsidRPr="00364D93" w:rsidRDefault="24A6CE20" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Community-Driven Processes</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Equity-Centered Project Facilitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> a significant asset. This role could be filled by someone who has strong relationships with communities throughout the town, city, or region.</w:t>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="499190AC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This skill set is important for managing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C42EB6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>process and</w:t>
+      </w:r>
+      <w:r w:rsidR="499190AC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guiding and facilitating decision-making within the Core Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Equity-centered project facilitation requires skills and experience in consensus building, managing various types of power dynamics,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="00B95B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cultural sensitivity, project management, and organizational development to support diversity, equity, and inclusion. Ideally, the person or team bringing this experience would be a neutral entity</w:t>
+      </w:r>
+      <w:r w:rsidR="7EDB8A4A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without prior stake in the issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="007865EE" w:rsidP="00056FD6" w:rsidRDefault="007865EE" w14:paraId="58EAFB5F" w14:textId="2FDD5030">
+    <w:p w14:paraId="54D05F75" w14:textId="2C6B9125" w:rsidR="007865EE" w:rsidRPr="00364D93" w:rsidRDefault="007865EE" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Climate and Community Resilience</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Community-Driven Processes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This skill set is important for supporting </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1F97" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Equity Partner and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">municipal staff in recruiting a Core Team, and community outreach and engagement. This area requires </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="001330D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in equitable and inclusive approaches to outreach, engagement, and community-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processes. Strong local knowledge and connections within the community </w:t>
+      </w:r>
+      <w:r w:rsidR="6890D734" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a significant asset. This role could be filled by someone who has strong relationships with communities throughout the town, city, or region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EAFB5F" w14:textId="0109036B" w:rsidR="007865EE" w:rsidRPr="00364D93" w:rsidRDefault="007865EE" w:rsidP="00056FD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Climate and Community Resilience</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This skill set is important for supporting the</w:t>
+      </w:r>
+      <w:r w:rsidR="007109B5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Equity Partner and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Core Team in identifying the root causes of climate and social vulnerability, developing actions for building community resilience, and in designing a Seed Project. This area requires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="00E027A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expertise in </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3E3B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>projec</w:t>
+      </w:r>
+      <w:r w:rsidR="004015FC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t design and development, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">climate and community data, assessing climate and social vulnerability, approaches to building climate resilience, equity and climate justice. Strong local </w:t>
+      </w:r>
+      <w:r w:rsidR="696D89BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">climate data and impacts </w:t>
       </w:r>
-      <w:r w:rsidRPr="2D78E29A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>knowledge is a significant asset. This role should be filled by someone that has strong experience with climate-related work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="001D384F" w:rsidP="00F05EE0" w:rsidRDefault="001D384F" w14:paraId="3B571147" w14:textId="77777777">
+    <w:p w14:paraId="3B571147" w14:textId="77777777" w:rsidR="001D384F" w:rsidRPr="00364D93" w:rsidRDefault="001D384F" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="009B5398" w:rsidP="0E817B70" w:rsidRDefault="009B5398" w14:paraId="38EEA1E4" w14:textId="161EEC2C">
+    <w:p w14:paraId="38EEA1E4" w14:textId="161EEC2C" w:rsidR="009B5398" w:rsidRPr="00364D93" w:rsidRDefault="34E5F40F" w:rsidP="0E817B70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="34E5F40F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Additional Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="009B5398" w:rsidP="00F05EE0" w:rsidRDefault="009B5398" w14:paraId="35C56B7D" w14:textId="54D385AC">
+    <w:p w14:paraId="35C56B7D" w14:textId="59FFA58D" w:rsidR="009B5398" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the qualifications listed above, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00A50B91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A50B91" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="003B7763">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="003B7763" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Planning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00A50B91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A50B91" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B7763">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="003B7763" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00A50B91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A50B91" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">endor/ vendor team should have </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>demonstrated experience in the following areas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00A50B91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00A50B91" w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="009B5398" w:rsidP="00F05EE0" w:rsidRDefault="009B5398" w14:paraId="71B97512" w14:textId="77777777">
+    <w:p w14:paraId="71B97512" w14:textId="3F7F016B" w:rsidR="009B5398" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00A50B91" w:rsidP="00056FD6" w:rsidRDefault="009B5398" w14:paraId="0167261E" w14:textId="77777777">
+    <w:p w14:paraId="0167261E" w14:textId="3939A1B4" w:rsidR="00A50B91" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience with facilitation or consensus building.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="001D384F" w:rsidP="00056FD6" w:rsidRDefault="009B5398" w14:paraId="53EB0326" w14:textId="77777777">
+    <w:p w14:paraId="53EB0326" w14:textId="77F0BC26" w:rsidR="001D384F" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience working in multi-racial, multicultural, or socially vulnerable groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="001D384F" w:rsidP="00056FD6" w:rsidRDefault="009B5398" w14:paraId="18C301C0" w14:textId="77777777">
+    <w:p w14:paraId="18C301C0" w14:textId="034FD8A2" w:rsidR="001D384F" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Experience managing projects.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00056FD6" w:rsidRDefault="009B5398" w14:paraId="03E2A80E" w14:textId="1C45623B">
+    <w:p w14:paraId="03E2A80E" w14:textId="012539AE" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidDel="009B125D" w:rsidRDefault="009B5398" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Local expertise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="009B125D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00943DC7" w:rsidP="00F05EE0" w:rsidRDefault="00943DC7" w14:paraId="04E100D9" w14:textId="77777777">
+    <w:p w14:paraId="04E100D9" w14:textId="77777777" w:rsidR="00943DC7" w:rsidRPr="00364D93" w:rsidRDefault="00943DC7" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="73F92C28" w14:paraId="71A7E9F4" w14:textId="2902083F">
+    <w:p w14:paraId="71A7E9F4" w14:textId="2902083F" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="73F92C28" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="ResourcesSupport" w:id="4"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bookmarkStart w:id="3" w:name="ResourcesSupport"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources </w:t>
       </w:r>
-      <w:r w:rsidR="0077680A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0077680A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="2C836AB0" w14:paraId="498FA396" w14:textId="0A691C55">
+    <w:p w14:paraId="498FA396" w14:textId="0A691C55" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="2C836AB0" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Grantee will work with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00495D18">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00495D18" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B7763">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="003B7763" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">endor to help manage and facilitate the process and will be provided with a set of guidance documents and tools for completing the process. Additionally, the project team will use the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId18">
-        <w:r w:rsidRPr="00AC0640">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Guides for Equitable and Actionable Resilience (GEAR)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> online tool which provides access to community data, downscaled climate projections, and guidance for investigating and understanding local climate vulnerability. The MVP Program’s team of Regional Coordinators (RCs) will also provide support and guidance in the process (see list of MVP checkpoints below).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="000E6A3A" w14:paraId="077BFBD4" w14:textId="24E8B971">
+    <w:p w14:paraId="077BFBD4" w14:textId="24E8B971" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="000E6A3A" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00D52352" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="0FBE90DA" w14:textId="34D33902">
+    <w:p w14:paraId="0FBE90DA" w14:textId="34D33902" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="ScopeofWorkCheckpoints" w:id="5"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bookmarkStart w:id="4" w:name="ScopeofWorkCheckpoints"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Scope of Work</w:t>
       </w:r>
-      <w:r w:rsidR="0013322B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0013322B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00846443">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00846443" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidR="0013322B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0013322B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Checkpoints</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="4B4CE785" w14:paraId="21AAE85B" w14:textId="7630E21B">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="4628D2F8" w14:textId="77777777" w:rsidR="007E4443" w:rsidRPr="00364D93" w:rsidRDefault="4B4CE785" w:rsidP="007E4443">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="2139A77B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2139A77B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B7763">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003B7763" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="2139A77B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2139A77B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">endor will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="7D53AEC9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="7D53AEC9" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>work with the Grantee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="2139A77B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="2139A77B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> conduct the following tasks to complete the MVP 2.0 process. </w:t>
       </w:r>
+      <w:r w:rsidR="007E4443" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Planning Vendor will be hired before Step 3 of the process and will be responsible for assisting the community in implementing Steps 3-8 of the MVP 2.0 Process Guide. If the Planning Vendor is selected and hired earlier in the process, they may also contribute their support </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4443" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">during Steps 1 and 2. Tasks and responsibilities for these initial steps are outlined in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="007E4443" w:rsidRPr="00364D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>MVP 2.0 Roadmap</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007E4443" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, which details how the Planning Vendor can support the Equity Partner and Municipal Lead until Step 3.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="34A0A175" w14:textId="77777777">
+    <w:p w14:paraId="21AAE85B" w14:textId="27324D8F" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A0A175" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9385" w:type="dxa"/>
         <w:tblInd w:w="-25" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3548"/>
-        <w:gridCol w:w="5837"/>
+        <w:gridCol w:w="3546"/>
+        <w:gridCol w:w="5839"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="35A5EE55" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="35A5EE55" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="3BD35663" w14:textId="77777777">
+          <w:p w14:paraId="3BD35663" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...4 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Phase 1: Developing a Core Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="6E040B10" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="6E040B10" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="0090107D" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="39B4F411" w14:textId="281A9A6C">
+          <w:p w14:paraId="39B4F411" w14:textId="1EC3BDD0" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 1: </w:t>
             </w:r>
-            <w:r w:rsidR="00CA3D89">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00CA3D89" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Starting to Build Yor Team</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="272A7C37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="272A7C37" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0090107D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="0090107D" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3D89">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00CA3D89" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="272A7C37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="272A7C37" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002F69A5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002F69A5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="272A7C37">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="272A7C37" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>onth</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3D89">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00CA3D89" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="0090107D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="0090107D" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:r w:rsidR="00DD656B" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7A49" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086656E" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TO BE LED BY THE </w:t>
+            </w:r>
+            <w:r w:rsidR="009358C5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>MUNICIPAL PROJECT MANAGER</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="5191C4CC" w14:textId="77777777">
+      <w:tr w:rsidR="00DD656B" w:rsidRPr="00364D93" w14:paraId="5191C4CC" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="000E6B02" w14:paraId="2C294B51" w14:textId="4C0E5C1C">
+          <w:p w14:paraId="2C294B51" w14:textId="4C0E5C1C" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="000E6B02" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goals</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E6B02" w:rsidR="000E6B02" w:rsidP="00056FD6" w:rsidRDefault="000E6B02" w14:paraId="4BAF5C24" w14:textId="79BC7091">
+          <w:p w14:paraId="4BAF5C24" w14:textId="79BC7091" w:rsidR="000E6B02" w:rsidRPr="00364D93" w:rsidRDefault="000E6B02" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>team) to support the MVP 2.0 process</w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Hire a Planning Vendor (or vendor team) to support the MVP 2.0 process</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E6B02" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="000E6B02" w14:paraId="438CF084" w14:textId="40C963C6">
+          <w:p w14:paraId="438CF084" w14:textId="40C963C6" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="000E6B02" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Recruit the municipal staff who will be on</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0C71" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E6B02">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Core Team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="10F3DF22" w14:textId="77777777">
+          <w:p w14:paraId="10F3DF22" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00162159" w:rsidR="00104AEA" w:rsidP="00056FD6" w:rsidRDefault="00104AEA" w14:paraId="654615AB" w14:textId="1214FEAC">
+          <w:p w14:paraId="654615AB" w14:textId="1214FEAC" w:rsidR="00104AEA" w:rsidRPr="00364D93" w:rsidRDefault="00104AEA" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Just after award </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>- The Municipal Project Manager will receive an</w:t>
+            </w:r>
+            <w:r w:rsidR="00162159" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>award letter, a timeline, a contract, and the name and contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159" w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>information of the Equity Partner (EP) assigned to the community</w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159" w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">from the MVP team. The </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">MVP Regional Coordinator (RC) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidR="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00162159" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>your region will contact you to schedule quarterly check-ins.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00104AEA" w:rsidR="00104AEA" w:rsidP="00056FD6" w:rsidRDefault="00104AEA" w14:paraId="2027A770" w14:textId="7DA586BA">
+          <w:p w14:paraId="2027A770" w14:textId="7DA586BA" w:rsidR="00104AEA" w:rsidRPr="00364D93" w:rsidRDefault="00104AEA" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Just after award </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>- The community’s EP will be in contact to set</w:t>
             </w:r>
-            <w:r w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>up a meeting between the Municipal Project Manager, RC, and EP</w:t>
             </w:r>
-            <w:r w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">to kick off the process and to discuss </w:t>
             </w:r>
-            <w:r w:rsidR="0051410C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="0051410C" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor selection.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E740CD" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00104AEA" w14:paraId="76C3D365" w14:textId="13C086B6">
+          <w:p w14:paraId="76C3D365" w14:textId="13C086B6" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00104AEA" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>After selecting a</w:t>
             </w:r>
-            <w:r w:rsidR="00B61E73">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00B61E73" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">endor </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>- Email the contract, contact</w:t>
             </w:r>
-            <w:r w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">information, and qualifications for your selected </w:t>
             </w:r>
-            <w:r w:rsidR="0051410C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="0051410C" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00104AEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor to your</w:t>
             </w:r>
-            <w:r w:rsidR="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E740CD" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E740CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>RC, EP, and the MVP inbox (mvp@mass.gov).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="5383E1FB" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="5383E1FB" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="008E2A88" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="6037B0BB" w14:textId="47CC5900">
+          <w:p w14:paraId="6037B0BB" w14:textId="0A29A29D" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 2: </w:t>
             </w:r>
-            <w:r w:rsidR="008E2A88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="008E2A88" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Identifying Lived Expertise (</w:t>
             </w:r>
-            <w:r w:rsidR="002F69A5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002F69A5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>1 Month)</w:t>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="002F69A5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Month)</w:t>
+            </w:r>
+            <w:r w:rsidR="00910F9F" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD656B" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009358C5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001125CF" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TO BE LED BY THE </w:t>
+            </w:r>
+            <w:r w:rsidR="0086656E" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>EQUITY PARTNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="7B13981C" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="7B13981C" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="006B0C71" w14:paraId="0581312E" w14:textId="4791136C">
+          <w:p w14:paraId="0581312E" w14:textId="4791136C" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="006B0C71" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0063332D" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00E904A8" w14:paraId="1BB51BBE" w14:textId="45C8E8A0">
+          <w:p w14:paraId="1BB51BBE" w14:textId="45C8E8A0" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E904A8" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:t>Identify lived expertise of people who live and work in the community and perspectives that will</w:t>
+            </w:r>
+            <w:r w:rsidR="0063332D" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>dentify lived expertise of people who live</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve">be important to include </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E904A8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="0063332D" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">and work in </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E904A8">
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Core Team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="0DF60804" w14:textId="77777777">
+          <w:p w14:paraId="0DF60804" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="24F6CE68" w14:paraId="329E3993" w14:textId="7CF8C0D4">
+          <w:p w14:paraId="329E3993" w14:textId="32DAAF20" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="27D527B1" w:rsidP="00B43B0E">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="27D527B1">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Upon completion</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4EAF9E05">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4EAF9E05" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="27D527B1">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="27D527B1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Email </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="2F23ED79">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="2F23ED79" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="R3d1f4e951c614a57">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="2F23ED79">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="2F23ED79" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Community Exploration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="2F23ED79">
-[...14 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="2F23ED79">
+            <w:r w:rsidR="2F23ED79" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="2F23ED79" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="2F23ED79">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="2F23ED79" w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) before moving on to Step 3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="27D527B1">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93" w:rsidDel="00625EAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="0143A0E6" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="0143A0E6" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="001F7F70" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="39BF76F6" w14:textId="5C583D3A">
+          <w:p w14:paraId="39BF76F6" w14:textId="6791866F" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 3: </w:t>
             </w:r>
-            <w:r w:rsidR="001F7F70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="001F7F70" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Recruiting the Rest of Your Team (</w:t>
             </w:r>
-            <w:r w:rsidR="007E2C60">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="007E2C60" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2 Months)</w:t>
             </w:r>
+            <w:r w:rsidR="008C7A49" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C7A49" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00E55701" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLANNING VENDOR </w:t>
+            </w:r>
+            <w:r w:rsidR="0084257C" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00A611CB" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>UST BE</w:t>
+            </w:r>
+            <w:r w:rsidR="00410ADB" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HIRED </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7AE6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BY THIS </w:t>
+            </w:r>
+            <w:r w:rsidR="00410ADB" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>POINT</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="78F4A4B1" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="78F4A4B1" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="0063332D" w14:paraId="1A804FC1" w14:textId="2A947157">
+          <w:p w14:paraId="1A804FC1" w14:textId="2A947157" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="0063332D" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="0063332D" w14:paraId="224078C5" w14:textId="3BB053B6">
+          <w:p w14:paraId="224078C5" w14:textId="3BB053B6" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="0063332D" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Recruit and onboard the Community Liaison Core Team Members.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="1E65EBA5" w14:textId="77777777">
+          <w:p w14:paraId="1E65EBA5" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00E50CCE" w14:paraId="470DD6C2" w14:textId="3B1841B4">
+          <w:p w14:paraId="470DD6C2" w14:textId="2CF2EAB5" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Upon completion</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="54AF2BB1">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="54AF2BB1" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="07994E9A">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="07994E9A" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email a list of your Core Team members to your RC and the MVP inbox (</w:t>
             </w:r>
-            <w:hyperlink r:id="Re5bc608f95af4b8c">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="07994E9A">
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="07994E9A" w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="07994E9A">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="07994E9A" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>) before moving on to Step 4. Note which members are Community Liaisons, the communit</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7281">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="07994E9A">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="07994E9A" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they are connected to, and how much they will be compensated.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="487A0DBF" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="487A0DBF" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="5C5F20CC" w14:textId="77777777">
+          <w:p w14:paraId="5C5F20CC" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Phase 2: Revisiting Resilience Priorities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="5861430B" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="5861430B" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002631A6" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="0D6E37D9" w14:textId="267C0CD8">
+          <w:p w14:paraId="0D6E37D9" w14:textId="267C0CD8" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 4: </w:t>
             </w:r>
-            <w:r w:rsidR="002631A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002631A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Kicking o</w:t>
             </w:r>
-            <w:r w:rsidR="003640B5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="003640B5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidR="002631A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002631A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>f Collaboration (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="294AE98C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="294AE98C" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="002631A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002631A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Month</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="294AE98C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="294AE98C" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="7A1A9DBC" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="7A1A9DBC" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00AA497C" w14:paraId="2655D437" w14:textId="33223DDA">
+          <w:p w14:paraId="2655D437" w14:textId="33223DDA" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00AA497C" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00AA497C" w14:paraId="32DFBEBA" w14:textId="2A44BD94">
+          <w:p w14:paraId="32DFBEBA" w14:textId="2A44BD94" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00AA497C" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Create a foundation for working together through team building, orientation, and discussion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="4CA4A6AF" w14:textId="77777777">
+          <w:p w14:paraId="4CA4A6AF" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00757CD2" w14:paraId="5A11DB65" w14:textId="40071F2E">
+          <w:p w14:paraId="5A11DB65" w14:textId="40071F2E" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="1145B8AA" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Upon completion</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4E2CA5CB">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4E2CA5CB" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Email your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="R0400e3f2b6e34cfc">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Discussion Guide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
             </w:r>
-            <w:hyperlink r:id="R559304bb4ec94073">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="1145B8AA">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) before moving on to Step 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="3CFE0629" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="3CFE0629" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00757CD2" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="6A2232A6" w14:textId="0A0F7C6D">
+          <w:p w14:paraId="6A2232A6" w14:textId="0A0F7C6D" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step 5: </w:t>
             </w:r>
-            <w:r w:rsidR="00757CD2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00757CD2" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Uncovering Social Resilience (3 Months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="374E81A6" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="374E81A6" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00AA497C" w14:paraId="783F3665" w14:textId="2D99601A">
+          <w:p w14:paraId="783F3665" w14:textId="2D99601A" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00AA497C" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00646202" w14:paraId="0134D475" w14:textId="49CB463B">
+          <w:p w14:paraId="0134D475" w14:textId="49CB463B" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00646202" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>To identify factors that contribute to vulnerability and resilience for people who live and work in the community and region.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="62C7454C" w14:textId="77777777">
+          <w:p w14:paraId="62C7454C" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D7523E" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00E50CCE" w14:paraId="75181BC9" w14:textId="141F91E4">
+          <w:p w14:paraId="75181BC9" w14:textId="141F91E4" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Upon complet</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ing your Engagement Plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="36E4CD99">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="36E4CD99" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email your completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="0218AA65">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="0218AA65" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="R8e7d01abee474894">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="68A40B76">
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidR="68A40B76" w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Engagement Plan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
-[...14 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
+            <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="773B34E7">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="773B34E7" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">) before </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="68A40B76">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="68A40B76" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>starting on your engagement activities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D7523E" w:rsidR="00D7523E" w:rsidP="00056FD6" w:rsidRDefault="00D7523E" w14:paraId="11BA68AD" w14:textId="161A4DC4">
+          <w:p w14:paraId="11BA68AD" w14:textId="161A4DC4" w:rsidR="00D7523E" w:rsidRPr="00364D93" w:rsidRDefault="0218AA65" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="0218AA65">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upon completion of Step 5 - </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="0218AA65">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Email your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="R9b9c35afbaff4e59">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="0218AA65">
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Social Resilience Roadmap</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="0218AA65">
-[...11 lines deleted...]
-              <w:t>to your RC and the MVP inbox (mvp@mass.gov) before moving on to Step 6.</w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your RC and the MVP inbox (mvp@mass.gov) before moving on to Step 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00757CD2" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="23543AE9" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="23543AE9" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00757CD2" w:rsidR="00120AB4" w:rsidP="00F37183" w:rsidRDefault="00120AB4" w14:paraId="307C1591" w14:textId="3769EC37">
+          <w:p w14:paraId="307C1591" w14:textId="3769EC37" w:rsidR="00120AB4" w:rsidRPr="00364D93" w:rsidRDefault="00120AB4" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Step </w:t>
-[...26 lines deleted...]
-              <w:t>Revisiting Resilience Priorities (2 Months)</w:t>
+              <w:t>Step 6: Revisiting Resilience Priorities (2 Months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D7523E" w:rsidR="00473573" w:rsidTr="0E817B70" w14:paraId="4565C711" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="4565C711" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidP="00F37183" w:rsidRDefault="005104E9" w14:paraId="7164D150" w14:textId="265E591A">
+          <w:p w14:paraId="7164D150" w14:textId="265E591A" w:rsidR="00120AB4" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00120AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00120AB4" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00C6271B" w:rsidP="00056FD6" w:rsidRDefault="00C6271B" w14:paraId="43BECDA4" w14:textId="36139629">
+          <w:p w14:paraId="43BECDA4" w14:textId="36139629" w:rsidR="00C6271B" w:rsidRPr="00364D93" w:rsidRDefault="00C6271B" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Revisit and update community resilience priorities (from MVP 1.0) based on what was learned in Step 5.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidP="00056FD6" w:rsidRDefault="00C6271B" w14:paraId="09E3F5DB" w14:textId="5BB40CAC">
+          <w:p w14:paraId="09E3F5DB" w14:textId="5BB40CAC" w:rsidR="00120AB4" w:rsidRPr="00364D93" w:rsidRDefault="00C6271B" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Vet the updated priorities with the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidP="00F37183" w:rsidRDefault="00120AB4" w14:paraId="095B8DE8" w14:textId="77777777">
+          <w:p w14:paraId="095B8DE8" w14:textId="77777777" w:rsidR="00120AB4" w:rsidRPr="00364D93" w:rsidRDefault="00120AB4" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D86F24" w:rsidR="00120AB4" w:rsidP="00056FD6" w:rsidRDefault="00D86F24" w14:paraId="293DDD76" w14:textId="6ADE8D0A">
+          <w:p w14:paraId="293DDD76" w14:textId="6ADE8D0A" w:rsidR="00120AB4" w:rsidRPr="00364D93" w:rsidRDefault="4B91AFBE" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upon completion of Step 6 - </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Email your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="R526f20b97c494dbb">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Resilience Priorities Guide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
             </w:r>
-            <w:hyperlink r:id="Ra154e69128224662">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="4B91AFBE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) before moving on to Step 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="334E8C16" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="334E8C16" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="59D09E1C" w14:textId="77777777">
+          <w:p w14:paraId="59D09E1C" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>Phase 3: Implementing a Seed Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="0F8D3A2F" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="0F8D3A2F" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00162159" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="676101C1" w14:textId="5FB7C679">
+          <w:p w14:paraId="676101C1" w14:textId="5FB7C679" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
-            <w:r w:rsidR="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00162159" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: Selecting a Seed Project</w:t>
             </w:r>
-            <w:r w:rsidR="00162159">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00162159" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1 Month)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="00E661F6" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="00E661F6" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="005104E9" w14:paraId="37FDD439" w14:textId="70B75B2F">
+          <w:p w14:paraId="37FDD439" w14:textId="70B75B2F" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00C6271B" w:rsidP="00056FD6" w:rsidRDefault="00C6271B" w14:paraId="1FC35C8F" w14:textId="62772E5F">
+          <w:p w14:paraId="1FC35C8F" w14:textId="62772E5F" w:rsidR="00C6271B" w:rsidRPr="00364D93" w:rsidRDefault="00C6271B" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Identify a Seed Project idea(s) that will advance one or more of the community resilience priorities.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00C6271B" w14:paraId="24C2A93A" w14:textId="117786AE">
+          <w:p w14:paraId="24C2A93A" w14:textId="117786AE" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00C6271B" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Vet the project idea(s) with the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="5AE2D04A" w14:textId="77777777">
+          <w:p w14:paraId="5AE2D04A" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F55BF3" w:rsidR="00F55BF3" w:rsidP="00056FD6" w:rsidRDefault="00F55BF3" w14:paraId="5028181B" w14:textId="059F9BF2">
+          <w:p w14:paraId="5028181B" w14:textId="059F9BF2" w:rsidR="00F55BF3" w:rsidRPr="00364D93" w:rsidRDefault="00F55BF3" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F55BF3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Once you have identified a few Seed Project ideas - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F55BF3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Email your preliminary Seed Project ideas to your RC for feedback before vetting the Seed Project ideas with the community.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F55BF3" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00F55BF3" w14:paraId="4A5D85E4" w14:textId="2C2B38FC">
+          <w:p w14:paraId="4A5D85E4" w14:textId="2C2B38FC" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="65C45C3D" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upon completion - </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Email your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="R70cecfbabc5a4fbd">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Seed Project Plan Part A</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
-[...14 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="65C45C3D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) before moving on to Step 8. Submitting Part A and approval from your RC will unlock funding for Seed Project implementation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="7E9DE534" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="7E9DE534" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F55BF3" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="2148BD96" w14:textId="5A69194D">
+          <w:p w14:paraId="2148BD96" w14:textId="5A69194D" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
-            <w:r w:rsidR="00F55BF3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00F55BF3" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00F55BF3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00F55BF3" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Developing and Implementation Plan (1 Month)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="0AE70C25" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="0AE70C25" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="005104E9" w14:paraId="0A6EECB3" w14:textId="29D82524">
+          <w:p w14:paraId="0A6EECB3" w14:textId="29D82524" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="005104E9" w14:paraId="5C7B4101" w14:textId="48BB6384">
+          <w:p w14:paraId="5C7B4101" w14:textId="48BB6384" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Develop an implementation plan for the Seed Project that will help translate the idea into action.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="7F79A31E" w14:textId="77777777">
+          <w:p w14:paraId="7F79A31E" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473573" w:rsidR="00473573" w:rsidP="00056FD6" w:rsidRDefault="00473573" w14:paraId="346C964F" w14:textId="3A716B39">
+          <w:p w14:paraId="346C964F" w14:textId="3A716B39" w:rsidR="00473573" w:rsidRPr="00364D93" w:rsidRDefault="577153F6" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upon completion - </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Email your completed </w:t>
             </w:r>
-            <w:hyperlink r:id="Rca4701bfceac4c41">
-              <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Seed Project Plan Part B</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...14 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to your RC and the MVP inbox (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>mvp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>) before moving on to Step 9.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473573" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00473573" w14:paraId="7873BB58" w14:textId="04A49EEC">
+          <w:p w14:paraId="51563044" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="577153F6" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Upon completion -</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...21 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Submit the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>MVP 2.0 Interim Submission Form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="577153F6">
-[...4 lines deleted...]
-              <w:t>, which includes answering some summary questions about the process and uploading all completed deliverables thus far (Steps 1-8).</w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which includes answering some summary questions about the process and uploading all completed deliverables thus far (Steps </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93" w:rsidDel="00B063E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-8).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7873BB58" w14:textId="2D7EE37D" w:rsidR="00125604" w:rsidRPr="00364D93" w:rsidRDefault="00125604" w:rsidP="00056FD6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Upon completion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure that all Community Liaison (CL) Members, that do not extend their one year commitment into a second year for participation in Steps 9 and 10 of the Seed Project </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>implementation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, complete the Reflection Guide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>at this time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. If they choose to continue, they will complete the Reflection Guide in Step 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="3B495210" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="3B495210" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="597BDAEE" w14:paraId="5CC98D94" w14:textId="44637A47">
+          <w:p w14:paraId="5CC98D94" w14:textId="44637A47" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="597BDAEE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
-            <w:r w:rsidR="007674A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="007674A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: Implementing the Seed Project</w:t>
             </w:r>
-            <w:r w:rsidR="00C90F67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00C90F67" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C90F67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00C90F67" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(T</w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:t xml:space="preserve">(Ten months) </w:t>
+            </w:r>
+            <w:r w:rsidR="6423E9B1" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="6423E9B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="6423E9B1" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">TO BE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="216586D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="216586D5" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>LED</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="6423E9B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="6423E9B1" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve"> BY SEPARATE VENDOR UNLESS OTHERWISE SPECIFIED BY THE GRANTEE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="350B7DB4" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="350B7DB4" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="005104E9" w14:paraId="06DE0DDA" w14:textId="2611DA7B">
+          <w:p w14:paraId="06DE0DDA" w14:textId="2611DA7B" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00E50CCE" w14:paraId="0FC6161A" w14:textId="276486AB">
+          <w:p w14:paraId="0FC6161A" w14:textId="276486AB" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Implement </w:t>
             </w:r>
-            <w:r w:rsidR="005104E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="005104E9" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seed Project</w:t>
             </w:r>
-            <w:r w:rsidR="005104E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="005104E9" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, and in doing so, build resilience and capability within the community or region.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="3D4A95DF" w14:textId="77777777">
+          <w:p w14:paraId="3D4A95DF" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007674A6" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="007674A6" w14:paraId="71646F37" w14:textId="249277D4">
+          <w:p w14:paraId="71646F37" w14:textId="249277D4" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="007674A6" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007674A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Halfway through Seed Project implementation </w:t>
             </w:r>
-            <w:r w:rsidRPr="007674A6">
-[...18 lines deleted...]
-              <w:t>call with your RC to provide a progress update.</w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>- Email or set up a call with your RC to provide a progress update.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidTr="0E817B70" w14:paraId="43A99213" w14:textId="77777777">
+      <w:tr w:rsidR="00A7125C" w:rsidRPr="00364D93" w14:paraId="43A99213" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007674A6" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="39E1E9CD" w14:paraId="14E22B73" w14:textId="285FCCF8">
+          <w:p w14:paraId="14E22B73" w14:textId="285FCCF8" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="39E1E9CD" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Step </w:t>
             </w:r>
-            <w:r w:rsidR="007674A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="007674A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: Reflecting, Adjusting, and Next Steps</w:t>
             </w:r>
-            <w:r w:rsidR="007674A6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="007674A6" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00C90F67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00C90F67" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Month) - </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00C90F67">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00C90F67" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">TO BE LED BY </w:t>
             </w:r>
-            <w:r w:rsidR="00FC027E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00FC027E" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>CORE TEAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00AC0640" w:rsidR="00120AB4" w:rsidTr="0E817B70" w14:paraId="43DE0478" w14:textId="77777777">
+      <w:tr w:rsidR="00462544" w:rsidRPr="00364D93" w14:paraId="43DE0478" w14:textId="77777777" w:rsidTr="0E817B70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="005104E9" w14:paraId="5B55BEB0" w14:textId="391FCEA3">
+          <w:p w14:paraId="5B55BEB0" w14:textId="391FCEA3" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC0640" w:rsidR="00E50CCE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005104E9" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="005104E9" w14:paraId="03815356" w14:textId="5E5D7843">
+          <w:p w14:paraId="03815356" w14:textId="5E5D7843" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Reflect on the process in order to evolve and improve it for future resilience building efforts.</w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflect on the process </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evolve and improve it for future resilience building efforts.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005104E9" w:rsidR="005104E9" w:rsidP="00056FD6" w:rsidRDefault="005104E9" w14:paraId="7D4293D2" w14:textId="502FC2FA">
+          <w:p w14:paraId="7D4293D2" w14:textId="502FC2FA" w:rsidR="005104E9" w:rsidRPr="00364D93" w:rsidRDefault="005104E9" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005104E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Close out the MVP 2.0 Process.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="1366C537" w14:textId="77777777">
+          <w:p w14:paraId="1366C537" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="68A88095" w14:textId="77777777">
+          <w:p w14:paraId="68A88095" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>MVP Checkpoints:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB4381" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="39E1E9CD" w14:paraId="2359B769" w14:textId="7C039DD5">
+          <w:p w14:paraId="2359B769" w14:textId="54F83C1B" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="45E97125" w:rsidP="00056FD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="45E97125">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Upon completion- </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00CF6528">
-[...14 lines deleted...]
-              <w:r w:rsidRPr="0E817B70" w:rsidR="00CF6528">
+            <w:r w:rsidR="00CF6528" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidR="00CF6528" w:rsidRPr="00364D93">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>MVP 2.0 Final Submission Form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0E817B70" w:rsidR="00CF6528">
-[...32 lines deleted...]
-              <w:t>Seed Project.</w:t>
+            <w:r w:rsidR="00CF6528" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, which includes uploading the completed deliverables from Steps 9 and 10, including documentation of the Seed Project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="375E5AD1" w14:textId="77777777">
+    <w:p w14:paraId="375E5AD1" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC4EC6" w:rsidP="00A24637" w:rsidRDefault="2C44E589" w14:paraId="3C112D03" w14:textId="0C3109A4">
+    <w:p w14:paraId="3C112D03" w14:textId="0C3109A4" w:rsidR="00CC4EC6" w:rsidRPr="00364D93" w:rsidRDefault="2C44E589" w:rsidP="00A24637">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="RolesResponsibilities" w:id="15"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="5" w:name="RolesResponsibilities"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roles </w:t>
       </w:r>
-      <w:r w:rsidR="00E23478">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E23478" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Responsibilities </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DD2A1A" w:rsidR="00DD2A1A" w:rsidP="00A24637" w:rsidRDefault="00DD2A1A" w14:paraId="0962EC1E" w14:textId="77777777">
+    <w:p w14:paraId="22D547BE" w14:textId="496ADD0D" w:rsidR="00DD2A1A" w:rsidRPr="00364D93" w:rsidRDefault="193D3FD8" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="R2965a9b616ca46c6">
-        <w:r w:rsidRPr="0E817B70" w:rsidR="193D3FD8">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">MVP 2.0 </w:t>
         </w:r>
-        <w:r w:rsidRPr="0E817B70" w:rsidR="60673803">
+        <w:r w:rsidR="60673803" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidRPr="0E817B70" w:rsidR="193D3FD8">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>oadmap</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="193D3FD8">
-[...15 lines deleted...]
-        <w:t>is an example resource that breaks down the process meeting-by-meeting, outlining roles, responsibilities, and time commitments. In summary:</w:t>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an example resource that breaks down the process meeting-by-meeting, outlining roles, responsibilities, and time commitments. In summary:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD2A1A" w:rsidP="00A24637" w:rsidRDefault="00DD2A1A" w14:paraId="48F067FA" w14:textId="77777777">
+    <w:p w14:paraId="48F067FA" w14:textId="77777777" w:rsidR="00DD2A1A" w:rsidRPr="00364D93" w:rsidRDefault="00DD2A1A" w:rsidP="00A24637">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:p w:rsidR="00A24637" w:rsidP="009D73BF" w:rsidRDefault="2C44E589" w14:paraId="2EB863E9" w14:textId="36C145B4">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="2EB863E9" w14:textId="36C145B4" w:rsidR="00A24637" w:rsidRPr="00364D93" w:rsidRDefault="2C44E589" w:rsidP="009D73BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC4EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="003B7763">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="003B7763" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>lanning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC4EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC4EC6" w:rsidR="3BF893FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="3BF893FB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Vendor Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="18BFDAF7" w14:textId="77777777">
+    <w:p w14:paraId="18BFDAF7" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="5391E40A" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Project management</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="133FFA85" w14:textId="77777777">
+    <w:p w14:paraId="133FFA85" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="5391E40A" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Help to recruit and onboard community liaisons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="187A6A0E" w14:textId="77777777">
+    <w:p w14:paraId="187A6A0E" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="5391E40A" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Facilitate working sessions and meetings with the Core Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="2B43553B" w14:textId="77777777">
+    <w:p w14:paraId="2B43553B" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="5391E40A" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinate and support community outreach and engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="51299079" w14:textId="77777777">
+    <w:p w14:paraId="51299079" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="5391E40A" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Coordinate and support in investigating community and climate data</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="42985C35" w14:textId="77777777">
+    <w:p w14:paraId="42985C35" w14:textId="09F516DA" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00394891" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t>Facilitate discussions with the Core Team to unpack community vulnerability and resilience, and to update resilience priorities</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support the Equity Partner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="5391E40A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>acilitate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="5391E40A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discussions with the Core Team to unpack community vulnerability and resilience, and to update resilience priorities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="6A162675" w14:textId="77777777">
+    <w:p w14:paraId="6A162675" w14:textId="054B362C" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00683E6C" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> community resilience</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support the Core Team </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4EC0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="5391E40A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4EC0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="5391E40A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Seed Project and draft</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2ACE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="5391E40A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an implementation plan to build equitable community resilience</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="009D73BF" w14:paraId="6ECE4219" w14:textId="77777777">
+    <w:p w14:paraId="64E6FA0E" w14:textId="72539D34" w:rsidR="0E817B70" w:rsidRPr="00DF7281" w:rsidRDefault="5391E40A" w:rsidP="00DF7281">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Take notes, draft content, incorporate feedback, and oversee the completion of deliverables </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0E817B70" w:rsidP="0E817B70" w:rsidRDefault="0E817B70" w14:paraId="64E6FA0E" w14:textId="194A59EB">
-[...12 lines deleted...]
-    <w:p w:rsidR="009D73BF" w:rsidP="00591EE8" w:rsidRDefault="00591EE8" w14:paraId="28A0A1B8" w14:textId="70D467EB">
+    <w:p w14:paraId="28A0A1B8" w14:textId="523DCBCB" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00591EE8" w:rsidP="00591EE8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00591EE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Equity Partner</w:t>
       </w:r>
+      <w:r w:rsidR="00106166" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hired and assigned by EEA)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F52821" w:rsidR="00F52821" w:rsidP="00056FD6" w:rsidRDefault="00F52821" w14:paraId="2620CE2B" w14:textId="76ECD1BE">
+    <w:p w14:paraId="2620CE2B" w14:textId="76ECD1BE" w:rsidR="00F52821" w:rsidRPr="00364D93" w:rsidRDefault="00F52821" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Help the municipal project manager select a Planning Vendor and select municipal staff to serve on the Core Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A542CF" w:rsidR="009D73BF" w:rsidP="00056FD6" w:rsidRDefault="00A542CF" w14:paraId="068F1430" w14:textId="225EB3B4">
+    <w:p w14:paraId="2A7F854D" w14:textId="32FDA942" w:rsidR="001C6E11" w:rsidRPr="00364D93" w:rsidRDefault="00CA1336" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-        <w:t>Lead learning sessions about equity and climate justice</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lead Step 2: Identifying Lived Expertise</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847640" w:rsidR="009D73BF" w:rsidP="00056FD6" w:rsidRDefault="00301F3B" w14:paraId="0CF57097" w14:textId="57159BA3">
+    <w:p w14:paraId="068F1430" w14:textId="225EB3B4" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00A542CF" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t>Provide guidance and support in recruiting Community Liaisons</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lead learning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sessions about equity and climate justice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847640" w:rsidR="009D73BF" w:rsidP="00056FD6" w:rsidRDefault="006139CE" w14:paraId="69BBFD0D" w14:textId="30DA9E1D">
+    <w:p w14:paraId="0CF57097" w14:textId="57159BA3" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00301F3B" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t>Lead onboarding of Community Liaisons</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide guidance and support in recruiting Community Liaisons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00847640" w:rsidR="009D73BF" w:rsidP="0E817B70" w:rsidRDefault="00864653" w14:paraId="18C1E34B" w14:textId="17CFFFC7">
-[...60 lines deleted...]
-    <w:p w:rsidRPr="00847640" w:rsidR="009D73BF" w:rsidP="00056FD6" w:rsidRDefault="00847640" w14:paraId="4C1A3ED7" w14:textId="4CAA8FC5">
+    <w:p w14:paraId="69BBFD0D" w14:textId="30DA9E1D" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="006139CE" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lead onboarding of Community Liaisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1E34B" w14:textId="17CFFFC7" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="40E2922A" w:rsidP="0E817B70">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Help the Core Team think through</w:t>
+      </w:r>
+      <w:r w:rsidR="5822C1D7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan, and execute inclusive and equitable outreach and engagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1A3ED7" w14:textId="4CAA8FC5" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="00847640" w:rsidP="00056FD6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assist in developing Seed Project ideas with an eye to how they are advancing equity goals</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D73BF" w:rsidR="009D73BF" w:rsidP="00847640" w:rsidRDefault="009D73BF" w14:paraId="1201327E" w14:textId="77777777">
+    <w:p w14:paraId="1201327E" w14:textId="77777777" w:rsidR="009D73BF" w:rsidRPr="00364D93" w:rsidRDefault="009D73BF" w:rsidP="00847640">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CC4EC6" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="69384652" w14:paraId="781308F0" w14:textId="28779183">
+    <w:p w14:paraId="781308F0" w14:textId="28779183" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC4EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantee/Municipal Staff </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="5F91B111" w14:textId="2C78BE84">
+    <w:p w14:paraId="5F91B111" w14:textId="2C78BE84" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="00F6254D" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6254D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complete a contract with the Commonwealth and maintain all necessary reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="7342D255" w14:textId="3B6E4C41">
+    <w:p w14:paraId="7342D255" w14:textId="3B6E4C41" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="2FF67027" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2FF67027">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Procure a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="459A97EB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="459A97EB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2FF67027">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lanning </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="61D577FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="61D577FE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2FF67027">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>endor based on the provided vendor qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="658BFC11" w14:textId="159E6E04">
+    <w:p w14:paraId="658BFC11" w14:textId="159E6E04" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="00F6254D" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6254D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recruit municipal staff to participate in the Core Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="4651F550" w14:textId="6B51D158">
+    <w:p w14:paraId="4651F550" w14:textId="6B51D158" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="00F6254D" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6254D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Work with an EEA-procured and assigned Equity Partner to ensure equity and Environmental Justice is central to the process</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE7904" w:rsidP="00056FD6" w:rsidRDefault="00FE7904" w14:paraId="19C0EC7E" w14:textId="3AEB9777">
+    <w:p w14:paraId="19C0EC7E" w14:textId="3AEB9777" w:rsidR="00FE7904" w:rsidRPr="00364D93" w:rsidRDefault="1EE579F3" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1EE579F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Help to recruit </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4E786B52">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="4E786B52" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1EE579F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ommunity </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="064F7113">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="064F7113" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1EE579F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iaisons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A06B0D" w:rsidP="00056FD6" w:rsidRDefault="00A06B0D" w14:paraId="5CC48D90" w14:textId="21ECAD8D">
+    <w:p w14:paraId="5CC48D90" w14:textId="21ECAD8D" w:rsidR="00A06B0D" w:rsidRPr="00364D93" w:rsidRDefault="00A06B0D" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in working sessions and meetings of the Core Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0069026A" w:rsidP="00056FD6" w:rsidRDefault="0069026A" w14:paraId="1C539329" w14:textId="49FE6D4A">
+    <w:p w14:paraId="1C539329" w14:textId="49FE6D4A" w:rsidR="0069026A" w:rsidRPr="00364D93" w:rsidRDefault="0069026A" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Help implement community outreach and engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4717" w:rsidP="00056FD6" w:rsidRDefault="002C4717" w14:paraId="111DA214" w14:textId="1388E2FB">
+    <w:p w14:paraId="111DA214" w14:textId="1388E2FB" w:rsidR="002C4717" w:rsidRPr="00364D93" w:rsidRDefault="002C4717" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in learning sessions about equity and climate justice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="1E6F2840" w14:textId="38BE52BA">
+    <w:p w14:paraId="1E6F2840" w14:textId="38BE52BA" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="2FF67027" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2FF67027">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify/procure an </w:t>
+      </w:r>
+      <w:r w:rsidR="0BD5A107" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mplementation </w:t>
+      </w:r>
+      <w:r w:rsidR="4F81BCE0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endor to lead or support the implementation of the Seed Project; work with the </w:t>
+      </w:r>
+      <w:r w:rsidR="27589720" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mplementation </w:t>
+      </w:r>
+      <w:r w:rsidR="400E58AC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...21 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>endor and community stakeholders to implement the Seed Project (Step 9)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F6254D" w:rsidR="00F6254D" w:rsidP="00056FD6" w:rsidRDefault="00F6254D" w14:paraId="2967DCEB" w14:textId="689A5F62">
+    <w:p w14:paraId="2967DCEB" w14:textId="689A5F62" w:rsidR="00F6254D" w:rsidRPr="00364D93" w:rsidRDefault="00F6254D" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6254D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reflect on the MVP 2.0 process, and submit the MVP 2.0 Final Submission form with all associated deliverables to the MVP team (Step 10)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="37C6386B" w:rsidP="00F05EE0" w:rsidRDefault="37C6386B" w14:paraId="33DFC993" w14:textId="457A1AF1">
+    <w:p w14:paraId="33DFC993" w14:textId="457A1AF1" w:rsidR="37C6386B" w:rsidRPr="00364D93" w:rsidRDefault="37C6386B" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CC4EC6" w:rsidR="69384652" w:rsidP="00F05EE0" w:rsidRDefault="69384652" w14:paraId="775113F9" w14:textId="5BA60C80">
+    <w:p w14:paraId="775113F9" w14:textId="5BA60C80" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="4BCFCEC6" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4BCFCEC6">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Community Liaison</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="3EF668C9">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="3EF668C9" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00F05EE0" w:rsidRDefault="38334F98" w14:paraId="63E51151" w14:textId="5902602C">
+    <w:p w14:paraId="63E51151" w14:textId="5902602C" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="0DB574AB" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Community </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2DC08C6C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2DC08C6C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0DB574AB">
-[...37 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>iaisons will make up approximately half of the members on your Core Team, be compensated for their time through the grant funding, and play an important role in making sure the insight, needs, and priorities of those most impacted by climate change inform decisions throughout the process.</w:t>
+      </w:r>
+      <w:r w:rsidR="605A2F3D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="015F8E06">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="015F8E06" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Community </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="36DC9B12">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="36DC9B12" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="015F8E06">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="015F8E06" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>iaisons (approximately five) will help implement the MVP 2.0 process. Community Liaisons will be paid out of the grant funding and responsibilities will include the following activities:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="25609F4C" w14:textId="5B0EB82D">
+    <w:p w14:paraId="25609F4C" w14:textId="5B0EB82D" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Work closely with the other members of the Core Team (other Community Liaisons and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00DF522E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00DF522E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Grantee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff) for unified project coordination</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="7D062B7A" w14:textId="125B7E73">
+    <w:p w14:paraId="7D062B7A" w14:textId="125B7E73" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Participate </w:t>
       </w:r>
-      <w:r w:rsidR="00591EE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00591EE8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>in learning sessions about equity and climate justice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="59D9999F" w14:textId="3537A4E4">
+    <w:p w14:paraId="59D9999F" w14:textId="3537A4E4" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Attend and participate in regular </w:t>
       </w:r>
-      <w:r w:rsidR="00591EE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00591EE8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Core T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eam meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="266782AF" w14:textId="32BD990B">
+    <w:p w14:paraId="266782AF" w14:textId="32BD990B" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Organize, promote, and facilitate engagement activities with members of the community</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="601EF2BB" w14:textId="0C5CBB98">
+    <w:p w14:paraId="601EF2BB" w14:textId="0C5CBB98" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Gather insight from the community about community needs and factors that contribute to social vulnerability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="6F1BE3BB" w14:textId="5C955FF4">
+    <w:p w14:paraId="6F1BE3BB" w14:textId="5C955FF4" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Work with other Core Team members to update the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00DF522E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00DF522E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> community’s </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">priorities for building </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640" w:rsidR="00AE1319">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00AE1319" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">climate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>resilience</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="19EAF82D" w14:textId="726643EE">
+    <w:p w14:paraId="19EAF82D" w14:textId="726643EE" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Work with other Core Team members to identify, develop, and implement a project that supports community resilience </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="69384652" w:rsidP="00056FD6" w:rsidRDefault="69384652" w14:paraId="7624B81A" w14:textId="698EF425">
+    <w:p w14:paraId="7624B81A" w14:textId="698EF425" w:rsidR="69384652" w:rsidRPr="00364D93" w:rsidRDefault="69384652" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Develop and maintain trusting relationships in the community</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00943DC7" w:rsidP="00F05EE0" w:rsidRDefault="00943DC7" w14:paraId="38820BD0" w14:textId="77777777">
+    <w:p w14:paraId="38820BD0" w14:textId="77777777" w:rsidR="00943DC7" w:rsidRPr="00364D93" w:rsidRDefault="00943DC7" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="4B4CE785" w14:paraId="39CEDAFE" w14:textId="6A24959A">
+    <w:p w14:paraId="39CEDAFE" w14:textId="6A24959A" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="4B4CE785" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="ReportingFinalDeliverables" w:id="17"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="6" w:name="ReportingFinalDeliverables"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
-      <w:r w:rsidR="00E23478">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E23478" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC0640">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Final Deliverables</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="002A27DE" w14:paraId="4FB41EA9" w14:textId="2F180562">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="4FB41EA9" w14:textId="7AE60B40" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="64373859" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please see “checkpoints” column </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table above for required actions and deliverables. </w:t>
+      </w:r>
+      <w:r w:rsidR="2A1E0E6C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="64373859">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>fter Step 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="03D380F4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="03D380F4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="64373859">
-[...28 lines deleted...]
-        <w:r w:rsidRPr="0E817B70" w:rsidR="29A56451">
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Planning Vendor will help the community submit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="29A56451" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">MVP 2.0 </w:t>
         </w:r>
-        <w:r w:rsidRPr="0E817B70" w:rsidR="64373859">
+        <w:r w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Interim Submission Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="3A58EF96">
-[...35 lines deleted...]
-        <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
+      <w:r w:rsidR="3A58EF96" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with deliverables from Steps </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2FE8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="3A58EF96" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-8.</w:t>
+      </w:r>
+      <w:r w:rsidR="7041F734" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Grantee will submit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>MVP 2.0 Final Submission Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="33BCE7EB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="33BCE7EB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Step 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00E50CCE" w14:paraId="4C0911CF" w14:textId="77777777">
+    <w:p w14:paraId="4C0911CF" w14:textId="77777777" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00F05EE0" w:rsidRDefault="00686783" w14:paraId="1063E74D" w14:textId="0EA1790C">
+    <w:p w14:paraId="1063E74D" w14:textId="0EA1790C" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="4B3B37EF" w:rsidP="00F05EE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4B3B37EF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>lose-out materials</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="279C84D2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="279C84D2" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> not listed in checkpoints above</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="00E50CCE" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00E50CCE" w:rsidP="00056FD6" w:rsidRDefault="00E50CCE" w14:paraId="63AD285F" w14:textId="66A992FB">
+    <w:p w14:paraId="63AD285F" w14:textId="66A992FB" w:rsidR="00E50CCE" w:rsidRPr="00364D93" w:rsidRDefault="00E50CCE" w:rsidP="00056FD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="00E50CCE">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> all grant funding was spent according to the contract scope of work.</w:t>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Final invoice(s) demonstrating all grant funding was spent according to the contract scope of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="000E6A3A" w14:paraId="15BB83C4" w14:textId="6E4E30F4">
+    <w:p w14:paraId="0F69BF8C" w14:textId="74FCDAD9" w:rsidR="00A85E42" w:rsidRPr="00364D93" w:rsidRDefault="00A85E42" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="00A85E42" w:rsidP="00F05EE0" w:rsidRDefault="00A85E42" w14:paraId="0F69BF8C" w14:textId="74FCDAD9">
+    <w:p w14:paraId="3D6A33FE" w14:textId="1BBF6ADB" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="00CE3B25" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="DetailsonMaterials"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Details on Materials that Result from this Contract</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="00CE3B25" w14:paraId="3D6A33FE" w14:textId="1BBF6ADB">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="2B162583" w14:textId="085F980F" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="27DD2B84" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All materials, software, maps, reports, and other products produced through the grant program shall be considered in the public domain and thus available at the cost of production. All materials created through this opportunity and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this award should credit the Executive Office of Energy and Environmental Affairs Municipal Vulnerability Preparedness (MVP) program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8669CB" w14:textId="3C6C7659" w:rsidR="000E6A3A" w:rsidRPr="00364D93" w:rsidRDefault="000E6A3A" w:rsidP="00F05EE0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67976221" w14:textId="5EC7C5ED" w:rsidR="7A78D797" w:rsidRPr="00364D93" w:rsidRDefault="7A78D797" w:rsidP="00F05EE0">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Budget"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>Details on Materials that Result from this Contract</w:t>
+        <w:t>Budget</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:p w:rsidRPr="00AC0640" w:rsidR="000E6A3A" w:rsidP="00F05EE0" w:rsidRDefault="27DD2B84" w14:paraId="2B162583" w14:textId="12753E97">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="37B4F86B" w14:textId="64CAA875" w:rsidR="699F9BA6" w:rsidRPr="00364D93" w:rsidRDefault="0D15BBA2" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:contextualSpacing/>
-[...64 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="66682965">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="66682965" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>admittance to</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0D15BBA2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the MVP 2.0 Program the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="27DDA5E0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="27DDA5E0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0D15BBA2">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rantee was awarded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a fu</w:t>
+      </w:r>
+      <w:r w:rsidR="7AD25871" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="7AD25871" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amount</w:t>
+      </w:r>
+      <w:r w:rsidR="2A9E2502" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2A9E2502">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2A9E2502" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="279C84D2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="279C84D2" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2A9E2502">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2A9E2502" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,000</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0880673A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0880673A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="03A9DDCF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="03A9DDCF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Below is a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0ECA524B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0ECA524B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="34B16D7D">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="34B16D7D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sample</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="03A9DDCF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="03A9DDCF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> budget for </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="45690C4C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="45690C4C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="25832812">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="25832812" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>completion</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="25465C79">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="25465C79" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7E809E93">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="7E809E93" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MVP 2.0 Process</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="25465C79">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="25465C79" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The budget below provides a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="015A1B6E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="015A1B6E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sample </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">breakdown of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="02B50FE1">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="02B50FE1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">grant funding across Community Liaisons, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1C9AA614">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1C9AA614" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16134BEF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16134BEF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ndor, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="35DEF8EA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="35DEF8EA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2C3EBFBA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2C3EBFBA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ubject </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2D678AF1">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2D678AF1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atter </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5D8EBC03">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="5D8EBC03" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Advisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="30850393">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="30850393" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="073DDB29">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="073DDB29" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6AE7BABC">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="6AE7BABC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">direct costs for </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="073DDB29">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="073DDB29" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">engagement. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1DE2F36B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1DE2F36B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16F7A38B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1DE2F36B">
-[...20 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1DE2F36B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endor will work with the community to determine the </w:t>
+      </w:r>
+      <w:r w:rsidR="4F4A973E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>means of</w:t>
+      </w:r>
+      <w:r w:rsidR="1DE2F36B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> distribution of </w:t>
+      </w:r>
+      <w:r w:rsidR="7F9E0141" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding to the </w:t>
+      </w:r>
+      <w:r w:rsidR="1DE2F36B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Community Liaison</w:t>
+      </w:r>
+      <w:r w:rsidR="71A64FF6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="4AE582E7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any additional project components the community may want to pay for directly</w:t>
+      </w:r>
+      <w:r w:rsidR="240D9C3D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the budget</w:t>
+      </w:r>
+      <w:r w:rsidR="4AE582E7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="5DE7C940" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Planning V</w:t>
+      </w:r>
+      <w:r w:rsidR="1453DD99" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>endor</w:t>
+      </w:r>
+      <w:r w:rsidR="1DE2F36B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2F5A99D1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Grantee may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="2F5A99D1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>decide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="2F5A99D1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4F4A973E">
-[...101 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1453DD99">
-[...38 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2F5A99D1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">endor will pay the Community Liaisons as sub-contractors or </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="13B97DFB">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="13B97DFB" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F5A99D1">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2F5A99D1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> they will be paid directly by the Grantee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="6759DB05">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="6759DB05" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5ED3158D">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="0E817B70" w:rsidR="5ED3158D">
+      <w:r w:rsidR="5ED3158D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="5ED3158D" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Excel version of this budget</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5ED3158D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> details.</w:t>
+      <w:r w:rsidR="5ED3158D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is available here with additional details.</w:t>
+      </w:r>
+      <w:r w:rsidR="00412074" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00412074" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00412074" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidR="00412074" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60E81" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5B76" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sample budget below </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE57EC" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>details the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65022" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total hours and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2246E" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amounts </w:t>
+      </w:r>
+      <w:r w:rsidR="0023292B" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for all steps of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00021258" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>process, ass</w:t>
+      </w:r>
+      <w:r w:rsidR="00326BC1" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uming </w:t>
+      </w:r>
+      <w:r w:rsidR="008331B4" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>that the Planning Vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4965" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is hired </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83D49" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Step 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00786055" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This budget </w:t>
+      </w:r>
+      <w:r w:rsidR="0077475A" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>is subject to change</w:t>
+      </w:r>
+      <w:r w:rsidR="009861DE" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962361" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">depending on </w:t>
+      </w:r>
+      <w:r w:rsidR="00686512" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>when the Planning Vendor is hired</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63048" w:rsidRPr="00DF7281">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before Step 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="37C6386B" w:rsidP="00F05EE0" w:rsidRDefault="37C6386B" w14:paraId="2DEEBCBD" w14:textId="3F278735">
+    <w:p w14:paraId="2DEEBCBD" w14:textId="3F278735" w:rsidR="37C6386B" w:rsidRPr="00364D93" w:rsidRDefault="37C6386B" w:rsidP="00F05EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D52F3F" w:rsidP="00F05EE0" w:rsidRDefault="00A85E42" w14:paraId="38028484" w14:textId="271DAD2A">
+    <w:p w14:paraId="38028484" w14:textId="271DAD2A" w:rsidR="00D52F3F" w:rsidRPr="00364D93" w:rsidRDefault="00A85E42" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3888FC86" wp14:editId="02D6255D">
             <wp:extent cx="5943600" cy="4373245"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="1093197630" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4373245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A85E42" w:rsidP="00F05EE0" w:rsidRDefault="00A85E42" w14:paraId="55F16572" w14:textId="77777777">
+    <w:p w14:paraId="55F16572" w14:textId="77777777" w:rsidR="00A85E42" w:rsidRPr="00364D93" w:rsidRDefault="00A85E42" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="SubmittalRequirements" w:id="23"/>
+      <w:bookmarkStart w:id="9" w:name="SubmittalRequirements"/>
     </w:p>
-    <w:p w:rsidRPr="00846443" w:rsidR="00D52352" w:rsidP="00F05EE0" w:rsidRDefault="40C118F1" w14:paraId="1213B2C2" w14:textId="6C64111D">
+    <w:p w14:paraId="1213B2C2" w14:textId="6C64111D" w:rsidR="00D52352" w:rsidRPr="00364D93" w:rsidRDefault="40C118F1" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00846443">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Submittal Requirements </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:p w:rsidR="3BEF19FD" w:rsidP="00F05EE0" w:rsidRDefault="3BEF19FD" w14:paraId="78735178" w14:textId="740AFE40">
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="78735178" w14:textId="740AFE40" w:rsidR="3BEF19FD" w:rsidRPr="00364D93" w:rsidRDefault="3BEF19FD" w:rsidP="00F05EE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Please submit </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3" w:rsidR="3682AEC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3682AEC3" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3" w:rsidR="3682AEC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3682AEC3" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">details for submission, Ex. </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5 paper copies of the submittal and one thumb drive with a digital version</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3" w:rsidR="53A29F90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="53A29F90" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A67B4D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Proposals shall include the following and shall be organized using each of the elements listed below as section headings:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="51BCA092" w:rsidP="00056FD6" w:rsidRDefault="00D34550" w14:paraId="573A2108" w14:textId="284285C1">
+    <w:p w14:paraId="573A2108" w14:textId="284285C1" w:rsidR="51BCA092" w:rsidRPr="00364D93" w:rsidRDefault="00D34550" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="6745B876">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="6745B876" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vendo</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="69C2EEF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="69C2EEF4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">r and/or sub-Vendor </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="1A1F3E92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Description:</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="1A1F3E92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide a brief description of the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="71999A75">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="71999A75" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>/organization</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="1A1F3E92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> including size and area of specialization, location of headquarters, and location of office proposed to handle this</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="02540FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="02540FE6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="1A1F3E92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">project. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3BEF19FD" w:rsidP="00056FD6" w:rsidRDefault="59B256BC" w14:paraId="2A8D429F" w14:textId="3B2DC9E7">
+    <w:p w14:paraId="2A8D429F" w14:textId="3B2DC9E7" w:rsidR="3BEF19FD" w:rsidRPr="00364D93" w:rsidRDefault="59B256BC" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Team: </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide names, contact information, resumes, and office locations of key staff who will be assigned to the project. Each team member’s education and qualifications shall be listed. The project manager shall be clearly identified. If different consultants </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaming</w:t>
+      </w:r>
+      <w:r w:rsidR="4C446FB7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">together, indicate who will be </w:t>
       </w:r>
-      <w:r w:rsidR="008123BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="008123BD" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="0332CC26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0332CC26" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>day-to-day</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> contact person/team.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A43719" w:rsidP="00056FD6" w:rsidRDefault="421BC968" w14:paraId="3E218F50" w14:textId="478DC3F5">
+    <w:p w14:paraId="3E218F50" w14:textId="478DC3F5" w:rsidR="00A43719" w:rsidRPr="00364D93" w:rsidRDefault="63456F62" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Qualifications:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="63456F62">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="17CD07C0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="17CD07C0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Provide a d</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="63456F62">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">escription of how </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16F7A38B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16F7A38B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>/vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> team meet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="404FDB57">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="404FDB57" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4351A481">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="4351A481" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">three areas of </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1C4B6152">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1C4B6152" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="784ECB9C">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="784ECB9C" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="22737119">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="22737119" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="641E77BA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="641E77BA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">skill sets </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="11CC67A8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="11CC67A8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>described above</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2E548519">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2E548519" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2E548519">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2E548519" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Equity-Centered Project Facilitation, Community-Driven Processes, and Climate and Community Resilience</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="11CC67A8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="11CC67A8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2D0F5410">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2D0F5410" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="444BA9E1">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="444BA9E1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>See how this will be evaluated below for the types of information to include here.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43719" w:rsidR="00A43719" w:rsidP="0E817B70" w:rsidRDefault="00901A01" w14:paraId="4B0DE705" w14:textId="4A5BEC44">
+    <w:p w14:paraId="4B0DE705" w14:textId="735EBA47" w:rsidR="00A43719" w:rsidRPr="00364D93" w:rsidRDefault="0E3EFD8D" w:rsidP="0E817B70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0E3EFD8D">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="00102E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Additional Experience:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0E3EFD8D">
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00364D93" w:rsidDel="00102E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="7C93ABC2">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="7C93ABC2" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Provide a description of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43719" w:rsidR="00A43719" w:rsidP="00056FD6" w:rsidRDefault="00901A01" w14:paraId="54876EE8" w14:textId="216ADA74">
+    <w:p w14:paraId="54876EE8" w14:textId="216ADA74" w:rsidR="00A43719" w:rsidRPr="00364D93" w:rsidRDefault="00901A01" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experience with facilitation or consensus building.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>endor team’s experience with facilitation and consensus building within a group or project team. Provide details on one or more projects or initiatives where members of the</w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>endor team were responsible for playing a facilitation or consensus building role. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43719" w:rsidR="00A43719" w:rsidP="00056FD6" w:rsidRDefault="00901A01" w14:paraId="695B73FA" w14:textId="5747E4D1">
+    <w:p w14:paraId="695B73FA" w14:textId="5747E4D1" w:rsidR="00A43719" w:rsidRPr="00364D93" w:rsidRDefault="00901A01" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Experience working in multi-racial, multicultural, or socially vulnerable groups.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Describe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">endor team’s experience with working on projects that involved integrating marginalized racial, cultural, or socially vulnerable groups in decision-making processes. Provide details on one or more projects or initiatives where members of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>endor team implemented meaningful inclusionary practices, fostered social connections, and managed power dynamics that centered social equity or building resilience.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43719" w:rsidR="00A43719" w:rsidP="00056FD6" w:rsidRDefault="00901A01" w14:paraId="3C080A72" w14:textId="1F744CE0">
+    <w:p w14:paraId="3C080A72" w14:textId="1F744CE0" w:rsidR="00A43719" w:rsidRPr="00364D93" w:rsidRDefault="00901A01" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experience managing projects.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">endor team’s experience with managing projects, including coordinating a project team and tracking a budget and deliverables. Provide details on one or more projects or initiatives where members of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>endor team were responsible for project management. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43719" w:rsidR="00901A01" w:rsidP="00056FD6" w:rsidRDefault="00901A01" w14:paraId="201072E1" w14:textId="5AE173F7">
+    <w:p w14:paraId="201072E1" w14:textId="5AE173F7" w:rsidR="00901A01" w:rsidRPr="00364D93" w:rsidRDefault="00901A01" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Local expertise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A43719">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>endor team’s familiarity with the municipality or the region, including experience living and/or working in the municipality or region, and experience collaborating with local partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3BEF19FD" w:rsidP="00056FD6" w:rsidRDefault="59B256BC" w14:paraId="65D5F558" w14:textId="3F519577">
+    <w:p w14:paraId="65D5F558" w14:textId="3F519577" w:rsidR="3BEF19FD" w:rsidRPr="00364D93" w:rsidRDefault="59B256BC" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Understanding:</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide a statement summarizing how the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6C5F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00EA6C5F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> team is particularly qualified for this</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="220FF269">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="220FF269" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>project.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00786DD6" w:rsidP="00056FD6" w:rsidRDefault="1A1F3E92" w14:paraId="02B8E93D" w14:textId="43D7C6EB">
+    <w:p w14:paraId="02B8E93D" w14:textId="43D7C6EB" w:rsidR="00786DD6" w:rsidRPr="00364D93" w:rsidRDefault="1A1F3E92" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Scope of Services:</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Describe the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="41328D8D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="41328D8D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor team</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>’s approach and plan for accomplishing the work listed herein</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="06372382">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="06372382" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the MVP 2.0 Process Guide</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="7885BC73">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="7885BC73" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...11 lines deleted...]
-        <w:t>requested scope tasks.</w:t>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not delete any requested scope tasks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786DD6" w:rsidR="3BEF19FD" w:rsidP="00056FD6" w:rsidRDefault="1A1F3E92" w14:paraId="340435FA" w14:textId="62022C69">
+    <w:p w14:paraId="340435FA" w14:textId="62022C69" w:rsidR="3BEF19FD" w:rsidRPr="00364D93" w:rsidRDefault="0DCF7DE4" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Schedule</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4F37767E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="4F37767E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, Budget, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="4588C482">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="4588C482" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and Commitment</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0DCF7DE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0DCF7DE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16F7A38B">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="61569C81">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="61569C81" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0DCF7DE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
-[...16 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>submit acknowledgment</w:t>
+      </w:r>
+      <w:r w:rsidR="27E344D7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and commitment</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="34225842">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="34225842" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>responsibilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="592C323D">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="592C323D" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>timeline</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="01F5ADBA">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="01F5ADBA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, and budget</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the proposed work described above and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0361F3C7">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0361F3C7" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>familiarity with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="R11bf95c3b15c416d">
-        <w:r w:rsidRPr="0E817B70" w:rsidR="3897CFDB">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="3897CFDB" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">MVP 2.0 </w:t>
         </w:r>
-        <w:r w:rsidRPr="0E817B70" w:rsidR="77F129D0">
+        <w:r w:rsidR="77F129D0" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Process Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0DCF7DE4">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="646EAD9F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="646EAD9F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="021391BF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="021391BF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The proposed budget</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="78A2060E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="78A2060E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be included here. An</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="021391BF">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="021391BF" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="64D1E68A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="64D1E68A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposed change</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="52B0E172">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="52B0E172" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="64D1E68A">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="64D1E68A" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="78A2060E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="78A2060E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">to the budget above </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0B8E9C87">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="0B8E9C87" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>should be</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="646EAD9F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="646EAD9F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1AE895D8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1AE895D8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="5F3B707E">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="5F3B707E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d with</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1AE895D8">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="1AE895D8" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2A578BAC">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="2A578BAC" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> explanation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="646EAD9F">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+      <w:r w:rsidR="646EAD9F" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3BEF19FD" w:rsidP="00056FD6" w:rsidRDefault="59B256BC" w14:paraId="438D141C" w14:textId="23335A95">
+    <w:p w14:paraId="438D141C" w14:textId="23335A95" w:rsidR="3BEF19FD" w:rsidRPr="00364D93" w:rsidRDefault="59B256BC" w:rsidP="00056FD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="4515AB9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Collectively the references should be able to speak to the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="4515AB9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>endor team’s qualifications listed above. Ideally, at least one reference would be a representative of a community-based organization or community group that serves E</w:t>
       </w:r>
-      <w:r w:rsidR="00D50740">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D50740" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">J </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="4515AB9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and other priority populations and can speak to the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="4515AB9E">
-[...4 lines deleted...]
-        <w:t>endor team’s ability to lead equity-centered processes. For each reference, list the contact name, their title and/or affiliation, a brief description of the project or initiative they’d be able to speak to, and their contact information (phone number and email address). </w:t>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endor team’s ability to lead equity-centered processes. For each reference, list the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="4515AB9E" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name, their title and/or affiliation, a brief description of the project or initiative they’d be able to speak to, and their contact information (phone number and email address). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="581891EA" w:rsidP="00056FD6" w:rsidRDefault="581891EA" w14:paraId="7721E31A" w14:textId="316A0B38">
+    <w:p w14:paraId="4C3D41AE" w14:textId="4D53A61E" w:rsidR="00884B35" w:rsidRPr="00364728" w:rsidRDefault="581891EA" w:rsidP="00884B35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>[Additional Documents]</w:t>
+      </w:r>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Additional Documents]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="1A1F3E92" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="03FB14C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="03FB14C4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Include any additional documents here specific</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="68B2E9DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="68B2E9DA" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="03FB14C4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="03FB14C4" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> local procurement laws, municipality, or grantee, i</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="57048CB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="57048CB6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">ncluding but not limited to insurance, proposal forms, </w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="3CBD95B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="3CBD95B3" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>agreements</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="57048CB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="57048CB6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="19789A51" w:rsidR="5A787CF5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="5A787CF5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and legal contract</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> and legal contracts.</w:t>
+      </w:r>
+      <w:r w:rsidR="5A787CF5" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>s.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00884B35" w:rsidP="00884B35" w:rsidRDefault="00884B35" w14:paraId="4C3D41AE" w14:textId="37043AA6">
+    <w:p w14:paraId="384AC2DA" w14:textId="14452509" w:rsidR="00884B35" w:rsidRPr="00364D93" w:rsidRDefault="00884B35" w:rsidP="00884B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="EvaluationofProposals" w:id="24"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bookmarkStart w:id="10" w:name="EvaluationofProposals"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Evaluation of Proposals</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="004D56D1" w:rsidRDefault="00531089" w14:paraId="14539EA6" w14:textId="4C52BD97">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="14539EA6" w14:textId="4C52BD97" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="565CEAC0" w:rsidP="004D56D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bids will be evaluated</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F582FC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="2F582FC6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="16F7A38B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="16F7A38B" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Planning V</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="2F582FC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="2F582FC6" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>endor qualifications (see criteria below),</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1DE05A26">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1DE05A26" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional experience,</w:t>
+      </w:r>
+      <w:r w:rsidR="754252F1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> references, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0F8AFE27">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0F8AFE27" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>budget</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="1DE05A26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="1DE05A26" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and timeline</w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0F8AFE27">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0F8AFE27" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="754252F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="754252F1" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and completeness and clarity of the proposal, including adherence to MVP 2.0 requirements outlined in the </w:t>
       </w:r>
-      <w:hyperlink r:id="R8fa27cbf257f4292">
-        <w:r w:rsidRPr="0E817B70" w:rsidR="41CD95CC">
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidR="41CD95CC" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">MVP 2.0 </w:t>
         </w:r>
-        <w:r w:rsidRPr="0E817B70" w:rsidR="0F8AFE27">
+        <w:r w:rsidR="0F8AFE27" w:rsidRPr="00364D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           </w:rPr>
           <w:t>Process Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0F8AFE27">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="0F8AFE27" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0E817B70" w:rsidR="0F8AFE27">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="0F8AFE27" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[add any </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> evaluation criteria here]</w:t>
+        <w:t>[add any additional evaluation criteria here]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E23478" w:rsidR="004621ED" w:rsidP="000C71AF" w:rsidRDefault="004621ED" w14:paraId="6F693B7A" w14:textId="77777777">
+    <w:p w14:paraId="6F693B7A" w14:textId="77777777" w:rsidR="004621ED" w:rsidRPr="00364D93" w:rsidRDefault="004621ED" w:rsidP="000C71AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="000C71AF" w:rsidRDefault="000C71AF" w14:paraId="3A3868EF" w14:textId="160C5504">
+    <w:p w14:paraId="3A3868EF" w14:textId="160C5504" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="000C71AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation of Qualifications of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00364D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vendor/ Vendor Team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="000C71AF" w:rsidRDefault="000C71AF" w14:paraId="211E6F38" w14:textId="77777777">
+    <w:p w14:paraId="211E6F38" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="000C71AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidTr="00F37183" w14:paraId="27C1DF98" w14:textId="77777777">
+      <w:tr w:rsidR="00CF3BC9" w:rsidRPr="00364D93" w14:paraId="27C1DF98" w14:textId="77777777" w:rsidTr="00F37183">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="279D7B61" w14:textId="77777777">
+          <w:p w14:paraId="279D7B61" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="5F930F61" w14:textId="77777777">
+          <w:p w14:paraId="5F930F61" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Exceptional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidTr="00F37183" w14:paraId="705E7608" w14:textId="77777777">
+      <w:tr w:rsidR="00CF3BC9" w:rsidRPr="00364D93" w14:paraId="705E7608" w14:textId="77777777" w:rsidTr="00F37183">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="53AB9E83" w14:textId="77777777">
+          <w:p w14:paraId="53AB9E83" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">three years </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>of experience in leading or facilitating equity-centered projects or initiatives; </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of experience in leading or facilitating equity-centered projects or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>initiatives;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="79ECEEB0" w14:textId="77777777">
+          <w:p w14:paraId="79ECEEB0" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="118DD3BF" w14:textId="77777777">
+          <w:p w14:paraId="118DD3BF" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Experience leading or facilitating at least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>two equity-centered projects</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> or initiatives. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="0900F8F8" w14:textId="77777777">
+          <w:p w14:paraId="0900F8F8" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="055BE683" w14:textId="3B3D45E7">
+          <w:p w14:paraId="055BE683" w14:textId="3B3D45E7" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">For each project or initiative, describe how equity goals shaped who was involved, the process, and the desired outcomes. Specify where the project or initiative took place, who it served, and the start and finish dates. Specify who on the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="31A6EDB5" w14:textId="77777777">
+          <w:p w14:paraId="31A6EDB5" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="6BFA027B" w14:textId="1C8AE794">
+          <w:p w14:paraId="6BFA027B" w14:textId="1C8AE794" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: It is not necessary for the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>endor to have led the full project or initiative as long as they led or played a substantial role in centering equity in the project. </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">endor to have led the full project or initiative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>as long as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they led or played a substantial role in centering equity in the project. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="713E1EB1" w14:textId="77777777">
+          <w:p w14:paraId="713E1EB1" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="772C6FCC" w14:textId="77777777">
+          <w:p w14:paraId="772C6FCC" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>five years</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> of experience in leading or facilitating equity-centered projects or initiatives; </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of experience in leading or facilitating equity-centered projects or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>initiatives;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7EC9DCEB" w14:textId="77777777">
+          <w:p w14:paraId="7EC9DCEB" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="212D0E4C" w14:textId="77777777">
+          <w:p w14:paraId="212D0E4C" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Experience leading or facilitating at least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>three equity-centered projects</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> or initiatives. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="588A34E0" w14:textId="77777777">
+          <w:p w14:paraId="588A34E0" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="491B6937" w14:textId="19379375">
+          <w:p w14:paraId="491B6937" w14:textId="19379375" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">For each project or initiative, describe how equity goals shaped who was involved, the process, and the desired outcomes. Specify where the project or initiative took place, who it served, and the start and finish dates. Specify who on the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="3BA035C7" w14:textId="77777777">
+          <w:p w14:paraId="3BA035C7" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="0C3BE21F" w14:textId="33543930">
+          <w:p w14:paraId="0C3BE21F" w14:textId="33543930" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: It is not necessary for the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>endor to have led the full project or initiative as long as they led or played a substantial role in centering equity in the project. </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">endor to have led the full project or initiative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>as long as</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they led or played a substantial role in centering equity in the project. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidTr="00F37183" w14:paraId="0E1E8639" w14:textId="77777777">
+      <w:tr w:rsidR="00CF3BC9" w:rsidRPr="00364D93" w14:paraId="0E1E8639" w14:textId="77777777" w:rsidTr="00F37183">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="72E308A4" w14:textId="32AB7B75">
+          <w:p w14:paraId="72E308A4" w14:textId="32AB7B75" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>One or more</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>members</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team has received training in advancing equity in governmental processes, undoing racism, and/or diversity, equity, and inclusion (DEI). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="0ACF5F9C" w14:textId="77777777">
+          <w:p w14:paraId="0ACF5F9C" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="5093AA07" w14:textId="77777777">
+          <w:p w14:paraId="5093AA07" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>For each team member, list the training(s) they have participated in. Include links to information on the trainings. </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For each team member, list the training(s) they have participated in. Include links to information on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="4BEEBDE3" w14:textId="77777777">
+          <w:p w14:paraId="4BEEBDE3" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="20F78429" w14:textId="291E77BC">
+          <w:p w14:paraId="20F78429" w14:textId="291E77BC" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">One or more members </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>endor team has received extensive training (i.e., multiple trainings or learning opportunities) in advancing equity in governmental processes, undoing racism, and/or diversity, equity, and inclusion (DEI</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="5295D270" w14:textId="77777777">
+          <w:p w14:paraId="5295D270" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="58B6FFB5" w14:textId="77777777">
+          <w:p w14:paraId="58B6FFB5" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Has </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>developed and/or led</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> trainings on the topics listed above. </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the topics listed above. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7F7CA79B" w14:textId="77777777">
+          <w:p w14:paraId="7F7CA79B" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="6C36D1E1" w14:textId="77777777">
+          <w:p w14:paraId="6C36D1E1" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>For each team member, list the training(s) they have participated in, developed, or led. Include links to information on the trainings. </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For each team member, list the training(s) they have participated in, developed, or led. Include links to information on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidTr="00F37183" w14:paraId="40D91C26" w14:textId="77777777">
+      <w:tr w:rsidR="00CF3BC9" w:rsidRPr="00364D93" w14:paraId="40D91C26" w14:textId="77777777" w:rsidTr="00F37183">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="440FF852" w14:textId="77777777">
+          <w:p w14:paraId="440FF852" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">three years </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>of experience in leading or facilitating inclusive and equitable outreach and engagement with residents from historically underrepresented groups; </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of experience in leading or facilitating inclusive and equitable outreach and engagement with residents from historically underrepresented </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>groups;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="33B643CC" w14:textId="77777777">
+          <w:p w14:paraId="33B643CC" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7253B310" w14:textId="77777777">
+          <w:p w14:paraId="7253B310" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Experience co-designing or facilitating an initiative or planning process where decisions were led or substantially shaped by community members, and specifically residents from historically underrepresented groups. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="1009515F" w14:textId="77777777">
+          <w:p w14:paraId="1009515F" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="508353FF" w14:textId="4C1128CE">
+          <w:p w14:paraId="508353FF" w14:textId="4C1128CE" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For each project or initiative, describe how you approached inclusive and equitable outreach and engagement or the process of collaborating with community members. Specify where the project or initiative took </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">place, who it served, and the start and finish dates. Specify who on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="593A371A" w14:textId="77777777">
+          <w:p w14:paraId="593A371A" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="2960B5A4" w14:textId="77777777">
+          <w:p w14:paraId="2960B5A4" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">five years </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...4 lines deleted...]
-              <w:t>of experience in leading or facilitating inclusive and equitable outreach and engagement with residents from historically underrepresented groups; </w:t>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of experience in leading or facilitating inclusive and equitable outreach and engagement with residents from historically underrepresented </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>groups;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7E251C35" w14:textId="77777777">
+          <w:p w14:paraId="7E251C35" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="70B80FF7" w14:textId="77777777">
+          <w:p w14:paraId="70B80FF7" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>More than one experience co-designing or facilitating an initiative or planning process where decisions were led or substantially shaped by community members, and specifically residents from historically underrepresented groups. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="60497A87" w14:textId="77777777">
+          <w:p w14:paraId="60497A87" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7DEE7A5C" w14:textId="14A92F01">
+          <w:p w14:paraId="7DEE7A5C" w14:textId="14A92F01" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For each project or initiative, describe how you approached inclusive and equitable outreach and engagement or the process of collaborating with community members. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Specify where the project or initiative took place, who it served, and the start and finish dates. Specify who on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidTr="00F37183" w14:paraId="4ECB3717" w14:textId="77777777">
+      <w:tr w:rsidR="00CF3BC9" w:rsidRPr="00364D93" w14:paraId="4ECB3717" w14:textId="77777777" w:rsidTr="00F37183">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="6419BA0A" w14:textId="77777777">
+          <w:p w14:paraId="6419BA0A" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">two years </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of experience working on projects or initiatives focused on addressing climate change or building resilience to climate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>hazards;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="4A030279" w14:textId="77777777">
+          <w:p w14:paraId="4A030279" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="7082CAEC" w14:textId="77777777">
+          <w:p w14:paraId="7082CAEC" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Experience working on </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">one or more projects or initiatives </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>focused on addressing climate change or building resilience to climate hazards.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="64AFC04F" w14:textId="77777777">
+          <w:p w14:paraId="64AFC04F" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="45718B36" w14:textId="71339D39">
+          <w:p w14:paraId="45718B36" w14:textId="71339D39" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">For each project or initiative, describe the approach taken, the climate impacts that were being considered, and how the project addressed social vulnerability. Specify where the project or initiative took place, who it served, and the start and finish dates. Specify who on the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="2FF681C4" w14:textId="77777777">
+          <w:p w14:paraId="2FF681C4" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="1EDD0C4E" w14:textId="77777777">
+          <w:p w14:paraId="1EDD0C4E" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">four years </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of experience working on projects or initiatives focused on addressing climate change or building resilience to climate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>hazards;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="212DC67C" w14:textId="77777777">
+          <w:p w14:paraId="212DC67C" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="742434B9" w14:textId="77777777">
+          <w:p w14:paraId="742434B9" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Experience working on </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">three or more projects or initiatives </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>focused on addressing climate change or building resilience to climate hazards.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="2C078775" w14:textId="77777777">
+          <w:p w14:paraId="2C078775" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00F37183" w:rsidRDefault="000C71AF" w14:paraId="37E45CDC" w14:textId="3032C78B">
+          <w:p w14:paraId="37E45CDC" w14:textId="3032C78B" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00F37183">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">For each project or initiative, describe the approach taken, the climate impacts that were being considered, and how the project addressed social vulnerability. Specify where the project or initiative took place, who it served, and the start and finish dates. Specify who on the </w:t>
             </w:r>
-            <w:r w:rsidR="00D34550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="00D34550" w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Planning V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E23478">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00364D93">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>endor team was involved in the process and their role. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E23478" w:rsidR="000C71AF" w:rsidP="00884B35" w:rsidRDefault="000C71AF" w14:paraId="22A1F4C8" w14:textId="77777777">
+    <w:p w14:paraId="22A1F4C8" w14:textId="77777777" w:rsidR="000C71AF" w:rsidRPr="00364D93" w:rsidRDefault="000C71AF" w:rsidP="00884B35">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5320"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00E23478" w:rsidR="000C71AF">
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="000C71AF" w:rsidRPr="00364D93">
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E5B0C" w:rsidP="0001429D" w:rsidRDefault="007E5B0C" w14:paraId="623D5570" w14:textId="77777777">
+    <w:p w14:paraId="22A04447" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F" w:rsidP="0001429D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E5B0C" w:rsidP="0001429D" w:rsidRDefault="007E5B0C" w14:paraId="31077623" w14:textId="77777777">
+    <w:p w14:paraId="2BB8375F" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F" w:rsidP="0001429D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007E5B0C" w:rsidRDefault="007E5B0C" w14:paraId="29922A87" w14:textId="77777777">
+    <w:p w14:paraId="555F87C8" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+      <w:id w:val="-29268518"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="42F8E702" w14:textId="54ACAACB" w:rsidR="00364728" w:rsidRPr="00364728" w:rsidRDefault="00364728">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00364728">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00364728">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00364728">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00364728">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00364728">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="75F00554" w14:textId="77777777" w:rsidR="00364728" w:rsidRDefault="00364728">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E5B0C" w:rsidP="0001429D" w:rsidRDefault="007E5B0C" w14:paraId="042BB908" w14:textId="77777777">
+    <w:p w14:paraId="241651A0" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F" w:rsidP="0001429D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E5B0C" w:rsidP="0001429D" w:rsidRDefault="007E5B0C" w14:paraId="1385F82A" w14:textId="77777777">
+    <w:p w14:paraId="28CA885C" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F" w:rsidP="0001429D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007E5B0C" w:rsidRDefault="007E5B0C" w14:paraId="0A273826" w14:textId="77777777">
+    <w:p w14:paraId="696F0888" w14:textId="77777777" w:rsidR="00051F6F" w:rsidRDefault="00051F6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="000445F0" w:rsidR="0001429D" w:rsidRDefault="0001429D" w14:paraId="7FEF18C6" w14:textId="0E72C9FC">
+    <w:p w14:paraId="7FEF18C6" w14:textId="0E72C9FC" w:rsidR="0001429D" w:rsidRPr="00154993" w:rsidRDefault="0001429D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000445F0">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154993">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000445F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000445F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Environmental Justice (EJ) Populations are defined in the</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1">
-        <w:r w:rsidRPr="000445F0">
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00154993">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2021 EJ Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000445F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can be viewed in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2">
-        <w:r w:rsidRPr="000445F0">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00154993">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>MA EJ viewer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000445F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="000445F0" w:rsidRDefault="000445F0" w14:paraId="1A0ECA2F" w14:textId="79345108">
+    <w:p w14:paraId="1A0ECA2F" w14:textId="79345108" w:rsidR="000445F0" w:rsidRDefault="000445F0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="000445F0">
+      <w:r w:rsidRPr="00154993">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000445F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00154993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other priority populations are people or communities in addition to mapped EJ populations who may be disproportionately impacted by climate change due to life circumstances that systematically increase their exposure to climate hazards or make it harder to respond. In addition to factors that contribute to EJ status (i.e., income, race, and language), other factors like physical ability, access to transportation, health status, and age shape whether someone or their community will be disproportionately affected by climate change.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04FD7B8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DE6DED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C90D9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="858E3468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D5F20BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8856C0A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13230,328 +13850,328 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF325AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6EAB3CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143C03C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B9907CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1570E176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1CEEF4A"/>
     <w:lvl w:ilvl="0" w:tplc="6CF0C664">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8732EE6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13599,3583 +14219,4121 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="089CBB7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3727486">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FE7B1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="175479FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CF22F54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D32A8AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EFA02D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72DA86D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="226B1FBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0EE4E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="271459F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AD8426A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C916D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D548A80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304E5BDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="185CF1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330C1EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92068BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C9746A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A05C8E3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="373B1B33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71CE82A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3878078E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBFCB504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C49438F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="23A4AFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58F33369"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0192B94A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCA0CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA3642E0"/>
     <w:lvl w:ilvl="0" w:tplc="09E885AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="36E2F2EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CC6A7D7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7090D420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="59F45E04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1F183CCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="79AADF24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F33C0306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="47A04146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645424F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD4CA12E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64B06FA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AD25738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6958344A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E34626C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FDD43BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="800CDB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F516EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02A6DECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761433BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6061B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBC6900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9925D60"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E432983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6B29A1C"/>
     <w:lvl w:ilvl="0" w:tplc="8250CA9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B498AEA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BA42F8B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7DD829EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8B4C7676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="17800DA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3FA0318C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1982D23E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0CA0B172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F924CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF4A3C6C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1025865602">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1589003706">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="904027273">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="987130812">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1576891800">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="726563488">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="502625626">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1185440273">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="12633">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1683626176">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="958221741">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="746001817">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1408383488">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1666667203">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1225872555">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1698237767">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="258679755">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1536773141">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="379020001">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="651909309">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="17121970">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="959147526">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="445739354">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="526867843">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1196694752">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1230849683">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1026445752">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="28265139">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2066443741">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D52352"/>
     <w:rsid w:val="00000B41"/>
+    <w:rsid w:val="00002FBE"/>
+    <w:rsid w:val="00011AA9"/>
     <w:rsid w:val="0001429D"/>
+    <w:rsid w:val="00021258"/>
+    <w:rsid w:val="00024328"/>
     <w:rsid w:val="000271ED"/>
     <w:rsid w:val="0003098A"/>
     <w:rsid w:val="00031098"/>
+    <w:rsid w:val="00031783"/>
     <w:rsid w:val="000354FD"/>
+    <w:rsid w:val="0003754D"/>
+    <w:rsid w:val="0003764E"/>
     <w:rsid w:val="000445F0"/>
+    <w:rsid w:val="00047B02"/>
+    <w:rsid w:val="00051F6F"/>
+    <w:rsid w:val="000533FA"/>
     <w:rsid w:val="0005633D"/>
     <w:rsid w:val="00056FD6"/>
+    <w:rsid w:val="000616C4"/>
     <w:rsid w:val="000674AB"/>
+    <w:rsid w:val="00070ADE"/>
     <w:rsid w:val="000718F1"/>
     <w:rsid w:val="00077439"/>
+    <w:rsid w:val="00077ECE"/>
+    <w:rsid w:val="00081DE0"/>
     <w:rsid w:val="00087627"/>
+    <w:rsid w:val="0009170D"/>
     <w:rsid w:val="000A304D"/>
+    <w:rsid w:val="000A7A3A"/>
+    <w:rsid w:val="000B06CA"/>
     <w:rsid w:val="000B4849"/>
+    <w:rsid w:val="000B62DE"/>
     <w:rsid w:val="000C140C"/>
+    <w:rsid w:val="000C4192"/>
     <w:rsid w:val="000C58BE"/>
+    <w:rsid w:val="000C5C09"/>
     <w:rsid w:val="000C71AF"/>
+    <w:rsid w:val="000D072A"/>
+    <w:rsid w:val="000D2B0D"/>
+    <w:rsid w:val="000D7E64"/>
+    <w:rsid w:val="000E17EC"/>
+    <w:rsid w:val="000E3526"/>
+    <w:rsid w:val="000E5D40"/>
     <w:rsid w:val="000E6A3A"/>
     <w:rsid w:val="000E6B02"/>
+    <w:rsid w:val="000E78D9"/>
     <w:rsid w:val="000F5980"/>
+    <w:rsid w:val="00102E68"/>
+    <w:rsid w:val="00103BCE"/>
     <w:rsid w:val="00104AEA"/>
     <w:rsid w:val="00105131"/>
+    <w:rsid w:val="00105B52"/>
+    <w:rsid w:val="00106166"/>
+    <w:rsid w:val="00110165"/>
+    <w:rsid w:val="00112260"/>
+    <w:rsid w:val="001125CF"/>
+    <w:rsid w:val="001155FB"/>
     <w:rsid w:val="00120AB4"/>
+    <w:rsid w:val="00125604"/>
+    <w:rsid w:val="00127BBB"/>
     <w:rsid w:val="00130503"/>
     <w:rsid w:val="001305D7"/>
+    <w:rsid w:val="00130F39"/>
     <w:rsid w:val="00132977"/>
+    <w:rsid w:val="001330D3"/>
     <w:rsid w:val="0013322B"/>
     <w:rsid w:val="00135289"/>
+    <w:rsid w:val="00135927"/>
+    <w:rsid w:val="0013714B"/>
     <w:rsid w:val="00147D85"/>
+    <w:rsid w:val="001503F4"/>
+    <w:rsid w:val="00151308"/>
+    <w:rsid w:val="00151455"/>
     <w:rsid w:val="00151782"/>
+    <w:rsid w:val="00154993"/>
     <w:rsid w:val="0015535F"/>
     <w:rsid w:val="00162159"/>
     <w:rsid w:val="001640CD"/>
     <w:rsid w:val="00166A43"/>
     <w:rsid w:val="001713AC"/>
     <w:rsid w:val="00173C4F"/>
+    <w:rsid w:val="00174CD3"/>
     <w:rsid w:val="00174EAE"/>
+    <w:rsid w:val="00176E65"/>
+    <w:rsid w:val="00177053"/>
     <w:rsid w:val="00197F76"/>
+    <w:rsid w:val="001A0913"/>
+    <w:rsid w:val="001A5876"/>
     <w:rsid w:val="001B02A3"/>
+    <w:rsid w:val="001B5B76"/>
     <w:rsid w:val="001C1F9D"/>
+    <w:rsid w:val="001C6E11"/>
     <w:rsid w:val="001D09EE"/>
     <w:rsid w:val="001D384F"/>
     <w:rsid w:val="001D4CBF"/>
     <w:rsid w:val="001E2775"/>
     <w:rsid w:val="001F288E"/>
     <w:rsid w:val="001F7F70"/>
     <w:rsid w:val="00203292"/>
     <w:rsid w:val="00206307"/>
     <w:rsid w:val="00214475"/>
+    <w:rsid w:val="0023292B"/>
+    <w:rsid w:val="00235006"/>
+    <w:rsid w:val="00240150"/>
+    <w:rsid w:val="00244590"/>
+    <w:rsid w:val="0024611F"/>
     <w:rsid w:val="00247624"/>
     <w:rsid w:val="002539F8"/>
+    <w:rsid w:val="00254189"/>
     <w:rsid w:val="00256F22"/>
     <w:rsid w:val="002631A6"/>
     <w:rsid w:val="002759DE"/>
+    <w:rsid w:val="00282806"/>
     <w:rsid w:val="0028850D"/>
+    <w:rsid w:val="00294ABF"/>
     <w:rsid w:val="00297D5A"/>
     <w:rsid w:val="002A27DE"/>
     <w:rsid w:val="002A63F4"/>
     <w:rsid w:val="002C4717"/>
+    <w:rsid w:val="002D0FA8"/>
     <w:rsid w:val="002D7280"/>
+    <w:rsid w:val="002E3E3B"/>
+    <w:rsid w:val="002E4489"/>
+    <w:rsid w:val="002F255D"/>
+    <w:rsid w:val="002F3933"/>
+    <w:rsid w:val="002F48DF"/>
+    <w:rsid w:val="002F4965"/>
     <w:rsid w:val="002F69A5"/>
     <w:rsid w:val="003013C0"/>
     <w:rsid w:val="00301F3B"/>
+    <w:rsid w:val="00313F5F"/>
     <w:rsid w:val="003149A4"/>
+    <w:rsid w:val="003154DF"/>
+    <w:rsid w:val="0031559E"/>
+    <w:rsid w:val="00322403"/>
+    <w:rsid w:val="00326BC1"/>
     <w:rsid w:val="0033618A"/>
     <w:rsid w:val="00336BFE"/>
+    <w:rsid w:val="00340A2B"/>
     <w:rsid w:val="00352071"/>
+    <w:rsid w:val="0035279E"/>
+    <w:rsid w:val="00352E26"/>
+    <w:rsid w:val="00354367"/>
     <w:rsid w:val="00356212"/>
+    <w:rsid w:val="003569F4"/>
     <w:rsid w:val="003640B5"/>
+    <w:rsid w:val="00364728"/>
+    <w:rsid w:val="00364D93"/>
+    <w:rsid w:val="00367D89"/>
     <w:rsid w:val="0037009A"/>
     <w:rsid w:val="00371098"/>
     <w:rsid w:val="00372056"/>
+    <w:rsid w:val="00373359"/>
+    <w:rsid w:val="00374FDB"/>
+    <w:rsid w:val="003824B8"/>
+    <w:rsid w:val="00390101"/>
+    <w:rsid w:val="00394891"/>
     <w:rsid w:val="003A290A"/>
     <w:rsid w:val="003B7763"/>
+    <w:rsid w:val="003C2EA4"/>
+    <w:rsid w:val="003C53A4"/>
+    <w:rsid w:val="003C64C5"/>
+    <w:rsid w:val="003C71E0"/>
     <w:rsid w:val="003D3A80"/>
     <w:rsid w:val="003D491F"/>
+    <w:rsid w:val="003E025D"/>
     <w:rsid w:val="003F2C8C"/>
+    <w:rsid w:val="003F3A9D"/>
     <w:rsid w:val="003F4B10"/>
+    <w:rsid w:val="004015FC"/>
     <w:rsid w:val="00401B11"/>
     <w:rsid w:val="00405BC9"/>
+    <w:rsid w:val="0040668A"/>
+    <w:rsid w:val="00407D95"/>
+    <w:rsid w:val="00410ADB"/>
+    <w:rsid w:val="00411578"/>
+    <w:rsid w:val="00411701"/>
+    <w:rsid w:val="00412074"/>
+    <w:rsid w:val="00412B19"/>
+    <w:rsid w:val="0042168C"/>
+    <w:rsid w:val="004274B9"/>
+    <w:rsid w:val="004301D8"/>
+    <w:rsid w:val="00430661"/>
     <w:rsid w:val="004325D5"/>
     <w:rsid w:val="004421D6"/>
+    <w:rsid w:val="00442680"/>
+    <w:rsid w:val="00442B72"/>
+    <w:rsid w:val="00443734"/>
     <w:rsid w:val="004465E1"/>
+    <w:rsid w:val="0045026B"/>
     <w:rsid w:val="004509B5"/>
+    <w:rsid w:val="00452DDF"/>
     <w:rsid w:val="00453C46"/>
+    <w:rsid w:val="00457D7C"/>
     <w:rsid w:val="004621ED"/>
+    <w:rsid w:val="00462544"/>
+    <w:rsid w:val="00464405"/>
+    <w:rsid w:val="00465589"/>
     <w:rsid w:val="00473573"/>
     <w:rsid w:val="00473C3C"/>
     <w:rsid w:val="00477069"/>
     <w:rsid w:val="00485C10"/>
+    <w:rsid w:val="00486CA4"/>
     <w:rsid w:val="0048770F"/>
+    <w:rsid w:val="0049541B"/>
     <w:rsid w:val="00495D18"/>
     <w:rsid w:val="00496B65"/>
     <w:rsid w:val="00497B7F"/>
+    <w:rsid w:val="004A0807"/>
+    <w:rsid w:val="004A2F78"/>
     <w:rsid w:val="004B6156"/>
+    <w:rsid w:val="004B786A"/>
+    <w:rsid w:val="004C36DB"/>
+    <w:rsid w:val="004C4D53"/>
+    <w:rsid w:val="004C61A9"/>
     <w:rsid w:val="004C7508"/>
+    <w:rsid w:val="004D183B"/>
+    <w:rsid w:val="004D364F"/>
     <w:rsid w:val="004D56D1"/>
+    <w:rsid w:val="004D6D7B"/>
+    <w:rsid w:val="004F23DB"/>
+    <w:rsid w:val="004F2797"/>
+    <w:rsid w:val="004F3789"/>
     <w:rsid w:val="004F51D4"/>
+    <w:rsid w:val="004F770A"/>
     <w:rsid w:val="00503804"/>
     <w:rsid w:val="005104E9"/>
+    <w:rsid w:val="00512BED"/>
     <w:rsid w:val="0051410C"/>
+    <w:rsid w:val="00515231"/>
+    <w:rsid w:val="00515D1B"/>
+    <w:rsid w:val="00522628"/>
     <w:rsid w:val="00531089"/>
+    <w:rsid w:val="005338E7"/>
     <w:rsid w:val="0053672E"/>
+    <w:rsid w:val="005442D2"/>
+    <w:rsid w:val="00547297"/>
     <w:rsid w:val="00555B6B"/>
     <w:rsid w:val="00563913"/>
+    <w:rsid w:val="00565983"/>
+    <w:rsid w:val="0057118B"/>
+    <w:rsid w:val="0057236A"/>
+    <w:rsid w:val="00577AFD"/>
     <w:rsid w:val="00580B65"/>
+    <w:rsid w:val="005860EB"/>
     <w:rsid w:val="0058F8EF"/>
+    <w:rsid w:val="00591707"/>
     <w:rsid w:val="00591EE8"/>
+    <w:rsid w:val="00593D0B"/>
+    <w:rsid w:val="00595E06"/>
     <w:rsid w:val="00597642"/>
+    <w:rsid w:val="005A0380"/>
     <w:rsid w:val="005A2123"/>
+    <w:rsid w:val="005B0AED"/>
+    <w:rsid w:val="005B230D"/>
+    <w:rsid w:val="005B6199"/>
+    <w:rsid w:val="005B6AC2"/>
+    <w:rsid w:val="005C058C"/>
+    <w:rsid w:val="005D2FE8"/>
+    <w:rsid w:val="005D6746"/>
     <w:rsid w:val="005F105E"/>
+    <w:rsid w:val="005F234A"/>
+    <w:rsid w:val="005F7B75"/>
     <w:rsid w:val="005F7E3D"/>
     <w:rsid w:val="0060576F"/>
+    <w:rsid w:val="0061020C"/>
     <w:rsid w:val="00610EAD"/>
     <w:rsid w:val="006136CF"/>
     <w:rsid w:val="006139CE"/>
+    <w:rsid w:val="00625EAB"/>
+    <w:rsid w:val="00632F49"/>
     <w:rsid w:val="0063332D"/>
+    <w:rsid w:val="006368A2"/>
     <w:rsid w:val="00640E33"/>
     <w:rsid w:val="006418A8"/>
+    <w:rsid w:val="00643162"/>
     <w:rsid w:val="00644A07"/>
     <w:rsid w:val="00646202"/>
+    <w:rsid w:val="00653096"/>
     <w:rsid w:val="0066034D"/>
+    <w:rsid w:val="00662FAC"/>
+    <w:rsid w:val="00664479"/>
     <w:rsid w:val="0066630F"/>
+    <w:rsid w:val="00672714"/>
+    <w:rsid w:val="00675657"/>
     <w:rsid w:val="00683B99"/>
+    <w:rsid w:val="00683E6C"/>
+    <w:rsid w:val="00686512"/>
+    <w:rsid w:val="0068661D"/>
     <w:rsid w:val="00686783"/>
     <w:rsid w:val="0069026A"/>
+    <w:rsid w:val="00692380"/>
+    <w:rsid w:val="006A49A5"/>
     <w:rsid w:val="006B0C71"/>
     <w:rsid w:val="006B1245"/>
     <w:rsid w:val="006C1911"/>
+    <w:rsid w:val="006C4D65"/>
     <w:rsid w:val="006D23AD"/>
     <w:rsid w:val="006D40F6"/>
+    <w:rsid w:val="006E3F7B"/>
+    <w:rsid w:val="006E49DB"/>
+    <w:rsid w:val="006F1ED5"/>
     <w:rsid w:val="006F25E8"/>
+    <w:rsid w:val="007024EF"/>
     <w:rsid w:val="00703FDE"/>
+    <w:rsid w:val="007064C6"/>
+    <w:rsid w:val="00706C50"/>
+    <w:rsid w:val="007074F9"/>
+    <w:rsid w:val="00707771"/>
     <w:rsid w:val="0071078B"/>
+    <w:rsid w:val="007109B5"/>
     <w:rsid w:val="007254BF"/>
+    <w:rsid w:val="0073014F"/>
     <w:rsid w:val="0074342B"/>
     <w:rsid w:val="00745950"/>
     <w:rsid w:val="00757CD2"/>
+    <w:rsid w:val="00761239"/>
     <w:rsid w:val="007674A6"/>
     <w:rsid w:val="007744FC"/>
+    <w:rsid w:val="0077475A"/>
     <w:rsid w:val="00775239"/>
     <w:rsid w:val="0077680A"/>
+    <w:rsid w:val="00776FD7"/>
+    <w:rsid w:val="00786055"/>
     <w:rsid w:val="007865EE"/>
     <w:rsid w:val="00786DD6"/>
+    <w:rsid w:val="00796477"/>
+    <w:rsid w:val="007A2CB0"/>
     <w:rsid w:val="007A788F"/>
     <w:rsid w:val="007A7B8C"/>
+    <w:rsid w:val="007B2AFC"/>
     <w:rsid w:val="007B6384"/>
     <w:rsid w:val="007C1132"/>
+    <w:rsid w:val="007C59F4"/>
+    <w:rsid w:val="007C67B5"/>
     <w:rsid w:val="007D37D1"/>
+    <w:rsid w:val="007D405C"/>
     <w:rsid w:val="007D5949"/>
     <w:rsid w:val="007D78B8"/>
     <w:rsid w:val="007E2C60"/>
+    <w:rsid w:val="007E4443"/>
     <w:rsid w:val="007E5B0C"/>
+    <w:rsid w:val="007E5FE5"/>
+    <w:rsid w:val="007E6F33"/>
+    <w:rsid w:val="007E7618"/>
+    <w:rsid w:val="007E7EF8"/>
+    <w:rsid w:val="00806673"/>
     <w:rsid w:val="00806CA1"/>
+    <w:rsid w:val="0081136C"/>
     <w:rsid w:val="0081213A"/>
     <w:rsid w:val="008123BD"/>
     <w:rsid w:val="0081658F"/>
+    <w:rsid w:val="008210F2"/>
+    <w:rsid w:val="00822370"/>
     <w:rsid w:val="008242CC"/>
+    <w:rsid w:val="008331B4"/>
+    <w:rsid w:val="0084257C"/>
     <w:rsid w:val="00846443"/>
     <w:rsid w:val="00847640"/>
+    <w:rsid w:val="00853F61"/>
     <w:rsid w:val="008575E5"/>
+    <w:rsid w:val="00860005"/>
     <w:rsid w:val="00860D75"/>
     <w:rsid w:val="00864653"/>
+    <w:rsid w:val="0086656E"/>
+    <w:rsid w:val="00870AA0"/>
     <w:rsid w:val="008748AD"/>
     <w:rsid w:val="00880329"/>
+    <w:rsid w:val="00880CB9"/>
+    <w:rsid w:val="008842A3"/>
+    <w:rsid w:val="0088439C"/>
     <w:rsid w:val="00884B35"/>
+    <w:rsid w:val="008865B6"/>
+    <w:rsid w:val="00892C4E"/>
+    <w:rsid w:val="00893E17"/>
+    <w:rsid w:val="008B1F97"/>
+    <w:rsid w:val="008B6D57"/>
+    <w:rsid w:val="008C7A49"/>
+    <w:rsid w:val="008D026E"/>
     <w:rsid w:val="008D6FAF"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E04DA"/>
+    <w:rsid w:val="008E04F7"/>
     <w:rsid w:val="008E225D"/>
+    <w:rsid w:val="008E2462"/>
     <w:rsid w:val="008E2A88"/>
+    <w:rsid w:val="008E723A"/>
+    <w:rsid w:val="008F03D6"/>
+    <w:rsid w:val="008F4993"/>
+    <w:rsid w:val="00900148"/>
     <w:rsid w:val="0090107D"/>
+    <w:rsid w:val="009014CC"/>
     <w:rsid w:val="00901A01"/>
+    <w:rsid w:val="00903B53"/>
+    <w:rsid w:val="009067F9"/>
+    <w:rsid w:val="00910F9F"/>
+    <w:rsid w:val="00914386"/>
+    <w:rsid w:val="00920E08"/>
+    <w:rsid w:val="009229EF"/>
     <w:rsid w:val="00922A1F"/>
+    <w:rsid w:val="00923779"/>
+    <w:rsid w:val="009246B2"/>
+    <w:rsid w:val="009248FA"/>
+    <w:rsid w:val="009323A7"/>
+    <w:rsid w:val="00932773"/>
     <w:rsid w:val="0093295C"/>
+    <w:rsid w:val="009358C5"/>
     <w:rsid w:val="00943DC7"/>
+    <w:rsid w:val="00945C17"/>
+    <w:rsid w:val="00952D6B"/>
+    <w:rsid w:val="00962361"/>
+    <w:rsid w:val="0096548B"/>
+    <w:rsid w:val="00973DAA"/>
+    <w:rsid w:val="0097659A"/>
+    <w:rsid w:val="009845BD"/>
     <w:rsid w:val="009860BF"/>
+    <w:rsid w:val="009861DE"/>
     <w:rsid w:val="00990DEA"/>
     <w:rsid w:val="009A57E0"/>
     <w:rsid w:val="009A5E1C"/>
+    <w:rsid w:val="009A76D7"/>
+    <w:rsid w:val="009B125D"/>
     <w:rsid w:val="009B5398"/>
+    <w:rsid w:val="009C4EC0"/>
     <w:rsid w:val="009C59D7"/>
+    <w:rsid w:val="009D0EE8"/>
+    <w:rsid w:val="009D4369"/>
     <w:rsid w:val="009D73BF"/>
     <w:rsid w:val="009E018D"/>
     <w:rsid w:val="009E33D5"/>
+    <w:rsid w:val="009E4490"/>
     <w:rsid w:val="009E770D"/>
+    <w:rsid w:val="009F48D3"/>
     <w:rsid w:val="00A0605F"/>
     <w:rsid w:val="00A06B0D"/>
+    <w:rsid w:val="00A07735"/>
+    <w:rsid w:val="00A10286"/>
     <w:rsid w:val="00A12EC2"/>
+    <w:rsid w:val="00A13A76"/>
     <w:rsid w:val="00A16263"/>
+    <w:rsid w:val="00A20DE1"/>
+    <w:rsid w:val="00A227BD"/>
+    <w:rsid w:val="00A22DCE"/>
     <w:rsid w:val="00A24637"/>
     <w:rsid w:val="00A25923"/>
+    <w:rsid w:val="00A33544"/>
+    <w:rsid w:val="00A342FA"/>
     <w:rsid w:val="00A4130D"/>
     <w:rsid w:val="00A43719"/>
     <w:rsid w:val="00A439A6"/>
     <w:rsid w:val="00A50B91"/>
+    <w:rsid w:val="00A5255B"/>
+    <w:rsid w:val="00A53478"/>
+    <w:rsid w:val="00A53D07"/>
     <w:rsid w:val="00A542CF"/>
     <w:rsid w:val="00A55DF4"/>
+    <w:rsid w:val="00A611CB"/>
     <w:rsid w:val="00A63E74"/>
+    <w:rsid w:val="00A661BC"/>
+    <w:rsid w:val="00A66ACB"/>
+    <w:rsid w:val="00A7125C"/>
+    <w:rsid w:val="00A76325"/>
+    <w:rsid w:val="00A80A4E"/>
+    <w:rsid w:val="00A81B1A"/>
     <w:rsid w:val="00A834CC"/>
+    <w:rsid w:val="00A854B7"/>
     <w:rsid w:val="00A85E42"/>
+    <w:rsid w:val="00A862EB"/>
+    <w:rsid w:val="00A91197"/>
     <w:rsid w:val="00A94D06"/>
+    <w:rsid w:val="00AA2B8E"/>
     <w:rsid w:val="00AA497C"/>
+    <w:rsid w:val="00AB2ACE"/>
+    <w:rsid w:val="00AB43CC"/>
+    <w:rsid w:val="00AB6B12"/>
     <w:rsid w:val="00AC0640"/>
+    <w:rsid w:val="00AC2BA2"/>
+    <w:rsid w:val="00AD0A66"/>
     <w:rsid w:val="00AD3E2E"/>
+    <w:rsid w:val="00AD4443"/>
+    <w:rsid w:val="00AD563D"/>
     <w:rsid w:val="00AE1319"/>
     <w:rsid w:val="00AE482D"/>
+    <w:rsid w:val="00AF08CA"/>
+    <w:rsid w:val="00AF4255"/>
+    <w:rsid w:val="00B00901"/>
+    <w:rsid w:val="00B063E2"/>
+    <w:rsid w:val="00B13969"/>
+    <w:rsid w:val="00B14BB5"/>
+    <w:rsid w:val="00B170C5"/>
     <w:rsid w:val="00B20064"/>
+    <w:rsid w:val="00B23AE6"/>
     <w:rsid w:val="00B3123A"/>
+    <w:rsid w:val="00B3386C"/>
+    <w:rsid w:val="00B424A7"/>
+    <w:rsid w:val="00B43B0E"/>
     <w:rsid w:val="00B44689"/>
     <w:rsid w:val="00B46C46"/>
     <w:rsid w:val="00B54098"/>
+    <w:rsid w:val="00B619C6"/>
     <w:rsid w:val="00B61E73"/>
+    <w:rsid w:val="00B63048"/>
+    <w:rsid w:val="00B75735"/>
+    <w:rsid w:val="00B75F31"/>
+    <w:rsid w:val="00B82311"/>
+    <w:rsid w:val="00B8505C"/>
+    <w:rsid w:val="00B8606D"/>
+    <w:rsid w:val="00B927E6"/>
+    <w:rsid w:val="00B934FF"/>
+    <w:rsid w:val="00B95B78"/>
+    <w:rsid w:val="00BA3B98"/>
+    <w:rsid w:val="00BA78E8"/>
+    <w:rsid w:val="00BB4A7D"/>
+    <w:rsid w:val="00BB67C1"/>
+    <w:rsid w:val="00BB709B"/>
     <w:rsid w:val="00BC2D91"/>
+    <w:rsid w:val="00BC4FC2"/>
+    <w:rsid w:val="00BC6341"/>
+    <w:rsid w:val="00BC7B6E"/>
+    <w:rsid w:val="00BE5E6F"/>
+    <w:rsid w:val="00BE7C6A"/>
     <w:rsid w:val="00BE7EB3"/>
     <w:rsid w:val="00BF114B"/>
+    <w:rsid w:val="00BF3D33"/>
     <w:rsid w:val="00BF5516"/>
     <w:rsid w:val="00BF77AC"/>
+    <w:rsid w:val="00C01034"/>
+    <w:rsid w:val="00C1151B"/>
     <w:rsid w:val="00C15D8D"/>
     <w:rsid w:val="00C16E04"/>
     <w:rsid w:val="00C1751B"/>
+    <w:rsid w:val="00C20D2F"/>
+    <w:rsid w:val="00C239CB"/>
+    <w:rsid w:val="00C24635"/>
+    <w:rsid w:val="00C2577D"/>
     <w:rsid w:val="00C2714A"/>
+    <w:rsid w:val="00C30015"/>
+    <w:rsid w:val="00C41569"/>
+    <w:rsid w:val="00C42EB6"/>
     <w:rsid w:val="00C525C1"/>
+    <w:rsid w:val="00C61EF8"/>
     <w:rsid w:val="00C61FEC"/>
+    <w:rsid w:val="00C62533"/>
     <w:rsid w:val="00C6271B"/>
     <w:rsid w:val="00C65E04"/>
+    <w:rsid w:val="00C71133"/>
     <w:rsid w:val="00C75F09"/>
     <w:rsid w:val="00C82EA8"/>
     <w:rsid w:val="00C87573"/>
+    <w:rsid w:val="00C90A6B"/>
     <w:rsid w:val="00C90F67"/>
     <w:rsid w:val="00CA0AA1"/>
+    <w:rsid w:val="00CA1336"/>
     <w:rsid w:val="00CA25BE"/>
     <w:rsid w:val="00CA303D"/>
     <w:rsid w:val="00CA3D89"/>
+    <w:rsid w:val="00CA42F8"/>
+    <w:rsid w:val="00CA5EF9"/>
+    <w:rsid w:val="00CB08AC"/>
+    <w:rsid w:val="00CB74F7"/>
     <w:rsid w:val="00CC4EC6"/>
+    <w:rsid w:val="00CD0EBC"/>
     <w:rsid w:val="00CE3B25"/>
     <w:rsid w:val="00CF01CD"/>
+    <w:rsid w:val="00CF12BE"/>
+    <w:rsid w:val="00CF3579"/>
+    <w:rsid w:val="00CF3BC9"/>
+    <w:rsid w:val="00CF481B"/>
     <w:rsid w:val="00CF6528"/>
+    <w:rsid w:val="00D00A22"/>
     <w:rsid w:val="00D030FF"/>
     <w:rsid w:val="00D050F9"/>
+    <w:rsid w:val="00D05ADC"/>
+    <w:rsid w:val="00D1120A"/>
+    <w:rsid w:val="00D12E64"/>
+    <w:rsid w:val="00D1792D"/>
+    <w:rsid w:val="00D17E4A"/>
+    <w:rsid w:val="00D23AFB"/>
     <w:rsid w:val="00D31EFB"/>
     <w:rsid w:val="00D32867"/>
     <w:rsid w:val="00D34550"/>
+    <w:rsid w:val="00D36CFA"/>
+    <w:rsid w:val="00D3750D"/>
+    <w:rsid w:val="00D447D7"/>
+    <w:rsid w:val="00D45EBE"/>
+    <w:rsid w:val="00D50222"/>
     <w:rsid w:val="00D50740"/>
     <w:rsid w:val="00D52352"/>
     <w:rsid w:val="00D52F3F"/>
+    <w:rsid w:val="00D54C1D"/>
+    <w:rsid w:val="00D55E60"/>
+    <w:rsid w:val="00D60E81"/>
+    <w:rsid w:val="00D64328"/>
+    <w:rsid w:val="00D66866"/>
     <w:rsid w:val="00D7523E"/>
+    <w:rsid w:val="00D8022B"/>
     <w:rsid w:val="00D81960"/>
+    <w:rsid w:val="00D82203"/>
+    <w:rsid w:val="00D826B6"/>
+    <w:rsid w:val="00D82CD7"/>
+    <w:rsid w:val="00D83B35"/>
     <w:rsid w:val="00D86F24"/>
+    <w:rsid w:val="00D87E1C"/>
+    <w:rsid w:val="00D91C98"/>
     <w:rsid w:val="00D94EE3"/>
+    <w:rsid w:val="00D94FD1"/>
+    <w:rsid w:val="00D9546A"/>
     <w:rsid w:val="00DA417A"/>
+    <w:rsid w:val="00DA4BB4"/>
+    <w:rsid w:val="00DA534C"/>
+    <w:rsid w:val="00DA747A"/>
     <w:rsid w:val="00DB30AF"/>
     <w:rsid w:val="00DB60D8"/>
     <w:rsid w:val="00DB6BD8"/>
+    <w:rsid w:val="00DB720F"/>
     <w:rsid w:val="00DC47FE"/>
+    <w:rsid w:val="00DC5245"/>
+    <w:rsid w:val="00DC6953"/>
+    <w:rsid w:val="00DC7F63"/>
     <w:rsid w:val="00DD2A1A"/>
     <w:rsid w:val="00DD34C2"/>
+    <w:rsid w:val="00DD656B"/>
+    <w:rsid w:val="00DE5735"/>
+    <w:rsid w:val="00DE7AE6"/>
     <w:rsid w:val="00DF1B58"/>
+    <w:rsid w:val="00DF390B"/>
     <w:rsid w:val="00DF522E"/>
+    <w:rsid w:val="00DF7281"/>
+    <w:rsid w:val="00E027A4"/>
+    <w:rsid w:val="00E03A3B"/>
+    <w:rsid w:val="00E06635"/>
+    <w:rsid w:val="00E06680"/>
+    <w:rsid w:val="00E06F74"/>
     <w:rsid w:val="00E074B7"/>
+    <w:rsid w:val="00E106C2"/>
+    <w:rsid w:val="00E170A2"/>
+    <w:rsid w:val="00E226F5"/>
+    <w:rsid w:val="00E23306"/>
     <w:rsid w:val="00E23478"/>
+    <w:rsid w:val="00E23BFF"/>
+    <w:rsid w:val="00E27A0A"/>
+    <w:rsid w:val="00E33687"/>
     <w:rsid w:val="00E34A10"/>
+    <w:rsid w:val="00E408BB"/>
+    <w:rsid w:val="00E454FF"/>
+    <w:rsid w:val="00E4596F"/>
     <w:rsid w:val="00E50CCE"/>
+    <w:rsid w:val="00E52668"/>
+    <w:rsid w:val="00E55701"/>
+    <w:rsid w:val="00E5607D"/>
+    <w:rsid w:val="00E57268"/>
     <w:rsid w:val="00E6144F"/>
+    <w:rsid w:val="00E62DEC"/>
+    <w:rsid w:val="00E65022"/>
+    <w:rsid w:val="00E661BE"/>
+    <w:rsid w:val="00E66423"/>
+    <w:rsid w:val="00E729B1"/>
     <w:rsid w:val="00E740CD"/>
     <w:rsid w:val="00E779EF"/>
+    <w:rsid w:val="00E77BAE"/>
+    <w:rsid w:val="00E83C23"/>
+    <w:rsid w:val="00E83D49"/>
     <w:rsid w:val="00E8436B"/>
     <w:rsid w:val="00E904A8"/>
+    <w:rsid w:val="00E9128E"/>
+    <w:rsid w:val="00EA20DE"/>
     <w:rsid w:val="00EA6C5F"/>
     <w:rsid w:val="00EC2F54"/>
     <w:rsid w:val="00EC557D"/>
+    <w:rsid w:val="00ED086E"/>
+    <w:rsid w:val="00ED0C7A"/>
     <w:rsid w:val="00EE0175"/>
+    <w:rsid w:val="00EE57EC"/>
     <w:rsid w:val="00EF5F69"/>
+    <w:rsid w:val="00F04A88"/>
+    <w:rsid w:val="00F05C34"/>
     <w:rsid w:val="00F05EE0"/>
+    <w:rsid w:val="00F10407"/>
     <w:rsid w:val="00F1372E"/>
     <w:rsid w:val="00F13F95"/>
+    <w:rsid w:val="00F1687D"/>
+    <w:rsid w:val="00F21627"/>
+    <w:rsid w:val="00F2246E"/>
     <w:rsid w:val="00F37183"/>
+    <w:rsid w:val="00F43497"/>
     <w:rsid w:val="00F44C6A"/>
     <w:rsid w:val="00F46FFD"/>
+    <w:rsid w:val="00F506EA"/>
+    <w:rsid w:val="00F50AA6"/>
+    <w:rsid w:val="00F51398"/>
     <w:rsid w:val="00F52821"/>
     <w:rsid w:val="00F55BF3"/>
     <w:rsid w:val="00F6254D"/>
     <w:rsid w:val="00F65EED"/>
+    <w:rsid w:val="00F742D9"/>
+    <w:rsid w:val="00F75124"/>
+    <w:rsid w:val="00F767C7"/>
+    <w:rsid w:val="00F86350"/>
     <w:rsid w:val="00F90CB2"/>
     <w:rsid w:val="00FB1087"/>
     <w:rsid w:val="00FB40B8"/>
     <w:rsid w:val="00FB4381"/>
     <w:rsid w:val="00FB500F"/>
+    <w:rsid w:val="00FB63C6"/>
     <w:rsid w:val="00FC027E"/>
+    <w:rsid w:val="00FC0E1B"/>
     <w:rsid w:val="00FC1787"/>
     <w:rsid w:val="00FC25A6"/>
+    <w:rsid w:val="00FD1530"/>
     <w:rsid w:val="00FD24DD"/>
+    <w:rsid w:val="00FE1318"/>
+    <w:rsid w:val="00FE760D"/>
     <w:rsid w:val="00FE7904"/>
+    <w:rsid w:val="00FF0884"/>
+    <w:rsid w:val="00FF17DF"/>
+    <w:rsid w:val="00FF3B53"/>
     <w:rsid w:val="00FF730D"/>
     <w:rsid w:val="015A1B6E"/>
     <w:rsid w:val="015F8E06"/>
     <w:rsid w:val="01784F83"/>
     <w:rsid w:val="01F5ADBA"/>
     <w:rsid w:val="02017978"/>
     <w:rsid w:val="021391BF"/>
     <w:rsid w:val="0218AA65"/>
     <w:rsid w:val="02540FE6"/>
     <w:rsid w:val="025F89D4"/>
     <w:rsid w:val="029C5B37"/>
     <w:rsid w:val="02B50FE1"/>
     <w:rsid w:val="02DFFA44"/>
     <w:rsid w:val="0332CC26"/>
     <w:rsid w:val="0361F3C7"/>
     <w:rsid w:val="03A9DDCF"/>
     <w:rsid w:val="03D380F4"/>
     <w:rsid w:val="03EC3124"/>
     <w:rsid w:val="03FB14C4"/>
     <w:rsid w:val="0404F3DF"/>
     <w:rsid w:val="048BEC65"/>
     <w:rsid w:val="04A223B5"/>
     <w:rsid w:val="04EAC25B"/>
     <w:rsid w:val="051CC604"/>
     <w:rsid w:val="053FBDE9"/>
@@ -17256,89 +18414,91 @@
     <w:rsid w:val="0FD4EF0F"/>
     <w:rsid w:val="0FE7C629"/>
     <w:rsid w:val="1000D5B1"/>
     <w:rsid w:val="103B6979"/>
     <w:rsid w:val="1075A097"/>
     <w:rsid w:val="108D99B8"/>
     <w:rsid w:val="10925792"/>
     <w:rsid w:val="10B7197D"/>
     <w:rsid w:val="10BAD55F"/>
     <w:rsid w:val="11138AA3"/>
     <w:rsid w:val="1145B8AA"/>
     <w:rsid w:val="1173521C"/>
     <w:rsid w:val="11B2BA7C"/>
     <w:rsid w:val="11B5A03B"/>
     <w:rsid w:val="11BA0D90"/>
     <w:rsid w:val="11CC67A8"/>
     <w:rsid w:val="1245060E"/>
     <w:rsid w:val="1266848D"/>
     <w:rsid w:val="1310AADD"/>
     <w:rsid w:val="1317B9CC"/>
     <w:rsid w:val="134F17D1"/>
     <w:rsid w:val="1354DC34"/>
     <w:rsid w:val="13A60A71"/>
     <w:rsid w:val="13B97DFB"/>
     <w:rsid w:val="13DC309E"/>
+    <w:rsid w:val="13FFB649"/>
     <w:rsid w:val="1409B021"/>
     <w:rsid w:val="142E3B6A"/>
     <w:rsid w:val="143CF5F6"/>
     <w:rsid w:val="1453DD99"/>
     <w:rsid w:val="14591E1A"/>
     <w:rsid w:val="1459EE51"/>
     <w:rsid w:val="148D17CE"/>
     <w:rsid w:val="14F617E1"/>
     <w:rsid w:val="154FE6A0"/>
     <w:rsid w:val="156AD4C7"/>
     <w:rsid w:val="15CA0BCB"/>
     <w:rsid w:val="160F5B4D"/>
     <w:rsid w:val="16134BEF"/>
     <w:rsid w:val="161FD87A"/>
     <w:rsid w:val="166B0FEE"/>
     <w:rsid w:val="169182A0"/>
     <w:rsid w:val="16B86C21"/>
     <w:rsid w:val="16F7A38B"/>
     <w:rsid w:val="173969F6"/>
     <w:rsid w:val="175BBA1B"/>
     <w:rsid w:val="1765DC2C"/>
     <w:rsid w:val="17CB1638"/>
     <w:rsid w:val="17CD07C0"/>
     <w:rsid w:val="18061C3D"/>
     <w:rsid w:val="18604126"/>
     <w:rsid w:val="187C479E"/>
     <w:rsid w:val="18C0253C"/>
     <w:rsid w:val="19164BE7"/>
     <w:rsid w:val="193D3FD8"/>
     <w:rsid w:val="19522660"/>
     <w:rsid w:val="1956F641"/>
     <w:rsid w:val="19774141"/>
     <w:rsid w:val="19789A51"/>
     <w:rsid w:val="197FC3D2"/>
     <w:rsid w:val="1980315F"/>
     <w:rsid w:val="1A117450"/>
     <w:rsid w:val="1A1F3E92"/>
     <w:rsid w:val="1A3F7BBF"/>
     <w:rsid w:val="1AE895D8"/>
+    <w:rsid w:val="1B24318C"/>
     <w:rsid w:val="1B4B0694"/>
     <w:rsid w:val="1B655965"/>
     <w:rsid w:val="1B65983D"/>
     <w:rsid w:val="1B7B3279"/>
     <w:rsid w:val="1B9F8370"/>
     <w:rsid w:val="1BB04208"/>
     <w:rsid w:val="1BDE3ABE"/>
     <w:rsid w:val="1C026C2E"/>
     <w:rsid w:val="1C4B6152"/>
     <w:rsid w:val="1C9AA614"/>
     <w:rsid w:val="1C9FBDCD"/>
     <w:rsid w:val="1CF4E622"/>
     <w:rsid w:val="1CF88585"/>
     <w:rsid w:val="1DD279C0"/>
     <w:rsid w:val="1DE05A26"/>
     <w:rsid w:val="1DE2F36B"/>
     <w:rsid w:val="1E02540B"/>
     <w:rsid w:val="1E10A1B9"/>
     <w:rsid w:val="1E1E3199"/>
     <w:rsid w:val="1E675FB2"/>
     <w:rsid w:val="1E83D1CA"/>
     <w:rsid w:val="1EC0BC3C"/>
     <w:rsid w:val="1EC8025B"/>
     <w:rsid w:val="1ED52D74"/>
     <w:rsid w:val="1EE579F3"/>
@@ -17565,73 +18725,75 @@
     <w:rsid w:val="3C8D0A16"/>
     <w:rsid w:val="3CA42564"/>
     <w:rsid w:val="3CAB09CD"/>
     <w:rsid w:val="3CBD95B3"/>
     <w:rsid w:val="3CC8798C"/>
     <w:rsid w:val="3CD482E9"/>
     <w:rsid w:val="3D0C57B6"/>
     <w:rsid w:val="3D25D90B"/>
     <w:rsid w:val="3D5469D0"/>
     <w:rsid w:val="3D98B911"/>
     <w:rsid w:val="3DDA9908"/>
     <w:rsid w:val="3E4AEB70"/>
     <w:rsid w:val="3E4FF73C"/>
     <w:rsid w:val="3EF668C9"/>
     <w:rsid w:val="3EFDDE20"/>
     <w:rsid w:val="3F01A7E7"/>
     <w:rsid w:val="3F6E84C1"/>
     <w:rsid w:val="3F98ACA2"/>
     <w:rsid w:val="3FC905CE"/>
     <w:rsid w:val="4005F8EA"/>
     <w:rsid w:val="400E58AC"/>
     <w:rsid w:val="404FDB57"/>
     <w:rsid w:val="40C118F1"/>
     <w:rsid w:val="40D53156"/>
     <w:rsid w:val="40E2922A"/>
+    <w:rsid w:val="411AAFD1"/>
     <w:rsid w:val="41328D8D"/>
     <w:rsid w:val="4151A506"/>
     <w:rsid w:val="41547EF1"/>
     <w:rsid w:val="418797FE"/>
     <w:rsid w:val="418AEC83"/>
     <w:rsid w:val="418E3BAD"/>
     <w:rsid w:val="41982B99"/>
     <w:rsid w:val="41AA0205"/>
     <w:rsid w:val="41CD95CC"/>
     <w:rsid w:val="41DAF83D"/>
     <w:rsid w:val="41E0C659"/>
     <w:rsid w:val="4217051F"/>
     <w:rsid w:val="421BC968"/>
     <w:rsid w:val="423CC7D7"/>
     <w:rsid w:val="426E2C67"/>
     <w:rsid w:val="4275C496"/>
     <w:rsid w:val="4287E021"/>
     <w:rsid w:val="42A5ED81"/>
     <w:rsid w:val="4351A481"/>
     <w:rsid w:val="4370C357"/>
     <w:rsid w:val="438F7063"/>
     <w:rsid w:val="439B0C87"/>
     <w:rsid w:val="43DE5EBD"/>
+    <w:rsid w:val="43F0A6BB"/>
     <w:rsid w:val="4403EDBB"/>
     <w:rsid w:val="44261E7A"/>
     <w:rsid w:val="443BC3CF"/>
     <w:rsid w:val="44457BFB"/>
     <w:rsid w:val="444BA9E1"/>
     <w:rsid w:val="445D1697"/>
     <w:rsid w:val="4463409E"/>
     <w:rsid w:val="44D4E461"/>
     <w:rsid w:val="45017F50"/>
     <w:rsid w:val="4515AB9E"/>
     <w:rsid w:val="453E034E"/>
     <w:rsid w:val="45690C4C"/>
     <w:rsid w:val="456B1067"/>
     <w:rsid w:val="4588C482"/>
     <w:rsid w:val="459A97EB"/>
     <w:rsid w:val="45E6BF5A"/>
     <w:rsid w:val="45E97125"/>
     <w:rsid w:val="461AA5B9"/>
     <w:rsid w:val="4675073A"/>
     <w:rsid w:val="467BA8A3"/>
     <w:rsid w:val="46A10BF1"/>
     <w:rsid w:val="475E5D1E"/>
     <w:rsid w:val="477133B0"/>
     <w:rsid w:val="47B5562D"/>
     <w:rsid w:val="47B55946"/>
@@ -17759,50 +18921,51 @@
     <w:rsid w:val="59D603DC"/>
     <w:rsid w:val="5A0D26E7"/>
     <w:rsid w:val="5A48A4EB"/>
     <w:rsid w:val="5A6E0B5D"/>
     <w:rsid w:val="5A787CF5"/>
     <w:rsid w:val="5AF1EA99"/>
     <w:rsid w:val="5B133519"/>
     <w:rsid w:val="5B683D80"/>
     <w:rsid w:val="5B8729BF"/>
     <w:rsid w:val="5BD8CFF8"/>
     <w:rsid w:val="5C94AD43"/>
     <w:rsid w:val="5CA9D277"/>
     <w:rsid w:val="5CAEA5C5"/>
     <w:rsid w:val="5CF52A12"/>
     <w:rsid w:val="5D12A06C"/>
     <w:rsid w:val="5D2FD7DF"/>
     <w:rsid w:val="5D3ED28B"/>
     <w:rsid w:val="5D6FDB90"/>
     <w:rsid w:val="5D89D458"/>
     <w:rsid w:val="5D8EBC03"/>
     <w:rsid w:val="5DDAD322"/>
     <w:rsid w:val="5DE7C940"/>
     <w:rsid w:val="5DF3D058"/>
     <w:rsid w:val="5E3077D1"/>
     <w:rsid w:val="5E555DA4"/>
+    <w:rsid w:val="5EB71D01"/>
     <w:rsid w:val="5ED3158D"/>
     <w:rsid w:val="5F04FE9D"/>
     <w:rsid w:val="5F0A97FC"/>
     <w:rsid w:val="5F1585F4"/>
     <w:rsid w:val="5F277928"/>
     <w:rsid w:val="5F392AFD"/>
     <w:rsid w:val="5F3B707E"/>
     <w:rsid w:val="5F659295"/>
     <w:rsid w:val="5FBC42B3"/>
     <w:rsid w:val="5FE57662"/>
     <w:rsid w:val="5FECFD26"/>
     <w:rsid w:val="604FAEB5"/>
     <w:rsid w:val="605A2F3D"/>
     <w:rsid w:val="60673803"/>
     <w:rsid w:val="608ECFA5"/>
     <w:rsid w:val="60FAC557"/>
     <w:rsid w:val="60FE79AB"/>
     <w:rsid w:val="61569C81"/>
     <w:rsid w:val="61AF9466"/>
     <w:rsid w:val="61CDCD40"/>
     <w:rsid w:val="61D577FE"/>
     <w:rsid w:val="61D6D0A0"/>
     <w:rsid w:val="61ED1069"/>
     <w:rsid w:val="625027EA"/>
     <w:rsid w:val="626DEC55"/>
@@ -17894,50 +19057,51 @@
     <w:rsid w:val="711A4E10"/>
     <w:rsid w:val="718FA5FD"/>
     <w:rsid w:val="71999A75"/>
     <w:rsid w:val="71A64FF6"/>
     <w:rsid w:val="71A66C8B"/>
     <w:rsid w:val="71B75BF3"/>
     <w:rsid w:val="71C8B7EE"/>
     <w:rsid w:val="72185C0E"/>
     <w:rsid w:val="7272D548"/>
     <w:rsid w:val="7296F8A8"/>
     <w:rsid w:val="729A06CA"/>
     <w:rsid w:val="72CDEFEB"/>
     <w:rsid w:val="72EE4C0F"/>
     <w:rsid w:val="73220017"/>
     <w:rsid w:val="732EB861"/>
     <w:rsid w:val="73380E23"/>
     <w:rsid w:val="73464D8B"/>
     <w:rsid w:val="734AECCA"/>
     <w:rsid w:val="73527BEA"/>
     <w:rsid w:val="73D881B8"/>
     <w:rsid w:val="73F92C28"/>
     <w:rsid w:val="740F4E89"/>
     <w:rsid w:val="743A994A"/>
     <w:rsid w:val="744F4302"/>
     <w:rsid w:val="74864256"/>
+    <w:rsid w:val="748A5067"/>
     <w:rsid w:val="74D6ED12"/>
     <w:rsid w:val="750B59AE"/>
     <w:rsid w:val="751CD296"/>
     <w:rsid w:val="752793F4"/>
     <w:rsid w:val="754252F1"/>
     <w:rsid w:val="754718B6"/>
     <w:rsid w:val="756954FB"/>
     <w:rsid w:val="758490E8"/>
     <w:rsid w:val="75A9DEE3"/>
     <w:rsid w:val="75C28EBD"/>
     <w:rsid w:val="7600DEEB"/>
     <w:rsid w:val="7640CD5B"/>
     <w:rsid w:val="7641A4D9"/>
     <w:rsid w:val="765663F0"/>
     <w:rsid w:val="7662BB7A"/>
     <w:rsid w:val="76692530"/>
     <w:rsid w:val="7683BB81"/>
     <w:rsid w:val="768D51C3"/>
     <w:rsid w:val="76BF1F51"/>
     <w:rsid w:val="76EA680F"/>
     <w:rsid w:val="76F22EF0"/>
     <w:rsid w:val="76FAEB25"/>
     <w:rsid w:val="7705C095"/>
     <w:rsid w:val="7732A89E"/>
     <w:rsid w:val="773B34E7"/>
@@ -17957,50 +19121,51 @@
     <w:rsid w:val="79CDEC32"/>
     <w:rsid w:val="79D3ED28"/>
     <w:rsid w:val="79FF74F6"/>
     <w:rsid w:val="7A0E6D6F"/>
     <w:rsid w:val="7A454EDD"/>
     <w:rsid w:val="7A46687B"/>
     <w:rsid w:val="7A594B26"/>
     <w:rsid w:val="7A63ED96"/>
     <w:rsid w:val="7A78D797"/>
     <w:rsid w:val="7A92F694"/>
     <w:rsid w:val="7AD25871"/>
     <w:rsid w:val="7B458DB4"/>
     <w:rsid w:val="7B550186"/>
     <w:rsid w:val="7B69D8EB"/>
     <w:rsid w:val="7B89A084"/>
     <w:rsid w:val="7BA68AA4"/>
     <w:rsid w:val="7BA958E8"/>
     <w:rsid w:val="7C017C78"/>
     <w:rsid w:val="7C286651"/>
     <w:rsid w:val="7C3C80AA"/>
     <w:rsid w:val="7C40E910"/>
     <w:rsid w:val="7C65B079"/>
     <w:rsid w:val="7C7E0D60"/>
     <w:rsid w:val="7C93ABC2"/>
     <w:rsid w:val="7C9D8208"/>
+    <w:rsid w:val="7C9EC18B"/>
     <w:rsid w:val="7CCC5972"/>
     <w:rsid w:val="7CD148AC"/>
     <w:rsid w:val="7D0CAA5C"/>
     <w:rsid w:val="7D53AEC9"/>
     <w:rsid w:val="7D77FA56"/>
     <w:rsid w:val="7D7F6198"/>
     <w:rsid w:val="7D91BBF5"/>
     <w:rsid w:val="7D947E5F"/>
     <w:rsid w:val="7D9BE90A"/>
     <w:rsid w:val="7DF13E65"/>
     <w:rsid w:val="7E180B34"/>
     <w:rsid w:val="7E5B23E3"/>
     <w:rsid w:val="7E809E93"/>
     <w:rsid w:val="7E8321C5"/>
     <w:rsid w:val="7E872487"/>
     <w:rsid w:val="7EBAEAFF"/>
     <w:rsid w:val="7EDB8A4A"/>
     <w:rsid w:val="7EF1B20E"/>
     <w:rsid w:val="7F0FD3B3"/>
     <w:rsid w:val="7F1C35CE"/>
     <w:rsid w:val="7F4B2C12"/>
     <w:rsid w:val="7F57B930"/>
     <w:rsid w:val="7F638CE0"/>
     <w:rsid w:val="7F9E0141"/>
     <w:rsid w:val="7FF884BB"/>
@@ -18013,133 +19178,133 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0862D876"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3DCD85E9-6759-46E2-BF3A-050679C1338F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18295,52 +19460,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18407,418 +19572,436 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E23478"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008575E5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00453C46"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D52352"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D52352"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E6A3A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E50CCE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008575E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0001429D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0001429D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0001429D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC557D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00EC557D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC557D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00EC557D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00453C46"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F7F70"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F7F70"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00F6254D"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00F6254D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00910F9F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0003764E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="186673799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="318508724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19076,51 +20259,52 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2030258989">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilientma.mass.gov/gear" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External" Id="R8476b395a5db4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/community-exploration/download" TargetMode="External" Id="R3d1f4e951c614a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="R4496b80d18af428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="Re5bc608f95af4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/kickoff-videos-discussion-guide/download" TargetMode="External" Id="R0400e3f2b6e34cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="R559304bb4ec94073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/engagement-plan/download" TargetMode="External" Id="R8e7d01abee474894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="Reb63670664fb4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/social-resilience-roadmap-0/download" TargetMode="External" Id="R9b9c35afbaff4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/resilience-priorities-guide/download" TargetMode="External" Id="R526f20b97c494dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="Ra154e69128224662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/seed-project-plan-part-a/download" TargetMode="External" Id="R70cecfbabc5a4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="R52a70f7449ef4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/seed-project-plan-part-b/download" TargetMode="External" Id="Rca4701bfceac4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External" Id="Rb03bfd5a06664339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/mvp_2_0_interim_submission_form" TargetMode="External" Id="R2e6e8cee13e54770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/mvp_2_0_final_submission_form_2" TargetMode="External" Id="R8525c1ab710d4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-roadmap/download" TargetMode="External" Id="R2965a9b616ca46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/mvp_2_0_interim_submission_form" TargetMode="External" Id="R5440f5f6ecaa43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.formstack.com/forms/mvp_2_0_final_submission_form_2" TargetMode="External" Id="Re8f5ecccb8cc45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-sample-budget/download" TargetMode="External" Id="R539fc9cbd3524678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External" Id="R11bf95c3b15c416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External" Id="R8fa27cbf257f4292" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/seed-project-plan-part-a/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/engagement-plan/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/mvp-20-final-submission-form-non-pilot-communities" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/community-exploration/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/resilience-priorities-guide/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-roadmap/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-roadmap/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/social-resilience-roadmap-0/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/seed-project-plan-part-b/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/kickoff-videos-discussion-guide/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/mvp-20-final-submission-form-non-pilot-communities" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilientma.mass.gov/gear" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/mvp-20-interim-submission-form-for-non-pilot-communities" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-sample-budget/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-roadmap/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvp@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/forms/mvp-20-interim-submission-form-for-non-pilot-communities" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/mvp-20-process-guide/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/environmental-justice-policy6242021-update/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -19395,129 +20579,128 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <PlanningGrant xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="89b213bb-812a-4895-99d0-a44ca20ff357">
       <UserInfo>
         <DisplayName>Mansfield, Mia (EEA)</DisplayName>
         <AccountId>354</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -19540,141 +20723,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -19741,128 +20942,1043 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCA61389-C5B2-432E-B33B-D04ADB5EB486}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBDE13D2-9D32-426C-86AE-6AB6F1E9E0CD}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39ABA693-54BC-42B2-B2CB-3607E629744C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{737030F7-04CA-43E4-9AD3-6095DEB66480}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA43685-B181-40EC-BB6A-5E72F87721B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>13</Pages>
+  <Words>5031</Words>
+  <Characters>28683</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>33647</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="300" baseType="variant">
+      <vt:variant>
+        <vt:i4>3473511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-guide/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-guide/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126524</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-sample-budget/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849738</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/forms/mvp-20-final-submission-form-non-pilot-communities</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/forms/mvp-20-interim-submission-form-for-non-pilot-communities</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111810</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-roadmap/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849738</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/forms/mvp-20-final-submission-form-non-pilot-communities</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6422584</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/forms/mvp-20-interim-submission-form-for-non-pilot-communities</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340074</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass.gov/doc/seed-project-plan-part-b/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687017</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/seed-project-plan-part-a/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/resilience-priorities-guide/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass.gov/doc/social-resilience-roadmap-0/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769563</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/engagement-plan/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441861</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/kickoff-videos-discussion-guide/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2097161</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mvp@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424953</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/community-exploration/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111810</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-roadmap/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://resilientma.mass.gov/gear</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111810</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-roadmap/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473511</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/mvp-20-process-guide/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458772</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>EvaluationofProposals</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>SubmittalRequirements</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Budget</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257637</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>DetailsonMaterials</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ReportingFinalDeliverables</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524310</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>RolesResponsibilities</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684797</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ScopeofWorkCheckpoints</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327699</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ResourcesSupport</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>ExperienceSkillSets</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014754</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>MVP2Summary</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>851975</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>OverviewofOpportunity</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670130</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507346</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/environmental-justice-policy6242021-update/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997763</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Elder.GonzalezTrejo@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439587</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Marissa.Robertson2@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667731</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Kara.Runsten@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670082</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Hillary.King@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439587</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Marissa.Robertson2@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570579</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lists/mvp-20-tools-and-resources</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997763</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Elder.GonzalezTrejo@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997763</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Elder.GonzalezTrejo@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439587</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Marissa.Robertson2@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667731</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Kara.Runsten@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3670082</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Hillary.King@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rocha, Courtney (EEA)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>holly@collaborateclimate.com</lastModifiedBy>
-  <revision>98</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>