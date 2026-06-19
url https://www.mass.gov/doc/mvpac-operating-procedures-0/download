--- v0 (2025-11-28)
+++ v1 (2026-06-19)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3AF1AD19" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="008F52D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1AD1A" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="008F52D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -970,122 +969,77 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">recommend the types of vaccines to be purchased based on a list of routine childhood immunizations and shall </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provider preference, cost, availability and other factors as determined by the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve"> provider preference, cost, availability and other factors as determined by the council</w:t>
+      </w:r>
+      <w:r w:rsidR="00045840" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>council</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="752EF32E" w14:textId="06B59C7D" w:rsidR="001D4883" w:rsidRDefault="001D4883" w:rsidP="3EC1423E">
+    </w:p>
+    <w:p w14:paraId="69812971" w14:textId="77777777" w:rsidR="001D4883" w:rsidRDefault="001D4883" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">recommend the amount of funding needed each fiscal year by calculating the total non-federal program </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">make recommendations to the commissioner on whether the commissioner may authorize provider choice of more than 1 comparable brand or type for a routine childhood immunization vaccine. In its recommendations, the council shall examine the feasibility, costs and benefits of authorizing provider choice, provide a schedule of the cost of each comparable brand or type of a vaccine recommended for provider choice and demonstrate that the estimated vaccine cost of authorizing provider choice would not be substantially greater than the estimated vaccine cost of purchasing a single brand or type of a vaccine. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34159CE1" w14:textId="77777777" w:rsidR="001D4883" w:rsidRDefault="001D4883" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="237F9F41" w14:textId="05A97031" w:rsidR="001D4883" w:rsidRPr="001E3C15" w:rsidRDefault="001D4883" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1AD57" w14:textId="2DE37574" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="00CB13E2" w:rsidP="006762C1">
       <w:pPr>
         <w:rPr>
@@ -1403,116 +1357,94 @@
       <w:r w:rsidR="00185043" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
       <w:r w:rsidR="00952430">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">guidelines and recommendations by </w:t>
       </w:r>
       <w:r w:rsidR="683633C0" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">national medical professional </w:t>
-[...9 lines deleted...]
-        <w:t>societies</w:t>
+        <w:t>national medical professional societies</w:t>
       </w:r>
       <w:r w:rsidR="00CB13E2" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3BA47DC5" w14:textId="433FC6EC" w:rsidR="48AD06A1" w:rsidRDefault="48AD06A1" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cost and supply </w:t>
-[...9 lines deleted...]
-        <w:t>issues</w:t>
+        <w:t>Cost and supply issues</w:t>
       </w:r>
       <w:r w:rsidR="00CB13E2" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="339156FC" w14:textId="554DA6EF" w:rsidR="03971549" w:rsidRDefault="03971549" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider and patient issues including ease of storage and administration </w:t>
       </w:r>
       <w:r w:rsidR="4C0FFB45" w:rsidRPr="3EC1423E">
@@ -1545,72 +1477,61 @@
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> preference relative to dosing schedules, routes of</w:t>
       </w:r>
       <w:r w:rsidR="3527C69D" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0F608E6A" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">administration, and vaccine tolerance/adverse </w:t>
-[...9 lines deleted...]
-        <w:t>events</w:t>
+        <w:t>administration, and vaccine tolerance/adverse events</w:t>
       </w:r>
       <w:r w:rsidR="00CB13E2" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="37CF3350" w14:textId="6EEF2E06" w:rsidR="607BDAD3" w:rsidRDefault="00FE11DE" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0060177D" w:rsidRPr="3EC1423E">
@@ -1807,66 +1728,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C572C1" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>identified by MDPH, the Commissioner of Public Health and/or MVPAC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD58" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC95EE3" w14:textId="2D5C2937" w:rsidR="002841A0" w:rsidRPr="00614333" w:rsidRDefault="002841A0" w:rsidP="3EC1423E">
+    <w:p w14:paraId="1AC95EE3" w14:textId="377BEA27" w:rsidR="002841A0" w:rsidRPr="00614333" w:rsidRDefault="002841A0" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00357DAE" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ommissioner of </w:t>
       </w:r>
       <w:r w:rsidR="00357DAE" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1877,97 +1799,203 @@
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">ublic </w:t>
       </w:r>
       <w:r w:rsidR="00357DAE" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t>ealth shall determine the final vaccines to be purchased.</w:t>
+        <w:t>ealth shall determine the final vaccines to be purchased</w:t>
+      </w:r>
+      <w:r w:rsidR="004A090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A090C" w:rsidRPr="004A090C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+        <w:t>shall recommend the amount of funding needed each fiscal year by calculating the total non-federal program cost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501E8D5F" w14:textId="77777777" w:rsidR="002841A0" w:rsidRPr="001E3C15" w:rsidRDefault="002841A0" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7712CA" w14:textId="7A5A4213" w:rsidR="3EC1423E" w:rsidRDefault="3EC1423E" w:rsidP="3EC1423E">
+    <w:p w14:paraId="105CEE15" w14:textId="7390413E" w:rsidR="00A84961" w:rsidRPr="00D77601" w:rsidRDefault="00A84961" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MVPAC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A84961">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+        <w:t>shall also consider other vaccine-related questions presented by the commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D70B621" w14:textId="77777777" w:rsidR="00A84961" w:rsidRDefault="00A84961" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1AD59" w14:textId="58A94514" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+    <w:p w14:paraId="56FCFE93" w14:textId="42799B0D" w:rsidR="00CA5797" w:rsidRPr="00760CD3" w:rsidRDefault="00CA5797" w:rsidP="00CA5797">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3EC1423E">
+      <w:r w:rsidRPr="00760CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on immunization recommendations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall consider vaccine related questions posed by the commissioner and may make recommendations to and advise the commissioner regarding childhood immunizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9A4482" w14:textId="77777777" w:rsidR="00CA5797" w:rsidRPr="001E3C15" w:rsidRDefault="00CA5797" w:rsidP="3EC1423E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7712CA" w14:textId="7A5A4213" w:rsidR="3EC1423E" w:rsidRDefault="3EC1423E" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1AD59" w14:textId="58A94514" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
         <w:t>Article II</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>Membership</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD5A" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2015,760 +2043,683 @@
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The MVPAC</w:t>
       </w:r>
       <w:r w:rsidR="004E3F82" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall consist of:</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23ACFF48" w14:textId="69096F6F" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="3EC1423E">
-[...96 lines deleted...]
-    <w:p w14:paraId="697E3963" w14:textId="315080C3" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
+    <w:p w14:paraId="23ACFF48" w14:textId="3DD2A3AB" w:rsidR="00C22198" w:rsidRPr="00D00AC0" w:rsidRDefault="009242E0" w:rsidP="002C1375">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="16BE78AD" w14:textId="788D9407" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommissioner of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ealth or a designee</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4027A" w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ex Officio)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, who shall serve as chair; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697E3963" w14:textId="315080C3" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="003E3425">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve">the medical director of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C338A5" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BIDLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22198" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immunization </w:t>
+      </w:r>
+      <w:r w:rsidR="00944D3D" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EC1423E">
-[...69 lines deleted...]
-        <w:t>nalysis or a designee</w:t>
+      <w:r w:rsidR="1087EE31" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00944D3D" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vision</w:t>
       </w:r>
       <w:r w:rsidR="00F4197B" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ex Officio</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve"> (Ex Officio)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22198" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="7ED57CE8" w14:textId="01DD729D" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
+    </w:p>
+    <w:p w14:paraId="16BE78AD" w14:textId="788D9407" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">xecutive </w:t>
       </w:r>
-      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">irector of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve">irector for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ommonwealth </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve">enter for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
-      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nsurance </w:t>
-[...7 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve">nformation and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748DD" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">onnector </w:t>
-[...7 lines deleted...]
-        <w:t>A</w:t>
+        <w:t>nalysis or a designee</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4197B" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ex Officio)</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>uthority or a designee</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="1C88019F" w14:textId="29FEDBCC" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED57CE8" w14:textId="01DD729D" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 person to be appointed by the director of Medicaid, who shall be a representative of managed care organizations </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>contracting with</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">xecutive </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MassHealth</w:t>
-[...16 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">irector of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">ommonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A6A447A" w14:textId="37038A1D" w:rsidR="006720A7" w:rsidRDefault="009242E0" w:rsidP="006720A7">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsurance </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnector </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uthority or a designee</w:t>
+      </w:r>
+      <w:r w:rsidR="008B76F4" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ex Officio)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C88019F" w14:textId="29FEDBCC" w:rsidR="00C22198" w:rsidRDefault="009242E0" w:rsidP="009242E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 </w:t>
+        <w:t xml:space="preserve">1 person to be appointed by the director of Medicaid, who shall be a representative of managed care organizations </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>persons</w:t>
+        <w:t>contracting with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to be appointed by the </w:t>
-[...7 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve"> MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6D30" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Appointed)</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ommissioner of </w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="41718ADC" w14:textId="5FE48FEE" w:rsidR="000D18FD" w:rsidRPr="00614333" w:rsidRDefault="009242E0" w:rsidP="3EC1423E">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6A447A" w14:textId="37038A1D" w:rsidR="006720A7" w:rsidRDefault="009242E0" w:rsidP="006720A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be appointed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommissioner of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsurance, each of whom shall be a representative of 1 of the 3 health insurance companies having the most insured lives in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ommonwealth</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6D30" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Appointed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+      <w:r w:rsidR="006720A7" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41718ADC" w14:textId="5FE48FEE" w:rsidR="000D18FD" w:rsidRPr="00614333" w:rsidRDefault="009242E0" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="69"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">7 persons to be appointed by the </w:t>
       </w:r>
       <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ommissioner of </w:t>
       </w:r>
       <w:r w:rsidR="00A65056" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -2817,146 +2768,482 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Appointed)</w:t>
       </w:r>
       <w:r w:rsidR="00957462" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD6E" w14:textId="6F703510" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1AD6F" w14:textId="4B287217" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+    <w:p w14:paraId="3AF1AD6F" w14:textId="4B287217" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Commissioner of Public Health shall </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1D74" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an MVPAC Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003C03C8" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assist with the oversight and administration of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51E9" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MVPAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CB1D03" w14:textId="77777777" w:rsidR="0039795E" w:rsidRDefault="0039795E" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCDE8F1" w14:textId="3CB5BF5D" w:rsidR="0039795E" w:rsidRPr="00FE702D" w:rsidRDefault="0039795E" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...62 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67BE4" w:rsidRPr="00FE702D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3EC1423E">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee on Immunization Recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE184F8" w14:textId="77777777" w:rsidR="00A67BE4" w:rsidRDefault="00A67BE4" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230527D8" w14:textId="77777777" w:rsidR="00FB0296" w:rsidRDefault="00A67BE4" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="004932A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G.L. c. 24N</w:t>
+      </w:r>
+      <w:r w:rsidR="00997EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="004932A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0027543D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0027543D" w:rsidRPr="0027543D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here shall be a committee on immunization recommendations consisting of the following members of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MVPAC</w:t>
+      </w:r>
+      <w:r w:rsidR="0027543D" w:rsidRPr="0027543D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513F9DAD" w14:textId="77777777" w:rsidR="00C14C6B" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Section 2: </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the commissioner of public health or a designee, who shall serve as chair; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1BCA0E" w14:textId="77777777" w:rsidR="00C14C6B" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the medical director of the universal immunization program of the department of public health established under section 24I; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09846B8A" w14:textId="77777777" w:rsidR="00C14C6B" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Massachusetts Medical Society; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6B8470" w14:textId="77777777" w:rsidR="00C14C6B" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the member of the Massachusetts Chapter of the American Academy of Pediatrics; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E80D52" w14:textId="77777777" w:rsidR="00C14C6B" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the member of the Massachusetts Academy of Family Physicians; and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14C6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F490CB" w14:textId="77777777" w:rsidR="00822FC8" w:rsidRPr="00FE702D" w:rsidRDefault="0027543D" w:rsidP="00C14C6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the 3 physicians licensed to practice in the commonwealth who have expertise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the area of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE702D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> childhood vaccines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1AD70" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1AD71" w14:textId="75FDF835" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Term</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD72" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1AD73" w14:textId="4EFD7277" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="004878D3">
       <w:pPr>
@@ -3021,82 +3308,82 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to their appointment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD78" w14:textId="5E63E499" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1AD82" w14:textId="21BEB790" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1AD83" w14:textId="3151AE41" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+    <w:p w14:paraId="3AF1AD83" w14:textId="428EB4AB" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00240AC7" w:rsidRPr="3EC1423E">
+      <w:r w:rsidR="00704E4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD84" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3277,60 +3564,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000543AE" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not be</w:t>
       </w:r>
       <w:r w:rsidR="00D330F9" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> limited to </w:t>
       </w:r>
       <w:r w:rsidR="00613274" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">M.G.L. c. </w:t>
-[...8 lines deleted...]
-        <w:t>268A §6, which requires</w:t>
+        <w:t>M.G.L. c. 268A §6, which requires</w:t>
       </w:r>
       <w:r w:rsidR="00C05BA8" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in part, </w:t>
       </w:r>
       <w:r w:rsidR="00D30F5C" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">state employees to make </w:t>
       </w:r>
       <w:r w:rsidR="00325E90" w:rsidRPr="00855EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">certain </w:t>
       </w:r>
@@ -3508,238 +3786,261 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Governance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD91" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="007E78DD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1AD92" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="007E78DD">
+    <w:p w14:paraId="3AF1AD92" w14:textId="03AE6F1F" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="007E78DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 1</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Agenda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1AD93" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-NZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1AD94" w14:textId="5DE5D1B7" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Agendas for MVPAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00704E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meetings will be generated by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2634" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+      <w:r w:rsidR="006C690D" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>BIDLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00614333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>Agendas for MVPAC meetings will be generated by the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF2634" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve">Immunization </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6191" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C690D" w:rsidRPr="3EC1423E">
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>BIDLS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00614333">
+        <w:t xml:space="preserve"> and submitted to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04CA2" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Chair of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51E9" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>MVPAC</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Immunization </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE6191" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve"> prior to the meeting date for approval.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51E9" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>Division</w:t>
+        <w:t>MVPAC</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and submitted to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D04CA2" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve"> members may recommend agenda items to the MVPAC Coordinator up to </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5834" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chair of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB51E9" w:rsidRPr="3EC1423E">
+        <w:t xml:space="preserve">one month </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>MVPAC</w:t>
-      </w:r>
+        <w:t>prior to the meeting date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1AD96" w14:textId="7285CD8B" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1AD97" w14:textId="17B63DE8" w:rsidR="008F2F40" w:rsidRDefault="006C01E1" w:rsidP="00543E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i w:val="0"/>
-[...8 lines deleted...]
-        <w:t>MVPAC</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MVPAC </w:t>
+      </w:r>
+      <w:r w:rsidR="00704E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any committee </w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i w:val="0"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MVPAC meetings are subject to the </w:t>
+        <w:t xml:space="preserve">meetings are subject to the </w:t>
       </w:r>
       <w:r w:rsidR="00B86EEF" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements of the </w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Open Meeting Law</w:t>
       </w:r>
       <w:r w:rsidR="00445348" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3767,126 +4068,123 @@
       </w:r>
       <w:r w:rsidR="006C690D" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F2F40" w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All MVPAC meeting agendas will be posted publicly on the MDPH website at least 48 hours in advance of the meeting.  All discussions at the meeting must follow the pre-posted meeting agenda; no new business may be raised at the meetings.</w:t>
+        <w:t xml:space="preserve">All MVPAC meeting agendas will be posted publicly on the MDPH website at least 48 hours in advance of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2F40" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the meeting.  All discussions at the meeting must follow the pre-posted meeting agenda; no new business may be raised at the meetings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD99" w14:textId="32ED6959" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1AD9A" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
+    <w:p w14:paraId="3AF1AD9A" w14:textId="53224AA6" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: Attendance</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AF1AD9B" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1AD9C" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3C15">
@@ -4226,51 +4524,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1ADAA" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="00F54385" w:rsidRDefault="008F2F40" w:rsidP="007E78DD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F54385">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 3: Emergency Meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADAB" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="007E78DD">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1ADAC" w14:textId="000CB025" w:rsidR="008F2F40" w:rsidRPr="00F54385" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
@@ -4307,376 +4604,342 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, consistent with the requirements of M.G.L. c. 30A, § 20</w:t>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADAD" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1ADAE" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+    <w:p w14:paraId="3AF1ADAE" w14:textId="7302F29C" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-      </w:r>
+        <w:t>: Meeting Facilitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1ADAF" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB0" w14:textId="0C81083E" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Commis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sioner of Public Health or the C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommissioner’s designee will facilitate meetings of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MVPAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB1" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB2" w14:textId="294C6672" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3AF1ADAF" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Quorum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB3" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB4" w14:textId="350A82E3" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A quorum will require the </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5675" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attendance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of no fewer than </w:t>
+      </w:r>
+      <w:r w:rsidR="00645FF0" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3FAF" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51E9" w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MVPAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EC1423E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members for deliberation and voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1ADB5" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="00543E12" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...228 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1ADB6" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+    <w:p w14:paraId="3AF1ADB6" w14:textId="4C065089" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Section 6</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Section 6: Voting</w:t>
+      </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADB7" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="00543E12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1ADB8" w14:textId="271170A1" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -4748,88 +5011,68 @@
         </w:rPr>
         <w:t>. Voting by proxy is not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADBB" w14:textId="35B2A7B7" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1ADBC" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="0097434F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1ADC0" w14:textId="550C5D41" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
+    <w:p w14:paraId="3AF1ADC0" w14:textId="57148FFF" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Section 7</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 7: Minutes</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADC1" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF1ADC2" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="001E3C15" w:rsidRDefault="008F2F40">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3C15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5361,106 +5604,138 @@
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3EC1423E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amendments to Operating Procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF1ADD5" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="005730DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF1ADD6" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="004C25B0" w:rsidRDefault="008F2F40" w:rsidP="007A1205">
+    <w:p w14:paraId="3AF1ADD6" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRDefault="008F2F40" w:rsidP="007A1205">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C25B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">These Operating Procedures will be voted on and accepted by a majority vote of the MVPAC.  All future amendments to these Procedures will also require a majority vote of the </w:t>
       </w:r>
       <w:r w:rsidR="00FB51E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MVPAC</w:t>
       </w:r>
       <w:r w:rsidRPr="004C25B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008F2F40" w:rsidRPr="004C25B0" w:rsidSect="00615D10">
+    <w:p w14:paraId="21CC0285" w14:textId="77777777" w:rsidR="00EB67DA" w:rsidRDefault="00EB67DA" w:rsidP="007A1205">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF8B158" w14:textId="00EE5141" w:rsidR="00211B47" w:rsidRPr="00211B47" w:rsidRDefault="00211B47" w:rsidP="00D90496">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757B1D3B" w14:textId="46657250" w:rsidR="00004A65" w:rsidRPr="004C25B0" w:rsidRDefault="00004A65" w:rsidP="007A1205">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00004A65" w:rsidRPr="004C25B0" w:rsidSect="00615D10">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38D82712" w14:textId="77777777" w:rsidR="009C27C9" w:rsidRDefault="009C27C9">
+    <w:p w14:paraId="086F1F21" w14:textId="77777777" w:rsidR="009655C3" w:rsidRDefault="009655C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B67544E" w14:textId="77777777" w:rsidR="009C27C9" w:rsidRDefault="009C27C9">
+    <w:p w14:paraId="58533879" w14:textId="77777777" w:rsidR="009655C3" w:rsidRDefault="009655C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5499,51 +5774,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
     <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E81602C" w14:textId="6D8A0D75" w:rsidR="3EC1423E" w:rsidRDefault="3EC1423E" w:rsidP="3EC1423E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -5552,58 +5826,58 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3AF1ADDD" w14:textId="77777777" w:rsidR="008F2F40" w:rsidRPr="00881CCA" w:rsidRDefault="008F2F40" w:rsidP="3EC1423E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C8C3551" w14:textId="77777777" w:rsidR="009C27C9" w:rsidRDefault="009C27C9">
+    <w:p w14:paraId="531399F7" w14:textId="77777777" w:rsidR="009655C3" w:rsidRDefault="009655C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06D1C4B0" w14:textId="77777777" w:rsidR="009C27C9" w:rsidRDefault="009C27C9">
+    <w:p w14:paraId="3BE1E2A9" w14:textId="77777777" w:rsidR="009655C3" w:rsidRDefault="009655C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01124004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B483BFA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -9606,64 +9880,64 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="499F22B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5CD6E64C"/>
+    <w:tmpl w:val="637E301E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -12665,70 +12939,160 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78AE74D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="058406C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E71730"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ACC2D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C805F1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12824,51 +13188,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B570AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2F89DCC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12964,51 +13328,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8C018B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BC0EEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13104,71 +13468,71 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCC2601"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0D0AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACE66DD4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13264,868 +13628,958 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="614560182">
+  <w:num w:numId="1" w16cid:durableId="1956058153">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="475997229">
+  <w:num w:numId="2" w16cid:durableId="1918586756">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1117024369">
+  <w:num w:numId="3" w16cid:durableId="1343506811">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1365014962">
+  <w:num w:numId="4" w16cid:durableId="1682466746">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="987368333">
+  <w:num w:numId="5" w16cid:durableId="1926918987">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1420105344">
+  <w:num w:numId="6" w16cid:durableId="394160315">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="542253046">
+  <w:num w:numId="7" w16cid:durableId="1830828315">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="745222490">
+  <w:num w:numId="8" w16cid:durableId="1125346367">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="768083552">
+  <w:num w:numId="9" w16cid:durableId="1393119862">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="296691298">
+  <w:num w:numId="10" w16cid:durableId="2075544128">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1723822710">
+  <w:num w:numId="11" w16cid:durableId="1532761785">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2039356376">
+  <w:num w:numId="12" w16cid:durableId="1904173582">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2086339006">
+  <w:num w:numId="13" w16cid:durableId="923608942">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1931966710">
+  <w:num w:numId="14" w16cid:durableId="1404445475">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="131103049">
+  <w:num w:numId="15" w16cid:durableId="843588005">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="595141870">
-    <w:abstractNumId w:val="65"/>
+  <w:num w:numId="16" w16cid:durableId="1351222309">
+    <w:abstractNumId w:val="66"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1792700424">
+  <w:num w:numId="17" w16cid:durableId="1190341509">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1857497812">
+  <w:num w:numId="18" w16cid:durableId="1495607134">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1162623197">
+  <w:num w:numId="19" w16cid:durableId="1589607935">
     <w:abstractNumId w:val="46"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="14"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="848257374">
+  <w:num w:numId="20" w16cid:durableId="1133408365">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1678917541">
+  <w:num w:numId="21" w16cid:durableId="1479372316">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="98959548">
+  <w:num w:numId="22" w16cid:durableId="1889564755">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="49571957">
+  <w:num w:numId="23" w16cid:durableId="1926064374">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1932228613">
+  <w:num w:numId="24" w16cid:durableId="312297930">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1971278084">
+  <w:num w:numId="25" w16cid:durableId="2075547133">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="39090431">
+  <w:num w:numId="26" w16cid:durableId="1461025506">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1492797702">
+  <w:num w:numId="27" w16cid:durableId="417554818">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2005431309">
+  <w:num w:numId="28" w16cid:durableId="294337074">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="880246094">
+  <w:num w:numId="29" w16cid:durableId="586353073">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="489518299">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1199783563">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="596333230">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1692687882">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="214582404">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="779298962">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1209149960">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1304237895">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1219900822">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="448090272">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="18246071">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="784227416">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1613241723">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="612588919">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="217478435">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="32655858">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="45" w16cid:durableId="918444157">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1216232214">
-    <w:abstractNumId w:val="60"/>
+  <w:num w:numId="46" w16cid:durableId="690492983">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1069302285">
-    <w:abstractNumId w:val="66"/>
+  <w:num w:numId="47" w16cid:durableId="2078042913">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1810978501">
-    <w:abstractNumId w:val="64"/>
+  <w:num w:numId="48" w16cid:durableId="272171011">
+    <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="642346348">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="49" w16cid:durableId="212422948">
+    <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="976766503">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="50" w16cid:durableId="195235988">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="992215377">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="51" w16cid:durableId="1810051570">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1190602284">
-    <w:abstractNumId w:val="70"/>
+  <w:num w:numId="52" w16cid:durableId="1584604817">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="123429852">
-    <w:abstractNumId w:val="61"/>
+  <w:num w:numId="53" w16cid:durableId="2001304150">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="24405713">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="54" w16cid:durableId="2022928957">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="2123960733">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="55" w16cid:durableId="1576356046">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="805581989">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="56" w16cid:durableId="1806779356">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="475101544">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="57" w16cid:durableId="986396799">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="425931124">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="58" w16cid:durableId="737167400">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="320042289">
+  <w:num w:numId="59" w16cid:durableId="1565875213">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="686715388">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="1747679875">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1476029632">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="2115782419">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="509831372">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="651835937">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="915938875">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="218783880">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1860195988">
-[...68 lines deleted...]
-  <w:num w:numId="68" w16cid:durableId="349187394">
+  <w:num w:numId="68" w16cid:durableId="129324745">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="69" w16cid:durableId="2105766291">
+  <w:num w:numId="69" w16cid:durableId="1767841044">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="70" w16cid:durableId="679312882">
+  <w:num w:numId="70" w16cid:durableId="288703011">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="71" w16cid:durableId="741834697">
+  <w:num w:numId="71" w16cid:durableId="1580869695">
     <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="2070229538">
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="69"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B42BE"/>
     <w:rsid w:val="000021CA"/>
+    <w:rsid w:val="00004A65"/>
     <w:rsid w:val="00011492"/>
     <w:rsid w:val="0001464F"/>
     <w:rsid w:val="00015516"/>
     <w:rsid w:val="000325E9"/>
     <w:rsid w:val="00036C76"/>
     <w:rsid w:val="0004525E"/>
     <w:rsid w:val="00045840"/>
     <w:rsid w:val="00047847"/>
     <w:rsid w:val="00050790"/>
     <w:rsid w:val="00052DEF"/>
+    <w:rsid w:val="00053F8B"/>
     <w:rsid w:val="000543AE"/>
     <w:rsid w:val="00056C4E"/>
     <w:rsid w:val="000570E2"/>
     <w:rsid w:val="00060DAC"/>
     <w:rsid w:val="000626D0"/>
+    <w:rsid w:val="000729BB"/>
+    <w:rsid w:val="00086D63"/>
     <w:rsid w:val="00097529"/>
     <w:rsid w:val="000B42BE"/>
     <w:rsid w:val="000B526C"/>
     <w:rsid w:val="000B58F7"/>
     <w:rsid w:val="000C530E"/>
     <w:rsid w:val="000C683E"/>
     <w:rsid w:val="000C7B20"/>
     <w:rsid w:val="000D18FD"/>
     <w:rsid w:val="000D6AF6"/>
     <w:rsid w:val="000E7528"/>
+    <w:rsid w:val="000F2243"/>
     <w:rsid w:val="000F466A"/>
     <w:rsid w:val="000F51B7"/>
     <w:rsid w:val="000F62A0"/>
     <w:rsid w:val="00100F07"/>
     <w:rsid w:val="00107FDC"/>
     <w:rsid w:val="001111F4"/>
+    <w:rsid w:val="00114700"/>
     <w:rsid w:val="00117510"/>
     <w:rsid w:val="00121840"/>
+    <w:rsid w:val="0012638E"/>
     <w:rsid w:val="001419B3"/>
     <w:rsid w:val="00142C86"/>
     <w:rsid w:val="00144D3F"/>
+    <w:rsid w:val="001511A3"/>
     <w:rsid w:val="00157637"/>
+    <w:rsid w:val="00164B33"/>
     <w:rsid w:val="001707E7"/>
+    <w:rsid w:val="00172D99"/>
     <w:rsid w:val="0017551F"/>
     <w:rsid w:val="001816D1"/>
     <w:rsid w:val="00181D1F"/>
     <w:rsid w:val="001833D8"/>
     <w:rsid w:val="00184DB6"/>
     <w:rsid w:val="00185043"/>
     <w:rsid w:val="001955B5"/>
     <w:rsid w:val="001A3FAF"/>
+    <w:rsid w:val="001A6C53"/>
     <w:rsid w:val="001B1B82"/>
     <w:rsid w:val="001B3B1E"/>
     <w:rsid w:val="001B4371"/>
     <w:rsid w:val="001C04E9"/>
     <w:rsid w:val="001C1109"/>
     <w:rsid w:val="001C2BED"/>
     <w:rsid w:val="001C38BF"/>
     <w:rsid w:val="001C541E"/>
     <w:rsid w:val="001D020F"/>
     <w:rsid w:val="001D2402"/>
     <w:rsid w:val="001D42B4"/>
     <w:rsid w:val="001D4883"/>
     <w:rsid w:val="001D4BD4"/>
     <w:rsid w:val="001D56BB"/>
     <w:rsid w:val="001E21F0"/>
     <w:rsid w:val="001E3C15"/>
     <w:rsid w:val="001E75C2"/>
     <w:rsid w:val="001E7C98"/>
     <w:rsid w:val="00202DF1"/>
     <w:rsid w:val="00206668"/>
+    <w:rsid w:val="00211B47"/>
     <w:rsid w:val="00212AA9"/>
+    <w:rsid w:val="00216E35"/>
     <w:rsid w:val="002230EF"/>
     <w:rsid w:val="00223BF2"/>
     <w:rsid w:val="002310F0"/>
     <w:rsid w:val="00240AC7"/>
     <w:rsid w:val="00241A52"/>
+    <w:rsid w:val="00251137"/>
     <w:rsid w:val="00254D2E"/>
     <w:rsid w:val="002622C0"/>
+    <w:rsid w:val="002629B4"/>
     <w:rsid w:val="00264FBC"/>
     <w:rsid w:val="002706B6"/>
     <w:rsid w:val="00272638"/>
     <w:rsid w:val="00274BCA"/>
+    <w:rsid w:val="0027543D"/>
+    <w:rsid w:val="00280621"/>
     <w:rsid w:val="00282D38"/>
     <w:rsid w:val="002841A0"/>
     <w:rsid w:val="0028713B"/>
     <w:rsid w:val="00290FF4"/>
     <w:rsid w:val="00296C7C"/>
     <w:rsid w:val="002A4D95"/>
     <w:rsid w:val="002A4E07"/>
     <w:rsid w:val="002B2FDF"/>
+    <w:rsid w:val="002C1375"/>
     <w:rsid w:val="002C4F89"/>
     <w:rsid w:val="002C78AB"/>
     <w:rsid w:val="002D12C6"/>
     <w:rsid w:val="002D1612"/>
     <w:rsid w:val="002D3DCE"/>
     <w:rsid w:val="002D5A91"/>
     <w:rsid w:val="002E016F"/>
     <w:rsid w:val="002E5675"/>
     <w:rsid w:val="002E6089"/>
     <w:rsid w:val="002E7B13"/>
     <w:rsid w:val="002F153F"/>
     <w:rsid w:val="002F194D"/>
     <w:rsid w:val="00303738"/>
+    <w:rsid w:val="00304FBC"/>
     <w:rsid w:val="00311948"/>
     <w:rsid w:val="0032228A"/>
     <w:rsid w:val="0032258A"/>
     <w:rsid w:val="00325E90"/>
     <w:rsid w:val="003270EE"/>
     <w:rsid w:val="00332CA8"/>
     <w:rsid w:val="00333B5A"/>
     <w:rsid w:val="00334860"/>
     <w:rsid w:val="003430FE"/>
     <w:rsid w:val="00352198"/>
     <w:rsid w:val="00357DAE"/>
     <w:rsid w:val="003666D9"/>
     <w:rsid w:val="003675C2"/>
     <w:rsid w:val="003754C5"/>
     <w:rsid w:val="00381374"/>
     <w:rsid w:val="00381C64"/>
     <w:rsid w:val="00383B6C"/>
     <w:rsid w:val="0039087F"/>
     <w:rsid w:val="00390E71"/>
     <w:rsid w:val="00392817"/>
+    <w:rsid w:val="0039795E"/>
     <w:rsid w:val="003A176C"/>
     <w:rsid w:val="003A5AB3"/>
     <w:rsid w:val="003B0D6A"/>
+    <w:rsid w:val="003B1D4F"/>
     <w:rsid w:val="003B2A01"/>
     <w:rsid w:val="003B663E"/>
     <w:rsid w:val="003C03C8"/>
     <w:rsid w:val="003D6830"/>
     <w:rsid w:val="003D6D2B"/>
     <w:rsid w:val="003E03D8"/>
+    <w:rsid w:val="003E3425"/>
     <w:rsid w:val="003E67DD"/>
     <w:rsid w:val="003E7C01"/>
     <w:rsid w:val="004103D6"/>
     <w:rsid w:val="00411654"/>
     <w:rsid w:val="00421A6D"/>
     <w:rsid w:val="0042471C"/>
     <w:rsid w:val="00432AEF"/>
     <w:rsid w:val="00436E27"/>
     <w:rsid w:val="00445348"/>
     <w:rsid w:val="00447FA4"/>
     <w:rsid w:val="0045136F"/>
     <w:rsid w:val="0045195E"/>
     <w:rsid w:val="004727BE"/>
     <w:rsid w:val="00477E44"/>
     <w:rsid w:val="0048045B"/>
     <w:rsid w:val="004878D3"/>
     <w:rsid w:val="00493293"/>
+    <w:rsid w:val="004932A5"/>
     <w:rsid w:val="00493774"/>
     <w:rsid w:val="00494ABB"/>
     <w:rsid w:val="00494F6E"/>
+    <w:rsid w:val="004A090C"/>
     <w:rsid w:val="004A49F3"/>
     <w:rsid w:val="004A4B1F"/>
     <w:rsid w:val="004B6D30"/>
     <w:rsid w:val="004C0BCD"/>
     <w:rsid w:val="004C13AB"/>
     <w:rsid w:val="004C25B0"/>
     <w:rsid w:val="004C4FD0"/>
     <w:rsid w:val="004D156E"/>
+    <w:rsid w:val="004D2B7E"/>
     <w:rsid w:val="004D496A"/>
     <w:rsid w:val="004D50CD"/>
     <w:rsid w:val="004D567A"/>
     <w:rsid w:val="004E19CD"/>
     <w:rsid w:val="004E3778"/>
     <w:rsid w:val="004E3F82"/>
+    <w:rsid w:val="004E6A76"/>
     <w:rsid w:val="004F37FC"/>
+    <w:rsid w:val="004F41E4"/>
     <w:rsid w:val="004F4D06"/>
     <w:rsid w:val="004F5B83"/>
     <w:rsid w:val="004F7345"/>
+    <w:rsid w:val="005061A4"/>
     <w:rsid w:val="00506E63"/>
     <w:rsid w:val="005118E7"/>
     <w:rsid w:val="00524477"/>
     <w:rsid w:val="00543DCB"/>
     <w:rsid w:val="00543E12"/>
     <w:rsid w:val="00552098"/>
     <w:rsid w:val="005520EA"/>
     <w:rsid w:val="00554551"/>
     <w:rsid w:val="00555ACE"/>
     <w:rsid w:val="00556B8F"/>
     <w:rsid w:val="00557F15"/>
     <w:rsid w:val="0056259E"/>
     <w:rsid w:val="00563FB1"/>
     <w:rsid w:val="00564161"/>
     <w:rsid w:val="005642F5"/>
     <w:rsid w:val="005730DE"/>
     <w:rsid w:val="0058035C"/>
     <w:rsid w:val="005813DB"/>
     <w:rsid w:val="005905C5"/>
     <w:rsid w:val="005A5149"/>
     <w:rsid w:val="005A6D12"/>
     <w:rsid w:val="005B6805"/>
+    <w:rsid w:val="005B6812"/>
     <w:rsid w:val="005C1B8E"/>
     <w:rsid w:val="005C1EB1"/>
     <w:rsid w:val="005C4D64"/>
     <w:rsid w:val="005D74A5"/>
     <w:rsid w:val="005E6A85"/>
     <w:rsid w:val="005E6E87"/>
     <w:rsid w:val="005F08F2"/>
+    <w:rsid w:val="005F0ABC"/>
     <w:rsid w:val="005F0F1F"/>
     <w:rsid w:val="005F56F8"/>
     <w:rsid w:val="0060177D"/>
     <w:rsid w:val="006042E1"/>
     <w:rsid w:val="006070E1"/>
     <w:rsid w:val="00613274"/>
     <w:rsid w:val="00614333"/>
     <w:rsid w:val="00615D10"/>
     <w:rsid w:val="00633C01"/>
     <w:rsid w:val="00637B31"/>
     <w:rsid w:val="00645FF0"/>
     <w:rsid w:val="00647B59"/>
     <w:rsid w:val="006526A5"/>
     <w:rsid w:val="00653CD1"/>
+    <w:rsid w:val="00655A67"/>
     <w:rsid w:val="00662B6F"/>
     <w:rsid w:val="00667CAA"/>
     <w:rsid w:val="00670EF7"/>
     <w:rsid w:val="006720A7"/>
     <w:rsid w:val="0067256D"/>
     <w:rsid w:val="006761D3"/>
     <w:rsid w:val="006762C1"/>
     <w:rsid w:val="00680BB9"/>
     <w:rsid w:val="00683D72"/>
     <w:rsid w:val="00684591"/>
     <w:rsid w:val="00685455"/>
+    <w:rsid w:val="00697779"/>
     <w:rsid w:val="006B09A7"/>
     <w:rsid w:val="006B4CB5"/>
     <w:rsid w:val="006C01E1"/>
     <w:rsid w:val="006C5573"/>
     <w:rsid w:val="006C690D"/>
+    <w:rsid w:val="006C6D6F"/>
+    <w:rsid w:val="006D3D0F"/>
+    <w:rsid w:val="006D4E84"/>
     <w:rsid w:val="006D6DC8"/>
     <w:rsid w:val="006E0D5D"/>
     <w:rsid w:val="006F18DC"/>
     <w:rsid w:val="006F4EEE"/>
+    <w:rsid w:val="00704E4E"/>
     <w:rsid w:val="00705507"/>
     <w:rsid w:val="0070627F"/>
     <w:rsid w:val="00706DB6"/>
     <w:rsid w:val="00707DC8"/>
     <w:rsid w:val="00716EAF"/>
     <w:rsid w:val="007179AA"/>
     <w:rsid w:val="00717EF5"/>
     <w:rsid w:val="00720C65"/>
     <w:rsid w:val="00720D9D"/>
     <w:rsid w:val="00724107"/>
     <w:rsid w:val="007258E9"/>
     <w:rsid w:val="007267EE"/>
     <w:rsid w:val="00731DD2"/>
     <w:rsid w:val="00736CCC"/>
     <w:rsid w:val="0074236B"/>
     <w:rsid w:val="007522B2"/>
     <w:rsid w:val="0075453B"/>
     <w:rsid w:val="00755E52"/>
     <w:rsid w:val="0076274E"/>
     <w:rsid w:val="00767B8E"/>
     <w:rsid w:val="007705F5"/>
     <w:rsid w:val="00786A26"/>
     <w:rsid w:val="007924D9"/>
+    <w:rsid w:val="0079605C"/>
     <w:rsid w:val="007965CF"/>
     <w:rsid w:val="007A076E"/>
     <w:rsid w:val="007A1205"/>
     <w:rsid w:val="007A184E"/>
     <w:rsid w:val="007A5B05"/>
     <w:rsid w:val="007B1C6E"/>
     <w:rsid w:val="007B1E06"/>
     <w:rsid w:val="007B3EA1"/>
     <w:rsid w:val="007C3232"/>
     <w:rsid w:val="007C5339"/>
     <w:rsid w:val="007C5836"/>
     <w:rsid w:val="007D0AB1"/>
     <w:rsid w:val="007D4ECA"/>
     <w:rsid w:val="007E0195"/>
     <w:rsid w:val="007E5834"/>
     <w:rsid w:val="007E78DD"/>
     <w:rsid w:val="007F4DA8"/>
     <w:rsid w:val="007F5076"/>
     <w:rsid w:val="007F6417"/>
     <w:rsid w:val="00805748"/>
     <w:rsid w:val="00806E94"/>
     <w:rsid w:val="00810A09"/>
     <w:rsid w:val="00811252"/>
     <w:rsid w:val="008155C3"/>
+    <w:rsid w:val="00822FC8"/>
     <w:rsid w:val="00824624"/>
     <w:rsid w:val="008268F4"/>
     <w:rsid w:val="008279D5"/>
     <w:rsid w:val="008304E7"/>
     <w:rsid w:val="00832A77"/>
     <w:rsid w:val="008330F6"/>
     <w:rsid w:val="00836BC8"/>
     <w:rsid w:val="0084115D"/>
     <w:rsid w:val="00843B3A"/>
+    <w:rsid w:val="008511A7"/>
     <w:rsid w:val="008535D1"/>
+    <w:rsid w:val="00854012"/>
     <w:rsid w:val="0085587A"/>
     <w:rsid w:val="00855EFE"/>
     <w:rsid w:val="008605D4"/>
     <w:rsid w:val="00862109"/>
     <w:rsid w:val="0087481E"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875C5B"/>
     <w:rsid w:val="00881CCA"/>
     <w:rsid w:val="00890FC1"/>
     <w:rsid w:val="00892B8B"/>
     <w:rsid w:val="0089372A"/>
     <w:rsid w:val="00897701"/>
     <w:rsid w:val="00897D1A"/>
     <w:rsid w:val="008A0A52"/>
     <w:rsid w:val="008A2EF7"/>
     <w:rsid w:val="008A494F"/>
     <w:rsid w:val="008B1D74"/>
     <w:rsid w:val="008B5D0E"/>
     <w:rsid w:val="008B61E5"/>
     <w:rsid w:val="008B76F4"/>
+    <w:rsid w:val="008C14A5"/>
     <w:rsid w:val="008C2644"/>
     <w:rsid w:val="008C2A20"/>
+    <w:rsid w:val="008D0486"/>
+    <w:rsid w:val="008D756D"/>
     <w:rsid w:val="008E396A"/>
     <w:rsid w:val="008F06C1"/>
+    <w:rsid w:val="008F0BC8"/>
     <w:rsid w:val="008F2F40"/>
     <w:rsid w:val="008F52D9"/>
+    <w:rsid w:val="00900B86"/>
     <w:rsid w:val="009150B6"/>
+    <w:rsid w:val="0092013E"/>
     <w:rsid w:val="0092045B"/>
     <w:rsid w:val="009209D6"/>
     <w:rsid w:val="00922686"/>
     <w:rsid w:val="009242E0"/>
     <w:rsid w:val="009257DC"/>
     <w:rsid w:val="00933450"/>
     <w:rsid w:val="00936E46"/>
     <w:rsid w:val="00944D3D"/>
     <w:rsid w:val="00952430"/>
     <w:rsid w:val="00955082"/>
     <w:rsid w:val="00957462"/>
     <w:rsid w:val="00957A7D"/>
     <w:rsid w:val="0096114A"/>
+    <w:rsid w:val="009655C3"/>
     <w:rsid w:val="009658CE"/>
     <w:rsid w:val="00970606"/>
     <w:rsid w:val="0097434F"/>
     <w:rsid w:val="00977BB4"/>
     <w:rsid w:val="00980892"/>
     <w:rsid w:val="00982208"/>
     <w:rsid w:val="00987BBB"/>
     <w:rsid w:val="00990B91"/>
     <w:rsid w:val="00990C13"/>
     <w:rsid w:val="00995040"/>
+    <w:rsid w:val="00997EDA"/>
     <w:rsid w:val="009A1247"/>
     <w:rsid w:val="009A37D1"/>
+    <w:rsid w:val="009B0D2E"/>
     <w:rsid w:val="009B2FA2"/>
     <w:rsid w:val="009B6F70"/>
+    <w:rsid w:val="009C0DE0"/>
     <w:rsid w:val="009C1F65"/>
     <w:rsid w:val="009C23E3"/>
     <w:rsid w:val="009C27C9"/>
     <w:rsid w:val="009C4903"/>
     <w:rsid w:val="009C6E91"/>
     <w:rsid w:val="009C7475"/>
     <w:rsid w:val="009E59F2"/>
     <w:rsid w:val="009F1B27"/>
     <w:rsid w:val="009F4B63"/>
     <w:rsid w:val="00A01026"/>
+    <w:rsid w:val="00A01546"/>
     <w:rsid w:val="00A01714"/>
     <w:rsid w:val="00A072A6"/>
     <w:rsid w:val="00A13E3B"/>
     <w:rsid w:val="00A14408"/>
     <w:rsid w:val="00A1722E"/>
     <w:rsid w:val="00A220BD"/>
     <w:rsid w:val="00A2749D"/>
     <w:rsid w:val="00A35B60"/>
     <w:rsid w:val="00A36C2A"/>
     <w:rsid w:val="00A40210"/>
     <w:rsid w:val="00A4027A"/>
     <w:rsid w:val="00A60608"/>
     <w:rsid w:val="00A61DA1"/>
     <w:rsid w:val="00A65056"/>
     <w:rsid w:val="00A653CC"/>
     <w:rsid w:val="00A65B07"/>
     <w:rsid w:val="00A66139"/>
     <w:rsid w:val="00A6673C"/>
+    <w:rsid w:val="00A67BE4"/>
     <w:rsid w:val="00A7307B"/>
     <w:rsid w:val="00A76F83"/>
     <w:rsid w:val="00A77E06"/>
     <w:rsid w:val="00A8373A"/>
+    <w:rsid w:val="00A84961"/>
     <w:rsid w:val="00A858BC"/>
     <w:rsid w:val="00A94FF5"/>
     <w:rsid w:val="00A97C67"/>
     <w:rsid w:val="00AA4C69"/>
     <w:rsid w:val="00AB0414"/>
     <w:rsid w:val="00ABC54E"/>
     <w:rsid w:val="00AC58BE"/>
     <w:rsid w:val="00AD2DCF"/>
     <w:rsid w:val="00AD74F6"/>
     <w:rsid w:val="00AE4275"/>
+    <w:rsid w:val="00AE4D8D"/>
     <w:rsid w:val="00AF3AAF"/>
     <w:rsid w:val="00AF5566"/>
     <w:rsid w:val="00B03C05"/>
     <w:rsid w:val="00B05464"/>
     <w:rsid w:val="00B10BF8"/>
     <w:rsid w:val="00B10D7C"/>
     <w:rsid w:val="00B12E83"/>
     <w:rsid w:val="00B14870"/>
     <w:rsid w:val="00B20B44"/>
     <w:rsid w:val="00B2574A"/>
     <w:rsid w:val="00B26B2E"/>
     <w:rsid w:val="00B27F3F"/>
     <w:rsid w:val="00B31F42"/>
     <w:rsid w:val="00B3662D"/>
     <w:rsid w:val="00B4209B"/>
     <w:rsid w:val="00B425BA"/>
     <w:rsid w:val="00B45BD2"/>
     <w:rsid w:val="00B6681B"/>
     <w:rsid w:val="00B758C0"/>
     <w:rsid w:val="00B84EED"/>
     <w:rsid w:val="00B86EEF"/>
     <w:rsid w:val="00B87A1E"/>
+    <w:rsid w:val="00B92D56"/>
     <w:rsid w:val="00B96624"/>
     <w:rsid w:val="00BB05A3"/>
     <w:rsid w:val="00BB36AC"/>
     <w:rsid w:val="00BB4520"/>
     <w:rsid w:val="00BB64EA"/>
     <w:rsid w:val="00BB6FEE"/>
+    <w:rsid w:val="00BC5292"/>
+    <w:rsid w:val="00BC5B8F"/>
     <w:rsid w:val="00BD0209"/>
     <w:rsid w:val="00BD2E9E"/>
     <w:rsid w:val="00BD3999"/>
     <w:rsid w:val="00BE0C50"/>
     <w:rsid w:val="00BE1B4B"/>
     <w:rsid w:val="00BE6191"/>
     <w:rsid w:val="00C00128"/>
+    <w:rsid w:val="00C03CB7"/>
     <w:rsid w:val="00C05BA8"/>
+    <w:rsid w:val="00C11645"/>
+    <w:rsid w:val="00C14C6B"/>
     <w:rsid w:val="00C176AE"/>
     <w:rsid w:val="00C17EBC"/>
     <w:rsid w:val="00C22198"/>
     <w:rsid w:val="00C23B60"/>
     <w:rsid w:val="00C30890"/>
     <w:rsid w:val="00C338A5"/>
     <w:rsid w:val="00C3720C"/>
     <w:rsid w:val="00C420D8"/>
+    <w:rsid w:val="00C4563E"/>
     <w:rsid w:val="00C56E55"/>
     <w:rsid w:val="00C56FFD"/>
     <w:rsid w:val="00C572C1"/>
+    <w:rsid w:val="00C57FBE"/>
+    <w:rsid w:val="00C60FFA"/>
     <w:rsid w:val="00C6169D"/>
     <w:rsid w:val="00C618D7"/>
     <w:rsid w:val="00C748DD"/>
+    <w:rsid w:val="00C7641C"/>
     <w:rsid w:val="00C81190"/>
     <w:rsid w:val="00C841CA"/>
     <w:rsid w:val="00C84765"/>
     <w:rsid w:val="00C8540F"/>
     <w:rsid w:val="00C86723"/>
     <w:rsid w:val="00C86E9A"/>
     <w:rsid w:val="00C87A04"/>
     <w:rsid w:val="00C87C84"/>
     <w:rsid w:val="00C90913"/>
     <w:rsid w:val="00C91051"/>
+    <w:rsid w:val="00CA5797"/>
     <w:rsid w:val="00CA66CA"/>
     <w:rsid w:val="00CB0383"/>
     <w:rsid w:val="00CB13E2"/>
+    <w:rsid w:val="00CB1BEC"/>
     <w:rsid w:val="00CB558A"/>
     <w:rsid w:val="00CC46CF"/>
     <w:rsid w:val="00CC609A"/>
     <w:rsid w:val="00CC6A5E"/>
     <w:rsid w:val="00CD02AA"/>
     <w:rsid w:val="00CD065E"/>
     <w:rsid w:val="00CD1A45"/>
     <w:rsid w:val="00CD3804"/>
     <w:rsid w:val="00CE28D4"/>
     <w:rsid w:val="00CE3053"/>
     <w:rsid w:val="00CE312F"/>
     <w:rsid w:val="00CE3B4A"/>
+    <w:rsid w:val="00CE4BD2"/>
     <w:rsid w:val="00CE5A93"/>
     <w:rsid w:val="00CF0B9F"/>
     <w:rsid w:val="00CF2634"/>
     <w:rsid w:val="00CF6882"/>
+    <w:rsid w:val="00D00AC0"/>
     <w:rsid w:val="00D04CA2"/>
+    <w:rsid w:val="00D05825"/>
     <w:rsid w:val="00D11739"/>
     <w:rsid w:val="00D21092"/>
     <w:rsid w:val="00D21E29"/>
     <w:rsid w:val="00D22A93"/>
     <w:rsid w:val="00D2556D"/>
     <w:rsid w:val="00D27678"/>
     <w:rsid w:val="00D300E8"/>
     <w:rsid w:val="00D30E0C"/>
     <w:rsid w:val="00D30F5C"/>
-    <w:rsid w:val="00D31632"/>
     <w:rsid w:val="00D3169C"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D330F9"/>
     <w:rsid w:val="00D430EF"/>
     <w:rsid w:val="00D53CD8"/>
     <w:rsid w:val="00D62381"/>
     <w:rsid w:val="00D67025"/>
+    <w:rsid w:val="00D77601"/>
+    <w:rsid w:val="00D81419"/>
     <w:rsid w:val="00D81DD8"/>
+    <w:rsid w:val="00D90496"/>
     <w:rsid w:val="00D95D5A"/>
     <w:rsid w:val="00D96C2E"/>
     <w:rsid w:val="00DA11CA"/>
     <w:rsid w:val="00DA1BF8"/>
     <w:rsid w:val="00DB6719"/>
     <w:rsid w:val="00DB7D30"/>
     <w:rsid w:val="00DD5AB9"/>
     <w:rsid w:val="00DD6BD3"/>
     <w:rsid w:val="00DD7B00"/>
     <w:rsid w:val="00DE049B"/>
     <w:rsid w:val="00DE12CE"/>
     <w:rsid w:val="00DE1462"/>
+    <w:rsid w:val="00DE14A1"/>
     <w:rsid w:val="00DE3A5E"/>
     <w:rsid w:val="00DE3F78"/>
+    <w:rsid w:val="00DE5F53"/>
     <w:rsid w:val="00DE658A"/>
+    <w:rsid w:val="00DF0700"/>
     <w:rsid w:val="00DF44EF"/>
     <w:rsid w:val="00E00BD4"/>
     <w:rsid w:val="00E036E0"/>
     <w:rsid w:val="00E161D7"/>
     <w:rsid w:val="00E21024"/>
     <w:rsid w:val="00E22804"/>
     <w:rsid w:val="00E24C3B"/>
     <w:rsid w:val="00E279E3"/>
     <w:rsid w:val="00E3191A"/>
     <w:rsid w:val="00E32A71"/>
     <w:rsid w:val="00E42683"/>
     <w:rsid w:val="00E46D8C"/>
+    <w:rsid w:val="00E51EA5"/>
     <w:rsid w:val="00E539BC"/>
     <w:rsid w:val="00E55407"/>
     <w:rsid w:val="00E56CE5"/>
     <w:rsid w:val="00E63CC2"/>
     <w:rsid w:val="00E666AE"/>
     <w:rsid w:val="00E67EA5"/>
     <w:rsid w:val="00E7615E"/>
     <w:rsid w:val="00E766DE"/>
     <w:rsid w:val="00E8148C"/>
+    <w:rsid w:val="00E86F75"/>
     <w:rsid w:val="00E879FB"/>
     <w:rsid w:val="00EA3EBD"/>
     <w:rsid w:val="00EA7305"/>
     <w:rsid w:val="00EA792D"/>
     <w:rsid w:val="00EB17DE"/>
     <w:rsid w:val="00EB59D4"/>
+    <w:rsid w:val="00EB67DA"/>
     <w:rsid w:val="00EC3481"/>
     <w:rsid w:val="00EC3A57"/>
     <w:rsid w:val="00EC4C2C"/>
     <w:rsid w:val="00EC50DA"/>
     <w:rsid w:val="00EC7C13"/>
     <w:rsid w:val="00ED467C"/>
     <w:rsid w:val="00EE41E5"/>
     <w:rsid w:val="00EF0727"/>
     <w:rsid w:val="00EF3AD1"/>
     <w:rsid w:val="00F01DDA"/>
     <w:rsid w:val="00F02087"/>
     <w:rsid w:val="00F03E04"/>
     <w:rsid w:val="00F06570"/>
     <w:rsid w:val="00F07513"/>
+    <w:rsid w:val="00F10847"/>
     <w:rsid w:val="00F16EC1"/>
     <w:rsid w:val="00F1752B"/>
-    <w:rsid w:val="00F2126D"/>
     <w:rsid w:val="00F22719"/>
+    <w:rsid w:val="00F22E0E"/>
     <w:rsid w:val="00F26439"/>
+    <w:rsid w:val="00F31C2A"/>
     <w:rsid w:val="00F342D3"/>
+    <w:rsid w:val="00F41125"/>
     <w:rsid w:val="00F4197B"/>
     <w:rsid w:val="00F5314B"/>
     <w:rsid w:val="00F54385"/>
     <w:rsid w:val="00F57C22"/>
     <w:rsid w:val="00F639A1"/>
     <w:rsid w:val="00F75CA4"/>
     <w:rsid w:val="00F82CF0"/>
     <w:rsid w:val="00F842B8"/>
     <w:rsid w:val="00F86DB3"/>
+    <w:rsid w:val="00F90BA5"/>
     <w:rsid w:val="00F93AD1"/>
+    <w:rsid w:val="00FA06E9"/>
     <w:rsid w:val="00FA3645"/>
     <w:rsid w:val="00FA3C44"/>
+    <w:rsid w:val="00FA6B0C"/>
     <w:rsid w:val="00FA7367"/>
     <w:rsid w:val="00FA7515"/>
+    <w:rsid w:val="00FB0296"/>
     <w:rsid w:val="00FB51E9"/>
     <w:rsid w:val="00FB7EFB"/>
     <w:rsid w:val="00FC401D"/>
     <w:rsid w:val="00FD03C2"/>
+    <w:rsid w:val="00FD04CC"/>
     <w:rsid w:val="00FD0C25"/>
     <w:rsid w:val="00FD2A89"/>
     <w:rsid w:val="00FD4D6E"/>
     <w:rsid w:val="00FE11DE"/>
     <w:rsid w:val="00FE43F5"/>
     <w:rsid w:val="00FE49E0"/>
     <w:rsid w:val="00FE4CF0"/>
+    <w:rsid w:val="00FE702D"/>
     <w:rsid w:val="00FF2016"/>
     <w:rsid w:val="00FF7851"/>
     <w:rsid w:val="017757CA"/>
     <w:rsid w:val="018BB36A"/>
     <w:rsid w:val="02518B4C"/>
     <w:rsid w:val="035F25EA"/>
     <w:rsid w:val="03971549"/>
     <w:rsid w:val="05258188"/>
     <w:rsid w:val="0551A1CB"/>
     <w:rsid w:val="09963DED"/>
     <w:rsid w:val="09D5F2C9"/>
     <w:rsid w:val="09F2CA6E"/>
     <w:rsid w:val="0B9D2EB1"/>
     <w:rsid w:val="0C7CDB9D"/>
     <w:rsid w:val="0CDF95B0"/>
     <w:rsid w:val="0E46C8E4"/>
     <w:rsid w:val="0EB8A21B"/>
     <w:rsid w:val="0EE44DB9"/>
     <w:rsid w:val="0F608E6A"/>
     <w:rsid w:val="103FA393"/>
     <w:rsid w:val="1087EE31"/>
     <w:rsid w:val="11A9628E"/>
     <w:rsid w:val="170C074B"/>
     <w:rsid w:val="174C0319"/>
     <w:rsid w:val="1B3F604A"/>
@@ -16113,71 +16567,65 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4AAEFB4-B1CF-46C7-B503-7408BED67AC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0a2ca50b-76a1-425c-9a92-ebfe671e129a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8914BE3B-52DA-4BD1-AB22-157C0B3EF27F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1431</Words>
-  <Characters>8159</Characters>
+  <Words>1588</Words>
+  <Characters>9053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9571</CharactersWithSpaces>
+  <CharactersWithSpaces>10620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DOCUMENT IN DRAFT</dc:title>
   <dc:subject/>
   <dc:creator>Krysten Winter-Green</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000024B94DDFE5FE4583DC53E66D467DB2</vt:lpwstr>
   </property>