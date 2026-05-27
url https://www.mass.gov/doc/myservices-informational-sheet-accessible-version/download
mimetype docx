--- v0 (2025-10-21)
+++ v1 (2026-05-27)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="063555EB" w14:textId="4CBDF22C" w:rsidR="007A1B92" w:rsidRDefault="007A1B92" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E005BFA" wp14:editId="232AC033">
             <wp:extent cx="1536700" cy="813499"/>
             <wp:effectExtent l="0" t="0" r="6350" b="5715"/>
             <wp:docPr id="1602832078" name="Picture 1" descr="Logo, company name&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -130,57 +130,52 @@
     </w:p>
     <w:p w14:paraId="463AB98B" w14:textId="77777777" w:rsidR="007A1B92" w:rsidRPr="007A1B92" w:rsidRDefault="007A1B92" w:rsidP="007A1B92">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4598C367" w14:textId="2CB3BBB8" w:rsidR="001C5F2B" w:rsidRPr="00933E54" w:rsidRDefault="00092427" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Don’t miss important information from MassHealth! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F424D3" w14:textId="669435C5" w:rsidR="00092427" w:rsidRPr="00933E54" w:rsidRDefault="00602E9A" w:rsidP="00933E54">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00933E54">
-        <w:t>MyServices</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> is an easy</w:t>
+        <w:t>MyServices is an easy</w:t>
       </w:r>
       <w:r w:rsidR="006D44BA" w:rsidRPr="00933E54">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="006D44BA" w:rsidRPr="00933E54">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t>use web tool and mobile app for all MassHealth members</w:t>
       </w:r>
       <w:r w:rsidR="00092427" w:rsidRPr="00933E54">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A1DF70" w14:textId="036DADDB" w:rsidR="00602E9A" w:rsidRDefault="00092427" w:rsidP="00933E54">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00602E9A">
         <w:t xml:space="preserve">vailable in six languages: Brazilian Portuguese, </w:t>
       </w:r>
       <w:r>
@@ -188,59 +183,51 @@
       </w:r>
       <w:r w:rsidR="00602E9A">
         <w:t xml:space="preserve">Haitian Creole, Simplified Chinese, </w:t>
       </w:r>
       <w:r w:rsidR="00542359">
         <w:t xml:space="preserve">Spanish, </w:t>
       </w:r>
       <w:r w:rsidR="00602E9A">
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00602E9A">
         <w:t>Vietnamese</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00602E9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F4D9EC" w14:textId="712D7E62" w:rsidR="00602E9A" w:rsidRDefault="00602E9A" w:rsidP="00933E54">
       <w:r>
-        <w:t xml:space="preserve">With </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, you can: </w:t>
+        <w:t xml:space="preserve">With MyServices, you can: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F615488" w14:textId="14A144EC" w:rsidR="00C67282" w:rsidRPr="00C67282" w:rsidRDefault="007F2BC4" w:rsidP="00DD62FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="00C67282" w:rsidRPr="00C67282">
         <w:t>your contact information, such as your name, address, and phone number;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17524D09" w14:textId="21B36920" w:rsidR="0069253C" w:rsidRDefault="00092427" w:rsidP="0069253C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -355,58 +342,56 @@
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">How it Works </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32051A0B" w14:textId="3ABC6B30" w:rsidR="001C5F2B" w:rsidRPr="00933E54" w:rsidRDefault="001C5F2B" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:t>There are different ways to log in</w:t>
       </w:r>
       <w:r w:rsidR="00617561" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BC35B4" w:rsidRPr="00933E54">
         <w:t>MyService</w:t>
       </w:r>
       <w:r w:rsidR="00BB27C5" w:rsidRPr="00933E54">
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005753A7" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="005753A7" w:rsidRPr="00933E54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>myservices.mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005753A7" w:rsidRPr="00933E54">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BB27C5" w:rsidRPr="00933E54">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C2FC99" w14:textId="4703506F" w:rsidR="00594209" w:rsidRPr="00933E54" w:rsidRDefault="00594209" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -438,155 +423,143 @@
       <w:r w:rsidR="00373CB4" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> you use to log in</w:t>
       </w:r>
       <w:r w:rsidR="00066E92" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373CB4" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0008010A" w:rsidRPr="00933E54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>www.MAhealthconnector.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F380B" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t>or an account with </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk125528065"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C67282" w:rsidRPr="00933E54">
-        <w:t>MyMassGov</w:t>
-[...3 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>MyMassGov,</w:t>
       </w:r>
       <w:r w:rsidR="006E7C43" w:rsidRPr="00933E54" w:rsidDel="006E7C43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00617561" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">we recommend using that account information </w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t xml:space="preserve">to sign </w:t>
       </w:r>
       <w:r w:rsidR="00FF28B7" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">in to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB27C5" w:rsidRPr="00933E54">
+        <w:t>MyServices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD9B7D4" w14:textId="6279BE1B" w:rsidR="00594209" w:rsidRPr="00933E54" w:rsidRDefault="004164D4" w:rsidP="00933E54">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933E54">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA Login </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346E283E" w14:textId="2D9AF588" w:rsidR="00594209" w:rsidRPr="00933E54" w:rsidRDefault="00594209" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00933E54">
+        <w:t>As an account</w:t>
+      </w:r>
+      <w:r w:rsidR="00066E92" w:rsidRPr="00933E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">holder, you will be redirected to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007633CB" w:rsidRPr="00933E54">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">Sign In </w:t>
+      </w:r>
+      <w:r w:rsidR="007633CB" w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">With </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t>Your MA Login</w:t>
+      </w:r>
+      <w:r w:rsidR="007633CB" w:rsidRPr="00933E54">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t xml:space="preserve"> screen to enter your </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5FF4" w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">MA Login username </w:t>
+      </w:r>
+      <w:r w:rsidR="0033355D" w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5FF4" w:rsidRPr="00933E54">
+        <w:t>password</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">. Once </w:t>
+      </w:r>
+      <w:r w:rsidR="007633CB" w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">you’re </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1DD2" w:rsidRPr="00933E54">
+        <w:t>logged in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933E54">
+        <w:t xml:space="preserve">, you will be redirected to the </w:t>
+      </w:r>
       <w:r w:rsidR="00BB27C5" w:rsidRPr="00933E54">
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...78 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> dashboard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1EB985" w14:textId="3991556E" w:rsidR="006E5FF4" w:rsidRPr="00933E54" w:rsidRDefault="006E5FF4" w:rsidP="003C08A9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="447780C4" wp14:editId="7277B0E4">
             <wp:extent cx="4398006" cy="2457450"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Health Connector Login Preview"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -615,222 +588,195 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD85FF9" w14:textId="2B57AF61" w:rsidR="00EB6B15" w:rsidRPr="00933E54" w:rsidRDefault="00C67282" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>MyMassGov</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">MyMassGov </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F91F3D5" w14:textId="2607FC27" w:rsidR="00594209" w:rsidRPr="00933E54" w:rsidRDefault="00C67282" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:t>If you already have an account</w:t>
       </w:r>
       <w:r w:rsidR="006825F2" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00594209" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">enter </w:t>
       </w:r>
       <w:r w:rsidR="006825F2" w:rsidRPr="00933E54">
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00594209" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> email address and password.</w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> Select </w:t>
       </w:r>
       <w:r w:rsidR="00490A8A" w:rsidRPr="00933E54">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00933E54">
         <w:t>Login</w:t>
       </w:r>
       <w:r w:rsidR="00490A8A" w:rsidRPr="00933E54">
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidR="00594209" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> Once </w:t>
       </w:r>
       <w:r w:rsidR="007633CB" w:rsidRPr="00933E54">
         <w:t>you’re</w:t>
       </w:r>
       <w:r w:rsidR="001B715C" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> logged in, you </w:t>
       </w:r>
       <w:r w:rsidR="00594209" w:rsidRPr="00933E54">
         <w:t xml:space="preserve">will be redirected to the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D305A" w:rsidRPr="00933E54">
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00594209" w:rsidRPr="00933E54">
         <w:t xml:space="preserve"> dashboard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101B7F23" w14:textId="54E26D76" w:rsidR="00743411" w:rsidRPr="00933E54" w:rsidRDefault="00743411" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>New Members</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A0473F" w14:textId="77777777" w:rsidR="00C67282" w:rsidRDefault="00DD47AA" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00743411">
         <w:t xml:space="preserve"> can sign up for </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D305A">
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C67282">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1AFB7F" w14:textId="77777777" w:rsidR="00C67282" w:rsidRPr="003177C7" w:rsidRDefault="00C67282" w:rsidP="00C67282">
       <w:pPr>
         <w:pStyle w:val="tk-margin-bottom-halft"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="234" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003177C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>MyServices</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> (MyServices.mass.gov)</w:t>
+          <w:t>MyServices (MyServices.mass.gov)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003177C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Click “Sign up.” When you click “Sign up,” you will be sent to the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MyMassGov</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003177C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> login screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2F3B75" w14:textId="77777777" w:rsidR="00C67282" w:rsidRPr="003177C7" w:rsidRDefault="00C67282" w:rsidP="00C67282">
       <w:pPr>
         <w:pStyle w:val="tk-margin-bottom-halft"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="234" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003177C7">
@@ -1211,188 +1157,159 @@
       <w:r w:rsidR="00490A8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="001C53F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6B9926" w14:textId="02E3AC70" w:rsidR="00743411" w:rsidRPr="00743411" w:rsidRDefault="00373CB4" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can create a new profile </w:t>
       </w:r>
       <w:r w:rsidR="00C67282">
-        <w:t xml:space="preserve">in </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in MyServices </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">whether or not you already have a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC3E48">
         <w:t>MA</w:t>
       </w:r>
       <w:r w:rsidR="00DD47AA">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00AC3E48">
         <w:t>ealthconnector</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00ED1E1B">
-        <w:t xml:space="preserve"> or </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> or DTAConnect</w:t>
+      </w:r>
       <w:r w:rsidR="00AC3E48">
         <w:t xml:space="preserve"> account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If you </w:t>
       </w:r>
       <w:r w:rsidR="00490A8A">
         <w:t xml:space="preserve">later </w:t>
       </w:r>
       <w:r>
         <w:t>sign up for services from MassHealth or DTA, you can</w:t>
       </w:r>
       <w:r w:rsidR="00AC3E48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0079132C">
         <w:t xml:space="preserve">link those accounts to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D305A">
+        <w:t xml:space="preserve">MyServices </w:t>
+      </w:r>
+      <w:r w:rsidR="0079132C">
+        <w:t xml:space="preserve">by entering your </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E48">
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5603F">
+        <w:t xml:space="preserve">social security </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3E48">
+        <w:t>number or MassHealth ID</w:t>
+      </w:r>
+      <w:r w:rsidR="0079132C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079132C" w:rsidRPr="00250EAC">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
       <w:r w:rsidR="005D305A">
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC3E48" w:rsidRPr="00250EAC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BA970D" w14:textId="62A6041B" w:rsidR="00E769EC" w:rsidRPr="00933E54" w:rsidRDefault="005D305A" w:rsidP="00933E54">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005A7C78" w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E769EC" w:rsidRPr="00933E54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Dashboard </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB35E11" w14:textId="64B6EE2F" w:rsidR="00ED1E1B" w:rsidRPr="00ED1E1B" w:rsidRDefault="00337630" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidR="007A3D0C">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D305A">
-        <w:t>MyServices</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">MyServices </w:t>
       </w:r>
       <w:r w:rsidR="00E770BE">
         <w:t>dashboard</w:t>
       </w:r>
       <w:r w:rsidR="007A3D0C">
         <w:t>, you can</w:t>
       </w:r>
       <w:r w:rsidR="00ED1E1B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E770BE">
         <w:t xml:space="preserve">find important information and </w:t>
       </w:r>
       <w:r w:rsidR="005A7C78">
         <w:t xml:space="preserve">next steps </w:t>
       </w:r>
       <w:r w:rsidR="00E770BE">
         <w:t xml:space="preserve">related to </w:t>
       </w:r>
       <w:r w:rsidR="007A3D0C">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00E770BE">
         <w:t xml:space="preserve">benefits. </w:t>
       </w:r>
@@ -1826,59 +1743,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Self-service </w:t>
       </w:r>
       <w:r w:rsidR="00EF0F4B">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t>available 24 hours</w:t>
       </w:r>
       <w:r w:rsidR="003C7216">
         <w:t xml:space="preserve"> a day, seven</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> days a week</w:t>
       </w:r>
       <w:r w:rsidR="00EF0F4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5520A0" w14:textId="3FF874F5" w:rsidR="00233B1D" w:rsidRDefault="00233B1D" w:rsidP="00233B1D">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To learn more about </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or to create an account, </w:t>
+        <w:t xml:space="preserve">To learn more about MyServices or to create an account, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>scan this QR code with your smartphone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ABA0B0" w14:textId="1BA80643" w:rsidR="00ED5FC1" w:rsidRDefault="00ED5FC1" w:rsidP="00233B1D">
       <w:pPr>
         <w:pStyle w:val="BasicParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B438CC9" wp14:editId="11C8D7BB">
             <wp:extent cx="1114425" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="QR code that leads to https://www.mass.gov/info-details/learn-about-myservices"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1939,1188 +1848,852 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277058">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Frequently Asked Questions (FAQs)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485900B4" w14:textId="77777777" w:rsidR="002E7718" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See below for FAQs related to </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk129597898"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MyServices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197CDB1A" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00726884" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Who can use </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726884">
+        <w:t>Who can use MyServices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EE2286" w14:textId="24F8DD28" w:rsidR="002E7718" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t>Anyone who has a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F380B">
+        <w:t>MAhealthconnector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t xml:space="preserve"> or DTAConnect account can use MyServices to review current MassHealth or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">some </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t xml:space="preserve">Health Connector </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">information. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t xml:space="preserve"> could include </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MassHealth and Health Connector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3FA0">
+        <w:t xml:space="preserve"> documents and eligibility information, as well as MassHealth enrollment status and notices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D43">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This person could be</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAF63B7" w14:textId="0E746A3F" w:rsidR="002E7718" w:rsidRPr="009C3E0E" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>an a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE301C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccount </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE301C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">older: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a person who has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE301C">
+        <w:t xml:space="preserve">created </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE301C">
+        <w:t xml:space="preserve"> online account and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE301C">
+        <w:t xml:space="preserve"> applied</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for benefits for themselves or another person</w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1291590C" w14:textId="245E868D" w:rsidR="002E7718" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE13E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ead of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE13E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ousehold: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE13E5">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE13E5">
+        <w:t>signing the application for benefits.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636372">
+        <w:t xml:space="preserve">he account holder and the head of the household are </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
+        <w:t xml:space="preserve">usually </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636372">
+        <w:t>the same person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D11D4AF" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="009C3E0E" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a household</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ember: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:t xml:space="preserve">who is on the application but </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:t>not an account holder o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E0E">
+        <w:t xml:space="preserve"> head of the household.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D92B03E" w14:textId="77777777" w:rsidR="001E1CA3" w:rsidRPr="001E1CA3" w:rsidRDefault="001E1CA3" w:rsidP="00690B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MyServices</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726884">
+      </w:pPr>
+      <w:r w:rsidRPr="001E1CA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65EE2286" w14:textId="24F8DD28" w:rsidR="002E7718" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+        <w:t>I am over 65. Can I use MyServices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3F541A" w14:textId="6FEBD823" w:rsidR="001E1CA3" w:rsidRPr="00690B66" w:rsidRDefault="001E1CA3" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE3FA0">
-[...255 lines deleted...]
-    <w:p w14:paraId="2D92B03E" w14:textId="77777777" w:rsidR="001E1CA3" w:rsidRPr="001E1CA3" w:rsidRDefault="001E1CA3" w:rsidP="00690B66">
+      <w:r w:rsidRPr="00690B66">
+        <w:t>Yes. You can sign up for MyServices by clicking “Create an Account” on the</w:t>
+      </w:r>
+      <w:r w:rsidR="002022E9">
+        <w:t xml:space="preserve"> MyMassGov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690B66">
+        <w:t xml:space="preserve"> login screen. Once you enter your information</w:t>
+      </w:r>
+      <w:r w:rsidR="00435036">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690B66">
+        <w:t xml:space="preserve"> you will be redirected to the MyServices dashboard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601927AC" w14:textId="39B95DB0" w:rsidR="002E7718" w:rsidRPr="00726884" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E1CA3">
+      <w:r w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am over 65. Can I use </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E1CA3">
+        <w:t xml:space="preserve">I am a Certified Assister, Navigator, or authorized representative, or I am named on someone else’s Permission to Share Information </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MyServices</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001E1CA3">
+        <w:t xml:space="preserve">(PSI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A3F541A" w14:textId="6FEBD823" w:rsidR="001E1CA3" w:rsidRPr="00690B66" w:rsidRDefault="001E1CA3" w:rsidP="00690B66">
+        <w:t xml:space="preserve">form. Can I use MyServices?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4013D31E" w14:textId="595C907C" w:rsidR="002E7718" w:rsidRPr="00AC3145" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="601927AC" w14:textId="39B95DB0" w:rsidR="002E7718" w:rsidRPr="00726884" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014095B">
+        <w:t>Certified Assister</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014095B">
+        <w:t>, Navigator</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014095B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authorized representatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014095B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and people named on </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
+        <w:t xml:space="preserve">PSI </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">forms can’t currently access MyServices without the member or applicant present. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5396F360" w14:textId="4F1FC6E7" w:rsidR="002E7718" w:rsidRPr="00726884" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk132014736"/>
       <w:r w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am a Certified </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726884">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Assister</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726884">
+        <w:t>get</w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00" w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Navigator, or authorized representative, or I am named on someone else’s Permission to Share Information </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00330E00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726884">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(PSI) </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="4013D31E" w14:textId="595C907C" w:rsidR="002E7718" w:rsidRPr="00AC3145" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+        <w:t>my health insurance through the Health Connector. Can I review my information in MyServices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61037CAB" w14:textId="111E6E4D" w:rsidR="002E7718" w:rsidRPr="009C5926" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
-        <w:rPr>
-[...121 lines deleted...]
-        <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5926">
-        <w:t xml:space="preserve">You won’t be able to review all of your Health Connector information in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> using your MA Login, you will be able to review your Health Connector </w:t>
+        <w:t xml:space="preserve">You won’t be able to review all of your Health Connector information in MyServices. When you log in to MyServices using your MA Login, you will be able to review your Health Connector </w:t>
       </w:r>
       <w:r w:rsidR="000D47C3">
         <w:t>eligibility</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5926">
         <w:t>. To review all other Health Connector information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5926">
         <w:t xml:space="preserve"> visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00D273EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mahealthconnector.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009C5926">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD2A14F" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk132014786"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have an MA Login account. Why do I need to access </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>I have an MA Login account. Why do I need to access MyServices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748330D5" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C72704">
+        <w:t>MyServices is designed for applicants and members to easily review all their MassHealth information, and some Health Connector information,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704" w:rsidDel="00AD758B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve">in one place rather than having to log in to two sites. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="67F5531D" w14:textId="7CDCC50C" w:rsidR="002E7718" w:rsidRPr="00C15557" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When you log in to MyServices with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t>your MA Login account information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve">MyServices </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">will connect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F380B">
+        <w:t>MAhealthconnector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve"> account. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">You’ll be able to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve">report changes and update your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F380B">
+        <w:t>MAhealthconnector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C72704">
+        <w:t xml:space="preserve"> account without having to log in again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49826390" w14:textId="4F8029CC" w:rsidR="002E7718" w:rsidRPr="009E3FFF" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MyServices</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C72704">
+      </w:pPr>
+      <w:r w:rsidRPr="009E3FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...86 lines deleted...]
-        <w:spacing w:after="140"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>I don’t have an MA Login o</w:t>
+      </w:r>
+      <w:r w:rsidR="002022E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">r MyMassGov </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="002022E9">
+        <w:t xml:space="preserve">login. Will I be able to review my information from these accounts after I sign up for benefits? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3277F6" w14:textId="02D0658F" w:rsidR="002E7718" w:rsidRPr="00D159D9" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D159D9">
+        <w:t>You can create a new profile whether or not you already have a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D159D9">
+        <w:t xml:space="preserve"> MAhealthconnector</w:t>
+      </w:r>
+      <w:r w:rsidR="005F380B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D159D9">
+        <w:t xml:space="preserve">or DTAConnect account. If you </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E00">
+        <w:t xml:space="preserve">later </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D159D9">
+        <w:t xml:space="preserve">sign up for services from MassHealth or DTA, you can link those accounts to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MyServices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D159D9">
+        <w:t xml:space="preserve">by entering your complete social security number or MassHealth ID </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in MyServices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3EBE28" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="009E3FFF" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">r </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002022E9">
+      </w:pPr>
+      <w:r w:rsidRPr="009E3FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MyMassGov</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="2A3277F6" w14:textId="02D0658F" w:rsidR="002E7718" w:rsidRPr="00D159D9" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+        <w:t>Can I update my information when I am in MyServices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1411D7C8" w14:textId="1E13A704" w:rsidR="002E7718" w:rsidRPr="00E61473" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D159D9">
-[...114 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">You won’t be able to make changes directly in MyServices. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve">To learn how </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t>report changes</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve"> visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00375B77" w:rsidRPr="00375B77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mass.gov/how-to/report-changes-to-masshealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8FBF91" w14:textId="09D2E4EF" w:rsidR="002E7718" w:rsidRPr="007D113F" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00E61473">
         <w:t>If you have a</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> MAhealthconnector</w:t>
+      </w:r>
       <w:r w:rsidR="005F380B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t>account</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve"> you can go to the “My Info” or “My Benefits” tab in </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>MyServices</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t>choose</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003F7A3C">
         <w:t>To update your application information, click here</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
-        <w:t xml:space="preserve"> You will be redirected to your </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> You will be redirected to your MAhealthconnector</w:t>
+      </w:r>
       <w:r w:rsidR="005F380B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t>dashboard</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where you can </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61473">
         <w:t>update your application information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B4E216" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How do I add or remove a person in my </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">How do I add or remove a person in my MyServices account? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52399D" w14:textId="13CFB0B5" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C72704">
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> uses the information you provided on your application. If you need to add or remove someone </w:t>
+        <w:t xml:space="preserve">MyServices uses the information you provided on your application. If you need to add or remove someone </w:t>
       </w:r>
       <w:r w:rsidR="009F4494">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009F4494" w:rsidRPr="00C72704">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t>your account, let us know</w:t>
       </w:r>
       <w:r w:rsidR="009F4494">
         <w:t xml:space="preserve"> by visiting</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C72704">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mass.gov/how-to/report-changes-to-masshealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C72704">
@@ -3136,213 +2709,162 @@
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What’s the best way to get to the site?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719F972F" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
-        <w:t xml:space="preserve">The following browsers are supported by </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">The following browsers are supported by MyServices. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1277E1EF" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Supported browsers</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:tab/>
         <w:t>Microsoft Edge, Google Chrome, Firefox, Safari </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C234B0B" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
-        <w:t xml:space="preserve">You can also download the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> mobile app for Android or iOS:</w:t>
+        <w:t>You can also download the MyServices mobile app for Android or iOS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1102A7D6" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="002E7718">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Operating systems:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:tab/>
         <w:t>Android: minimum version 6.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED711E" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="002E7718">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:t>iOS: minimum version 11.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09196478" w14:textId="18221A9B" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:spacing w:after="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
-        <w:t xml:space="preserve">If you are having technical problems with </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in your web browser, try clearing your browser’s </w:t>
+        <w:t xml:space="preserve">If you are having technical problems with MyServices in your web browser, try clearing your browser’s </w:t>
       </w:r>
       <w:r w:rsidR="009F4494">
         <w:t>history</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t xml:space="preserve">, also known as the cache. To learn how to clear your cache, go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C72704">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mass.gov/guides/clear-your-browser-cache</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C72704">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2FF788" w14:textId="77777777" w:rsidR="002E7718" w:rsidRPr="00C72704" w:rsidRDefault="002E7718" w:rsidP="00690B66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C72704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">What languages is the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>What languages is the MyServices Portal available in?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0137EF22" w14:textId="450C4F12" w:rsidR="002E7718" w:rsidRPr="00F828FF" w:rsidRDefault="002E7718" w:rsidP="00690B66">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="140"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C72704">
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> is available in the following six languages: English, Brazilian Portuguese,</w:t>
+        <w:t>MyServices is available in the following six languages: English, Brazilian Portuguese,</w:t>
       </w:r>
       <w:r w:rsidR="00F40462">
         <w:t xml:space="preserve"> Haitian Creole,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F4494">
         <w:t>Simplified</w:t>
       </w:r>
       <w:r w:rsidR="009F4494" w:rsidRPr="00C72704">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t xml:space="preserve">Chinese, </w:t>
       </w:r>
       <w:r w:rsidR="00F40462">
         <w:t xml:space="preserve">Spanish, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C72704">
         <w:t>Vietnamese.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3355,198 +2877,198 @@
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003C08A9">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="009F4494">
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="009F4494" w:rsidRPr="00206D4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E769EC" w:rsidRPr="00206D4D">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E78A39D" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B" w:rsidP="0097709A">
+    <w:p w14:paraId="7D1EFC2E" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C" w:rsidP="0097709A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0786401F" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B" w:rsidP="0097709A">
+    <w:p w14:paraId="031AFB5E" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C" w:rsidP="0097709A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="477F2FBB" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B">
+    <w:p w14:paraId="0DA14A66" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Skolar Sans Latn">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020D0000000400000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002CF" w:usb1="00000023" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1026227E" w14:textId="77777777" w:rsidR="00E25E91" w:rsidRDefault="00E25E91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AB4971C" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B" w:rsidP="0097709A">
+    <w:p w14:paraId="616A2DFD" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C" w:rsidP="0097709A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D65E317" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B" w:rsidP="0097709A">
+    <w:p w14:paraId="7A1CACA8" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C" w:rsidP="0097709A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22C4CA88" w14:textId="77777777" w:rsidR="00CE317B" w:rsidRDefault="00CE317B">
+    <w:p w14:paraId="0299EF1E" w14:textId="77777777" w:rsidR="00E9560C" w:rsidRDefault="00E9560C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="360A33D2" w14:textId="77777777" w:rsidR="00E25E91" w:rsidRDefault="00E25E91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002001C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0AEC6"/>
     <w:lvl w:ilvl="0" w:tplc="112E5F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4860,53 +4382,52 @@
   <w:num w:numId="6" w16cid:durableId="1958636220">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1148131800">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1067731696">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1772511015">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="948388233">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="385759970">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="786196119">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF03AE"/>
     <w:rsid w:val="000002C5"/>
     <w:rsid w:val="00016ABA"/>
     <w:rsid w:val="000226B6"/>
@@ -5259,50 +4780,51 @@
     <w:rsid w:val="008E3B50"/>
     <w:rsid w:val="008E5070"/>
     <w:rsid w:val="009158C3"/>
     <w:rsid w:val="009206DB"/>
     <w:rsid w:val="0092183B"/>
     <w:rsid w:val="00923F35"/>
     <w:rsid w:val="00924272"/>
     <w:rsid w:val="00933E54"/>
     <w:rsid w:val="00943F06"/>
     <w:rsid w:val="009574B8"/>
     <w:rsid w:val="00970EB9"/>
     <w:rsid w:val="00975BB4"/>
     <w:rsid w:val="0097709A"/>
     <w:rsid w:val="00977B8D"/>
     <w:rsid w:val="00984CE7"/>
     <w:rsid w:val="00986B3A"/>
     <w:rsid w:val="00994B8A"/>
     <w:rsid w:val="00995470"/>
     <w:rsid w:val="00997BEB"/>
     <w:rsid w:val="00997CA8"/>
     <w:rsid w:val="009A1DD0"/>
     <w:rsid w:val="009B1365"/>
     <w:rsid w:val="009C3061"/>
     <w:rsid w:val="009C4218"/>
     <w:rsid w:val="009D0910"/>
+    <w:rsid w:val="009D0F7F"/>
     <w:rsid w:val="009E1E08"/>
     <w:rsid w:val="009E5A52"/>
     <w:rsid w:val="009E67E1"/>
     <w:rsid w:val="009F0D74"/>
     <w:rsid w:val="009F4494"/>
     <w:rsid w:val="009F6E89"/>
     <w:rsid w:val="00A0253A"/>
     <w:rsid w:val="00A04F5E"/>
     <w:rsid w:val="00A071C8"/>
     <w:rsid w:val="00A11E33"/>
     <w:rsid w:val="00A146CF"/>
     <w:rsid w:val="00A15FA1"/>
     <w:rsid w:val="00A22C7A"/>
     <w:rsid w:val="00A22DD6"/>
     <w:rsid w:val="00A25EA2"/>
     <w:rsid w:val="00A30B21"/>
     <w:rsid w:val="00A3289E"/>
     <w:rsid w:val="00A34A15"/>
     <w:rsid w:val="00A35D19"/>
     <w:rsid w:val="00A40D28"/>
     <w:rsid w:val="00A41434"/>
     <w:rsid w:val="00A44423"/>
     <w:rsid w:val="00A476DB"/>
     <w:rsid w:val="00A522D0"/>
     <w:rsid w:val="00A671D1"/>
@@ -5331,50 +4853,51 @@
     <w:rsid w:val="00B074E6"/>
     <w:rsid w:val="00B12F5C"/>
     <w:rsid w:val="00B14797"/>
     <w:rsid w:val="00B14850"/>
     <w:rsid w:val="00B24CFA"/>
     <w:rsid w:val="00B26011"/>
     <w:rsid w:val="00B3104C"/>
     <w:rsid w:val="00B41FF1"/>
     <w:rsid w:val="00B43DCA"/>
     <w:rsid w:val="00B56E3A"/>
     <w:rsid w:val="00B75138"/>
     <w:rsid w:val="00B80730"/>
     <w:rsid w:val="00B875EC"/>
     <w:rsid w:val="00B97585"/>
     <w:rsid w:val="00BA1115"/>
     <w:rsid w:val="00BA6E4C"/>
     <w:rsid w:val="00BA73FC"/>
     <w:rsid w:val="00BB0D7A"/>
     <w:rsid w:val="00BB27C5"/>
     <w:rsid w:val="00BC35B4"/>
     <w:rsid w:val="00BD5953"/>
     <w:rsid w:val="00BE1DD2"/>
     <w:rsid w:val="00BF6D82"/>
     <w:rsid w:val="00C13BE8"/>
     <w:rsid w:val="00C17314"/>
+    <w:rsid w:val="00C20223"/>
     <w:rsid w:val="00C21487"/>
     <w:rsid w:val="00C3159F"/>
     <w:rsid w:val="00C35DCA"/>
     <w:rsid w:val="00C41668"/>
     <w:rsid w:val="00C439E8"/>
     <w:rsid w:val="00C47FA5"/>
     <w:rsid w:val="00C50818"/>
     <w:rsid w:val="00C51FF4"/>
     <w:rsid w:val="00C54C9E"/>
     <w:rsid w:val="00C571FB"/>
     <w:rsid w:val="00C61105"/>
     <w:rsid w:val="00C64A1E"/>
     <w:rsid w:val="00C67282"/>
     <w:rsid w:val="00C73089"/>
     <w:rsid w:val="00C75162"/>
     <w:rsid w:val="00C77824"/>
     <w:rsid w:val="00C77EF6"/>
     <w:rsid w:val="00C8412B"/>
     <w:rsid w:val="00C84480"/>
     <w:rsid w:val="00C878E2"/>
     <w:rsid w:val="00C93652"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA2FEC"/>
     <w:rsid w:val="00CA3A25"/>
     <w:rsid w:val="00CA43B5"/>
@@ -5454,50 +4977,51 @@
     <w:rsid w:val="00E21EE0"/>
     <w:rsid w:val="00E24DC6"/>
     <w:rsid w:val="00E24DE7"/>
     <w:rsid w:val="00E25E2F"/>
     <w:rsid w:val="00E25E91"/>
     <w:rsid w:val="00E366A2"/>
     <w:rsid w:val="00E44239"/>
     <w:rsid w:val="00E44666"/>
     <w:rsid w:val="00E516EB"/>
     <w:rsid w:val="00E62769"/>
     <w:rsid w:val="00E63805"/>
     <w:rsid w:val="00E70342"/>
     <w:rsid w:val="00E73060"/>
     <w:rsid w:val="00E73369"/>
     <w:rsid w:val="00E737CC"/>
     <w:rsid w:val="00E74FD8"/>
     <w:rsid w:val="00E769EC"/>
     <w:rsid w:val="00E770BE"/>
     <w:rsid w:val="00E805DD"/>
     <w:rsid w:val="00E80A3B"/>
     <w:rsid w:val="00E8225F"/>
     <w:rsid w:val="00E8563B"/>
     <w:rsid w:val="00E85E72"/>
     <w:rsid w:val="00E87090"/>
     <w:rsid w:val="00E90030"/>
+    <w:rsid w:val="00E9560C"/>
     <w:rsid w:val="00E97794"/>
     <w:rsid w:val="00EB2A68"/>
     <w:rsid w:val="00EB5093"/>
     <w:rsid w:val="00EB6B15"/>
     <w:rsid w:val="00EB795F"/>
     <w:rsid w:val="00EB7EDB"/>
     <w:rsid w:val="00ED09C7"/>
     <w:rsid w:val="00ED1158"/>
     <w:rsid w:val="00ED1E1B"/>
     <w:rsid w:val="00ED5371"/>
     <w:rsid w:val="00ED5FC1"/>
     <w:rsid w:val="00ED663C"/>
     <w:rsid w:val="00ED799F"/>
     <w:rsid w:val="00EE14F6"/>
     <w:rsid w:val="00EE1D82"/>
     <w:rsid w:val="00EE284C"/>
     <w:rsid w:val="00EE4BDE"/>
     <w:rsid w:val="00EF0F4B"/>
     <w:rsid w:val="00F01C3F"/>
     <w:rsid w:val="00F0310C"/>
     <w:rsid w:val="00F0508F"/>
     <w:rsid w:val="00F059D6"/>
     <w:rsid w:val="00F11EFB"/>
     <w:rsid w:val="00F15844"/>
     <w:rsid w:val="00F160C6"/>
@@ -5539,51 +5063,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA0F037"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18B201DB-40EE-4B09-AFA9-1B4D14DF19BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6026,50 +5550,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006E5FF4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -6337,51 +5862,51 @@
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00933E54"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="160898408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="612715334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6745,68 +6270,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B4240D0-A3DC-4AB4-A21A-34E09C5F54B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1230</Words>
-  <Characters>7012</Characters>
+  <Characters>7013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8226</CharactersWithSpaces>
+  <CharactersWithSpaces>8227</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rebecca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>