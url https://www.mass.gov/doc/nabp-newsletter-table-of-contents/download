--- v1 (2026-02-09)
+++ v2 (2026-04-10)
@@ -5,215 +5,174 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="63253F67" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="63253F67" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
-        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2319" w:y="346"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FE2CDC" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="26FE2CDC" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000BB09E" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="000BB09E" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
       <w:r>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8355D1" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="5B8355D1" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
       <w:r>
         <w:t>Bureau of Health Professions Licensure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58802A83" w14:textId="75DC25C3" w:rsidR="00070F45" w:rsidRDefault="00160BC0" w:rsidP="00070F45">
+    <w:p w14:paraId="58802A83" w14:textId="75DC25C3" w:rsidR="00070F45" w:rsidRDefault="00160BC0" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
       <w:r>
         <w:t>250 Washington</w:t>
       </w:r>
       <w:r w:rsidR="00070F45">
         <w:t xml:space="preserve"> Street, Boston, </w:t>
       </w:r>
       <w:r w:rsidRPr="00160BC0">
         <w:t>MA 02108-4619</w:t>
       </w:r>
       <w:r w:rsidR="00070F45" w:rsidRPr="009B2EA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBC72B" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="47EBC72B" w14:textId="77777777" w:rsidR="00070F45" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B44A5D2" w14:textId="7893E5A4" w:rsidR="00070F45" w:rsidRPr="00714203" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="3B44A5D2" w14:textId="7893E5A4" w:rsidR="00070F45" w:rsidRPr="00714203" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
-        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2319" w:y="346"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tel: 617-973-0</w:t>
       </w:r>
       <w:r w:rsidR="00761548">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>960</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539A4407" w14:textId="593EFAA0" w:rsidR="00070F45" w:rsidRPr="00714203" w:rsidRDefault="00070F45" w:rsidP="00070F45">
+    <w:p w14:paraId="6030991B" w14:textId="77777777" w:rsidR="00070F45" w:rsidRPr="00714203" w:rsidRDefault="00070F45" w:rsidP="002C20D3">
       <w:pPr>
-        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2334" w:y="181"/>
-[...40 lines deleted...]
-        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2319" w:y="346"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00714203">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>www.mass.gov/dph/boards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="436E9579" w14:textId="77777777" w:rsidR="00714203" w:rsidRDefault="00714203" w:rsidP="001C7E9B">
+    <w:p w14:paraId="436E9579" w14:textId="77777777" w:rsidR="00714203" w:rsidRDefault="00714203" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
-        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2334" w:y="181"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2319" w:y="346"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046915AF" w14:textId="77777777" w:rsidR="00BA4055" w:rsidRDefault="00D96545" w:rsidP="00714203">
       <w:pPr>
         <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="661" w:y="-944"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0920AE7A" wp14:editId="45D2382A">
             <wp:extent cx="962025" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -234,2972 +193,5102 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="962025" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E717C11" w14:textId="77777777" w:rsidR="00993136" w:rsidRPr="00104385" w:rsidRDefault="009E7272" w:rsidP="00C037E5">
+    <w:p w14:paraId="0B42893D" w14:textId="77777777" w:rsidR="00EB055F" w:rsidRDefault="009E7272" w:rsidP="002C20D3">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:line="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="0002678F" w:rsidRPr="00104385">
+      <w:r w:rsidR="00EB055F">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E717C11" w14:textId="7CBE84B9" w:rsidR="00993136" w:rsidRDefault="00EB055F" w:rsidP="00EB055F">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="120" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Board of Registration in Pharmacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B1796E" w14:textId="05272415" w:rsidR="00AF43E2" w:rsidRDefault="00AF43E2" w:rsidP="0005548C">
+    <w:p w14:paraId="499FF233" w14:textId="6CB042EC" w:rsidR="0005548C" w:rsidRPr="002C20D3" w:rsidRDefault="00AF43E2" w:rsidP="00EB055F">
       <w:pPr>
+        <w:spacing w:after="240" w:line="120" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00104385">
+      <w:r w:rsidRPr="002C20D3">
         <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C037E5" w:rsidRPr="00104385">
+      <w:r w:rsidR="00C037E5" w:rsidRPr="002C20D3">
         <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00104385">
+      <w:r w:rsidR="00EB055F">
         <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C20D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NABP Newsletter Table of Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499FF233" w14:textId="77777777" w:rsidR="0005548C" w:rsidRPr="00104385" w:rsidRDefault="0005548C" w:rsidP="0005548C">
-[...10 lines deleted...]
-    <w:p w14:paraId="28A561D7" w14:textId="14A600C6" w:rsidR="0005548C" w:rsidRDefault="00231C81" w:rsidP="0005548C">
+    <w:p w14:paraId="28A561D7" w14:textId="14A600C6" w:rsidR="0005548C" w:rsidRPr="002C20D3" w:rsidRDefault="00231C81" w:rsidP="002C20D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="120" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Previous</w:t>
       </w:r>
-      <w:r w:rsidR="00993136" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00993136" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB02BB" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00AB02BB" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Massachusetts-specific articles are listed below, </w:t>
       </w:r>
-      <w:r w:rsidR="00C24345" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00C24345" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>in alphabetical order</w:t>
       </w:r>
-      <w:r w:rsidR="00AB02BB" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00AB02BB" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. NABP Newsletters</w:t>
       </w:r>
-      <w:r w:rsidR="00C24345" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00C24345" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, in their entirety, </w:t>
       </w:r>
-      <w:r w:rsidR="00993136" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00993136" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>can be found on the NABP website</w:t>
       </w:r>
-      <w:r w:rsidR="00C24345" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00C24345" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> by their release date</w:t>
       </w:r>
-      <w:r w:rsidR="00655BA4">
+      <w:r w:rsidR="00655BA4" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0015501C" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="0015501C" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00433DD7">
+      <w:r w:rsidR="00433DD7" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
-      <w:r w:rsidR="0015501C" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="0015501C" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following link</w:t>
       </w:r>
-      <w:r w:rsidR="00993136" w:rsidRPr="00E537EB">
+      <w:r w:rsidR="00993136" w:rsidRPr="002C20D3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8AF944" w14:textId="24AD6D17" w:rsidR="00106EBA" w:rsidRDefault="00E714BE" w:rsidP="00106EBA">
+    <w:p w14:paraId="2E8AF944" w14:textId="24AD6D17" w:rsidR="00106EBA" w:rsidRPr="002C20D3" w:rsidRDefault="00E714BE" w:rsidP="002C20D3">
       <w:pPr>
+        <w:spacing w:line="120" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Sans Serif Collection" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00C209F2">
+        <w:r w:rsidRPr="002C20D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+            <w:rFonts w:ascii="Sans Serif Collection" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="32"/>
-            <w:sz w:val="32"/>
-            <w:szCs w:val="32"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://nabp.pharmacy/bop_members/massachusetts/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C71756D" w14:textId="77777777" w:rsidR="00E714BE" w:rsidRPr="00106EBA" w:rsidRDefault="00E714BE" w:rsidP="00106EBA"/>
+    <w:p w14:paraId="4C71756D" w14:textId="77777777" w:rsidR="00E714BE" w:rsidRPr="002C20D3" w:rsidRDefault="00E714BE" w:rsidP="002C20D3">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7038"/>
         <w:gridCol w:w="2538"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00993136" w14:paraId="60EDA2A5" w14:textId="77777777" w:rsidTr="00F944AA">
+      <w:tr w:rsidR="00993136" w:rsidRPr="002C20D3" w14:paraId="60EDA2A5" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
-          <w:trHeight w:val="440"/>
+          <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248979A0" w14:textId="77777777" w:rsidR="00993136" w:rsidRPr="00104385" w:rsidRDefault="00993136" w:rsidP="00433DD7">
+          <w:p w14:paraId="248979A0" w14:textId="77777777" w:rsidR="00993136" w:rsidRPr="002C20D3" w:rsidRDefault="00993136" w:rsidP="00EB055F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00104385">
-              <w:rPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Article Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="490BB362" w14:textId="77777777" w:rsidR="00993136" w:rsidRPr="00104385" w:rsidRDefault="00993136" w:rsidP="00433DD7">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="490BB362" w14:textId="77777777" w:rsidR="00993136" w:rsidRPr="002C20D3" w:rsidRDefault="00993136" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00104385">
-              <w:rPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Newsletter Edition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003552BD" w14:paraId="4E3C7714" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003552BD">
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="4E3C7714" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1785914D" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Acute Use Medications for Inpatient Hospice Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A23E606" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C045C" w14:paraId="52D8FB58" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003C045C">
+      <w:tr w:rsidR="003C045C" w:rsidRPr="002C20D3" w14:paraId="52D8FB58" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C7F909" w14:textId="2E48A771" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Advisory Committee to the Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A9C434" w14:textId="029B9C66" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2022 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7BD7" w14:paraId="0F7624A0" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w14:paraId="0F7624A0" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13469B94" w14:textId="4351848A" w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w:rsidRDefault="00AE7BD7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Authorized Generic Dispensing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CB472C" w14:textId="3E47F9FE" w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w:rsidRDefault="00AE7BD7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2022 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003552BD" w14:paraId="020FC2B6" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003552BD">
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="020FC2B6" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B120B2" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Automated Dispensing Devices (ADD) in Licensed Health Care Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26400BC1" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E93DBD" w14:paraId="4DB11B69" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E93DBD">
+      <w:tr w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w14:paraId="4DB11B69" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0F888A" w14:textId="31EFB3D5" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Board Meeting Schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F5D9CC" w14:textId="2CDF2E6F" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3CF6" w14:paraId="6AD219B3" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="008A3CF6">
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="6AD219B3" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A4417E" w14:textId="4F7AE069" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Board Meetings</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A3CF6">
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008A3CF6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437140DC" w14:textId="458A80D4" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 June</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C045C" w14:paraId="142D3666" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003C045C">
+      <w:tr w:rsidR="003C045C" w:rsidRPr="002C20D3" w14:paraId="142D3666" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DAB252" w14:textId="7F4D9019" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Board Staff vs. Board Members: What’s the difference?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF7EC32" w14:textId="45EF3ED4" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2022 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D44F7D" w14:paraId="5D5F57C1" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D44F7D">
+      <w:tr w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w14:paraId="5D5F57C1" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B97779C" w14:textId="3CA03D02" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Compounding Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD4737D" w14:textId="5E7A11CA" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE169A" w14:paraId="2CF01112" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00EE169A">
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="2CF01112" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671E49B4" w14:textId="359B8793" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Compounding Pharmacies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFE6186" w14:textId="27D16623" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2024 December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003552BD" w14:paraId="37AC96C7" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="003552BD">
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="37AC96C7" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FA0456" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Continuing Education Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F854B74" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657E65" w14:paraId="655C5BA8" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00657E65">
+      <w:tr w:rsidR="00657E65" w:rsidRPr="002C20D3" w14:paraId="655C5BA8" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061F9D50" w14:textId="2F0DF51D" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Contraceptive Prescribing by Pharmacists</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E2B592" w14:textId="42146C86" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2024 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00095FDA" w14:paraId="702ED103" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00095FDA">
+      <w:tr w:rsidR="00095FDA" w:rsidRPr="002C20D3" w14:paraId="702ED103" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC117DE" w14:textId="77EF7836" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>COVID-19 Control Measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD95F5" w14:textId="0DC74A7A" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02656" w14:paraId="2A2CDC95" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00F02656">
+      <w:tr w:rsidR="00F02656" w:rsidRPr="002C20D3" w14:paraId="2A2CDC95" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139A28BF" w14:textId="41FA3B5F" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Drug Control Program or Board of Pharmacy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C19F085" w14:textId="345D2949" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C932BB" w14:paraId="67B7FC43" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C932BB">
+      <w:tr w:rsidR="00C932BB" w:rsidRPr="002C20D3" w14:paraId="67B7FC43" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489F6586" w14:textId="122DB957" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Emergency Contraception Statewide Standing Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2606A36B" w14:textId="73AF9B29" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2022 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D62F9" w14:paraId="66D29C5C" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006D62F9">
+      <w:tr w:rsidR="006D62F9" w:rsidRPr="002C20D3" w14:paraId="66D29C5C" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700CC93" w14:textId="77777777" w:rsidR="006D62F9" w:rsidRPr="002C20D3" w:rsidRDefault="006D62F9" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>e-Prescribing Mandate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B4CABD" w14:textId="77777777" w:rsidR="006D62F9" w:rsidRPr="002C20D3" w:rsidRDefault="006D62F9" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761548" w14:paraId="7C58E3DF" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00761548">
+      <w:tr w:rsidR="00761548" w:rsidRPr="002C20D3" w14:paraId="7C58E3DF" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8870AB" w14:textId="64F84370" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Electronic Prescribing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10573354" w14:textId="0EC185E6" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C932BB" w14:paraId="5A744AC7" w14:textId="77777777" w:rsidTr="004F12E7">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00C932BB">
+      <w:tr w:rsidR="00C932BB" w:rsidRPr="002C20D3" w14:paraId="5A744AC7" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065C1E4A" w14:textId="085E8BBB" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Extended Absence of a Manager of Record</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17029E01" w14:textId="2454AF7D" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E65" w:rsidRPr="002C20D3" w14:paraId="4E81DA7B" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51326933" w14:textId="666E9257" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getting to Know the Board Staff </w:t>
+            </w:r>
+            <w:r w:rsidR="002419B2" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Joanna Chow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FAB86D" w14:textId="7CACF531" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="17016761" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D049D37" w14:textId="65BBEFD6" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know the Board Staff - Michael Godek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45102251" w14:textId="6A36C05A" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C932BB" w:rsidRPr="002C20D3" w14:paraId="5513B907" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B127B5F" w14:textId="4D66FAD7" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getting to Know the Board Staff </w:t>
+            </w:r>
+            <w:r w:rsidR="002419B2" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Monica Botto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F13C906" w14:textId="40BE5EFE" w:rsidR="00C932BB" w:rsidRPr="002C20D3" w:rsidRDefault="00C932BB" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095FDA" w:rsidRPr="002C20D3" w14:paraId="62FC7060" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73303FF3" w14:textId="615E68FE" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getting to Know the Board Staff </w:t>
+            </w:r>
+            <w:r w:rsidR="002419B2" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Richard Geaney, Jr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1252BA" w14:textId="640461D5" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044BEA" w:rsidRPr="002C20D3" w14:paraId="50E0AD20" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="418354AE" w14:textId="1DD80381" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getting to Know the Board Staff </w:t>
+            </w:r>
+            <w:r w:rsidR="002419B2" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rick Harris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66547385" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0082697F" w:rsidRPr="002C20D3" w14:paraId="23DEE048" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549D3B38" w14:textId="7DEA6786" w:rsidR="0082697F" w:rsidRPr="002C20D3" w:rsidRDefault="0082697F" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getting to Know Your Board Members </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5ACA" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Caryn Belisle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF5B99F" w14:textId="1484FA3D" w:rsidR="0082697F" w:rsidRPr="002C20D3" w:rsidRDefault="0082697F" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002419B2" w:rsidRPr="002C20D3" w14:paraId="652E7204" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B36A05D" w14:textId="2BBCE280" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know Your Board Members - Delilah Barnes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B30E09" w14:textId="17D523A2" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w14:paraId="154A9F24" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7FE2BF" w14:textId="5B0A5971" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Extended Absence of a Manager of Record</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:t>Getting to Know Your Board Members - John Rocchio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782A995E" w14:textId="2C0A6460" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006353C8" w:rsidRPr="002C20D3" w14:paraId="60E08ADF" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763729DA" w14:textId="302AD1F6" w:rsidR="006353C8" w:rsidRPr="002C20D3" w:rsidRDefault="008C20D3" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know Your Board Members - Katie Thornell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4D7DD1" w14:textId="7732DB8A" w:rsidR="006353C8" w:rsidRPr="002C20D3" w:rsidRDefault="008C20D3" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w14:paraId="064D15E9" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0E767B" w14:textId="34C45178" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know Your Board Members - Rita Morelli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E43835" w14:textId="12976850" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761548" w:rsidRPr="002C20D3" w14:paraId="6F5B1B89" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="778D93DF" w14:textId="76253B5D" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know Your Board Members - Saad Dinno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6ED12B" w14:textId="08F52E92" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w14:paraId="65EB764D" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6BA61D" w14:textId="6816B0CA" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Getting to Know Your Board Members - Sami Ahmed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD06CD1" w14:textId="78403951" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044BEA" w:rsidRPr="002C20D3" w14:paraId="57A4CBA1" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="301A513D" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Identification Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAB6DEB" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946B05" w:rsidRPr="002C20D3" w14:paraId="1EE7275F" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2D007B" w14:textId="1A50AD78" w:rsidR="00946B05" w:rsidRPr="002C20D3" w:rsidRDefault="00946B05" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Impaired Operation of Vehicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42785F27" w14:textId="6E6121A0" w:rsidR="00946B05" w:rsidRPr="002C20D3" w:rsidRDefault="00946B05" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095FDA" w:rsidRPr="002C20D3" w14:paraId="3CB6204C" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F44C26C" w14:textId="08BF5931" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Implementation of New and Revised USP Chapters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE35EBB" w14:textId="5DAF3A87" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002419B2" w:rsidRPr="002C20D3" w14:paraId="3A9B914E" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FCDD1A" w14:textId="349B417D" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Inspection Documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBB0429" w14:textId="04FA4473" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B3758" w:rsidRPr="002C20D3" w14:paraId="3C5E9FD2" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D166D26" w14:textId="6B634643" w:rsidR="005B3758" w:rsidRPr="002C20D3" w:rsidRDefault="005B3758" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Inspectional Deficiencies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10663727" w14:textId="2E7420DF" w:rsidR="005B3758" w:rsidRPr="002C20D3" w:rsidRDefault="005B3758" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="566DC78B" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2709CC6C" w14:textId="0D0D528B" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Institutional Sterile Compounding Pharmacy Licensure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF40B99" w14:textId="5E33DCB0" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="1B05B3F4" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5483ECF2" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Insurance Quantity Restrictions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6425D914" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F02656" w:rsidRPr="002C20D3" w14:paraId="28FC1392" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EF665F" w14:textId="0ECD4965" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Interchange Mandate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C371A63" w14:textId="44E102BB" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946B05" w:rsidRPr="002C20D3" w14:paraId="022AFB00" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05673E9A" w14:textId="1DF1CE34" w:rsidR="00946B05" w:rsidRPr="002C20D3" w:rsidRDefault="00946B05" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Labeling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D95F54" w14:textId="4EBCFB9C" w:rsidR="00946B05" w:rsidRPr="002C20D3" w:rsidRDefault="00946B05" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F33C5" w:rsidRPr="002C20D3" w14:paraId="19C3AFD0" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2539B128" w14:textId="3529DDB3" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Labeling Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314E0933" w14:textId="6F4A3EA5" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="6B2E1C24" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CEC195" w14:textId="7E8912F7" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Licensing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E57108" w14:textId="2CA758CA" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F33C5" w:rsidRPr="002C20D3" w14:paraId="285BA1E5" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E5FD01" w14:textId="45C438D0" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Licensing Portal Tips</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1927D679" w14:textId="17604D5F" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F02656" w:rsidRPr="002C20D3" w14:paraId="52B87F2E" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4688A869" w14:textId="60D034B6" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Licensing System Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B1AFF8" w14:textId="6659DD7A" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="670D79DE" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1182E647" w14:textId="030F4E48" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MOUD Alerts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C8E531" w14:textId="4BA346A8" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 June</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w14:paraId="2C112FC8" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3CAA49" w14:textId="671C51A1" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Multiple Schedule II Prescriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5DB5B8" w14:textId="388C2ED7" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="0AECF587" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CFF52D" w14:textId="2B2CA9A6" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>New Regulations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFDAD44" w14:textId="76C9D1D1" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w14:paraId="570B8F19" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0F2BE5" w14:textId="0ECDEAE4" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Non-Resident Inspections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4013EA2D" w14:textId="3C37C73D" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="0566989E" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D0633" w14:textId="44976D11" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Non-Resident Licensure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1923970D" w14:textId="7A5399EE" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A83B36" w:rsidRPr="002C20D3" w14:paraId="783EBC71" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129836AD" w14:textId="0C6F860C" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Non-Resident Pharmacy Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747644EA" w14:textId="72519765" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00657E65" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A83B36" w:rsidRPr="002C20D3" w14:paraId="7047F3C3" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B92C14" w14:textId="7F3DF703" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Non-Sterile Compounding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADCB63C" w14:textId="6BAB9440" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F666EE" w:rsidRPr="002C20D3" w14:paraId="3539557F" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCA68FA" w14:textId="0FA0E0D4" w:rsidR="00F666EE" w:rsidRPr="002C20D3" w:rsidRDefault="00F666EE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Out-of-State DEA Numbers on Schedule II Narcotic Prescriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="092A422C" w14:textId="67F2795E" w:rsidR="00F666EE" w:rsidRPr="002C20D3" w:rsidRDefault="00F666EE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2022 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00657E65" w14:paraId="4E81DA7B" w14:textId="77777777" w:rsidTr="004F12E7">
-[...129 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00F079F6" w:rsidRPr="002C20D3" w14:paraId="6F077B6C" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EB8EFD" w14:textId="0086AFF6" w:rsidR="00F079F6" w:rsidRPr="002C20D3" w:rsidRDefault="00F079F6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Out-of-State Schedule II Prescriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD9510F" w14:textId="29B6A2A3" w:rsidR="00F079F6" w:rsidRPr="002C20D3" w:rsidRDefault="00F079F6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w14:paraId="6C9D9FE6" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AECD11" w14:textId="36F4C06D" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Permitted Technician Duties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FDE743" w14:textId="5CEEDDBB" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004266FE" w:rsidRPr="002C20D3" w14:paraId="3AE0FFB6" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7851C745" w14:textId="2B0774C0" w:rsidR="004266FE" w:rsidRPr="002C20D3" w:rsidRDefault="004266FE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Perpetual Inventory Reminders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7456A410" w14:textId="196D2B85" w:rsidR="004266FE" w:rsidRPr="002C20D3" w:rsidRDefault="004266FE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F33C5" w:rsidRPr="002C20D3" w14:paraId="39F86906" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5ECCEF" w14:textId="69EC89AC" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pharmacist CE Audits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E8AB17" w14:textId="23521F20" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w14:paraId="193260D6" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2ED327" w14:textId="56C45B5F" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pharmacist License Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2167764E" w14:textId="2778972C" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="4C0EA618" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A80A100" w14:textId="4D0BE33F" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pharmacist License Renewal Reminders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AD57D1" w14:textId="723C1307" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 December</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w14:paraId="69E89D2A" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72762DAC" w14:textId="7D3FE1F5" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pharmacy Practice Updates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC31AD1" w14:textId="196F4B41" w:rsidR="00D44F7D" w:rsidRPr="002C20D3" w:rsidRDefault="00D44F7D" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2023 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="381B7773" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2703473D" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Pharmacy Staffing/Personnel Reminders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D0B0CD" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C045C" w:rsidRPr="002C20D3" w14:paraId="053A404C" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAC11D4" w14:textId="069CAD13" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Pilot Projects</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3734F225" w14:textId="60C7B7F8" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 August</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A83B36" w:rsidRPr="002C20D3" w14:paraId="0CACBC55" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3600BF" w14:textId="19CD467D" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Preparing For an Inspection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C79BB2" w14:textId="415A7473" w:rsidR="00A83B36" w:rsidRPr="002C20D3" w:rsidRDefault="00A83B36" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002419B2" w:rsidRPr="002C20D3" w14:paraId="5DBD8375" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B8F638" w14:textId="14226E9B" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Prescription Basics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CA7A2A" w14:textId="30A41F4E" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044BEA" w:rsidRPr="002C20D3" w14:paraId="3EDDA4CE" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65879C1E" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Prescription Changes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7D100E" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885AF8" w:rsidRPr="002C20D3" w14:paraId="6E9A3BB5" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726771CC" w14:textId="5B2912FB" w:rsidR="00885AF8" w:rsidRPr="002C20D3" w:rsidRDefault="00885AF8" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Prescription Monitoring Program (PMP): Recording Delivery Entries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0585870A" w14:textId="474AE488" w:rsidR="00885AF8" w:rsidRPr="002C20D3" w:rsidRDefault="00885AF8" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095FDA" w:rsidRPr="002C20D3" w14:paraId="230EFADF" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6BB472" w14:textId="7AABB878" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Regulations and Public Hearings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF675B8" w14:textId="55A3E0CB" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044BEA" w14:paraId="50E0AD20" w14:textId="77777777" w:rsidTr="004F12E7">
-[...132 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00761548" w:rsidRPr="002C20D3" w14:paraId="37AA47A0" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B58F3FA" w14:textId="71D202BD" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Renewal of Pharmacy Licenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E94A5D2" w14:textId="5CC873AF" w:rsidR="00761548" w:rsidRPr="002C20D3" w:rsidRDefault="00761548" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2025 September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w14:paraId="4A8E4C46" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6316066B" w14:textId="47D203D1" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Renewal Reminder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0128FD" w14:textId="435A5D23" w:rsidR="00E93DBD" w:rsidRPr="002C20D3" w:rsidRDefault="00E93DBD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006353C8" w14:paraId="60E08ADF" w14:textId="77777777" w:rsidTr="004F12E7">
-[...204 lines deleted...]
-            <w:r>
+      <w:tr w:rsidR="00095FDA" w:rsidRPr="002C20D3" w14:paraId="1B8300D2" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61506933" w14:textId="5E2403B8" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Renovations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E0B4BF" w14:textId="498937DF" w:rsidR="00095FDA" w:rsidRPr="002C20D3" w:rsidRDefault="00095FDA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002419B2" w14:paraId="3A9B914E" w14:textId="77777777" w:rsidTr="004F12E7">
-[...911 lines deleted...]
-      <w:tr w:rsidR="008A3CF6" w14:paraId="53AEB706" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="53AEB706" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008A3CF6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D426AA" w14:textId="0F94D70F" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Reporting Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DC1216" w14:textId="3DF6B751" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 June</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F60EDF" w14:paraId="118A3330" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00F60EDF" w:rsidRPr="002C20D3" w14:paraId="118A3330" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F60EDF">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524E36CC" w14:textId="06C81C35" w:rsidR="00F60EDF" w:rsidRPr="002C20D3" w:rsidRDefault="00F60EDF" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Scam Calls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D98FF63" w14:textId="79CA9827" w:rsidR="00F60EDF" w:rsidRPr="002C20D3" w:rsidRDefault="00F60EDF" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00AE7BD7">
+            <w:r w:rsidR="00AE7BD7" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE7BD7">
+            <w:r w:rsidR="00AE7BD7" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE169A" w14:paraId="3115EE79" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="3115EE79" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EE169A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4465E95C" w14:textId="30CC4833" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Schedule II and III Supply Limits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B64F89" w14:textId="783FF43B" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2024 December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0EDD" w14:paraId="502DB012" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="004B0EDD" w:rsidRPr="002C20D3" w14:paraId="502DB012" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004B0EDD">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072686B0" w14:textId="2DE2CA58" w:rsidR="004B0EDD" w:rsidRPr="002C20D3" w:rsidRDefault="004B0EDD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Scope of Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C09D498" w14:textId="49489E56" w:rsidR="004B0EDD" w:rsidRPr="002C20D3" w:rsidRDefault="004B0EDD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2021 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044BEA" w14:paraId="65F9DED8" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00044BEA" w:rsidRPr="002C20D3" w14:paraId="65F9DED8" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00044BEA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45000375" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Security Cameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C918722" w14:textId="77777777" w:rsidR="00044BEA" w:rsidRPr="002C20D3" w:rsidRDefault="00044BEA" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003552BD" w14:paraId="6585936F" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="003552BD" w:rsidRPr="002C20D3" w14:paraId="6585936F" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003552BD">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE6E6DA" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Shared Pharmacy Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E32FFA0" w14:textId="77777777" w:rsidR="003552BD" w:rsidRPr="002C20D3" w:rsidRDefault="003552BD" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B914D9" w14:paraId="262013D0" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00B914D9" w:rsidRPr="002C20D3" w14:paraId="262013D0" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B914D9">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E153996" w14:textId="25BC0CB2" w:rsidR="00B914D9" w:rsidRPr="002C20D3" w:rsidRDefault="00B914D9" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Standards of Pharmacy Patient Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4F092E" w14:textId="20E9C223" w:rsidR="00B914D9" w:rsidRPr="002C20D3" w:rsidRDefault="00B914D9" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A3CF6" w14:paraId="590DC8CF" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w14:paraId="590DC8CF" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008A3CF6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18BD67AF" w14:textId="13050D68" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Standing Orders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353F50DC" w14:textId="1A44D67B" w:rsidR="008A3CF6" w:rsidRPr="002C20D3" w:rsidRDefault="008A3CF6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 June</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D363B4" w14:paraId="1D95937A" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00D363B4" w:rsidRPr="002C20D3" w14:paraId="1D95937A" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D363B4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50760242" w14:textId="77777777" w:rsidR="00D363B4" w:rsidRPr="002C20D3" w:rsidRDefault="00D363B4" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Sterile Compounding Environment Contamination Levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A417E42" w14:textId="77777777" w:rsidR="00D363B4" w:rsidRPr="002C20D3" w:rsidRDefault="00D363B4" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2021 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F079F6" w14:paraId="741B9105" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00F079F6" w:rsidRPr="002C20D3" w14:paraId="741B9105" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F079F6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B068255" w14:textId="02420F5C" w:rsidR="00F079F6" w:rsidRPr="002C20D3" w:rsidRDefault="00F079F6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Substance Use Disorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C2D2BD" w14:textId="3CF19B72" w:rsidR="00F079F6" w:rsidRPr="002C20D3" w:rsidRDefault="00F079F6" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2021 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F12E7" w14:paraId="627D5290" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="004F33C5" w:rsidRPr="002C20D3" w14:paraId="39FC3AA8" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-      <w:tr w:rsidR="00657E65" w14:paraId="12A5B1FC" w14:textId="77777777" w:rsidTr="004F12E7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F61AACB" w14:textId="02DA6DB1" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Substance Use Disorder Harm Reduction Reminders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E20590" w14:textId="18CA75F7" w:rsidR="004F33C5" w:rsidRPr="002C20D3" w:rsidRDefault="004F33C5" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2026 March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F12E7" w:rsidRPr="002C20D3" w14:paraId="627D5290" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-      <w:tr w:rsidR="004F12E7" w14:paraId="030D5262" w14:textId="77777777" w:rsidTr="004F12E7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607F034E" w14:textId="26198466" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Supervising Practitioner Names on Mid-Level Prescriber Prescriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AEC30C" w14:textId="5B60BE59" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2021 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00657E65" w:rsidRPr="002C20D3" w14:paraId="12A5B1FC" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-      <w:tr w:rsidR="00AE7BD7" w14:paraId="4CF5F3DC" w14:textId="77777777" w:rsidTr="004F12E7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BDBF8A" w14:textId="7F641872" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Technician Licensing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B69BDDE" w14:textId="050F620C" w:rsidR="00657E65" w:rsidRPr="002C20D3" w:rsidRDefault="00657E65" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2024 February</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F12E7" w:rsidRPr="002C20D3" w14:paraId="030D5262" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...23 lines deleted...]
-      <w:tr w:rsidR="003C045C" w14:paraId="747E5E2F" w14:textId="77777777" w:rsidTr="004F12E7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2CE632" w14:textId="06E92040" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Technician Trainees and Extensions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8803FA" w14:textId="2C4C2335" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2020 November</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w14:paraId="4CF5F3DC" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...32 lines deleted...]
-      <w:tr w:rsidR="002419B2" w14:paraId="26FA0EDE" w14:textId="77777777" w:rsidTr="004F12E7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45348D5F" w14:textId="6A6ECC57" w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w:rsidRDefault="00AE7BD7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Temperature Excursions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2044A4" w14:textId="6D388A39" w:rsidR="00AE7BD7" w:rsidRPr="002C20D3" w:rsidRDefault="00AE7BD7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2022 May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C045C" w:rsidRPr="002C20D3" w14:paraId="747E5E2F" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="08CB9CFF" w14:textId="0897BE4B" w:rsidR="002419B2" w:rsidRPr="006D62F9" w:rsidRDefault="002419B2" w:rsidP="00433DD7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CB0B79" w14:textId="4BAE96CB" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Transfer of Unfilled Prescriptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2538" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F83F5ED" w14:textId="668374DF" w:rsidR="003C045C" w:rsidRPr="002C20D3" w:rsidRDefault="003C045C" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02656" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>May</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002419B2" w:rsidRPr="002C20D3" w14:paraId="26FA0EDE" w14:textId="77777777" w:rsidTr="00EB055F">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7038" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CB9CFF" w14:textId="0897BE4B" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1755"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002419B2">
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Unified Recovery and Monitoring Program (URAMP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06528662" w14:textId="66C8B054" w:rsidR="002419B2" w:rsidRPr="002C20D3" w:rsidRDefault="002419B2" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2025 March</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F12E7" w14:paraId="0FAB2582" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="004F12E7" w:rsidRPr="002C20D3" w14:paraId="0FAB2582" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="53519597" w14:textId="0C615194" w:rsidR="004F12E7" w:rsidRDefault="004F12E7" w:rsidP="00433DD7">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53519597" w14:textId="0C615194" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1755"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006D62F9">
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>USP &lt;800&gt; in Community Pharmacies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE4B2C5" w14:textId="252C68E3" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2020 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F02656" w14:paraId="1428410F" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00F02656" w:rsidRPr="002C20D3" w14:paraId="1428410F" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F02656">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD64678" w14:textId="5AA2B50B" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Vaccine Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635A241C" w14:textId="329E9C92" w:rsidR="00F02656" w:rsidRPr="002C20D3" w:rsidRDefault="00F02656" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2023 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6FAE" w14:paraId="4471F8C0" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w14:paraId="4471F8C0" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AC6FAE">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017E7EAD" w14:textId="2E1C311F" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Vaccine Preparation Outside a Sterile Compounding Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCE6127" w14:textId="738E22EF" w:rsidR="00AC6FAE" w:rsidRPr="002C20D3" w:rsidRDefault="00AC6FAE" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2024 August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F12E7" w14:paraId="7FC8413C" w14:textId="77777777" w:rsidTr="004F12E7">
+      <w:tr w:rsidR="004F12E7" w:rsidRPr="002C20D3" w14:paraId="7FC8413C" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="006D62F9">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344B299D" w14:textId="7CAE5B09" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Veterinary Prescription</w:t>
             </w:r>
-            <w:r w:rsidR="00302BCE">
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42883E3B" w14:textId="1ECF5AB3" w:rsidR="004F12E7" w:rsidRPr="002C20D3" w:rsidRDefault="004F12E7" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00302BCE">
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00302BCE">
+            <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE169A" w14:paraId="05D3C233" w14:textId="77777777" w:rsidTr="002613D2">
+      <w:tr w:rsidR="00EE169A" w:rsidRPr="002C20D3" w14:paraId="05D3C233" w14:textId="77777777" w:rsidTr="00EB055F">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7038" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00EE169A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="107F8248" w14:textId="758AF91A" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:spacing w:line="144" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>Waivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-            <w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B5C1AD" w14:textId="061A7BE2" w:rsidR="00EE169A" w:rsidRPr="002C20D3" w:rsidRDefault="00EE169A" w:rsidP="00EB055F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C20D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2024 December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05B4EE25" w14:textId="73E6D9F1" w:rsidR="0037774B" w:rsidRPr="00560112" w:rsidRDefault="0037774B" w:rsidP="003754CF">
+    <w:p w14:paraId="05B4EE25" w14:textId="73E6D9F1" w:rsidR="0037774B" w:rsidRPr="00560112" w:rsidRDefault="0037774B" w:rsidP="002C20D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0037774B" w:rsidRPr="00560112">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C2215EA" w14:textId="77777777" w:rsidR="00D02631" w:rsidRDefault="00D02631" w:rsidP="0002678F">
+    <w:p w14:paraId="0008274D" w14:textId="77777777" w:rsidR="00EA348C" w:rsidRDefault="00EA348C" w:rsidP="0002678F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC0A19A" w14:textId="77777777" w:rsidR="00D02631" w:rsidRDefault="00D02631" w:rsidP="0002678F">
+    <w:p w14:paraId="2E6E497F" w14:textId="77777777" w:rsidR="00EA348C" w:rsidRDefault="00EA348C" w:rsidP="0002678F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3231,223 +5320,230 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Sans Serif Collection">
+    <w:panose1 w:val="020B0502040504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E057A3FF" w:usb1="4200605F" w:usb2="29100029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6410A9B1" w14:textId="2B69939F" w:rsidR="0002678F" w:rsidRPr="00C037E5" w:rsidRDefault="006D62F9">
+  <w:p w14:paraId="6410A9B1" w14:textId="745AD1C9" w:rsidR="0002678F" w:rsidRPr="002C20D3" w:rsidRDefault="006D62F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C037E5">
+    <w:r w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
-    <w:r w:rsidR="00104385">
+    <w:r w:rsidR="00104385" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t xml:space="preserve">evised: </w:t>
     </w:r>
-    <w:r w:rsidR="00E93DBD">
+    <w:r w:rsidR="004F33C5" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00302BCE">
+    <w:r w:rsidR="00302BCE" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00AD7987">
+    <w:r w:rsidR="00AD7987" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C037E5">
+    <w:r w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="002419B2">
+    <w:r w:rsidR="004F33C5" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00104385">
+    <w:r w:rsidR="00104385" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00104385">
+    <w:r w:rsidR="00104385" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0002678F" w:rsidRPr="00C037E5">
+    <w:r w:rsidR="0002678F" w:rsidRPr="002C20D3">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Sans Serif Collection" w:hAnsi="Sans Serif Collection" w:cs="Sans Serif Collection"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CC185CA" w14:textId="77777777" w:rsidR="00D02631" w:rsidRDefault="00D02631" w:rsidP="0002678F">
+    <w:p w14:paraId="12CF100B" w14:textId="77777777" w:rsidR="00EA348C" w:rsidRDefault="00EA348C" w:rsidP="0002678F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DAA35D2" w14:textId="77777777" w:rsidR="00D02631" w:rsidRDefault="00D02631" w:rsidP="0002678F">
+    <w:p w14:paraId="27B78D0C" w14:textId="77777777" w:rsidR="00EA348C" w:rsidRDefault="00EA348C" w:rsidP="0002678F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F42617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D930C17C"/>
     <w:lvl w:ilvl="0" w:tplc="E2D00568">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -4031,58 +6127,58 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="396560519">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="761684293">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1745250995">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="114689"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F12D59"/>
     <w:rsid w:val="0002678F"/>
     <w:rsid w:val="00032E1D"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="00044BEA"/>
     <w:rsid w:val="00046C2D"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="0005548C"/>
@@ -4090,99 +6186,103 @@
     <w:rsid w:val="00070F45"/>
     <w:rsid w:val="00071671"/>
     <w:rsid w:val="00086F12"/>
     <w:rsid w:val="00095FDA"/>
     <w:rsid w:val="000C5B1F"/>
     <w:rsid w:val="000D1AB7"/>
     <w:rsid w:val="000D7A6F"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="000F6E1A"/>
     <w:rsid w:val="000F76E5"/>
     <w:rsid w:val="001008F6"/>
     <w:rsid w:val="00104385"/>
     <w:rsid w:val="00106EBA"/>
     <w:rsid w:val="00112708"/>
     <w:rsid w:val="00117A73"/>
     <w:rsid w:val="00150836"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="0015501C"/>
     <w:rsid w:val="00160BC0"/>
     <w:rsid w:val="0017495E"/>
     <w:rsid w:val="0017574A"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="001B7313"/>
     <w:rsid w:val="001C7E9B"/>
     <w:rsid w:val="001D463D"/>
+    <w:rsid w:val="001E2AA3"/>
     <w:rsid w:val="002032E7"/>
     <w:rsid w:val="0021686E"/>
     <w:rsid w:val="002247AC"/>
+    <w:rsid w:val="00224FFD"/>
     <w:rsid w:val="00226370"/>
     <w:rsid w:val="002301F2"/>
     <w:rsid w:val="00231C81"/>
     <w:rsid w:val="00236406"/>
     <w:rsid w:val="002419B2"/>
     <w:rsid w:val="00245E79"/>
     <w:rsid w:val="00257059"/>
     <w:rsid w:val="002613D2"/>
     <w:rsid w:val="0026466B"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="002A04ED"/>
     <w:rsid w:val="002A7B78"/>
+    <w:rsid w:val="002C20D3"/>
     <w:rsid w:val="002E2149"/>
     <w:rsid w:val="00302BCE"/>
     <w:rsid w:val="003104C1"/>
     <w:rsid w:val="00323E33"/>
     <w:rsid w:val="003456AB"/>
     <w:rsid w:val="003552BD"/>
     <w:rsid w:val="003651DA"/>
     <w:rsid w:val="003754CF"/>
     <w:rsid w:val="0037774B"/>
     <w:rsid w:val="00377B8B"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A4894"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003B1EE6"/>
     <w:rsid w:val="003C045C"/>
     <w:rsid w:val="003C60EF"/>
     <w:rsid w:val="003E52C1"/>
     <w:rsid w:val="003E5513"/>
     <w:rsid w:val="003F6A12"/>
     <w:rsid w:val="003F6E11"/>
     <w:rsid w:val="004266FE"/>
     <w:rsid w:val="00433DD7"/>
     <w:rsid w:val="00434BB3"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="00495A0D"/>
     <w:rsid w:val="004B0EDD"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004D2DFB"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004D7143"/>
     <w:rsid w:val="004F1048"/>
     <w:rsid w:val="004F12E7"/>
+    <w:rsid w:val="004F33C5"/>
     <w:rsid w:val="004F5FEB"/>
     <w:rsid w:val="0051680C"/>
     <w:rsid w:val="00521F90"/>
     <w:rsid w:val="00524AC9"/>
     <w:rsid w:val="00540E33"/>
     <w:rsid w:val="00542A13"/>
     <w:rsid w:val="005433BE"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="00545BB5"/>
     <w:rsid w:val="0054669D"/>
     <w:rsid w:val="00555188"/>
     <w:rsid w:val="00556698"/>
     <w:rsid w:val="00560112"/>
     <w:rsid w:val="00571354"/>
     <w:rsid w:val="005757A4"/>
     <w:rsid w:val="005B3758"/>
     <w:rsid w:val="005C7482"/>
     <w:rsid w:val="005D46F9"/>
     <w:rsid w:val="005F416C"/>
     <w:rsid w:val="00604457"/>
     <w:rsid w:val="006074CD"/>
     <w:rsid w:val="00613AA0"/>
     <w:rsid w:val="006217B6"/>
     <w:rsid w:val="006314B4"/>
     <w:rsid w:val="006353C8"/>
@@ -4287,120 +6387,124 @@
     <w:rsid w:val="00C24345"/>
     <w:rsid w:val="00C437A1"/>
     <w:rsid w:val="00C66AFA"/>
     <w:rsid w:val="00C66CFB"/>
     <w:rsid w:val="00C77A69"/>
     <w:rsid w:val="00C91E8A"/>
     <w:rsid w:val="00C932BB"/>
     <w:rsid w:val="00CA107A"/>
     <w:rsid w:val="00CB0620"/>
     <w:rsid w:val="00CB4DF9"/>
     <w:rsid w:val="00CB5ACA"/>
     <w:rsid w:val="00CC063E"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CE1178"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CE5FDE"/>
     <w:rsid w:val="00CF0BE8"/>
     <w:rsid w:val="00CF3688"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D02631"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D178CF"/>
     <w:rsid w:val="00D33B24"/>
     <w:rsid w:val="00D35A45"/>
     <w:rsid w:val="00D363B4"/>
+    <w:rsid w:val="00D37E5F"/>
     <w:rsid w:val="00D44F7D"/>
     <w:rsid w:val="00D56F91"/>
     <w:rsid w:val="00D85BF3"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D96545"/>
     <w:rsid w:val="00D9796A"/>
     <w:rsid w:val="00DA2D46"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00DD44D0"/>
     <w:rsid w:val="00DE3736"/>
     <w:rsid w:val="00DE6508"/>
     <w:rsid w:val="00E13394"/>
     <w:rsid w:val="00E23B1D"/>
     <w:rsid w:val="00E2475C"/>
     <w:rsid w:val="00E266B3"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E537EB"/>
     <w:rsid w:val="00E55F80"/>
     <w:rsid w:val="00E714BE"/>
     <w:rsid w:val="00E72707"/>
     <w:rsid w:val="00E734CD"/>
     <w:rsid w:val="00E90E31"/>
     <w:rsid w:val="00E93DBD"/>
+    <w:rsid w:val="00EA348C"/>
+    <w:rsid w:val="00EB055F"/>
     <w:rsid w:val="00EB53BB"/>
     <w:rsid w:val="00EB7F13"/>
     <w:rsid w:val="00EC3B44"/>
     <w:rsid w:val="00ED1120"/>
     <w:rsid w:val="00ED48CA"/>
     <w:rsid w:val="00EE169A"/>
     <w:rsid w:val="00EF0955"/>
     <w:rsid w:val="00F02656"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F05B52"/>
     <w:rsid w:val="00F05CBC"/>
     <w:rsid w:val="00F079F6"/>
     <w:rsid w:val="00F12D59"/>
     <w:rsid w:val="00F16804"/>
+    <w:rsid w:val="00F30425"/>
     <w:rsid w:val="00F36570"/>
     <w:rsid w:val="00F43932"/>
     <w:rsid w:val="00F60E00"/>
     <w:rsid w:val="00F60EDF"/>
     <w:rsid w:val="00F666EE"/>
     <w:rsid w:val="00F72135"/>
     <w:rsid w:val="00F944AA"/>
     <w:rsid w:val="00FA0B82"/>
     <w:rsid w:val="00FA1A7C"/>
     <w:rsid w:val="00FB0C90"/>
     <w:rsid w:val="00FC6B42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="114689"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4020264D"/>
   <w15:docId w15:val="{573BC426-8608-47AD-BBEF-2F2DE2413E51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5412,76 +7516,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26AFBF3A-254A-4E9E-B112-093FF1CEF38F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3968</Characters>
+  <Pages>6</Pages>
+  <Words>717</Words>
+  <Characters>4087</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4654</CharactersWithSpaces>
+  <CharactersWithSpaces>4795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7209033</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:abnormalresults@MassMail.State.MA.US</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6946872</vt:i4>
       </vt:variant>
       <vt:variant>