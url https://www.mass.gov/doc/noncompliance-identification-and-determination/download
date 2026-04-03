--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3C171229" w14:textId="0D9F60C5" w:rsidR="00DC54FA" w:rsidRPr="00423443" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+    <w:p w14:paraId="4B01626B" w14:textId="6E7B6DFF" w:rsidR="2DADC474" w:rsidRDefault="00DC54FA" w:rsidP="1908AE07">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc181159054"/>
-      <w:r w:rsidRPr="00423443">
+      <w:r w:rsidRPr="1908AE07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
-      <w:r w:rsidR="00057DFC" w:rsidRPr="00423443">
+      <w:r w:rsidR="00057DFC" w:rsidRPr="1908AE07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00423443">
+      <w:r w:rsidRPr="1908AE07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>ompliance Identification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6797A10D" w14:textId="0AB76459" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+    <w:p w14:paraId="6797A10D" w14:textId="2B08B2AD" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3341D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
       <w:r w:rsidR="4ECF3537" w:rsidRPr="00B3341D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -97,51 +98,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Using established methods (e.g., database reviews, </w:t>
       </w:r>
       <w:r w:rsidR="00A63090" w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cyclical monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, self-assessments, data quality reports</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0090728E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>program policy protocol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, data quality reports</w:t>
       </w:r>
       <w:r w:rsidR="007B1DE2" w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and fiscal monitoring) the EI Division reviews programs for compliance with federal and state indicators and other priority areas identified to improve child and family outcomes and results.</w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -363,1775 +380,1847 @@
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
       <w:r w:rsidR="42D314C1" w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0533F2" w14:textId="7E0AA6B6" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+    <w:p w14:paraId="7C0533F2" w14:textId="609BD926" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09E3705E">
-[...7 lines deleted...]
-      <w:r w:rsidR="65AA0810" w:rsidRPr="09E3705E">
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Verification </w:t>
+      </w:r>
+      <w:r w:rsidR="65AA0810" w:rsidRPr="2DADC474">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="5E5E5E"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidR="73994437" w:rsidRPr="09E3705E">
+      <w:r w:rsidR="73994437" w:rsidRPr="2DADC474">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rior to </w:t>
+      </w:r>
+      <w:r w:rsidR="253363BA" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssuing a </w:t>
+      </w:r>
+      <w:r w:rsidR="329E4857" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inding or </w:t>
+      </w:r>
+      <w:r w:rsidR="2242948C" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecision </w:t>
+      </w:r>
+      <w:r w:rsidR="67577D17" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>aking:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA6BCBA" w14:textId="09C94319" w:rsidR="00DC54FA" w:rsidRPr="008B2D4F" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verification follow up with program must be done within 30 days of identification of noncompliance to verify accuracy of data, add missing data, and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="31A67743" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any missing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>documented reasons for delay.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA3287B" w14:textId="6D7C3467" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For any data </w:t>
+      </w:r>
+      <w:r w:rsidR="76BD60FE" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>error</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="7F00D870" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="76307741" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53035" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and SSP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programs must submit an EICS </w:t>
+      </w:r>
+      <w:r w:rsidR="2925F5C2" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>sup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="2925F5C2" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desk ticket with correct</w:t>
+      </w:r>
+      <w:r w:rsidR="4E2FE736" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data using the indicator template provided</w:t>
+      </w:r>
+      <w:r w:rsidR="008B759E" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503BA003" w14:textId="1D295858" w:rsidR="008B759E" w:rsidRPr="00E518DE" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If necessary, obtain clarification on reasons for delay</w:t>
+      </w:r>
+      <w:r w:rsidR="008B759E" w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEA6770" w14:textId="4E091B90" w:rsidR="00DC54FA" w:rsidRPr="005021C5" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Request clarification to assist in root cause analysis if necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="008B759E" w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348F0150" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B066AB1" w14:textId="49F5CF26" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r w:rsidR="20B43F9B" w:rsidRPr="09E3705E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8C4981" w14:textId="6AB9BC4E" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following </w:t>
+      </w:r>
+      <w:r w:rsidR="0E23E80C" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">larification and </w:t>
+      </w:r>
+      <w:r w:rsidR="4FEBA37C" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata </w:t>
+      </w:r>
+      <w:r w:rsidR="387A726B" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erification, </w:t>
+      </w:r>
+      <w:r w:rsidR="0EC6EE80" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>etermine</w:t>
+      </w:r>
+      <w:r w:rsidR="7DBD33A0" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53035">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6F16257F" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ccur</w:t>
+      </w:r>
+      <w:r w:rsidR="22A95DF4" w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and at what level:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FECD904" w14:textId="23299989" w:rsidR="00DC54FA" w:rsidRPr="00DC4DC3" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Verify for each child specific noncompliance whether it has been corrected</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1660A" w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4E601E" w14:textId="7812113F" w:rsidR="00DC54FA" w:rsidRPr="00DC4DC3" w:rsidRDefault="00C13F3A" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Child r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC54FA" w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eceived services although late</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CA4DCA" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Out of jurisdiction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1737FD" w14:textId="654E09BD" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If corrected: Review a sample of </w:t>
+      </w:r>
+      <w:r w:rsidR="0A3AB112" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program data demonstrating 100% compliance with statutory or regulatory requirement (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>follow verification of correction process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A52D5" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECBDD9F" w14:textId="253A51B0" w:rsidR="00DC54FA" w:rsidRPr="006276E8" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If both the child level noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidR="2F0E1CC8" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is corrected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="06B3E9B6" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program data </w:t>
+      </w:r>
+      <w:r w:rsidR="0F413CBC" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>shows 100% for meeting the specific regulatory requirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, maintain written documentation of the verification of correction and document prefinding correction (</w:t>
+      </w:r>
+      <w:r w:rsidR="13135107" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>prefinding correction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data base and noncompliance prefinding correction letter)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1660A" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E01E837" w14:textId="5B47F8D0" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is child level noncompliance and it is not corrected OR any of the </w:t>
+      </w:r>
+      <w:r w:rsidR="6969631A" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>subsequent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sample for the applicatory requirement are not compliant a finding of noncompliance must be made</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1660A" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A365C74" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628572C7" w14:textId="1D6F2FC4" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="2DADC474">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="4EC05D78" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentified Non-Compliance that is not </w:t>
+      </w:r>
+      <w:r w:rsidR="0238ED4A" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a prefinding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>correct</w:t>
+      </w:r>
+      <w:r w:rsidR="067E0E24" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidR="524E9609" w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DADC474">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C51194" w14:textId="78B2AB90" w:rsidR="00DC54FA" w:rsidRPr="00DC4DC3" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-        <w:t>f</w:t>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...11 lines deleted...]
-        <w:t>d</w:t>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ecision </w:t>
-[...7 lines deleted...]
-        <w:t>m</w:t>
+        <w:t>Determine the level of noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1660A" w:rsidRPr="09E3705E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="09E3705E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>aking:</w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA6BCBA" w14:textId="5E66A736" w:rsidR="00DC54FA" w:rsidRPr="008B2D4F" w:rsidRDefault="00DC54FA" w:rsidP="09E3705E">
+    <w:p w14:paraId="40402B8A" w14:textId="664FEAA6" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Includes determining both where and how much the noncompliance is occurring and determining whether the noncompliance is part of a systemic problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D31FA0" w14:textId="2647D825" w:rsidR="00DC54FA" w:rsidRPr="00475B89" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In reviewing the data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="spellingerror"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>determine for each EIS program if the noncompliance is occurring in one or more staff member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56713CCD" w14:textId="3B0B567D" w:rsidR="00DC54FA" w:rsidRPr="00067EBB" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determine if the noncompliance is occurring with only one or with several children and families. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51367218" w14:textId="0F25E42D" w:rsidR="00DC54FA" w:rsidRPr="00256858" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CD7AEF5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Look for patterns of noncompliance across service coordinators, geographic regions, or specific populations of families</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1542DE4B" w14:textId="1AFAF66F" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="11296962">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2880"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47266F44" w14:textId="2053C34B" w:rsidR="00DC54FA" w:rsidRDefault="2E0EAB2D" w:rsidP="11296962">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...183 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11296962">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...613 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extent of non-compliance: Isolated</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9653" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3997"/>
+        <w:gridCol w:w="4495"/>
+        <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w14:paraId="0DC9045F" w14:textId="77777777" w:rsidTr="00423443">
+      <w:tr w:rsidR="11296962" w14:paraId="6CCBABF1" w14:textId="77777777" w:rsidTr="11296962">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="19FF5DA9" w14:textId="75125B53" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
+          <w:p w14:paraId="16C67432" w14:textId="0D4AE1E0" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A41C59">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extent of </w:t>
-[...38 lines deleted...]
-              <w:t>compliance</w:t>
+              <w:t>Possible evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="488E48B1" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00B3341D">
+          <w:p w14:paraId="5360FEE9" w14:textId="227F8A68" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
-              <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B3341D">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Possible Corrective Actions</w:t>
+              <w:t>Possible corrective actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w14:paraId="63E9B36B" w14:textId="77777777" w:rsidTr="00423443">
+      <w:tr w:rsidR="11296962" w14:paraId="48B9E480" w14:textId="77777777" w:rsidTr="11296962">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B966D5" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+          <w:p w14:paraId="19529959" w14:textId="77777777" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...24 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An isolated incident is specific and due to an individual isolated </w:t>
+              <w:t>An isolated incident is specific and due to an individual isolated factor  </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3997" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6C8F5C" w14:textId="22E9D58C" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+          <w:p w14:paraId="0036E05D" w14:textId="22E9D58C" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="5CD7AEF5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Correction of child specific noncompliance</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Correction of child specific noncompliance </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
+          </w:p>
+          <w:p w14:paraId="73E1A383" w14:textId="5BA5EA26" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission of documentation that correction occurred (corrective verification process) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="11296962" w14:paraId="56D06B9C" w14:textId="77777777" w:rsidTr="11296962">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF3C0BB" w14:textId="7EAEFC60" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Is identified in a data review to be across only one or a small number of children and only one staff member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD0F464" w14:textId="22E9D58C" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Correction of child specific noncompliance </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BFADCC" w14:textId="210ABA3D" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission of documentation that correction occurred (corrective verification process) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="11296962" w14:paraId="56120A51" w14:textId="77777777" w:rsidTr="11296962">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E1F93" w14:textId="7EAE7391" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It has been corrected within 3 months since the date of non-compliance, through processes developed and implemented at the program or agency. Training has been provided on these processes to all staff. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CE3721" w14:textId="55BE58D8" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t> </w:t>
-[...11 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Submission of documentation that correction occurred (corrective verification process)</w:t>
-[...7 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve">TA/Training and supervision from COS Specialist; or </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="1795006B" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA">
+          <w:p w14:paraId="448131A2" w14:textId="1BC0BBEA" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...225 lines deleted...]
-            <w:r w:rsidRPr="5CD7AEF5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Systemic:</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Quality Improvement Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C0DB6CB" w14:textId="12C05894" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="11296962">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C4F30E" w14:textId="4501D601" w:rsidR="00DC54FA" w:rsidRDefault="2E0EAB2D" w:rsidP="11296962">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11296962">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extent of non-compliance: Systemic </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="360" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4495"/>
+        <w:gridCol w:w="4495"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="11296962" w14:paraId="4E232AF9" w14:textId="77777777" w:rsidTr="11296962">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
+          </w:tcPr>
+          <w:p w14:paraId="15103FDF" w14:textId="0D4AE1E0" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Possible Evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE8F8"/>
           </w:tcPr>
-          <w:p w14:paraId="399900A9" w14:textId="7FB21D45" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+          <w:p w14:paraId="7B302443" w14:textId="227F8A68" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Possible Corrective Actions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="11296962" w14:paraId="0487B12E" w14:textId="77777777" w:rsidTr="11296962">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFF986E" w14:textId="36BF7A8B" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Noncompliance is inherent in overall systems, rather than due to a specific, individual, isolated factor.</w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="5CD7AEF5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D7E473" w14:textId="0BA71FFC" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t> </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correction of child-specific noncompliance and formal written Corrective Action Plan (CAP) </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
+          </w:p>
+          <w:p w14:paraId="0E762BA7" w14:textId="7EA1AC75" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t> </w:t>
-[...17 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5CD7AEF5">
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...74 lines deleted...]
-                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               </w:rPr>
               <w:t>Root Cause Analysis to identify underlying issues at program contributing to noncompliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w14:paraId="4C1A6C67" w14:textId="77777777" w:rsidTr="00423443">
+      <w:tr w:rsidR="11296962" w14:paraId="3716FD6B" w14:textId="77777777" w:rsidTr="11296962">
         <w:trPr>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7144DFDA" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA">
-[...17 lines deleted...]
-          <w:p w14:paraId="7A4CABFF" w14:textId="7A92BF98" w:rsidR="00DC54FA" w:rsidRPr="00A41C59" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+          <w:p w14:paraId="5911E5FC" w14:textId="4D631ED9" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="5CD7AEF5">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is identified in a data review to be across </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0000733A" w:rsidRPr="5CD7AEF5">
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>many</w:t>
+              <w:t xml:space="preserve">Is identified in a data review to be across many children across multiple quarters of review, or multiple staff in the program. </w:t>
             </w:r>
-            <w:r w:rsidRPr="5CD7AEF5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FD0F2F" w14:textId="3D49709B" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> children across multiple quarters of review, or multiple staff in the program</w:t>
-[...13 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="11296962">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="0D0D0D"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correction of child-specific noncompliance and formal written Corrective Action Plan (CAP) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41719BAC" w14:textId="5C701119" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="11296962">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Root Cause Analysis to identify underlying issues at program contributing to noncompliance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CBD96DE" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
+    <w:p w14:paraId="2CBD96DE" w14:textId="39427777" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="11296962">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123B9AE3" w14:textId="40AFDAB2" w:rsidR="11296962" w:rsidRDefault="11296962" w:rsidP="11296962">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="baseline"/>
-[...3 lines deleted...]
-          <w:color w:val="0D0D0D"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00518843" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Notify the EIS program in writing of the noncompliance</w:t>
@@ -2192,268 +2281,284 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a. Written notification must include:   </w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769169AE" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="003625F2" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A description of the identified noncompliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43901D4A" w14:textId="74E04FDB" w:rsidR="00DC54FA" w:rsidRPr="003625F2" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The statutory or regulatory IDEA requirement(s) with which the LEA or EIS program or provider is in noncompliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC07B13" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="003625F2" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A description of the quantitative and/or qualitative data (i.e., information, supporting the State’s conclusion that there is noncompliance)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153E3D8E" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="003625F2" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A statement that the noncompliance must be corrected as soon as possible, and in no case later than one year from the date of the State’s written notification of noncompliance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCC262A" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRPr="0073417A" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Any required corrective action(s); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E0C7DD" w14:textId="77777777" w:rsidR="00DC54FA" w:rsidRDefault="00DC54FA" w:rsidP="00BB7DDD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A timeline for submission of a corrective action plan or evidence of correction.</w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="5CD7AEF5">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B0B565" w14:textId="77777777" w:rsidR="0052127F" w:rsidRDefault="0052127F" w:rsidP="00B3341D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0052127F">
+    <w:p w14:paraId="559185DB" w14:textId="1EC22EF4" w:rsidR="1908AE07" w:rsidRDefault="1908AE07" w:rsidP="1908AE07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1BF6BB" w14:textId="4D0A9D67" w:rsidR="1908AE07" w:rsidRDefault="1908AE07" w:rsidP="1908AE07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="1908AE07">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002EF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256E3132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFBA4A7E"/>
     <w:lvl w:ilvl="0" w:tplc="9118AFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2736,50 +2841,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DF6970C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3956D6DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24A2D416"/>
+    <w:lvl w:ilvl="0" w:tplc="E4D425BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ACAA8BAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10969608">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1C8C8F00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="61F8C05E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="83480110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="432E9176">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F8B617BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4F5A8FF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D2DFCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D28B02E"/>
     <w:lvl w:ilvl="0" w:tplc="69C64FCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB60F9DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4F386DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2821,151 +3012,530 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BEC62EF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1004D708">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="893586952">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="591A6C35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7466EE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="8DC8DBAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="61A0A356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDCE16B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BFD6102A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A04878CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AC441846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B5FC2BE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2F02862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7B747D78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E2288B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CC84FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="B3541200">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CAF6BC1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="321A7BD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F7AE8CAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E086F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D05041E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F626953A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="554A7898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D92E72B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F41D0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BFCDC90"/>
+    <w:lvl w:ilvl="0" w:tplc="31587E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54407284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A52296CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EE54C548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E60AC4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AA90CC00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CAB8830E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="453EBDAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6088BA4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2126341168">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1445032291">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1989431614">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="615676350">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="893586952">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2083795634">
+  <w:num w:numId="6" w16cid:durableId="2083795634">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1978950316">
+  <w:num w:numId="7" w16cid:durableId="1978950316">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="400175749">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="8" w16cid:durableId="400175749">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="223"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC54FA"/>
     <w:rsid w:val="0000733A"/>
     <w:rsid w:val="00057DFC"/>
     <w:rsid w:val="000830D2"/>
     <w:rsid w:val="000B7234"/>
     <w:rsid w:val="000D6D19"/>
     <w:rsid w:val="001A52D5"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001F6312"/>
+    <w:rsid w:val="0028A834"/>
+    <w:rsid w:val="003A9680"/>
     <w:rsid w:val="00423443"/>
+    <w:rsid w:val="004C24C5"/>
     <w:rsid w:val="004D2ECC"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="005021C5"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="005B7C30"/>
     <w:rsid w:val="00655DEA"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="007B1DE2"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="008B759E"/>
+    <w:rsid w:val="0090728E"/>
     <w:rsid w:val="009743BC"/>
     <w:rsid w:val="009A14F0"/>
     <w:rsid w:val="00A04AA8"/>
     <w:rsid w:val="00A63090"/>
     <w:rsid w:val="00AE715A"/>
     <w:rsid w:val="00B3341D"/>
+    <w:rsid w:val="00B53035"/>
     <w:rsid w:val="00B93266"/>
     <w:rsid w:val="00BB7DDD"/>
+    <w:rsid w:val="00C13F3A"/>
     <w:rsid w:val="00CB0851"/>
+    <w:rsid w:val="00CD3C9D"/>
     <w:rsid w:val="00CE5407"/>
     <w:rsid w:val="00D1660A"/>
     <w:rsid w:val="00DC54FA"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00EF73FD"/>
+    <w:rsid w:val="00F8566A"/>
     <w:rsid w:val="00F94C65"/>
     <w:rsid w:val="00F95D93"/>
+    <w:rsid w:val="011CDE86"/>
     <w:rsid w:val="01738F01"/>
     <w:rsid w:val="01DDC187"/>
+    <w:rsid w:val="0238ED4A"/>
     <w:rsid w:val="034518EE"/>
     <w:rsid w:val="03B2B3C5"/>
     <w:rsid w:val="0561BC67"/>
+    <w:rsid w:val="067E0E24"/>
+    <w:rsid w:val="06B3E9B6"/>
+    <w:rsid w:val="06B5F6E6"/>
+    <w:rsid w:val="06BB252E"/>
     <w:rsid w:val="097773A9"/>
     <w:rsid w:val="09E3705E"/>
+    <w:rsid w:val="0A3AB112"/>
     <w:rsid w:val="0E23E80C"/>
     <w:rsid w:val="0EC6EE80"/>
     <w:rsid w:val="0F277079"/>
+    <w:rsid w:val="0F413CBC"/>
+    <w:rsid w:val="0F79EB30"/>
+    <w:rsid w:val="10686F1D"/>
+    <w:rsid w:val="10BD52EA"/>
+    <w:rsid w:val="11296962"/>
+    <w:rsid w:val="13135107"/>
+    <w:rsid w:val="165DF20A"/>
+    <w:rsid w:val="1908AE07"/>
+    <w:rsid w:val="1DC94837"/>
     <w:rsid w:val="20B43F9B"/>
     <w:rsid w:val="2242948C"/>
     <w:rsid w:val="22A95DF4"/>
     <w:rsid w:val="253363BA"/>
+    <w:rsid w:val="2925F5C2"/>
+    <w:rsid w:val="29C962F7"/>
+    <w:rsid w:val="2DADC474"/>
+    <w:rsid w:val="2E0EAB2D"/>
+    <w:rsid w:val="2F0E1CC8"/>
+    <w:rsid w:val="31A67743"/>
     <w:rsid w:val="329E4857"/>
+    <w:rsid w:val="33276375"/>
     <w:rsid w:val="34E5890E"/>
+    <w:rsid w:val="370449AC"/>
+    <w:rsid w:val="3811F2DA"/>
     <w:rsid w:val="387A726B"/>
+    <w:rsid w:val="39288A6C"/>
+    <w:rsid w:val="3B5A4A23"/>
     <w:rsid w:val="3BCE2609"/>
+    <w:rsid w:val="3C2A72BE"/>
     <w:rsid w:val="42D314C1"/>
+    <w:rsid w:val="46A0E131"/>
+    <w:rsid w:val="4E2FE736"/>
     <w:rsid w:val="4EC05D78"/>
     <w:rsid w:val="4ECF3537"/>
     <w:rsid w:val="4FEBA37C"/>
+    <w:rsid w:val="50002232"/>
+    <w:rsid w:val="519CD30A"/>
+    <w:rsid w:val="51A45A05"/>
     <w:rsid w:val="524E9609"/>
     <w:rsid w:val="589D78F3"/>
+    <w:rsid w:val="5BC168A1"/>
     <w:rsid w:val="5CD7AEF5"/>
+    <w:rsid w:val="6012807C"/>
+    <w:rsid w:val="6018042A"/>
     <w:rsid w:val="61A79B81"/>
     <w:rsid w:val="63E1BDFA"/>
+    <w:rsid w:val="64E523AE"/>
     <w:rsid w:val="65AA0810"/>
     <w:rsid w:val="67577D17"/>
+    <w:rsid w:val="6969631A"/>
+    <w:rsid w:val="6DFBAFD9"/>
     <w:rsid w:val="6F16257F"/>
     <w:rsid w:val="73330BD0"/>
     <w:rsid w:val="73994437"/>
+    <w:rsid w:val="755A29DB"/>
     <w:rsid w:val="75C34578"/>
     <w:rsid w:val="75D57EE9"/>
     <w:rsid w:val="76307741"/>
+    <w:rsid w:val="76BD60FE"/>
     <w:rsid w:val="776C9731"/>
+    <w:rsid w:val="7A3A149D"/>
     <w:rsid w:val="7D0A43CC"/>
     <w:rsid w:val="7DBD33A0"/>
     <w:rsid w:val="7F00D870"/>
+    <w:rsid w:val="7F6F45BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5EDEBB57"/>
@@ -4289,73 +4859,74 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4372,50 +4943,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4538,102 +5114,108 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F37DB9F-8EC7-4677-AC14-BD4EE318FF39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14F73033-C5DA-4C26-9557-4526E8ED1DBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A6473DB-8D81-4C4B-9F26-FA5C063EE9FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4754AD-CCD2-4615-B301-DC634E6D79B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>686</Words>
-  <Characters>3912</Characters>
+  <Words>758</Words>
+  <Characters>4323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4589</CharactersWithSpaces>
+  <CharactersWithSpaces>5071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>