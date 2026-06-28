--- v0 (2026-03-26)
+++ v1 (2026-06-28)
@@ -1,12307 +1,1354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="3CAE9221" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1028CB0A" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMMONWEALTH OF MASSACHUSETTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240" w:before="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APPEALS COURT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="200" w:before="320"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...39 lines deleted...]
-    <w:p w14:paraId="390413B5" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice of Appeal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:before="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a sample Notice of Appeal. Replace the bracketed sample text with your case information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:p w14:paraId="5A96DBDD" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Court information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lower court department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., Suffolk Superior Court)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Lower court department"/>
+          <w:tag w:val="field_Lower_court_department"/>
+          <w:id w:val="1001"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
           <w:r>
-            <w:t>Enter name</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
-        </w:p>
-[...13 lines deleted...]
-        <w:p w14:paraId="355C09C7" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., Mary Moe v. Hospital)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Case name"/>
+          <w:tag w:val="field_Case_name"/>
+          <w:id w:val="1002"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
           <w:r>
-            <w:t>Enter address</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
-        </w:p>
-[...13 lines deleted...]
-        <w:p w14:paraId="5BEBCF14" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docket Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Docket Number"/>
+          <w:tag w:val="field_Docket_Number"/>
+          <w:id w:val="1003"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
           <w:r>
-            <w:t>Enter telephone</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
-        </w:p>
-[...13 lines deleted...]
-        <w:p w14:paraId="7ED33B8C" w14:textId="77777777" w:rsidR="00533449" w:rsidRDefault="00000000">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice of appeal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., “Mary Moe gives notice that she appeals from the judgment which entered against her on July 16, 2025.”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Notice of appeal"/>
+          <w:tag w:val="field_Notice_of_appeal"/>
+          <w:id w:val="1004"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
           <w:r>
-            <w:t>mm/dd/yyyy</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
           </w:r>
-        </w:p>
-[...11 lines deleted...]
-      <w:cols w:space="720"/>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Notice of appeal"/>
+          <w:tag w:val="field_Notice_of_appeal"/>
+          <w:id w:val="1005"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Notice of appeal"/>
+          <w:tag w:val="field_Notice_of_appeal"/>
+          <w:id w:val="1006"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="160" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filer information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (handwritten, or type “/s/” followed by your name if filing electronically)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature"/>
+          <w:tag w:val="field_Signature"/>
+          <w:id w:val="1007"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Printed name"/>
+          <w:tag w:val="field_Printed_name"/>
+          <w:id w:val="1008"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1009"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Mailing address"/>
+          <w:tag w:val="field_Mailing_address"/>
+          <w:id w:val="1010"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telephone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Telephone number"/>
+          <w:tag w:val="field_Telephone_number"/>
+          <w:id w:val="1011"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Email address"/>
+          <w:tag w:val="field_Email_address"/>
+          <w:id w:val="1012"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="240" w:before="0" w:line="360" w:lineRule="exact"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="field_Date"/>
+          <w:id w:val="1013"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="808080" w:sz="6" w:space="6"/>
+        </w:pBdr>
+        <w:spacing w:after="60" w:before="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessibility note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document uses semantic headings, real list semantics for bulleted and numbered items, labeled fillable areas with descriptive captions, and table-structured data where appropriate. It is designed to comply with the Web Content Accessibility Guidelines (WCAG) 2.2 at Level AA, including Success Criteria 1.3.1 (Info and Relationships), 1.4.3 (Contrast Minimum), 1.4.10 (Reflow), 1.4.12 (Text Spacing), 2.4.2 (Page Titled), 2.4.6 (Headings and Labels), 3.3.2 (Labels or Instructions), and 4.1.2 (Name, Role, Value).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...58 lines deleted...]
-</w:fonts>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...174 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="501970518">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:useFELayout/>
-[...5 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...41 lines deleted...]
-  <w15:docId w15:val="{8790FD5D-162F-40C1-9BB5-7DE7023B35F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...708 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...32 lines deleted...]
-    <w:name w:val="Subtitle"/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
-    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...6 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...17 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...8 lines deleted...]
-    <w:link w:val="BodyTextChar"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
-[...5 lines deleted...]
-    <w:name w:val="Body Text Char"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
-[...343 lines deleted...]
-    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...35 lines deleted...]
-    <w:name w:val="Intense Quote"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...103 lines deleted...]
-    <w:uiPriority w:val="39"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:before="320"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:before="280"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="220"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
-[...9735 lines deleted...]
-    </w:tblStylePr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...342 lines deleted...]
-</ds:datastoreItem>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Notice-of-Appeal-Sample-2026</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Notice of Appeal — Massachusetts Appeals Court</dc:title>
+  <dc:subject>Notice of Appeal — Massachusetts Appeals Court</dc:subject>
+  <dc:creator>Massachusetts Appeals Court</dc:creator>
+  <dc:description>Notice of Appeal — Massachusetts Appeals Court — accessible Word version, WCAG 2.2 AA</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>