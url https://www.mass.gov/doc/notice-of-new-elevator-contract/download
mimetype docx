--- v0 (2025-12-04)
+++ v1 (2026-08-02)
@@ -13,68 +13,69 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4982" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1777"/>
-        <w:gridCol w:w="8402"/>
+        <w:gridCol w:w="1871"/>
+        <w:gridCol w:w="8845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC4D9C" w:rsidRPr="00470C5F" w14:paraId="49108B4C" w14:textId="77777777" w:rsidTr="005F3768">
+      <w:tr w:rsidR="00FC4D9C" w:rsidRPr="00470C5F" w14:paraId="49108B4C" w14:textId="77777777" w:rsidTr="00BC1666">
         <w:trPr>
+          <w:trHeight w:val="2019"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45DCA2E1" w14:textId="77777777" w:rsidR="00FC4D9C" w:rsidRPr="00470C5F" w:rsidRDefault="00FC4D9C" w:rsidP="00FC4D9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A05BE33" wp14:editId="595E8E68">
                   <wp:extent cx="765810" cy="910693"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:docPr id="3" name="Picture 3" descr="P:\My Pictures\Seal.jpg"/>
                   <wp:cNvGraphicFramePr>
@@ -326,77 +327,88 @@
           </w:p>
           <w:p w14:paraId="496BD67E" w14:textId="77777777" w:rsidR="00755CE6" w:rsidRPr="00470C5F" w:rsidRDefault="00755CE6" w:rsidP="00DA7948">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="159CE893" w14:textId="77777777" w:rsidR="0080018D" w:rsidRPr="002A4CBC" w:rsidRDefault="0080018D" w:rsidP="00663A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53999057" w14:textId="50D294D4" w:rsidR="00663A4E" w:rsidRPr="00470C5F" w:rsidRDefault="002C074E" w:rsidP="00663A4E">
+    <w:p w14:paraId="53999057" w14:textId="1DBA6B3B" w:rsidR="00663A4E" w:rsidRPr="00470C5F" w:rsidRDefault="001A30FC" w:rsidP="00663A4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0357">
-[...6 lines deleted...]
-        <w:t>Contract date</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Effective date of new contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00663A4E" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00663A4E" w:rsidRPr="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00885D1D" w:rsidRPr="00885D1D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text100"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text100"/>
       <w:r w:rsidR="00885D1D" w:rsidRPr="00885D1D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -468,101 +480,107 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00885D1D" w:rsidRPr="00885D1D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6BECA688" w14:textId="77777777" w:rsidR="00401255" w:rsidRDefault="006C0AC2" w:rsidP="0034751A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">New </w:t>
       </w:r>
-      <w:r w:rsidR="002C074E" w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002C074E" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">elevator </w:t>
       </w:r>
-      <w:r w:rsidR="00D37543" w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00D37543" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
-      <w:r w:rsidR="00A75AB8" w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A75AB8" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E12D69" w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E12D69" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A0357">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>ompany:</w:t>
       </w:r>
       <w:r w:rsidR="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text97"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -661,68 +679,98 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083C9074" w14:textId="05A0265E" w:rsidR="00BC58ED" w:rsidRPr="00401255" w:rsidRDefault="00401255" w:rsidP="0034751A">
+    <w:p w14:paraId="083C9074" w14:textId="3DCC774D" w:rsidR="00BC58ED" w:rsidRPr="00401255" w:rsidRDefault="00401255" w:rsidP="0034751A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MA </w:t>
+      </w:r>
+      <w:r w:rsidR="00650795" w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Elevator Contractor’s r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443ECF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>egistration #:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA Registration #: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text7"/>
       <w:r w:rsidR="00300E22" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text63"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text63"/>
       <w:r w:rsidR="00300E22" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -919,119 +967,69 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C0AC2" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B534EA" w14:textId="77777777" w:rsidR="007242D6" w:rsidRPr="002A4CBC" w:rsidRDefault="007242D6" w:rsidP="00782705">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DD42B4" w14:textId="3382D558" w:rsidR="0034751A" w:rsidRPr="0077023F" w:rsidRDefault="0066153A" w:rsidP="00782705">
+    <w:p w14:paraId="204928A9" w14:textId="77777777" w:rsidR="00D726F5" w:rsidRPr="00D726F5" w:rsidRDefault="00D726F5" w:rsidP="00D726F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D726F5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elevator </w:t>
-[...49 lines deleted...]
-        <w:t>nformation</w:t>
+        <w:t>Building information - elevator location</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEBF3AD" w14:textId="314E6661" w:rsidR="007242D6" w:rsidRDefault="009A0357" w:rsidP="0034751A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Building a</w:t>
       </w:r>
@@ -1240,203 +1238,193 @@
       <w:r w:rsidR="007242D6" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E41764" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00FA7605" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318104C6" w14:textId="7C3F042C" w:rsidR="009A0357" w:rsidRPr="0034751A" w:rsidRDefault="009A0357" w:rsidP="0034751A">
+    <w:p w14:paraId="318104C6" w14:textId="14E808F9" w:rsidR="009A0357" w:rsidRPr="0034751A" w:rsidRDefault="00D36AE2" w:rsidP="0034751A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0034751A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location place name: </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text95"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text95"/>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="009A0357">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2B8987D3" w14:textId="77777777" w:rsidR="00685DD0" w:rsidRPr="00685DD0" w:rsidRDefault="006076AC" w:rsidP="005A0DE3">
+    <w:p w14:paraId="6826E6E3" w14:textId="163D6B85" w:rsidR="00685DD0" w:rsidRPr="000C0E3A" w:rsidRDefault="00D36AE2" w:rsidP="00685DD0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034751A">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00D36AE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Building name if applicable:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text89"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text89"/>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1482,519 +1470,509 @@
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6826E6E3" w14:textId="77777777" w:rsidR="00685DD0" w:rsidRPr="00685DD0" w:rsidRDefault="00685DD0" w:rsidP="00685DD0">
+    <w:p w14:paraId="72D00A25" w14:textId="77777777" w:rsidR="000C0E3A" w:rsidRPr="00BC1666" w:rsidRDefault="000C0E3A" w:rsidP="000C0E3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12B50093" w14:textId="7C03AFF3" w:rsidR="005A0DE3" w:rsidRPr="0077023F" w:rsidRDefault="00427194" w:rsidP="005A0DE3">
+    <w:p w14:paraId="335D9B97" w14:textId="68A16D7D" w:rsidR="00100523" w:rsidRPr="000C0E3A" w:rsidRDefault="004F7DCB" w:rsidP="00E96C7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00686FBD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Building owner </w:t>
-[...39 lines deleted...]
-        <w:t>*</w:t>
+        <w:t>Building owner information</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CC1" w:rsidRPr="004A7CC1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00686FBD" w:rsidRPr="00686FBD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Indicate the full legal name of the building owner</w:t>
+      </w:r>
+      <w:r w:rsidR="0054485D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, whether a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47CA2">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>person or legal entity</w:t>
+      </w:r>
+      <w:r w:rsidR="0054485D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00686FBD" w:rsidRPr="0054485D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C7C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the legal property owner of record may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE00D1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>listed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C7C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; management companies and lessees </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE00D1">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>will not be accepted.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C7C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582A0F1C" w14:textId="11921F5E" w:rsidR="008816B2" w:rsidRPr="00FE0418" w:rsidRDefault="00427194" w:rsidP="00DD476B">
+    <w:p w14:paraId="582A0F1C" w14:textId="4002E360" w:rsidR="008816B2" w:rsidRPr="00E96C7C" w:rsidRDefault="00B23230" w:rsidP="00E96C7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4C4642"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9DFFB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Building </w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
+        <w:t xml:space="preserve">Owner </w:t>
+      </w:r>
+      <w:r w:rsidR="005031FD" w:rsidRPr="00E96C7C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- company, trust, or other legal entity: </w:t>
+      </w:r>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text87"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text87"/>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...7 lines deleted...]
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="006076AC" w:rsidRPr="00685DD0">
+      <w:r w:rsidR="006076AC" w:rsidRPr="00100523">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="4CC25221" w14:textId="250FDC23" w:rsidR="00FE0418" w:rsidRPr="00DD476B" w:rsidRDefault="00FE0418" w:rsidP="00DD476B">
+    <w:p w14:paraId="4CC25221" w14:textId="709DD181" w:rsidR="00FE0418" w:rsidRPr="00DD476B" w:rsidRDefault="00B23230" w:rsidP="00DD476B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building owner</w:t>
-[...28 lines deleted...]
-      <w:r>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0503A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00486DC1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0503A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text99"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Text99"/>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F20E55">
+      <w:r w:rsidR="00FE0418" w:rsidRPr="00F20E55">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="65F68151" w14:textId="31A17DF8" w:rsidR="004101CF" w:rsidRPr="00971570" w:rsidRDefault="00427194" w:rsidP="00971570">
+    <w:p w14:paraId="65F68151" w14:textId="17E72BED" w:rsidR="004101CF" w:rsidRPr="00971570" w:rsidRDefault="00650795" w:rsidP="00971570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building o</w:t>
-[...17 lines deleted...]
-        <w:t>’s</w:t>
+        <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidR="008816B2" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B2273C" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008816B2" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2163,91 +2141,73 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD0B9A" w:rsidRPr="00020658">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00DD0B9A" w:rsidRPr="00020658">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="1259E3A4" w14:textId="7862468B" w:rsidR="00971570" w:rsidRPr="00971570" w:rsidRDefault="00427194" w:rsidP="00971570">
+    <w:p w14:paraId="1259E3A4" w14:textId="1A8CE6C3" w:rsidR="00971570" w:rsidRPr="00971570" w:rsidRDefault="00650795" w:rsidP="00971570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building o</w:t>
-[...17 lines deleted...]
-        <w:t>’s</w:t>
+        <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidR="00971570" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> email:</w:t>
       </w:r>
       <w:r w:rsidR="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2327,91 +2287,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00685DD0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="54AEE86D" w14:textId="181FB792" w:rsidR="00401255" w:rsidRPr="00401255" w:rsidRDefault="00427194" w:rsidP="00401255">
+    <w:p w14:paraId="0A15A329" w14:textId="1DED6B3A" w:rsidR="006E3A4D" w:rsidRDefault="00650795" w:rsidP="006E3A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building o</w:t>
-[...17 lines deleted...]
-        <w:t>’s</w:t>
+        <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidR="00897154" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> phone number:</w:t>
       </w:r>
       <w:r w:rsidR="00897154" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00897154" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2476,147 +2418,157 @@
       <w:r w:rsidR="00897154" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00897154" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00897154" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0A15A329" w14:textId="77777777" w:rsidR="006E3A4D" w:rsidRPr="006E3A4D" w:rsidRDefault="006E3A4D" w:rsidP="006E3A4D">
-      <w:pPr>
+    <w:p w14:paraId="7DD8EDE5" w14:textId="77777777" w:rsidR="00BC1666" w:rsidRPr="00BC1666" w:rsidRDefault="00BC1666" w:rsidP="00BC1666">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2725E20A" w14:textId="54D04039" w:rsidR="006E3A4D" w:rsidRPr="0077023F" w:rsidRDefault="006E3A4D" w:rsidP="006E3A4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3A4D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">If a management company </w:t>
+      </w:r>
+      <w:r w:rsidR="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3A4D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>is responsible for the elevator, please indicate below</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1666">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3A4D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2725E20A" w14:textId="77822188" w:rsidR="006E3A4D" w:rsidRPr="0077023F" w:rsidRDefault="006E3A4D" w:rsidP="006E3A4D">
-[...49 lines deleted...]
-    <w:p w14:paraId="61B3CB2E" w14:textId="11B3B91F" w:rsidR="006E3A4D" w:rsidRPr="002C074E" w:rsidRDefault="0077023F" w:rsidP="006E3A4D">
+    <w:p w14:paraId="61B3CB2E" w14:textId="717B468F" w:rsidR="006E3A4D" w:rsidRPr="0029097E" w:rsidRDefault="0029097E" w:rsidP="006E3A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Management </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="006E3A4D" w:rsidRPr="0034751A">
+        <w:t>Lessee or management company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029097E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A4D" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text84"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Text84"/>
@@ -2680,119 +2632,230 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A4D" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E3A4D" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5D0A7BE3" w14:textId="729F1D03" w:rsidR="002C074E" w:rsidRPr="002C074E" w:rsidRDefault="002C074E" w:rsidP="006E3A4D">
+    <w:p w14:paraId="57F8B22C" w14:textId="5FDAB601" w:rsidR="0029097E" w:rsidRPr="002C074E" w:rsidRDefault="00D7040E" w:rsidP="006E3A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contact person</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Lessee or management company address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text102"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Text102"/>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="5D0A7BE3" w14:textId="4FFD9422" w:rsidR="002C074E" w:rsidRPr="002C074E" w:rsidRDefault="002C074E" w:rsidP="006E3A4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>Contact person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text93"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text93"/>
+      <w:bookmarkStart w:id="16" w:name="Text93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2834,103 +2897,103 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="2695345D" w14:textId="13B9A639" w:rsidR="002C074E" w:rsidRPr="0034751A" w:rsidRDefault="002C074E" w:rsidP="006E3A4D">
+    <w:p w14:paraId="2695345D" w14:textId="6A1CF044" w:rsidR="002C074E" w:rsidRPr="0034751A" w:rsidRDefault="002C074E" w:rsidP="006E3A4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contact person’s email:</w:t>
+        <w:t>Contact person email:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text94"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text94"/>
+      <w:bookmarkStart w:id="17" w:name="Text94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2972,93 +3035,93 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="7C0161AB" w14:textId="26392B28" w:rsidR="00243A4C" w:rsidRDefault="00243A4C" w:rsidP="0034751A">
+    <w:p w14:paraId="7C0161AB" w14:textId="733A5969" w:rsidR="00243A4C" w:rsidRDefault="00243A4C" w:rsidP="0034751A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contact person’s phone number: </w:t>
+        <w:t xml:space="preserve">Contact person phone number: </w:t>
       </w:r>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text101"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text101"/>
+      <w:bookmarkStart w:id="18" w:name="Text101"/>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3100,370 +3163,312 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00243A4C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="49869A06" w14:textId="494876C6" w:rsidR="006E3A4D" w:rsidRPr="0034751A" w:rsidRDefault="006E3A4D" w:rsidP="0034751A">
+    <w:p w14:paraId="49869A06" w14:textId="494876C6" w:rsidR="006E3A4D" w:rsidRDefault="006E3A4D" w:rsidP="0034751A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relationship with owner:  Agent </w:t>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Check2"/>
+      <w:bookmarkStart w:id="19" w:name="Check2"/>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Check3"/>
+      <w:bookmarkStart w:id="20" w:name="Check3"/>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="7DD4446B" w14:textId="77777777" w:rsidR="006C7807" w:rsidRPr="009A53CE" w:rsidRDefault="006C7807" w:rsidP="00782705">
-      <w:pPr>
+    <w:p w14:paraId="48980DB7" w14:textId="77777777" w:rsidR="00BC1666" w:rsidRPr="00BC1666" w:rsidRDefault="00BC1666" w:rsidP="00BC1666">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0212DA9D" w14:textId="366F343E" w:rsidR="0012153C" w:rsidRPr="0012153C" w:rsidRDefault="0012153C" w:rsidP="0012153C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk189724749"/>
+      <w:r w:rsidRPr="0012153C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>OPSI correspondence will be emailed to building owner unless</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0E3A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otherwise specified below.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04573051" w14:textId="02609869" w:rsidR="00971570" w:rsidRPr="0077023F" w:rsidRDefault="00401255" w:rsidP="00971570">
-[...71 lines deleted...]
-    <w:p w14:paraId="3195F342" w14:textId="7B4E27E3" w:rsidR="005043F5" w:rsidRPr="005043F5" w:rsidRDefault="005043F5" w:rsidP="00B10A18">
+    <w:p w14:paraId="3195F342" w14:textId="147013E2" w:rsidR="005043F5" w:rsidRPr="005043F5" w:rsidRDefault="000C0E3A" w:rsidP="00B10A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005043F5">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Owner’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10C59">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary contact</w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10C59">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text92"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Text92"/>
+      <w:bookmarkStart w:id="22" w:name="Text92"/>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3505,120 +3510,120 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE373B" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="38488DF5" w14:textId="7664A1CE" w:rsidR="00B10A18" w:rsidRPr="0034751A" w:rsidRDefault="00971570" w:rsidP="00B10A18">
+    <w:p w14:paraId="38488DF5" w14:textId="4277833B" w:rsidR="00B10A18" w:rsidRDefault="00971570" w:rsidP="00B10A18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primary contact </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">person’s </w:t>
+        <w:t>Primary contact</w:t>
+      </w:r>
+      <w:r w:rsidR="004103A6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text85"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Text85"/>
+      <w:bookmarkStart w:id="23" w:name="Text85"/>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3655,53 +3660,226 @@
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="3A611C4D" w14:textId="7FBF993B" w:rsidR="00011785" w:rsidRPr="00DA15EC" w:rsidRDefault="002C074E" w:rsidP="00FC799C">
+    <w:p w14:paraId="5ECA029A" w14:textId="3896EE7C" w:rsidR="000C0E3A" w:rsidRPr="0034751A" w:rsidRDefault="000C0E3A" w:rsidP="00B10A18">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primary </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00486DC1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phone </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>number:</w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text106"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Text106"/>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3" w:rsidRPr="007E69D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="3A611C4D" w14:textId="7FBF993B" w:rsidR="00011785" w:rsidRDefault="002C074E" w:rsidP="00FC799C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relationship</w:t>
       </w:r>
       <w:r w:rsidR="00BE373B">
         <w:rPr>
@@ -3916,59 +4094,71 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B10A18" w:rsidRPr="00407299">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B10A18" w:rsidRPr="00407299">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6A023CF7" w14:textId="77777777" w:rsidR="00BC1666" w:rsidRPr="00BC1666" w:rsidRDefault="00BC1666" w:rsidP="00BC1666">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="741F2B1D" w14:textId="77777777" w:rsidR="00E745C5" w:rsidRPr="001A30FC" w:rsidRDefault="00E745C5" w:rsidP="002D28AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9157" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="517"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="540"/>
@@ -4098,51 +4288,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496237B2" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text20"/>
+            <w:bookmarkStart w:id="25" w:name="Text20"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4170,117 +4360,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FF7A75" w14:textId="63FDC9B1" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00050754" w:rsidP="00B666B5">
+          <w:p w14:paraId="57FF7A75" w14:textId="18E70D84" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B666B5" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F09CFB0" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text27"/>
+            <w:bookmarkStart w:id="26" w:name="Text27"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4308,126 +4498,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36719670" w14:textId="7FE4035E" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
+          <w:p w14:paraId="36719670" w14:textId="66DA1B15" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B666B5" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA51823" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text34"/>
+            <w:bookmarkStart w:id="27" w:name="Text34"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4455,51 +4636,51 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B666B5" w:rsidRPr="00470C5F" w14:paraId="26A097F9" w14:textId="77777777" w:rsidTr="00E062EC">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17696E1E" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4518,51 +4699,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42B23F87" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text44"/>
+            <w:bookmarkStart w:id="28" w:name="Text44"/>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4590,67 +4771,67 @@
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text21"/>
+            <w:bookmarkStart w:id="29" w:name="Text21"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4678,117 +4859,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3BF496" w14:textId="29BD6B6E" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00050754" w:rsidP="00B666B5">
+          <w:p w14:paraId="4B3BF496" w14:textId="216FA09F" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B666B5" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5622F076" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text28"/>
+            <w:bookmarkStart w:id="30" w:name="Text28"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4816,126 +4997,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="156FD422" w14:textId="73172E08" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
+          <w:p w14:paraId="156FD422" w14:textId="7FC323FB" w:rsidR="00B666B5" w:rsidRPr="00CE00D1" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r w:rsidRPr="00CE00D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00B666B5" w:rsidRPr="00CE00D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E29DA17" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text35"/>
+            <w:bookmarkStart w:id="31" w:name="Text35"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -4963,51 +5135,51 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B666B5" w:rsidRPr="00470C5F" w14:paraId="0FBF1227" w14:textId="77777777" w:rsidTr="00E062EC">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F2E96B" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
@@ -5026,51 +5198,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F1B663" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text45"/>
+            <w:bookmarkStart w:id="32" w:name="Text45"/>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -5098,67 +5270,67 @@
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003654A4" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text22"/>
+            <w:bookmarkStart w:id="33" w:name="Text22"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -5186,117 +5358,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EEF25F" w14:textId="3F12F1B6" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00050754" w:rsidP="00B666B5">
+          <w:p w14:paraId="31EEF25F" w14:textId="6EC1CE77" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00B666B5" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D4EA79" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Text29"/>
+            <w:bookmarkStart w:id="34" w:name="Text29"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
@@ -5324,126 +5496,117 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00470C5F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2133F422" w14:textId="5792C1E1" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
+          <w:p w14:paraId="2133F422" w14:textId="708E16F6" w:rsidR="00B666B5" w:rsidRPr="00CE00D1" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r w:rsidRPr="00CE00D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00B666B5" w:rsidRPr="00CE00D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61297D76" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00BE373B" w:rsidRDefault="00E41764" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Text36"/>
+            <w:bookmarkStart w:id="35" w:name="Text36"/>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00BE373B">
               <w:rPr>
@@ -5471,911 +5634,491 @@
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00EE5D61" w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE373B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B666B5" w:rsidRPr="00470C5F" w14:paraId="5E3457F5" w14:textId="77777777" w:rsidTr="00E062EC">
+      <w:tr w:rsidR="00CE00D1" w:rsidRPr="00470C5F" w14:paraId="1A03FD40" w14:textId="77777777" w:rsidTr="00E062EC">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3028266E" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
+          <w:p w14:paraId="7E66F778" w14:textId="678C25AC" w:rsidR="00CE00D1" w:rsidRPr="00470C5F" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F570FA6" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
+          <w:p w14:paraId="4F30AE7A" w14:textId="4BDBE118" w:rsidR="00CE00D1" w:rsidRPr="00470C5F" w:rsidRDefault="002E2806" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text23"/>
+                  <w:name w:val="Text103"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="34" w:name="Text23"/>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
+            <w:bookmarkStart w:id="36" w:name="Text103"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0003F0" w14:textId="3B7643D8" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00050754" w:rsidP="00B666B5">
+          <w:p w14:paraId="19A27024" w14:textId="44A8A4A9" w:rsidR="00CE00D1" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA3BD3F" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
+          <w:p w14:paraId="07B4C530" w14:textId="0C9154A0" w:rsidR="00CE00D1" w:rsidRPr="00470C5F" w:rsidRDefault="002E2806" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text30"/>
+                  <w:name w:val="Text104"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="35" w:name="Text30"/>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
+            <w:bookmarkStart w:id="37" w:name="Text104"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
-[...281 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B4C8BC" w14:textId="2C728385" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00B666B5" w:rsidP="00B666B5">
+          <w:p w14:paraId="3CFD6714" w14:textId="5B1316E8" w:rsidR="00CE00D1" w:rsidRPr="00CE00D1" w:rsidRDefault="00CE00D1" w:rsidP="00B666B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r w:rsidRPr="00CE00D1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...157 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7CC1">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A36B4A3" w14:textId="77777777" w:rsidR="00B666B5" w:rsidRPr="00470C5F" w:rsidRDefault="00E41764" w:rsidP="00410F91">
+          <w:p w14:paraId="60683D49" w14:textId="3E355333" w:rsidR="00CE00D1" w:rsidRPr="00BE373B" w:rsidRDefault="002E2806" w:rsidP="00410F91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text38"/>
+                  <w:name w:val="Text105"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Text38"/>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
+            <w:bookmarkStart w:id="38" w:name="Text105"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00EE5D61" w:rsidRPr="00470C5F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00470C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13B5BCE2" w14:textId="6E4E5D2D" w:rsidR="002E3DD7" w:rsidRPr="00243A4C" w:rsidRDefault="002E3DD7" w:rsidP="00D57A52">
+    <w:p w14:paraId="13B5BCE2" w14:textId="6E4E5D2D" w:rsidR="002E3DD7" w:rsidRPr="004A7CC1" w:rsidRDefault="002E3DD7" w:rsidP="00D57A52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="698C7595" w14:textId="60247867" w:rsidR="00401255" w:rsidRDefault="001F7735" w:rsidP="001F7735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Submitter’s </w:t>
       </w:r>
       <w:r w:rsidR="006F7DC6" w:rsidRPr="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -6406,51 +6149,51 @@
       <w:r w:rsidR="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text98"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Text98"/>
+      <w:bookmarkStart w:id="39" w:name="Text98"/>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -6492,51 +6235,51 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6555,51 +6298,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text96"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text96"/>
+      <w:bookmarkStart w:id="40" w:name="Text96"/>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -6641,64 +6384,64 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00401255" w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="410E26F0" w14:textId="77777777" w:rsidR="0077023F" w:rsidRPr="0077023F" w:rsidRDefault="0077023F" w:rsidP="001F7735">
+    <w:p w14:paraId="410E26F0" w14:textId="77777777" w:rsidR="0077023F" w:rsidRPr="00BC1666" w:rsidRDefault="0077023F" w:rsidP="001F7735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56984575" w14:textId="4EC39A95" w:rsidR="001F7735" w:rsidRPr="00470C5F" w:rsidRDefault="002C074E" w:rsidP="001F7735">
+    <w:p w14:paraId="3A88185A" w14:textId="5EAB109C" w:rsidR="007B6465" w:rsidRPr="001A30FC" w:rsidRDefault="002C074E" w:rsidP="001F7735">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relationship:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6711,392 +6454,392 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Building Owner </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Check6"/>
+      <w:bookmarkStart w:id="41" w:name="Check6"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00145159">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Check9"/>
+      <w:bookmarkStart w:id="42" w:name="Check9"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elevator Company </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Check7"/>
+      <w:bookmarkStart w:id="43" w:name="Check7"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00145159">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Agent </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Check8"/>
+      <w:bookmarkStart w:id="44" w:name="Check8"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Lessee</w:t>
       </w:r>
       <w:r w:rsidR="00145159">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Check10"/>
+      <w:bookmarkStart w:id="45" w:name="Check10"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="Text14"/>
+      <w:bookmarkStart w:id="46" w:name="Text14"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
@@ -7124,242 +6867,245 @@
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="001F7735" w:rsidRPr="002C074E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A88185A" w14:textId="77777777" w:rsidR="007B6465" w:rsidRPr="00534902" w:rsidRDefault="007B6465" w:rsidP="001F7735">
+    <w:p w14:paraId="7E5487F1" w14:textId="77777777" w:rsidR="00BC1666" w:rsidRDefault="001F7735" w:rsidP="000C0E3A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63998">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>By typing your name above you agree that this is valid as your signature.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1666">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2AAD6C60" w14:textId="7024456B" w:rsidR="001F7735" w:rsidRPr="00B63998" w:rsidRDefault="001F7735" w:rsidP="001F7735">
+    <w:p w14:paraId="19118AA1" w14:textId="5F61F4DD" w:rsidR="00653725" w:rsidRPr="000C0E3A" w:rsidRDefault="002C074E" w:rsidP="000C0E3A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>By typing your name above you agree that this is valid as your signature.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Credits for fees </w:t>
+      </w:r>
+      <w:r w:rsidR="007E69D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">previously </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00653725" w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will remain with the unit and will no</w:t>
+      </w:r>
+      <w:r w:rsidR="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00653725" w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>refunded</w:t>
+      </w:r>
+      <w:r w:rsidR="00653725" w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to th</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2806">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00653725" w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2806">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653725" w:rsidRPr="001A30FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>service company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B01AAE4" w14:textId="44E9DD0F" w:rsidR="008941A8" w:rsidRPr="00470C5F" w:rsidRDefault="008941A8" w:rsidP="001F7735">
-[...111 lines deleted...]
-    <w:sectPr w:rsidR="00653725" w:rsidRPr="000A1641" w:rsidSect="00B727EE">
+    <w:sectPr w:rsidR="00653725" w:rsidRPr="000C0E3A" w:rsidSect="00BC1666">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12241" w:h="15842"/>
-      <w:pgMar w:top="432" w:right="1008" w:bottom="432" w:left="1008" w:header="288" w:footer="288" w:gutter="0"/>
+      <w:pgMar w:top="432" w:right="720" w:bottom="432" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41FD8271" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B" w:rsidP="00471E55">
+    <w:p w14:paraId="37FB5EC4" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00470C5F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="585C6EFF" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B" w:rsidP="00471E55">
+    <w:p w14:paraId="64E3A59A" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00470C5F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="452F95D0" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B">
+    <w:p w14:paraId="32B3AB7F" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7404,162 +7150,163 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1973CE48" w14:textId="48E36F84" w:rsidR="006C0AC2" w:rsidRPr="00470C5F" w:rsidRDefault="00DD476B">
+  <w:p w14:paraId="1973CE48" w14:textId="66E09D3E" w:rsidR="006C0AC2" w:rsidRPr="00470C5F" w:rsidRDefault="00DD476B">
     <w:pPr>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005F3768" w:rsidRPr="00470C5F">
       <w:tab/>
     </w:r>
+    <w:r w:rsidR="00861F4C">
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
     <w:r w:rsidR="00220908" w:rsidRPr="00470C5F">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Notice of New Contract Revised</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0077023F">
+    <w:r w:rsidR="008D253A">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>November</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>May 2026</w:t>
     </w:r>
     <w:r w:rsidR="00220908" w:rsidRPr="00470C5F">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E713DAA" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B" w:rsidP="00471E55">
+    <w:p w14:paraId="00B17304" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00470C5F">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39938AF0" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B" w:rsidP="00471E55">
+    <w:p w14:paraId="44E307FA" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00470C5F">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="544C70E9" w14:textId="77777777" w:rsidR="0039306B" w:rsidRPr="00470C5F" w:rsidRDefault="0039306B">
+    <w:p w14:paraId="5E2A9604" w14:textId="77777777" w:rsidR="00AB7085" w:rsidRPr="00470C5F" w:rsidRDefault="00AB7085">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0878174D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BAED6CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -8657,50 +8404,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E831A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8684E328"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60AA3662"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D1CB04A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731838AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8424650"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8769,51 +8742,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741C282D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00B475F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B303FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E248A50C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8882,51 +8968,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A154695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED24345E"/>
     <w:lvl w:ilvl="0" w:tplc="AE06D0A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9002,598 +9088,648 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2121222363">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1534462367">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1344042438">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000696695">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="218202043">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="929699278">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1619294369">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="879321496">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="534122482">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="468136573">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1454859244">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1286738734">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1958901253">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1691098979">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1958901253">
+  <w:num w:numId="15" w16cid:durableId="2109962794">
     <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1847557057">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Kg2nPzf2VHNeVEngd6+/zpdxOrfUMU3EOg12jps60awA3w8cyTTdenQ6EfD1DdbQt5Lwclrv7jeCklX9Kw+nUg==" w:salt="67xvtJ6/Z1+egnYR5rSidQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="D0Dy4eUSBBNEvmZE2Su8LYy1G7YiU8EMsqY+jC3jUZMJyRntnhqGd2s0nJxZuwctiRXdHDKxGvVLe/QgoIvjBQ==" w:salt="mvDuxaBYCWenr+RfFcB1Tw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006049A4"/>
     <w:rsid w:val="000033A9"/>
     <w:rsid w:val="00011785"/>
     <w:rsid w:val="00012180"/>
+    <w:rsid w:val="00012419"/>
     <w:rsid w:val="00020658"/>
     <w:rsid w:val="000255A0"/>
     <w:rsid w:val="00025972"/>
     <w:rsid w:val="00027F80"/>
     <w:rsid w:val="00035742"/>
     <w:rsid w:val="000431F3"/>
     <w:rsid w:val="00043B8A"/>
     <w:rsid w:val="00047FAE"/>
     <w:rsid w:val="000505FF"/>
     <w:rsid w:val="00050754"/>
     <w:rsid w:val="00052CE6"/>
     <w:rsid w:val="00054F24"/>
     <w:rsid w:val="0005544A"/>
     <w:rsid w:val="00061841"/>
     <w:rsid w:val="00066950"/>
     <w:rsid w:val="000768B5"/>
     <w:rsid w:val="000819F4"/>
     <w:rsid w:val="0008324C"/>
     <w:rsid w:val="00090D56"/>
     <w:rsid w:val="00095157"/>
     <w:rsid w:val="000A1641"/>
     <w:rsid w:val="000A4F81"/>
     <w:rsid w:val="000A6866"/>
     <w:rsid w:val="000B20F4"/>
     <w:rsid w:val="000B2443"/>
     <w:rsid w:val="000B3975"/>
     <w:rsid w:val="000B3EBF"/>
     <w:rsid w:val="000B4BB0"/>
+    <w:rsid w:val="000C0E3A"/>
     <w:rsid w:val="000C56CF"/>
     <w:rsid w:val="000D5F3C"/>
     <w:rsid w:val="000D78A1"/>
     <w:rsid w:val="000D7D0A"/>
     <w:rsid w:val="000E5846"/>
     <w:rsid w:val="000E7DC3"/>
     <w:rsid w:val="0010009B"/>
+    <w:rsid w:val="00100523"/>
     <w:rsid w:val="00100D9B"/>
     <w:rsid w:val="00103860"/>
     <w:rsid w:val="00103D7C"/>
     <w:rsid w:val="001049C5"/>
     <w:rsid w:val="00106D72"/>
     <w:rsid w:val="00107663"/>
     <w:rsid w:val="001140FF"/>
+    <w:rsid w:val="0012153C"/>
     <w:rsid w:val="00122492"/>
     <w:rsid w:val="00127202"/>
     <w:rsid w:val="00130E4F"/>
     <w:rsid w:val="001429A4"/>
     <w:rsid w:val="00145159"/>
     <w:rsid w:val="00156F6D"/>
     <w:rsid w:val="00156F70"/>
     <w:rsid w:val="001626F1"/>
     <w:rsid w:val="001749B0"/>
     <w:rsid w:val="00182A1B"/>
     <w:rsid w:val="00193B1C"/>
+    <w:rsid w:val="001A30FC"/>
     <w:rsid w:val="001A34D8"/>
     <w:rsid w:val="001A3A69"/>
     <w:rsid w:val="001A48AE"/>
     <w:rsid w:val="001A5AAA"/>
     <w:rsid w:val="001B470F"/>
     <w:rsid w:val="001D1EA6"/>
     <w:rsid w:val="001D281E"/>
     <w:rsid w:val="001D39FB"/>
     <w:rsid w:val="001D4E9F"/>
     <w:rsid w:val="001D6841"/>
     <w:rsid w:val="001D6883"/>
     <w:rsid w:val="001E2767"/>
     <w:rsid w:val="001E3B19"/>
     <w:rsid w:val="001E44F5"/>
     <w:rsid w:val="001E6BDC"/>
     <w:rsid w:val="001F1342"/>
     <w:rsid w:val="001F593B"/>
     <w:rsid w:val="001F7200"/>
     <w:rsid w:val="001F7735"/>
     <w:rsid w:val="0020235A"/>
     <w:rsid w:val="00202420"/>
     <w:rsid w:val="002033C0"/>
     <w:rsid w:val="00207B94"/>
     <w:rsid w:val="00210745"/>
     <w:rsid w:val="00210E79"/>
     <w:rsid w:val="00213384"/>
     <w:rsid w:val="00220908"/>
     <w:rsid w:val="0022446B"/>
     <w:rsid w:val="00225AA7"/>
     <w:rsid w:val="002313D8"/>
     <w:rsid w:val="00240680"/>
     <w:rsid w:val="00243A4C"/>
     <w:rsid w:val="00243D19"/>
     <w:rsid w:val="00256C5B"/>
     <w:rsid w:val="00267D83"/>
     <w:rsid w:val="00283E2A"/>
     <w:rsid w:val="00283FBC"/>
+    <w:rsid w:val="0029097E"/>
     <w:rsid w:val="0029491F"/>
     <w:rsid w:val="002A0A4A"/>
     <w:rsid w:val="002A4CBC"/>
     <w:rsid w:val="002A73B1"/>
     <w:rsid w:val="002B0A18"/>
     <w:rsid w:val="002B256C"/>
     <w:rsid w:val="002B3D7C"/>
     <w:rsid w:val="002C074E"/>
     <w:rsid w:val="002C0B5B"/>
     <w:rsid w:val="002C0D9A"/>
     <w:rsid w:val="002C2894"/>
     <w:rsid w:val="002C2D39"/>
     <w:rsid w:val="002D09FB"/>
     <w:rsid w:val="002D28AA"/>
     <w:rsid w:val="002D47E1"/>
     <w:rsid w:val="002D7A32"/>
     <w:rsid w:val="002E1403"/>
+    <w:rsid w:val="002E2806"/>
     <w:rsid w:val="002E3DD7"/>
     <w:rsid w:val="002E7141"/>
     <w:rsid w:val="002F0806"/>
     <w:rsid w:val="002F0977"/>
     <w:rsid w:val="002F1A11"/>
     <w:rsid w:val="002F3E99"/>
     <w:rsid w:val="002F5EB9"/>
     <w:rsid w:val="00300E22"/>
     <w:rsid w:val="003059CD"/>
     <w:rsid w:val="00312576"/>
     <w:rsid w:val="00313DDB"/>
     <w:rsid w:val="003162AE"/>
     <w:rsid w:val="00330F70"/>
     <w:rsid w:val="00332CF6"/>
     <w:rsid w:val="00334E7D"/>
     <w:rsid w:val="00345E91"/>
     <w:rsid w:val="003463C3"/>
     <w:rsid w:val="0034751A"/>
     <w:rsid w:val="003562DC"/>
     <w:rsid w:val="00361E39"/>
     <w:rsid w:val="003654A4"/>
     <w:rsid w:val="00383187"/>
     <w:rsid w:val="003859C9"/>
     <w:rsid w:val="003917BE"/>
     <w:rsid w:val="0039306B"/>
     <w:rsid w:val="00397B55"/>
     <w:rsid w:val="003A1946"/>
     <w:rsid w:val="003A1A58"/>
     <w:rsid w:val="003B35C5"/>
     <w:rsid w:val="003C5272"/>
     <w:rsid w:val="003C6475"/>
     <w:rsid w:val="003D43E6"/>
     <w:rsid w:val="003D792B"/>
     <w:rsid w:val="00400451"/>
     <w:rsid w:val="00401255"/>
     <w:rsid w:val="0040270D"/>
     <w:rsid w:val="00407299"/>
     <w:rsid w:val="00407785"/>
     <w:rsid w:val="004101CF"/>
+    <w:rsid w:val="004103A6"/>
     <w:rsid w:val="00410F91"/>
     <w:rsid w:val="0041112D"/>
     <w:rsid w:val="00411CBD"/>
     <w:rsid w:val="0042354D"/>
     <w:rsid w:val="00427011"/>
     <w:rsid w:val="00427194"/>
     <w:rsid w:val="00443632"/>
+    <w:rsid w:val="00443ECF"/>
     <w:rsid w:val="0044644C"/>
     <w:rsid w:val="00447FBF"/>
     <w:rsid w:val="004538DC"/>
     <w:rsid w:val="00460228"/>
     <w:rsid w:val="00460512"/>
     <w:rsid w:val="00460CA6"/>
     <w:rsid w:val="00470C5F"/>
     <w:rsid w:val="00471E55"/>
     <w:rsid w:val="0048285F"/>
+    <w:rsid w:val="00486DC1"/>
     <w:rsid w:val="004A2D01"/>
     <w:rsid w:val="004A301E"/>
     <w:rsid w:val="004A7430"/>
+    <w:rsid w:val="004A7CC1"/>
     <w:rsid w:val="004B33E6"/>
     <w:rsid w:val="004C0102"/>
     <w:rsid w:val="004C0951"/>
     <w:rsid w:val="004E0835"/>
     <w:rsid w:val="004E11DD"/>
     <w:rsid w:val="004F55A2"/>
     <w:rsid w:val="004F623F"/>
+    <w:rsid w:val="004F7DCB"/>
+    <w:rsid w:val="005031FD"/>
     <w:rsid w:val="005043F5"/>
     <w:rsid w:val="00505F8B"/>
     <w:rsid w:val="00511F41"/>
     <w:rsid w:val="005139A9"/>
     <w:rsid w:val="005239D7"/>
     <w:rsid w:val="00532F0F"/>
     <w:rsid w:val="00534902"/>
+    <w:rsid w:val="0054485D"/>
     <w:rsid w:val="00546B3F"/>
     <w:rsid w:val="005520C6"/>
     <w:rsid w:val="00571777"/>
     <w:rsid w:val="0058008B"/>
     <w:rsid w:val="005821B7"/>
     <w:rsid w:val="00597AE4"/>
     <w:rsid w:val="005A0DE3"/>
     <w:rsid w:val="005B3A40"/>
     <w:rsid w:val="005B62F1"/>
     <w:rsid w:val="005C1945"/>
     <w:rsid w:val="005C56C0"/>
     <w:rsid w:val="005E06A8"/>
     <w:rsid w:val="005E372E"/>
     <w:rsid w:val="005F3768"/>
     <w:rsid w:val="005F561A"/>
     <w:rsid w:val="0060317E"/>
     <w:rsid w:val="006049A4"/>
     <w:rsid w:val="00605E8B"/>
     <w:rsid w:val="006076AC"/>
     <w:rsid w:val="00611EBB"/>
     <w:rsid w:val="00617A58"/>
     <w:rsid w:val="00632239"/>
     <w:rsid w:val="006332B0"/>
     <w:rsid w:val="00637AF6"/>
     <w:rsid w:val="0064184A"/>
     <w:rsid w:val="00644560"/>
+    <w:rsid w:val="00650795"/>
     <w:rsid w:val="00653725"/>
     <w:rsid w:val="00655253"/>
     <w:rsid w:val="00656EE0"/>
     <w:rsid w:val="0066153A"/>
     <w:rsid w:val="00663A4E"/>
     <w:rsid w:val="0068261C"/>
     <w:rsid w:val="00684B32"/>
     <w:rsid w:val="00685DD0"/>
+    <w:rsid w:val="00686FBD"/>
     <w:rsid w:val="006975FF"/>
     <w:rsid w:val="006A12E8"/>
     <w:rsid w:val="006A593D"/>
     <w:rsid w:val="006B0DDB"/>
     <w:rsid w:val="006B4DA5"/>
     <w:rsid w:val="006C0AC2"/>
     <w:rsid w:val="006C3280"/>
     <w:rsid w:val="006C61F6"/>
     <w:rsid w:val="006C6E99"/>
     <w:rsid w:val="006C77F2"/>
     <w:rsid w:val="006C7807"/>
     <w:rsid w:val="006D4A25"/>
     <w:rsid w:val="006D5FD0"/>
     <w:rsid w:val="006E3A4D"/>
     <w:rsid w:val="006E508F"/>
     <w:rsid w:val="006E7511"/>
     <w:rsid w:val="006F4BAB"/>
     <w:rsid w:val="006F7DC6"/>
     <w:rsid w:val="0070054C"/>
     <w:rsid w:val="007024D4"/>
     <w:rsid w:val="00705D93"/>
     <w:rsid w:val="007061CD"/>
     <w:rsid w:val="007242D6"/>
     <w:rsid w:val="007350A4"/>
+    <w:rsid w:val="00741B9C"/>
     <w:rsid w:val="0074472F"/>
     <w:rsid w:val="007540D8"/>
     <w:rsid w:val="00755CE6"/>
     <w:rsid w:val="00757859"/>
     <w:rsid w:val="00765F2F"/>
     <w:rsid w:val="0077023F"/>
     <w:rsid w:val="007732AF"/>
+    <w:rsid w:val="007737C1"/>
     <w:rsid w:val="00777E33"/>
     <w:rsid w:val="00782705"/>
     <w:rsid w:val="00784DAB"/>
     <w:rsid w:val="00797845"/>
     <w:rsid w:val="007A60F0"/>
     <w:rsid w:val="007B51D5"/>
     <w:rsid w:val="007B6465"/>
     <w:rsid w:val="007C09EE"/>
     <w:rsid w:val="007C1A7D"/>
     <w:rsid w:val="007C2178"/>
     <w:rsid w:val="007C3E9C"/>
     <w:rsid w:val="007D0603"/>
     <w:rsid w:val="007D348C"/>
     <w:rsid w:val="007D43AF"/>
     <w:rsid w:val="007D486D"/>
+    <w:rsid w:val="007E69D3"/>
     <w:rsid w:val="007F02DD"/>
     <w:rsid w:val="007F38DA"/>
     <w:rsid w:val="007F3E0D"/>
     <w:rsid w:val="007F77CE"/>
     <w:rsid w:val="0080018D"/>
     <w:rsid w:val="0081003A"/>
     <w:rsid w:val="00813A1B"/>
     <w:rsid w:val="008205E7"/>
     <w:rsid w:val="00820B95"/>
     <w:rsid w:val="00830A6B"/>
     <w:rsid w:val="0083266A"/>
     <w:rsid w:val="00834A7F"/>
     <w:rsid w:val="008379E5"/>
     <w:rsid w:val="008455C3"/>
     <w:rsid w:val="008471DC"/>
     <w:rsid w:val="00847F72"/>
     <w:rsid w:val="008511F3"/>
     <w:rsid w:val="00853628"/>
+    <w:rsid w:val="00861F4C"/>
     <w:rsid w:val="00862730"/>
     <w:rsid w:val="00876362"/>
     <w:rsid w:val="008816B2"/>
     <w:rsid w:val="008821D2"/>
     <w:rsid w:val="00882268"/>
     <w:rsid w:val="00885D1D"/>
     <w:rsid w:val="00886C90"/>
     <w:rsid w:val="008941A8"/>
     <w:rsid w:val="008967C7"/>
     <w:rsid w:val="00897154"/>
+    <w:rsid w:val="008A7BBE"/>
     <w:rsid w:val="008C7112"/>
     <w:rsid w:val="008C7652"/>
     <w:rsid w:val="008D0A60"/>
+    <w:rsid w:val="008D253A"/>
     <w:rsid w:val="008D438F"/>
     <w:rsid w:val="008D582E"/>
     <w:rsid w:val="008E05F0"/>
     <w:rsid w:val="008E38A2"/>
     <w:rsid w:val="008E41DF"/>
     <w:rsid w:val="008E42B7"/>
     <w:rsid w:val="008E762A"/>
     <w:rsid w:val="009062F0"/>
     <w:rsid w:val="00922CAA"/>
     <w:rsid w:val="00923641"/>
     <w:rsid w:val="00924102"/>
     <w:rsid w:val="0092485C"/>
     <w:rsid w:val="0093152D"/>
     <w:rsid w:val="00950110"/>
+    <w:rsid w:val="00950A65"/>
     <w:rsid w:val="00954AB7"/>
     <w:rsid w:val="0095517F"/>
     <w:rsid w:val="00955B01"/>
     <w:rsid w:val="00955F01"/>
     <w:rsid w:val="00963C5E"/>
     <w:rsid w:val="00963E45"/>
     <w:rsid w:val="00971570"/>
     <w:rsid w:val="00972AF2"/>
     <w:rsid w:val="00976509"/>
     <w:rsid w:val="00984232"/>
     <w:rsid w:val="0099309C"/>
     <w:rsid w:val="00993C9C"/>
+    <w:rsid w:val="009957F3"/>
     <w:rsid w:val="009A01E8"/>
     <w:rsid w:val="009A024D"/>
     <w:rsid w:val="009A0357"/>
     <w:rsid w:val="009A53CE"/>
     <w:rsid w:val="009D077A"/>
     <w:rsid w:val="009D3D22"/>
     <w:rsid w:val="009E11C8"/>
     <w:rsid w:val="009E7022"/>
     <w:rsid w:val="009E76F0"/>
+    <w:rsid w:val="00A0503A"/>
+    <w:rsid w:val="00A10C5C"/>
     <w:rsid w:val="00A155CB"/>
     <w:rsid w:val="00A21858"/>
     <w:rsid w:val="00A2281B"/>
     <w:rsid w:val="00A31F7F"/>
     <w:rsid w:val="00A3290B"/>
     <w:rsid w:val="00A41F29"/>
+    <w:rsid w:val="00A47CA2"/>
     <w:rsid w:val="00A521BF"/>
     <w:rsid w:val="00A52731"/>
     <w:rsid w:val="00A56ED6"/>
     <w:rsid w:val="00A61594"/>
     <w:rsid w:val="00A61E6D"/>
     <w:rsid w:val="00A62C5C"/>
     <w:rsid w:val="00A65292"/>
     <w:rsid w:val="00A6749D"/>
     <w:rsid w:val="00A740C9"/>
     <w:rsid w:val="00A75AB8"/>
     <w:rsid w:val="00A75F07"/>
     <w:rsid w:val="00A76C30"/>
     <w:rsid w:val="00A81579"/>
     <w:rsid w:val="00A833ED"/>
     <w:rsid w:val="00A87188"/>
     <w:rsid w:val="00A87C11"/>
+    <w:rsid w:val="00A955B6"/>
     <w:rsid w:val="00A9563C"/>
     <w:rsid w:val="00A971B7"/>
     <w:rsid w:val="00AA0D4E"/>
     <w:rsid w:val="00AA67C4"/>
     <w:rsid w:val="00AA6D01"/>
     <w:rsid w:val="00AA7EA5"/>
+    <w:rsid w:val="00AB7085"/>
     <w:rsid w:val="00AE4A13"/>
     <w:rsid w:val="00AF31DF"/>
     <w:rsid w:val="00AF53E4"/>
     <w:rsid w:val="00AF5902"/>
     <w:rsid w:val="00AF6EC4"/>
     <w:rsid w:val="00B04515"/>
     <w:rsid w:val="00B10A18"/>
     <w:rsid w:val="00B2273C"/>
+    <w:rsid w:val="00B23230"/>
     <w:rsid w:val="00B25377"/>
     <w:rsid w:val="00B34251"/>
     <w:rsid w:val="00B53B03"/>
     <w:rsid w:val="00B55BF8"/>
     <w:rsid w:val="00B57DC7"/>
     <w:rsid w:val="00B63998"/>
     <w:rsid w:val="00B666B5"/>
     <w:rsid w:val="00B6705B"/>
     <w:rsid w:val="00B71E85"/>
     <w:rsid w:val="00B727EE"/>
     <w:rsid w:val="00B76C79"/>
     <w:rsid w:val="00B81DE3"/>
     <w:rsid w:val="00B94FEE"/>
     <w:rsid w:val="00B956EF"/>
     <w:rsid w:val="00B978D3"/>
     <w:rsid w:val="00BA3D0E"/>
     <w:rsid w:val="00BA6947"/>
     <w:rsid w:val="00BB036C"/>
+    <w:rsid w:val="00BB2DFB"/>
     <w:rsid w:val="00BB4ADA"/>
     <w:rsid w:val="00BB5450"/>
+    <w:rsid w:val="00BC1666"/>
     <w:rsid w:val="00BC58ED"/>
     <w:rsid w:val="00BC5B36"/>
     <w:rsid w:val="00BD4422"/>
     <w:rsid w:val="00BD7261"/>
     <w:rsid w:val="00BE0424"/>
     <w:rsid w:val="00BE373B"/>
     <w:rsid w:val="00BF4256"/>
     <w:rsid w:val="00C03D10"/>
     <w:rsid w:val="00C12444"/>
     <w:rsid w:val="00C13938"/>
     <w:rsid w:val="00C14796"/>
     <w:rsid w:val="00C157FA"/>
     <w:rsid w:val="00C232C7"/>
     <w:rsid w:val="00C344C9"/>
     <w:rsid w:val="00C43268"/>
     <w:rsid w:val="00C47D92"/>
     <w:rsid w:val="00C60B42"/>
     <w:rsid w:val="00C748E7"/>
     <w:rsid w:val="00C74C3B"/>
     <w:rsid w:val="00C77074"/>
     <w:rsid w:val="00C77F67"/>
     <w:rsid w:val="00C97A9D"/>
     <w:rsid w:val="00C97DAD"/>
     <w:rsid w:val="00CA2FFA"/>
     <w:rsid w:val="00CA387F"/>
     <w:rsid w:val="00CB210F"/>
     <w:rsid w:val="00CB213C"/>
     <w:rsid w:val="00CB7A3C"/>
     <w:rsid w:val="00CC31B3"/>
     <w:rsid w:val="00CC5C62"/>
     <w:rsid w:val="00CD1839"/>
     <w:rsid w:val="00CD25E0"/>
+    <w:rsid w:val="00CE00D1"/>
     <w:rsid w:val="00CE42FC"/>
     <w:rsid w:val="00CE6BC9"/>
     <w:rsid w:val="00CE7C2C"/>
     <w:rsid w:val="00CF6726"/>
     <w:rsid w:val="00CF7CA3"/>
     <w:rsid w:val="00D00786"/>
     <w:rsid w:val="00D00EEC"/>
+    <w:rsid w:val="00D10C59"/>
     <w:rsid w:val="00D27A55"/>
     <w:rsid w:val="00D27EDD"/>
     <w:rsid w:val="00D3156A"/>
     <w:rsid w:val="00D32C9B"/>
+    <w:rsid w:val="00D36AE2"/>
     <w:rsid w:val="00D37543"/>
     <w:rsid w:val="00D416EE"/>
     <w:rsid w:val="00D430B1"/>
     <w:rsid w:val="00D45447"/>
     <w:rsid w:val="00D54D31"/>
     <w:rsid w:val="00D5549F"/>
     <w:rsid w:val="00D557E0"/>
     <w:rsid w:val="00D57A52"/>
     <w:rsid w:val="00D6159F"/>
     <w:rsid w:val="00D61867"/>
+    <w:rsid w:val="00D635C3"/>
+    <w:rsid w:val="00D7040E"/>
+    <w:rsid w:val="00D726F5"/>
     <w:rsid w:val="00D72A43"/>
+    <w:rsid w:val="00D733E5"/>
     <w:rsid w:val="00D73E63"/>
     <w:rsid w:val="00D77F39"/>
     <w:rsid w:val="00DA15EC"/>
     <w:rsid w:val="00DA1E94"/>
     <w:rsid w:val="00DA7948"/>
     <w:rsid w:val="00DA7FBD"/>
     <w:rsid w:val="00DD0B9A"/>
     <w:rsid w:val="00DD3644"/>
     <w:rsid w:val="00DD476B"/>
     <w:rsid w:val="00DD6621"/>
+    <w:rsid w:val="00DE1CCC"/>
     <w:rsid w:val="00DE7A54"/>
     <w:rsid w:val="00E062EC"/>
     <w:rsid w:val="00E12D69"/>
     <w:rsid w:val="00E3248B"/>
     <w:rsid w:val="00E41764"/>
     <w:rsid w:val="00E4196C"/>
     <w:rsid w:val="00E44BFF"/>
     <w:rsid w:val="00E47762"/>
     <w:rsid w:val="00E51185"/>
     <w:rsid w:val="00E568F3"/>
     <w:rsid w:val="00E57835"/>
     <w:rsid w:val="00E57FDD"/>
     <w:rsid w:val="00E70AC8"/>
     <w:rsid w:val="00E71802"/>
     <w:rsid w:val="00E719CA"/>
     <w:rsid w:val="00E72EFB"/>
     <w:rsid w:val="00E745C5"/>
     <w:rsid w:val="00E939BF"/>
+    <w:rsid w:val="00E96C7C"/>
     <w:rsid w:val="00EA4B76"/>
     <w:rsid w:val="00EA5156"/>
     <w:rsid w:val="00EA5B4D"/>
     <w:rsid w:val="00ED7B30"/>
     <w:rsid w:val="00EE5D61"/>
     <w:rsid w:val="00EF0446"/>
     <w:rsid w:val="00EF07A2"/>
     <w:rsid w:val="00EF369F"/>
     <w:rsid w:val="00F012AF"/>
     <w:rsid w:val="00F01CCF"/>
     <w:rsid w:val="00F06EC2"/>
     <w:rsid w:val="00F20E55"/>
     <w:rsid w:val="00F2715E"/>
     <w:rsid w:val="00F308CF"/>
     <w:rsid w:val="00F3175C"/>
     <w:rsid w:val="00F37CA8"/>
     <w:rsid w:val="00F43D6D"/>
     <w:rsid w:val="00F4421C"/>
     <w:rsid w:val="00F46DFA"/>
     <w:rsid w:val="00F47808"/>
     <w:rsid w:val="00F54767"/>
     <w:rsid w:val="00F61B39"/>
     <w:rsid w:val="00F646FE"/>
     <w:rsid w:val="00F672BF"/>
     <w:rsid w:val="00F81788"/>
@@ -10234,50 +10370,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0034751A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0034751A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00686FBD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\eps-fp-bos-011\sgenduso$\Forms%20and%20applications\Forms%20with%20Electronic%20fill%20in\elevator.scheduler@state.ma.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -10547,155 +10694,169 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="98daeafc08c47720ad56bf37556fe98e">
-[...2 lines deleted...]
-    <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49e790ab0c42374f801bb5fb3b629db9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68851d4cb8ee9dbecf1bbed30fd9517f" ns3:_="" ns4:_="">
+    <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="_activity" ma:index="20" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3e38725-07c4-40be-a216-bdad2a662e0d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f2fdac3-5421-455f-b4e4-df6141b3176a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a708fa31-d26e-456d-9af1-7309c3967e51}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e3e38725-07c4-40be-a216-bdad2a662e0d">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="17" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -10754,141 +10915,150 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E849195-2185-494E-8999-FCB49001B3D2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{822EA91E-3295-453A-9160-57AE5CE03057}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFDB2931-2AEC-4D40-A130-704C908412F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E466F9DE-94CE-4B20-9C6C-8BD1D0923C86}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8CFE57F-5A09-47EE-996D-FD1A2C1F1F75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E466F9DE-94CE-4B20-9C6C-8BD1D0923C86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFDB2931-2AEC-4D40-A130-704C908412F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>396</Words>
-  <Characters>2259</Characters>
+  <Words>417</Words>
+  <Characters>2383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2650</CharactersWithSpaces>
+  <CharactersWithSpaces>2795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DPS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
   </property>
 </Properties>
 </file>