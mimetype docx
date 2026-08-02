--- v0 (2025-12-04)
+++ v1 (2026-08-02)
@@ -1,53 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1604"/>
         <w:gridCol w:w="8863"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC4D9C" w14:paraId="40F8EFE3" w14:textId="77777777" w:rsidTr="006332B0">
@@ -572,575 +568,649 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64696CF0" w14:textId="77777777" w:rsidR="00F460FA" w:rsidRPr="000E49D0" w:rsidRDefault="00F460FA" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FFCD3B5" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00685DD0" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="5FFCD3B5" w14:textId="2536FA57" w:rsidR="000E49D0" w:rsidRPr="00685DD0" w:rsidRDefault="00AC6D61" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Elevator location - building information</w:t>
+        <w:t xml:space="preserve">Building </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - elevator location</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0152A132" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="0034751A" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59FEB7DB" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="59FEB7DB" w14:textId="76E7ADBD" w:rsidR="000E49D0" w:rsidRDefault="00737005" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building a</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="0034751A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - street, city &amp; zip code: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text52"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text52"/>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="0034751A">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE02B59" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="0034751A" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="1BE02B59" w14:textId="1C38347F" w:rsidR="000E49D0" w:rsidRPr="0034751A" w:rsidRDefault="004D5F38" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0034751A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location place name: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text95"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text95"/>
-      <w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="01EBABA9" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00685DD0" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="01EBABA9" w14:textId="0231416B" w:rsidR="000E49D0" w:rsidRPr="00685DD0" w:rsidRDefault="004D5F38" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034751A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidRPr="00D36AE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Building name if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="0034751A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text89"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text89"/>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="492519F5" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00C774B1" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F61A240" w14:textId="45655955" w:rsidR="000E49D0" w:rsidRPr="00685DD0" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="41C19513" w14:textId="5B04BCDB" w:rsidR="00601617" w:rsidRDefault="004D5F38" w:rsidP="004D5F38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building owner </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Building owner </w:t>
+        <w:t>information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2D12FF" w14:textId="77777777" w:rsidR="00C62C6D" w:rsidRDefault="00C62C6D" w:rsidP="00C62C6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00686FBD">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Indicate the full legal name of the building owner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, whether a person or legal entity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054485D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t>*</w:t>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="272320"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the legal property owner of record may be listed; management companies and lessees will not be accepted. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9A3E5A" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="005A0DE3" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B56D903" w14:textId="7B7FE082" w:rsidR="000E49D0" w:rsidRPr="00983E64" w:rsidRDefault="001757A2" w:rsidP="000E49D0">
+    <w:p w14:paraId="6B56D903" w14:textId="2D265D33" w:rsidR="000E49D0" w:rsidRPr="00601617" w:rsidRDefault="00737005" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building owner’s (business) name</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wner</w:t>
+      </w:r>
+      <w:r w:rsidR="00826AE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00601617">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00826AE6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ompany, trust, or other</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F38">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal entity: </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text90"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text90"/>
       <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1192,75 +1262,102 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="32F5E413" w14:textId="2408F6A1" w:rsidR="00983E64" w:rsidRPr="00DD476B" w:rsidRDefault="00B05EC5" w:rsidP="000E49D0">
+    <w:p w14:paraId="32F5E413" w14:textId="1D92601C" w:rsidR="00983E64" w:rsidRPr="00DD476B" w:rsidRDefault="00737005" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building owner’s (person) name</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00983E64">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00601617">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F38">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00983E64" w:rsidRPr="00983E64">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text98"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text98"/>
@@ -1329,587 +1426,561 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00983E64" w:rsidRPr="00983E64">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00983E64" w:rsidRPr="00983E64">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7DD02B84" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00971570" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="7DD02B84" w14:textId="4E9C53C7" w:rsidR="000E49D0" w:rsidRPr="00971570" w:rsidRDefault="004D5F38" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building owner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00971570">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> address - street, city, state &amp; zip code: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D67CA">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text73"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text73"/>
-      <w:r w:rsidRPr="008D67CA">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008D67CA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008D67CA">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008D67CA">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="008D67CA">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="008D67CA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="362268A8" w14:textId="4555E4B5" w:rsidR="000E49D0" w:rsidRPr="00971570" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="362268A8" w14:textId="60FE6FEA" w:rsidR="000E49D0" w:rsidRPr="00971570" w:rsidRDefault="004D5F38" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Building owner</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00971570">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> email:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text91"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text91"/>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6115B8B1" w14:textId="554BE858" w:rsidR="000E49D0" w:rsidRPr="00401255" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="6115B8B1" w14:textId="6BD81F2C" w:rsidR="000E49D0" w:rsidRPr="00401255" w:rsidRDefault="004D5F38" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Building </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00971570">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> phone number:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971570">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00971570">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text81"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text81"/>
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00685DD0">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00685DD0">
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="195B38F7" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00C774B1" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BA52D53" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="006E3A4D" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="5BA52D53" w14:textId="01807959" w:rsidR="000E49D0" w:rsidRPr="006E3A4D" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3A4D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a management company (agent) </w:t>
+        <w:t xml:space="preserve">If a management company </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">or lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="006E3A4D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>is responsible for the elevator, please indicate below</w:t>
+      </w:r>
+      <w:r w:rsidR="00081067">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E3A4D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC8C1EF" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="006E508F" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C4E689" w14:textId="6A8E6DB7" w:rsidR="000E49D0" w:rsidRPr="002C074E" w:rsidRDefault="00F32F37" w:rsidP="000E49D0">
+    <w:p w14:paraId="32C4E689" w14:textId="40C222A5" w:rsidR="000E49D0" w:rsidRPr="00A773BE" w:rsidRDefault="00A773BE" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Management </w:t>
-[...8 lines deleted...]
-        <w:t>Company Name and Address</w:t>
+        <w:t>Lessee or management company</w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1984,101 +2055,230 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000E49D0" w:rsidRPr="00685DD0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
+    <w:p w14:paraId="435E30D1" w14:textId="0272978D" w:rsidR="00A773BE" w:rsidRPr="002C074E" w:rsidRDefault="00A773BE" w:rsidP="000E49D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lessee or management company address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text100"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text100"/>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A773BE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
     <w:p w14:paraId="46CCE139" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="002C074E" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text93"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text93"/>
+      <w:bookmarkStart w:id="12" w:name="Text93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -2120,327 +2320,336 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="3CE91E2D" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRPr="00F32F37" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
+    <w:p w14:paraId="3CE91E2D" w14:textId="125A187D" w:rsidR="000E49D0" w:rsidRPr="00F32F37" w:rsidRDefault="00737005" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contact person’s email:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email:</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text94"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text94"/>
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="Text94"/>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E49D0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="7C692590" w14:textId="377DD860" w:rsidR="00F32F37" w:rsidRPr="0034751A" w:rsidRDefault="004C0B7D" w:rsidP="000E49D0">
+    <w:p w14:paraId="7C692590" w14:textId="35896B29" w:rsidR="00F32F37" w:rsidRPr="0034751A" w:rsidRDefault="00737005" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Contact person’s phone number:</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004C0B7D">
+        <w:t>Contact</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phone number: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text99"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text99"/>
-      <w:r w:rsidRPr="004C0B7D">
+      <w:bookmarkStart w:id="14" w:name="Text99"/>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004C0B7D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004C0B7D">
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="004C0B7D">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="004C0B7D">
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B7D" w:rsidRPr="004C0B7D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="56376F5A" w14:textId="77777777" w:rsidR="000E49D0" w:rsidRDefault="000E49D0" w:rsidP="000E49D0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relationship with owner:  Agent </w:t>
       </w:r>
@@ -2554,424 +2763,603 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B4E263" w14:textId="77777777" w:rsidR="00C774B1" w:rsidRPr="00C774B1" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9E6DE7" w14:textId="77777777" w:rsidR="003A00CA" w:rsidRPr="0077023F" w:rsidRDefault="003A00CA" w:rsidP="003A00CA">
+    <w:p w14:paraId="7E9E6DE7" w14:textId="64FF9ED8" w:rsidR="003A00CA" w:rsidRPr="0077023F" w:rsidRDefault="003A00CA" w:rsidP="003A00CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OPSI correspondence</w:t>
       </w:r>
       <w:r w:rsidRPr="001B470F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will be emailed to building owner</w:t>
+        <w:t xml:space="preserve"> will be emailed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00737005">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B470F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>building owner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unless indicated otherwise below</w:t>
+        <w:t xml:space="preserve"> unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00737005">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidR="00081067">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="00081067">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4A1A6F" w14:textId="77777777" w:rsidR="00C774B1" w:rsidRPr="00C774B1" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB81276" w14:textId="77777777" w:rsidR="00C774B1" w:rsidRPr="005043F5" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
+    <w:p w14:paraId="4DB81276" w14:textId="352BE7F6" w:rsidR="00C774B1" w:rsidRPr="005043F5" w:rsidRDefault="00737005" w:rsidP="00C774B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005043F5">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">person’s </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00BE373B">
+        <w:t>Owner’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00081067">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary contact</w:t>
+      </w:r>
+      <w:r w:rsidR="000E64DA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F38">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text92"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text92"/>
-      <w:r w:rsidRPr="00BE373B">
+      <w:bookmarkStart w:id="15" w:name="Text92"/>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00BE373B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BE373B">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00BE373B">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00BE373B">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="29A90838" w14:textId="77777777" w:rsidR="00C774B1" w:rsidRPr="0034751A" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
+    <w:p w14:paraId="29A90838" w14:textId="256A1E32" w:rsidR="00C774B1" w:rsidRDefault="00081067" w:rsidP="00C774B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034751A">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">person’s </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034751A">
+        <w:t>Primary contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034751A">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="0034751A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE373B">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text85"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text85"/>
-      <w:r w:rsidRPr="00BE373B">
+      <w:bookmarkStart w:id="16" w:name="Text85"/>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00BE373B">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BE373B">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00BE373B">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BE373B">
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C774B1" w:rsidRPr="00BE373B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7BC41D98" w14:textId="73153323" w:rsidR="00737005" w:rsidRPr="0034751A" w:rsidRDefault="00737005" w:rsidP="00C774B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Primary contact phone number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text101"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Text101"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="54AD0D88" w14:textId="77777777" w:rsidR="00C774B1" w:rsidRPr="00DA15EC" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relationship with owner</w:t>
       </w:r>
@@ -3172,104 +3560,95 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7E4FA5" w14:textId="5BE50038" w:rsidR="006B007F" w:rsidRPr="000E49D0" w:rsidRDefault="006B007F" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00470C5F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EE38C1" w14:textId="657C0F2D" w:rsidR="002E1403" w:rsidRPr="000E49D0" w:rsidRDefault="00CE574B" w:rsidP="0070674B">
+    <w:p w14:paraId="59EE38C1" w14:textId="06F26ED4" w:rsidR="002E1403" w:rsidRPr="000E49D0" w:rsidRDefault="00CE574B" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Elevator </w:t>
       </w:r>
       <w:r w:rsidR="00C774B1" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>service</w:t>
       </w:r>
       <w:r w:rsidR="008D02C7" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B0509" w:rsidRPr="00C774B1">
-[...15 lines deleted...]
-        <w:t>ompany</w:t>
+      <w:r w:rsidR="00737005">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contractor</w:t>
       </w:r>
       <w:r w:rsidR="00370B2F" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B0509" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00370B2F" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3287,51 +3666,51 @@
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text11"/>
+      <w:bookmarkStart w:id="18" w:name="Text11"/>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
@@ -3364,51 +3743,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="00765F2F" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00765F2F" w:rsidRPr="0070674B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00765F2F" w:rsidRPr="0070674B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -3420,77 +3799,113 @@
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00765F2F" w:rsidRPr="0070674B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00765F2F" w:rsidRPr="0070674B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B9CED" w14:textId="44D2D7EE" w:rsidR="006B007F" w:rsidRPr="00C774B1" w:rsidRDefault="00B46343" w:rsidP="006B007F">
+    <w:p w14:paraId="688B9CED" w14:textId="6DE8898B" w:rsidR="006B007F" w:rsidRPr="00C774B1" w:rsidRDefault="00B46343" w:rsidP="006B007F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MA</w:t>
       </w:r>
       <w:r w:rsidR="00CE109A" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00506EA1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F38">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">levator </w:t>
+      </w:r>
+      <w:r w:rsidR="00506EA1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5F38">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontractor </w:t>
       </w:r>
       <w:r w:rsidR="005B0509" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CE109A" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">egistration </w:t>
       </w:r>
       <w:r w:rsidR="005B0509" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3517,51 +3932,51 @@
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00C774B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Text12"/>
+      <w:bookmarkStart w:id="19" w:name="Text12"/>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
@@ -3594,77 +4009,77 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0093796B" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="0013154E" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text82"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text82"/>
+      <w:bookmarkStart w:id="20" w:name="Text82"/>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3706,51 +4121,51 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00165D5D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="07928E5D" w14:textId="77777777" w:rsidR="00AB243C" w:rsidRPr="00C774B1" w:rsidRDefault="00AB243C" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F420CC" w14:textId="3C08DF92" w:rsidR="00AC4FD1" w:rsidRPr="00C774B1" w:rsidRDefault="00C774B1" w:rsidP="00C774B1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A0357">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -3763,51 +4178,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text97"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Text97"/>
+      <w:bookmarkStart w:id="21" w:name="Text97"/>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3849,51 +4264,51 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3912,51 +4327,51 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text96"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text96"/>
+      <w:bookmarkStart w:id="22" w:name="Text96"/>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -3998,396 +4413,407 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00401255">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk180059970"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk180059970"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="06FED907" w14:textId="06D77807" w:rsidR="00206B42" w:rsidRDefault="00C774B1" w:rsidP="0070674B">
+    <w:p w14:paraId="6662301A" w14:textId="77777777" w:rsidR="00C62C6D" w:rsidRPr="00C62C6D" w:rsidRDefault="00C62C6D" w:rsidP="0070674B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FED907" w14:textId="4B0A54C0" w:rsidR="00206B42" w:rsidRDefault="00C774B1" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relationship: </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Building Owner </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Check6"/>
+      <w:bookmarkStart w:id="24" w:name="Check6"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Employee </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Check9"/>
+      <w:bookmarkStart w:id="25" w:name="Check9"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Elevator Company </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Check7"/>
+      <w:bookmarkStart w:id="26" w:name="Check7"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Agent </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Check8"/>
+      <w:bookmarkStart w:id="27" w:name="Check8"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Lessee </w:t>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Check10"/>
+      <w:bookmarkStart w:id="28" w:name="Check10"/>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00510B5E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00DC0D43" w:rsidRPr="00B03BD2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72186318" w14:textId="77777777" w:rsidR="00F460FA" w:rsidRPr="00F460FA" w:rsidRDefault="00F460FA" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="724C1F27" w14:textId="12E56FCD" w:rsidR="000379F5" w:rsidRPr="00F460FA" w:rsidRDefault="00936889" w:rsidP="0070674B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4395,78 +4821,78 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By typing your name above you agree that this is valid as your signature</w:t>
       </w:r>
       <w:r w:rsidR="00AB243C" w:rsidRPr="00F460FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:sectPr w:rsidR="000379F5" w:rsidRPr="00F460FA" w:rsidSect="00105733">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12241" w:h="15842" w:code="1"/>
       <w:pgMar w:top="576" w:right="720" w:bottom="432" w:left="1008" w:header="432" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D9E63B" w14:textId="77777777" w:rsidR="00550FB9" w:rsidRDefault="00550FB9" w:rsidP="00471E55">
+    <w:p w14:paraId="311B2975" w14:textId="77777777" w:rsidR="00D11504" w:rsidRDefault="00D11504" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EDA29D4" w14:textId="77777777" w:rsidR="00550FB9" w:rsidRDefault="00550FB9" w:rsidP="00471E55">
+    <w:p w14:paraId="2A088F7D" w14:textId="77777777" w:rsidR="00D11504" w:rsidRDefault="00D11504" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4567,51 +4993,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                            </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A2FDA7F" w14:textId="6A09CC7D" w:rsidR="007F3DEB" w:rsidRPr="00B03BD2" w:rsidRDefault="00B03BD2" w:rsidP="0057487F">
+  <w:p w14:paraId="7A2FDA7F" w14:textId="1106FDDD" w:rsidR="007F3DEB" w:rsidRPr="00B03BD2" w:rsidRDefault="00B03BD2" w:rsidP="0057487F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -4619,67 +5045,58 @@
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F460FA">
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="007F3DEB" w:rsidRPr="00B03BD2">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Elevator Owner Information Update </w:t>
     </w:r>
     <w:r w:rsidR="00E35BE5" w:rsidRPr="00B03BD2">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="003A00CA">
+    <w:r w:rsidR="00506EA1">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">November </w:t>
-[...8 lines deleted...]
-      <w:t>2025</w:t>
+      <w:t>May 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="18DE2D4E" w14:textId="77777777" w:rsidR="007F3DEB" w:rsidRPr="0057487F" w:rsidRDefault="007F3DEB" w:rsidP="0057487F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="New times roman" w:hAnsi="New times roman" w:hint="eastAsia"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -4695,61 +5112,61 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="661A2604" w14:textId="77777777" w:rsidR="00550FB9" w:rsidRDefault="00550FB9" w:rsidP="00471E55">
+    <w:p w14:paraId="79B55CE2" w14:textId="77777777" w:rsidR="00D11504" w:rsidRDefault="00D11504" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="414F2429" w14:textId="77777777" w:rsidR="00550FB9" w:rsidRDefault="00550FB9" w:rsidP="00471E55">
+    <w:p w14:paraId="0A304F65" w14:textId="77777777" w:rsidR="00D11504" w:rsidRDefault="00D11504" w:rsidP="00471E55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0878174D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BAED6CC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5889,407 +6306,435 @@
   <w:num w:numId="6" w16cid:durableId="218202043">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="468136573">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1958901253">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1619294369">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="879321496">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tH4G8h5pLWFXCP+2NiPnSEQ/M57uSTq63GD5p/wvS3SbMcXdOg3AKRPl+jj/O9q5yDc7rtoxOvcf5psYidkjFA==" w:salt="RWGOhEzil6E80xxRsPc6IQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="M/G3t2y93ivPn+GYZwhIx3QR84t+lh4JQImkZXlfH8mQxCNNXPClDFBKyDGRuBCfr4kWY7eTCNWMFTUDsKg8Sg==" w:salt="xVt0ULHn9YSrWWoV7pBT4A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006049A4"/>
     <w:rsid w:val="00003D1D"/>
     <w:rsid w:val="00003E87"/>
     <w:rsid w:val="00025B79"/>
     <w:rsid w:val="000379F5"/>
     <w:rsid w:val="000505FF"/>
     <w:rsid w:val="00066950"/>
     <w:rsid w:val="00070DF3"/>
     <w:rsid w:val="000736AA"/>
     <w:rsid w:val="000768B5"/>
     <w:rsid w:val="00077BD3"/>
+    <w:rsid w:val="00081067"/>
     <w:rsid w:val="00085B20"/>
     <w:rsid w:val="000A6866"/>
     <w:rsid w:val="000B3EBF"/>
     <w:rsid w:val="000D40F1"/>
     <w:rsid w:val="000E49D0"/>
+    <w:rsid w:val="000E64DA"/>
     <w:rsid w:val="0010329A"/>
     <w:rsid w:val="00105733"/>
     <w:rsid w:val="00127202"/>
     <w:rsid w:val="0013154E"/>
     <w:rsid w:val="00132AF5"/>
     <w:rsid w:val="00136CD8"/>
     <w:rsid w:val="00156E45"/>
     <w:rsid w:val="00156F70"/>
     <w:rsid w:val="001633AA"/>
     <w:rsid w:val="00165D5D"/>
     <w:rsid w:val="00172293"/>
     <w:rsid w:val="001732FA"/>
     <w:rsid w:val="001757A2"/>
     <w:rsid w:val="00183E1E"/>
     <w:rsid w:val="0019126A"/>
     <w:rsid w:val="00193B1C"/>
     <w:rsid w:val="001A3606"/>
     <w:rsid w:val="001A4E68"/>
     <w:rsid w:val="001A5AAA"/>
     <w:rsid w:val="001B28B4"/>
     <w:rsid w:val="001C7362"/>
     <w:rsid w:val="001E581A"/>
     <w:rsid w:val="001F1DF6"/>
     <w:rsid w:val="001F7200"/>
+    <w:rsid w:val="002057B8"/>
     <w:rsid w:val="00206B42"/>
     <w:rsid w:val="00207B94"/>
     <w:rsid w:val="0022033C"/>
     <w:rsid w:val="002279FB"/>
     <w:rsid w:val="0023324F"/>
     <w:rsid w:val="00260A99"/>
     <w:rsid w:val="00263D3B"/>
     <w:rsid w:val="00267D83"/>
     <w:rsid w:val="002715DC"/>
     <w:rsid w:val="00273D5F"/>
     <w:rsid w:val="00280186"/>
     <w:rsid w:val="002A617F"/>
     <w:rsid w:val="002B4348"/>
     <w:rsid w:val="002C0B5B"/>
     <w:rsid w:val="002C53FD"/>
     <w:rsid w:val="002D6EB9"/>
     <w:rsid w:val="002E0996"/>
     <w:rsid w:val="002E1403"/>
     <w:rsid w:val="002F0806"/>
     <w:rsid w:val="003073E4"/>
     <w:rsid w:val="00310BC7"/>
     <w:rsid w:val="00324B65"/>
     <w:rsid w:val="003411B6"/>
     <w:rsid w:val="00351016"/>
     <w:rsid w:val="00354DEA"/>
     <w:rsid w:val="003562DC"/>
     <w:rsid w:val="00356992"/>
     <w:rsid w:val="00360DA5"/>
     <w:rsid w:val="00370B2F"/>
     <w:rsid w:val="003711CA"/>
     <w:rsid w:val="00374775"/>
     <w:rsid w:val="00382722"/>
     <w:rsid w:val="00384975"/>
     <w:rsid w:val="003859C9"/>
     <w:rsid w:val="00397B55"/>
     <w:rsid w:val="00397BDD"/>
     <w:rsid w:val="003A00CA"/>
     <w:rsid w:val="003B2450"/>
     <w:rsid w:val="003C500F"/>
     <w:rsid w:val="003E0536"/>
     <w:rsid w:val="0040270D"/>
     <w:rsid w:val="00411CBD"/>
     <w:rsid w:val="00413318"/>
+    <w:rsid w:val="0043396D"/>
     <w:rsid w:val="00451049"/>
     <w:rsid w:val="00460CA6"/>
     <w:rsid w:val="0046482F"/>
     <w:rsid w:val="00471E55"/>
     <w:rsid w:val="00490C91"/>
     <w:rsid w:val="00494E5A"/>
     <w:rsid w:val="004A301E"/>
     <w:rsid w:val="004A7430"/>
     <w:rsid w:val="004C0951"/>
     <w:rsid w:val="004C0B7D"/>
     <w:rsid w:val="004C1888"/>
+    <w:rsid w:val="004D5F38"/>
     <w:rsid w:val="004D6EC4"/>
     <w:rsid w:val="004F55A2"/>
     <w:rsid w:val="00505249"/>
     <w:rsid w:val="0050563B"/>
+    <w:rsid w:val="00506EA1"/>
     <w:rsid w:val="00510B5E"/>
     <w:rsid w:val="00511F41"/>
     <w:rsid w:val="005340DD"/>
     <w:rsid w:val="00550FB9"/>
+    <w:rsid w:val="00562E60"/>
+    <w:rsid w:val="00571098"/>
     <w:rsid w:val="00574653"/>
     <w:rsid w:val="0057487F"/>
     <w:rsid w:val="00576271"/>
     <w:rsid w:val="005854DC"/>
     <w:rsid w:val="00594F36"/>
     <w:rsid w:val="005B0509"/>
+    <w:rsid w:val="005E1870"/>
+    <w:rsid w:val="00601617"/>
     <w:rsid w:val="006049A4"/>
     <w:rsid w:val="006332B0"/>
     <w:rsid w:val="00636F39"/>
     <w:rsid w:val="0065022A"/>
     <w:rsid w:val="00655253"/>
     <w:rsid w:val="00674086"/>
     <w:rsid w:val="006758F0"/>
     <w:rsid w:val="00684B32"/>
     <w:rsid w:val="006B007F"/>
     <w:rsid w:val="006C6E99"/>
     <w:rsid w:val="006E241C"/>
     <w:rsid w:val="006E54E6"/>
     <w:rsid w:val="006E555C"/>
     <w:rsid w:val="006F02D7"/>
     <w:rsid w:val="006F2B9F"/>
     <w:rsid w:val="0070054C"/>
     <w:rsid w:val="0070674B"/>
     <w:rsid w:val="00722C9A"/>
     <w:rsid w:val="00723CD1"/>
     <w:rsid w:val="0072598D"/>
     <w:rsid w:val="00727298"/>
     <w:rsid w:val="00733FEB"/>
     <w:rsid w:val="007350A4"/>
+    <w:rsid w:val="00737005"/>
+    <w:rsid w:val="00741B9C"/>
+    <w:rsid w:val="007450DD"/>
     <w:rsid w:val="00747585"/>
     <w:rsid w:val="00755B04"/>
     <w:rsid w:val="00757DA1"/>
     <w:rsid w:val="00765F2F"/>
     <w:rsid w:val="00775887"/>
     <w:rsid w:val="007A13E4"/>
     <w:rsid w:val="007A3542"/>
     <w:rsid w:val="007A60F0"/>
     <w:rsid w:val="007A6FCC"/>
     <w:rsid w:val="007C0A8D"/>
     <w:rsid w:val="007C2178"/>
     <w:rsid w:val="007D43AF"/>
     <w:rsid w:val="007E799E"/>
     <w:rsid w:val="007F2040"/>
     <w:rsid w:val="007F38DA"/>
     <w:rsid w:val="007F3DEB"/>
     <w:rsid w:val="00806633"/>
     <w:rsid w:val="0081003A"/>
     <w:rsid w:val="00811323"/>
+    <w:rsid w:val="00826AE6"/>
     <w:rsid w:val="00832230"/>
     <w:rsid w:val="00832D94"/>
     <w:rsid w:val="008473FB"/>
     <w:rsid w:val="00865FEF"/>
     <w:rsid w:val="0086755D"/>
     <w:rsid w:val="00870C46"/>
     <w:rsid w:val="00876362"/>
     <w:rsid w:val="008763CE"/>
     <w:rsid w:val="0089121A"/>
     <w:rsid w:val="008C4A57"/>
     <w:rsid w:val="008C5BB1"/>
     <w:rsid w:val="008D02C7"/>
     <w:rsid w:val="008D67CA"/>
     <w:rsid w:val="008E3305"/>
     <w:rsid w:val="008E420C"/>
     <w:rsid w:val="008E42B7"/>
     <w:rsid w:val="008E70C4"/>
     <w:rsid w:val="0090472D"/>
     <w:rsid w:val="00913716"/>
     <w:rsid w:val="009214C6"/>
     <w:rsid w:val="00936889"/>
     <w:rsid w:val="0093796B"/>
     <w:rsid w:val="00944018"/>
     <w:rsid w:val="00945F4B"/>
+    <w:rsid w:val="00950A65"/>
     <w:rsid w:val="00963E0E"/>
     <w:rsid w:val="009653EB"/>
     <w:rsid w:val="00965D1C"/>
     <w:rsid w:val="00970EB4"/>
     <w:rsid w:val="00973F05"/>
     <w:rsid w:val="00976509"/>
     <w:rsid w:val="00983E64"/>
     <w:rsid w:val="009847BF"/>
     <w:rsid w:val="00987BB5"/>
     <w:rsid w:val="00993C9C"/>
     <w:rsid w:val="009A01E8"/>
     <w:rsid w:val="009B0C2E"/>
     <w:rsid w:val="009C5204"/>
     <w:rsid w:val="009C6AF2"/>
     <w:rsid w:val="009C75D7"/>
     <w:rsid w:val="009D3D22"/>
     <w:rsid w:val="009D625E"/>
     <w:rsid w:val="00A01922"/>
     <w:rsid w:val="00A14310"/>
     <w:rsid w:val="00A314D3"/>
     <w:rsid w:val="00A47B1E"/>
+    <w:rsid w:val="00A50475"/>
     <w:rsid w:val="00A521BF"/>
     <w:rsid w:val="00A67F7B"/>
+    <w:rsid w:val="00A773BE"/>
     <w:rsid w:val="00A85EC3"/>
     <w:rsid w:val="00A87188"/>
     <w:rsid w:val="00A87C11"/>
     <w:rsid w:val="00A93DF3"/>
     <w:rsid w:val="00AA001A"/>
     <w:rsid w:val="00AA0F5E"/>
     <w:rsid w:val="00AA19DD"/>
     <w:rsid w:val="00AB243C"/>
     <w:rsid w:val="00AB6B28"/>
     <w:rsid w:val="00AB7DD1"/>
     <w:rsid w:val="00AC4FD1"/>
+    <w:rsid w:val="00AC6D61"/>
     <w:rsid w:val="00AD2C66"/>
     <w:rsid w:val="00AE4A13"/>
     <w:rsid w:val="00AF0774"/>
     <w:rsid w:val="00B03BB1"/>
     <w:rsid w:val="00B03BD2"/>
     <w:rsid w:val="00B05EC5"/>
     <w:rsid w:val="00B1394E"/>
     <w:rsid w:val="00B146F3"/>
     <w:rsid w:val="00B22ADD"/>
     <w:rsid w:val="00B258BE"/>
     <w:rsid w:val="00B3072B"/>
+    <w:rsid w:val="00B3252F"/>
     <w:rsid w:val="00B404C4"/>
     <w:rsid w:val="00B43DF8"/>
     <w:rsid w:val="00B454E0"/>
     <w:rsid w:val="00B46343"/>
     <w:rsid w:val="00B53B03"/>
     <w:rsid w:val="00B666B5"/>
     <w:rsid w:val="00B76C79"/>
     <w:rsid w:val="00B956EF"/>
     <w:rsid w:val="00B97C4A"/>
     <w:rsid w:val="00BA04D3"/>
     <w:rsid w:val="00BA3D0E"/>
     <w:rsid w:val="00BA6947"/>
     <w:rsid w:val="00BC41C4"/>
     <w:rsid w:val="00BD472B"/>
     <w:rsid w:val="00BD6E0D"/>
     <w:rsid w:val="00BE2186"/>
     <w:rsid w:val="00BF4256"/>
     <w:rsid w:val="00C142EF"/>
     <w:rsid w:val="00C157FA"/>
     <w:rsid w:val="00C20290"/>
     <w:rsid w:val="00C33C78"/>
     <w:rsid w:val="00C52C3A"/>
+    <w:rsid w:val="00C62C6D"/>
     <w:rsid w:val="00C73045"/>
     <w:rsid w:val="00C76F47"/>
     <w:rsid w:val="00C77074"/>
     <w:rsid w:val="00C774B1"/>
     <w:rsid w:val="00C77F67"/>
     <w:rsid w:val="00C86A18"/>
     <w:rsid w:val="00C8781C"/>
     <w:rsid w:val="00C941B9"/>
     <w:rsid w:val="00CA387F"/>
     <w:rsid w:val="00CB44D6"/>
     <w:rsid w:val="00CB53B2"/>
     <w:rsid w:val="00CC0046"/>
     <w:rsid w:val="00CC1166"/>
     <w:rsid w:val="00CC5C62"/>
     <w:rsid w:val="00CD67C5"/>
     <w:rsid w:val="00CE109A"/>
     <w:rsid w:val="00CE4E74"/>
     <w:rsid w:val="00CE574B"/>
     <w:rsid w:val="00CE57AD"/>
     <w:rsid w:val="00CF11CC"/>
     <w:rsid w:val="00CF17FA"/>
     <w:rsid w:val="00CF6954"/>
     <w:rsid w:val="00D04D5B"/>
     <w:rsid w:val="00D0703A"/>
+    <w:rsid w:val="00D11504"/>
+    <w:rsid w:val="00D11F3B"/>
+    <w:rsid w:val="00D21467"/>
     <w:rsid w:val="00D3680D"/>
     <w:rsid w:val="00D54D31"/>
+    <w:rsid w:val="00D635C3"/>
     <w:rsid w:val="00D656EE"/>
     <w:rsid w:val="00D82CB1"/>
+    <w:rsid w:val="00D86084"/>
     <w:rsid w:val="00D90BDE"/>
     <w:rsid w:val="00DA1E94"/>
     <w:rsid w:val="00DA65FE"/>
     <w:rsid w:val="00DA78EA"/>
     <w:rsid w:val="00DA7948"/>
     <w:rsid w:val="00DB3A30"/>
     <w:rsid w:val="00DB6498"/>
     <w:rsid w:val="00DB7BBD"/>
     <w:rsid w:val="00DC0D43"/>
     <w:rsid w:val="00DC1853"/>
     <w:rsid w:val="00DC264F"/>
     <w:rsid w:val="00DD385B"/>
     <w:rsid w:val="00DE7A54"/>
     <w:rsid w:val="00DF1400"/>
     <w:rsid w:val="00E01E29"/>
     <w:rsid w:val="00E028F2"/>
     <w:rsid w:val="00E02FA6"/>
     <w:rsid w:val="00E03DB5"/>
     <w:rsid w:val="00E10C8E"/>
     <w:rsid w:val="00E16D98"/>
     <w:rsid w:val="00E20CD8"/>
     <w:rsid w:val="00E35BE5"/>
     <w:rsid w:val="00E4196C"/>
     <w:rsid w:val="00E50424"/>
     <w:rsid w:val="00E57835"/>
     <w:rsid w:val="00EA5156"/>
     <w:rsid w:val="00EA7947"/>
     <w:rsid w:val="00EB043F"/>
     <w:rsid w:val="00EB4F29"/>
     <w:rsid w:val="00ED5B99"/>
     <w:rsid w:val="00ED7B30"/>
     <w:rsid w:val="00EF524D"/>
     <w:rsid w:val="00F0269B"/>
     <w:rsid w:val="00F23A3B"/>
     <w:rsid w:val="00F2715E"/>
     <w:rsid w:val="00F308CF"/>
     <w:rsid w:val="00F32F37"/>
+    <w:rsid w:val="00F335D1"/>
     <w:rsid w:val="00F37D54"/>
     <w:rsid w:val="00F460FA"/>
     <w:rsid w:val="00F46DFA"/>
     <w:rsid w:val="00F46FAE"/>
     <w:rsid w:val="00F504F4"/>
     <w:rsid w:val="00F54767"/>
     <w:rsid w:val="00F61B39"/>
     <w:rsid w:val="00F80344"/>
     <w:rsid w:val="00F81AB0"/>
     <w:rsid w:val="00F8427A"/>
     <w:rsid w:val="00F94480"/>
     <w:rsid w:val="00F95B49"/>
+    <w:rsid w:val="00FB313E"/>
     <w:rsid w:val="00FB3497"/>
     <w:rsid w:val="00FC4D9C"/>
+    <w:rsid w:val="00FC680A"/>
     <w:rsid w:val="00FD1E8F"/>
     <w:rsid w:val="00FD7E88"/>
     <w:rsid w:val="00FF4591"/>
     <w:rsid w:val="00FF73E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -6839,61 +7284,74 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00471E55"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006332B0"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001A3606"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC680A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.scheduler@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.scheduler@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7135,336 +7593,77 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...249 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>294</Words>
-  <Characters>1680</Characters>
+  <Words>326</Words>
+  <Characters>1864</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1971</CharactersWithSpaces>
+  <CharactersWithSpaces>2186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DPS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>