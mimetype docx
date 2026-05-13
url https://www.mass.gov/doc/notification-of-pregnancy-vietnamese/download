--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -15,3917 +15,623 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="163AC8BC" w14:textId="2A656271" w:rsidR="000A0DA2" w:rsidRPr="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D12411">
         <w:t>THÔNG BÁO VỀ THAI SẢN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683398A1" w14:textId="36BEB214" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Vui</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> mẫu đơn này, bao gồm số trẻ em dự sinh, ngày sinh dự kiến và chữ ký của thành viên.</w:t>
+        <w:t>Vui lòng hoàn thành mẫu đơn này, bao gồm số trẻ em dự sinh, ngày sinh dự kiến và chữ ký của thành viên.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E734B81" w14:textId="5C80B9C5" w:rsidR="000A0DA2" w:rsidRPr="00D12411" w:rsidRDefault="006A5385" w:rsidP="00D12411">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12411">
-        <w:t>Bước</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Bước 1</w:t>
       </w:r>
       <w:r w:rsidR="00D12411">
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12411">
-        <w:t>Giới</w:t>
-[...67 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Giới thiệu về bản thân. Vui lòng viết hoa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7060BF85" w14:textId="6CF363C0" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tên</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00C66B46" w14:textId="5046B8C1" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tên đệm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B58FBC" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Họ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F1AEE3" w14:textId="442AB5A1" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ngày sinh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3FF491" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ref ID (không bắt buộc)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630ED3A1" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Số</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Số an sinh xã hội </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6AE10D" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>ID MassHealth (không bắt buộc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED76658" w14:textId="1143F5C9" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Địa chỉ nhận thư</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FA4D74" w14:textId="7D269A71" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385" w:rsidP="00D12411">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bước 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12411">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>sinh</w:t>
-[...274 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Đọc và ký vào mẫu đơn này.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3233FED2" w14:textId="01696C5B" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thai </w:t>
-[...153 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Thai sản đã kết thúc trong ba tháng qua không? Có Không</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="087E3077" w14:textId="66A62791" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nếu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Nếu có, khi nào? </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12411">
+        <w:rPr>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Nếu không, quý vị hiện đang dự kiến sinh bao nhiêu con?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C15E752" w14:textId="61B3E5E1" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6478">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ngày dự sinh của quý vị là khi nào?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB9040E" w14:textId="09DD297A" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6478">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Quý vị có hóa đơn y tế nào trong ba tháng qua không?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12411">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Có</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12411">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6478">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Không</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346714A9" w14:textId="681A55DF" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6478">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nếu có, MassHealth có thể giúp quý vị chi trả một số hóa đơn đó.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74228BEA" w14:textId="4DDA567C" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>có</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Để báo cáo trẻ sơ sinh, vui lòng gọi Dịch vụ Chăm Sóc Khách Hàng MassHealth theo số (800)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07102">
+        <w:rPr>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>khi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>841</w:t>
+      </w:r>
+      <w:r w:rsidR="00E07102">
+        <w:rPr>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D6478">
         <w:rPr>
           <w:highlight w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...187 lines deleted...]
-    <w:p w14:paraId="6C15E752" w14:textId="61B3E5E1" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+        <w:t>2900, TDD/TTY: 711.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58276F" w14:textId="36917C70" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="0EB9040E" w14:textId="09DD297A" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:r w:rsidRPr="006A5385">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khi ký tên dưới đây, tôi xác nhận dưới hình phạt cho tội khai man rằng mọi chi tiết trên đơn này là đúng sự thật và đầy đủ theo hiểu biết của tôi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5385">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tôi hiểu rằng chủ hộ gia đình của tôi (nếu đó không phải là tôi) và bất kỳ đại diện được ủy quyền nào, sẽ có quyền truy cập vào thông tin được cung cấp trên đơn này.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F48FD6" w14:textId="6D6635FE" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D6478">
-[...174 lines deleted...]
-    <w:p w14:paraId="346714A9" w14:textId="681A55DF" w:rsidR="000A0DA2" w:rsidRPr="008D6478" w:rsidRDefault="006A5385">
+      <w:r w:rsidRPr="006A5385">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tôi biết rằng nếu tôi cung cấp thông tin không chính xác trên đơn này, bảo hiểm y tế của tôi có thể kết thúc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243D08BB" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5385">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chữ ký của người nộp đơn, thành viên hoặc người đại diện được ủy quyền</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55020270" w14:textId="5484BC15" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...449 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Khi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Tháng/Ngày/Năm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6B548B" w14:textId="6AD769D5" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385" w:rsidP="00D12411">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Heading22"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ký</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bước 3</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1630 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...166 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Gửi lại đơn đã ký này theo một trong ba cách sau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4A1EAE" w14:textId="2A5AD455" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fax:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>(857) 323-8300</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576D5503" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
+    <w:p w14:paraId="576D5503" w14:textId="2BD6088D" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="00575D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Gửi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A5385">
+        <w:t>Gui</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5385" w:rsidRPr="006A5385">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A5385">
+        <w:t xml:space="preserve"> thư đến:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5385" w:rsidRPr="006A5385">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>thư</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A5385">
+      <w:r w:rsidR="006A5385" w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Health Insurance Processing Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61953EFB" w14:textId="33F0A694" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>PO Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9C8F52" w14:textId="77777777" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-ListParagraph4"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r>
         <w:t>Trực tiếp:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359E0557" w14:textId="2BD158FE" w:rsidR="000A0DA2" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:keepNext/>
         <w:spacing w:after="220"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>MassHealth Enrollment Centers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DD88E7" w14:textId="77777777" w:rsidR="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">529 </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="28D9D3C5" w14:textId="77777777" w:rsidR="00D12411" w:rsidRPr="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
+        <w:t>529 Main Street, Charlestown, MA  02129</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D9D3C5" w14:textId="57669412" w:rsidR="00D12411" w:rsidRPr="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>45 Spruce Street, Chelsea, MA  02150</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>100 Hancock Street, 1st Floor, Quincy, MA  02171</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>21 Spring Street, Suite 4, Taunton, MA  02780</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>367 East Street, Tewksbury, MA  01876</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t>88 Industry Avenue, Suite D, Springfield, MA  01104</w:t>
+      </w:r>
+      <w:r w:rsidR="00575D90" w:rsidRPr="00575D90">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12411">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Springfield, MA  01104</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>50 SW Cutoff, Suite 1A, Worcester, MA  01604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4D3225" w14:textId="071E09D6" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385" w:rsidP="00D12411">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Heading22"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quý </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Quý vị có thắc mắc?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DE77DF" w14:textId="77777777" w:rsidR="00D12411" w:rsidRDefault="006A5385">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>vị</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Gọi Health Connector theo số (877) 623-6765, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12411">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> (800) 841-2900</w:t>
+        <w:t>oặc gọi MassHealth theo số (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="00D12411">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF68AD1" w14:textId="28FB0CF4" w:rsidR="000A0DA2" w:rsidRPr="006A5385" w:rsidRDefault="006A5385">
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5385">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TDD/TTY: 711</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A0DA2" w:rsidRPr="006A5385">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
@@ -3961,73 +667,79 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22D4FE52" w14:textId="77777777" w:rsidR="00D12411" w:rsidRPr="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
+  <w:p w14:paraId="22D4FE52" w14:textId="25FBC6BE" w:rsidR="00D12411" w:rsidRPr="00575D90" w:rsidRDefault="00D12411" w:rsidP="00D12411">
     <w:pPr>
       <w:pStyle w:val="P68B1DB1-Normal6"/>
       <w:spacing w:after="220"/>
       <w:ind w:left="-540"/>
       <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:highlight w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D12411">
+    <w:r w:rsidRPr="00575D90">
       <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:highlight w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>PRG-N-VN</w:t>
+      <w:t>PRG-N-VN_2025-</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00575D90" w:rsidRPr="00575D90">
       <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:highlight w:val="none"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>_2025-04</w:t>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72513C13" w14:textId="77777777" w:rsidR="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E93B201" w14:textId="77777777" w:rsidR="00D12411" w:rsidRDefault="00D12411" w:rsidP="00D12411">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -4115,51 +827,50 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="377704082">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0088485C"/>
     <w:rsid w:val="00076A66"/>
     <w:rsid w:val="00090DEA"/>
     <w:rsid w:val="000A0DA2"/>
     <w:rsid w:val="000A5A7B"/>
@@ -4171,72 +882,74 @@
     <w:rsid w:val="001078C9"/>
     <w:rsid w:val="0014510F"/>
     <w:rsid w:val="00162D4F"/>
     <w:rsid w:val="001B4026"/>
     <w:rsid w:val="001C456C"/>
     <w:rsid w:val="001E3E14"/>
     <w:rsid w:val="001E3FC9"/>
     <w:rsid w:val="001E77D0"/>
     <w:rsid w:val="002052E2"/>
     <w:rsid w:val="002318BA"/>
     <w:rsid w:val="00244349"/>
     <w:rsid w:val="002828A0"/>
     <w:rsid w:val="002A7C92"/>
     <w:rsid w:val="002B1360"/>
     <w:rsid w:val="002D12F7"/>
     <w:rsid w:val="002E7167"/>
     <w:rsid w:val="00315F20"/>
     <w:rsid w:val="0032247D"/>
     <w:rsid w:val="003B5F46"/>
     <w:rsid w:val="00445DEA"/>
     <w:rsid w:val="00456D9A"/>
     <w:rsid w:val="004749B7"/>
     <w:rsid w:val="00514AB5"/>
     <w:rsid w:val="005208EB"/>
     <w:rsid w:val="00561640"/>
+    <w:rsid w:val="00575D90"/>
     <w:rsid w:val="005E4E62"/>
     <w:rsid w:val="00601499"/>
     <w:rsid w:val="00606237"/>
     <w:rsid w:val="006405A5"/>
     <w:rsid w:val="0064697D"/>
     <w:rsid w:val="006970D7"/>
     <w:rsid w:val="006A5385"/>
     <w:rsid w:val="006D1BC1"/>
     <w:rsid w:val="0070342F"/>
     <w:rsid w:val="00770021"/>
     <w:rsid w:val="007C4D61"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="00866CB0"/>
     <w:rsid w:val="0088485C"/>
     <w:rsid w:val="00892588"/>
     <w:rsid w:val="008D2609"/>
     <w:rsid w:val="008D6478"/>
     <w:rsid w:val="008E1C33"/>
     <w:rsid w:val="00955A0E"/>
     <w:rsid w:val="009B4B01"/>
     <w:rsid w:val="009D09ED"/>
     <w:rsid w:val="00A0653D"/>
+    <w:rsid w:val="00A2103D"/>
     <w:rsid w:val="00A22F80"/>
     <w:rsid w:val="00A25152"/>
     <w:rsid w:val="00A43A84"/>
     <w:rsid w:val="00A7579F"/>
     <w:rsid w:val="00A92F80"/>
     <w:rsid w:val="00AC1984"/>
     <w:rsid w:val="00AE29B3"/>
     <w:rsid w:val="00B178FF"/>
     <w:rsid w:val="00B81213"/>
     <w:rsid w:val="00B911DD"/>
     <w:rsid w:val="00BA4839"/>
     <w:rsid w:val="00BB679F"/>
     <w:rsid w:val="00BC1D13"/>
     <w:rsid w:val="00BE5918"/>
     <w:rsid w:val="00C318CD"/>
     <w:rsid w:val="00C46BC7"/>
     <w:rsid w:val="00C76AFC"/>
     <w:rsid w:val="00C93B5D"/>
     <w:rsid w:val="00CB05D4"/>
     <w:rsid w:val="00CE0AC2"/>
     <w:rsid w:val="00CF01E3"/>
     <w:rsid w:val="00D02420"/>
     <w:rsid w:val="00D12411"/>
     <w:rsid w:val="00D47909"/>
     <w:rsid w:val="00DC35B1"/>
@@ -5241,69 +1954,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>279</Words>
-  <Characters>1591</Characters>
+  <Words>277</Words>
+  <Characters>1584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1867</CharactersWithSpaces>
+  <CharactersWithSpaces>1858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Philippa Durbin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>