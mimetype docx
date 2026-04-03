--- v0 (2025-11-02)
+++ v1 (2026-04-03)
@@ -1,1149 +1,728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A64AE63" w14:textId="56B54862" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="006A06EB" w:rsidP="00B334E4">
+    <w:p w:rsidR="00247420" w:rsidP="2294EF72" w:rsidRDefault="00247420" w14:paraId="191C9C46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="83"/>
+        <w:ind w:left="168"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7B1F3526" wp14:editId="7746F075">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>106375</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-30859</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1018540" cy="1188720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="286" name="Picture 286" descr="Commonwealth State Seal"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="286" name="Picture 286" descr="Commonwealth State Seal"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1018540" cy="1188720"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="79A3DC87" w14:textId="77777777">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OMMONWEALTH OF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ASSACHUSETTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="57EFB0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XECUTIVE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>FFICE FOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DMINISTRATION AND </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>INANCE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="0CC16895" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>STATE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>HOUSE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>▪</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ROOM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">373 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="49ACD83C" w14:textId="216076FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>BOSTON,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>02133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247420" w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="034C35A8" w14:textId="623C9855">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEL: (617) 727-2040 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="1DB31AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="6120"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00247420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>FAX: (617) 727-2779 www.mass.gov/eoaf</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00247420" w:rsidP="00247420" w:rsidRDefault="00247420" w14:paraId="39FAAC80" w14:textId="49AE085B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="5A64AE63" w14:textId="5E40424E">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...856 lines deleted...]
-      <w:r w:rsidR="00B334E4" w:rsidRPr="00346C6B">
+      <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>State Finance and Governance Board</w:t>
       </w:r>
       <w:r w:rsidR="00887C81">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6383014D" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="6383014D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D5D20C" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="33D5D20C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Notice of Public Meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE7DF7E" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="2CE7DF7E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5675A30A" w14:textId="531155E1" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="004A11C6" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="004A11C6" w14:paraId="5675A30A" w14:textId="531155E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Thursday</w:t>
       </w:r>
-      <w:r w:rsidR="00B334E4" w:rsidRPr="00346C6B">
+      <w:r w:rsidRPr="00346C6B" w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00454F7E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00454F7E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FC8E4C" w14:textId="47CE39BD" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="004A11C6" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="004A11C6" w14:paraId="79FC8E4C" w14:textId="47CE39BD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00B334E4" w:rsidRPr="00346C6B">
+      <w:r w:rsidRPr="00346C6B" w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="00B334E4" w:rsidRPr="00346C6B">
+      <w:r w:rsidRPr="00346C6B" w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00B334E4" w:rsidRPr="00346C6B">
+      <w:r w:rsidRPr="00346C6B" w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EBE761" w14:textId="0F98F74D" w:rsidR="00B334E4" w:rsidRPr="00733D06" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00733D06" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="68EBE761" w14:textId="0F98F74D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7089">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>In accordance with the Governor’s Executive Order Suspending Certain Provi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>sions of the Open Meeti</w:t>
       </w:r>
       <w:r w:rsidRPr="00733D06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ng Law, G.L. c. 30A, § 20, signed and dated March 12, 2020, this meeting will be conducted, and open to the public, via </w:t>
       </w:r>
-      <w:r w:rsidR="00733D06" w:rsidRPr="00733D06">
+      <w:r w:rsidRPr="00733D06" w:rsidR="00733D06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Zoom video and teleconference</w:t>
       </w:r>
       <w:r w:rsidRPr="00733D06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CB5B56" w14:textId="7EFF8601" w:rsidR="00733D06" w:rsidRPr="00733D06" w:rsidRDefault="00733D06" w:rsidP="00733D06">
+    <w:p w:rsidRPr="00733D06" w:rsidR="00733D06" w:rsidP="00733D06" w:rsidRDefault="00733D06" w14:paraId="29CB5B56" w14:textId="7EFF8601">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733D06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Zoom URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="00733D06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://mass-gov-anf.zoom.us/j/83294147919</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D185220" w14:textId="08599FCA" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00733D06" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00733D06" w14:paraId="3D185220" w14:textId="08599FCA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Teleconference</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Line: </w:t>
       </w:r>
       <w:r w:rsidRPr="00733D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1192,109 +771,109 @@
         </w:rPr>
         <w:t>conference</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> code: </w:t>
       </w:r>
       <w:r w:rsidRPr="00733D06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>319738</w:t>
       </w:r>
       <w:r w:rsidR="00B334E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69135FF4" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
-[...6 lines deleted...]
-    <w:p w14:paraId="2754F4AD" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="69135FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="2754F4AD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013B4CF2" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="013B4CF2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B0386F3" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
-[...6 lines deleted...]
-    <w:p w14:paraId="315D0A78" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00A96037" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="5B0386F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A96037" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="315D0A78" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Administrative Matters:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59677C01" w14:textId="2D793530" w:rsidR="00B334E4" w:rsidRPr="008D7C9A" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="008D7C9A" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="59677C01" w14:textId="2D793530">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adoption of Meeting Minutes from </w:t>
       </w:r>
       <w:r w:rsidR="00AF321F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1310,501 +889,522 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="004A11C6">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343744">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(Vote)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720D071B" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="720D071B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F3919E" w14:textId="4C312D98" w:rsidR="00984C0F" w:rsidRPr="00984C0F" w:rsidRDefault="00984C0F" w:rsidP="004A11C6">
+    <w:p w:rsidRPr="00984C0F" w:rsidR="00984C0F" w:rsidP="004A11C6" w:rsidRDefault="00984C0F" w14:paraId="61F3919E" w14:textId="4C312D98">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Discussion:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AEED9F" w14:textId="3726E1AE" w:rsidR="00984C0F" w:rsidRPr="00B71B4C" w:rsidRDefault="00B71B4C" w:rsidP="00984C0F">
+    <w:p w:rsidRPr="00B71B4C" w:rsidR="00984C0F" w:rsidP="00984C0F" w:rsidRDefault="00B71B4C" w14:paraId="15AEED9F" w14:textId="3726E1AE">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71B4C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No discussion matter’s scheduled </w:t>
       </w:r>
-      <w:r w:rsidR="00984C0F" w:rsidRPr="00B71B4C">
+      <w:r w:rsidRPr="00B71B4C" w:rsidR="00984C0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60938AA4" w14:textId="1BA9F39D" w:rsidR="00B334E4" w:rsidRDefault="00B334E4" w:rsidP="004A11C6">
+    <w:p w:rsidR="00B334E4" w:rsidP="004A11C6" w:rsidRDefault="00B334E4" w14:paraId="60938AA4" w14:textId="1BA9F39D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785C5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Waiver Requests:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740DBE61" w14:textId="2349CAE8" w:rsidR="004A11C6" w:rsidRPr="00AF321F" w:rsidRDefault="00AF321F" w:rsidP="004A11C6">
+    <w:p w:rsidRPr="00AF321F" w:rsidR="004A11C6" w:rsidP="004A11C6" w:rsidRDefault="00AF321F" w14:paraId="740DBE61" w14:textId="2349CAE8">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massachusetts State College Building Authority </w:t>
       </w:r>
-      <w:r w:rsidR="004A11C6" w:rsidRPr="00AF321F">
+      <w:r w:rsidRPr="00AF321F" w:rsidR="004A11C6">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173AAFB7" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="173AAFB7" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Derivative Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F126DC4" w14:textId="7FDA0E5A" w:rsidR="00B334E4" w:rsidRPr="00B71B4C" w:rsidRDefault="004A11C6" w:rsidP="00B71B4C">
+    <w:p w:rsidRPr="00B71B4C" w:rsidR="00B334E4" w:rsidP="00B71B4C" w:rsidRDefault="004A11C6" w14:paraId="0F126DC4" w14:textId="7FDA0E5A">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mass</w:t>
       </w:r>
       <w:r w:rsidR="002D6C65">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">achusetts </w:t>
       </w:r>
       <w:r w:rsidR="00B71B4C">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Port Authority</w:t>
       </w:r>
-      <w:r w:rsidR="002D6C65" w:rsidRPr="00B71B4C">
+      <w:r w:rsidRPr="00B71B4C" w:rsidR="002D6C65">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5109A815" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00785C5D" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00785C5D" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="5109A815" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785C5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Closed Transactions/Bond Sale Reviews:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A820A16" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="7A820A16" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">No discussion matters </w:t>
       </w:r>
       <w:r w:rsidRPr="007853C0">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>scheduled</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C9F3BD" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="0092661D" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="0092661D" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="69C9F3BD" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03987C58" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="0092661D" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="0092661D" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="03987C58" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092661D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Discussion on Board Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE6F7EA" w14:textId="45947ACB" w:rsidR="00B334E4" w:rsidRPr="00984C0F" w:rsidRDefault="00984C0F" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00984C0F" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00984C0F" w14:paraId="0BE6F7EA" w14:textId="45947ACB">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984C0F">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>No discussion matters scheduled</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A107507" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00435659" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00435659" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="3A107507" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24665FBE" w14:textId="77777777" w:rsidR="00B334E4" w:rsidRPr="00346C6B" w:rsidRDefault="00B334E4" w:rsidP="00B334E4">
+    <w:p w:rsidRPr="00346C6B" w:rsidR="00B334E4" w:rsidP="00B334E4" w:rsidRDefault="00B334E4" w14:paraId="24665FBE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00346C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Adjournment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB09467" w14:textId="77777777" w:rsidR="00960422" w:rsidRDefault="00960422"/>
+    <w:p w:rsidR="00960422" w:rsidRDefault="00960422" w14:paraId="3CB09467" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00960422" w:rsidSect="00F75F66">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...5 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27766B05" w14:textId="77777777" w:rsidR="006A06EB" w:rsidRDefault="006A06EB">
+    <w:p w:rsidR="00A444B6" w:rsidRDefault="00A444B6" w14:paraId="4085BD12" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D4AAA4E" w14:textId="77777777" w:rsidR="006A06EB" w:rsidRDefault="006A06EB">
+    <w:p w:rsidR="00A444B6" w:rsidRDefault="00A444B6" w14:paraId="24113E92" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11F2FA47" w14:textId="77777777" w:rsidR="00D453C6" w:rsidRDefault="006A06EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007604F8" w:rsidRDefault="007604F8" w14:paraId="11F2FA47" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6AFF0049" w14:textId="77777777" w:rsidR="00D453C6" w:rsidRDefault="006A06EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007604F8" w:rsidRDefault="007604F8" w14:paraId="6AFF0049" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51A06E0B" w14:textId="77777777" w:rsidR="00D453C6" w:rsidRDefault="006A06EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007604F8" w:rsidRDefault="007604F8" w14:paraId="51A06E0B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C06FAC3" w14:textId="77777777" w:rsidR="006A06EB" w:rsidRDefault="006A06EB">
+    <w:p w:rsidR="00A444B6" w:rsidRDefault="00A444B6" w14:paraId="3171980F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622B46CB" w14:textId="77777777" w:rsidR="006A06EB" w:rsidRDefault="006A06EB">
+    <w:p w:rsidR="00A444B6" w:rsidRDefault="00A444B6" w14:paraId="45506E71" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0673B978" w14:textId="77777777" w:rsidR="00D453C6" w:rsidRDefault="006A06EB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007604F8" w:rsidRDefault="007604F8" w14:paraId="0673B978" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A4FDBD6" w14:textId="77777777" w:rsidR="000340DF" w:rsidRPr="000340DF" w:rsidRDefault="006A06EB" w:rsidP="000340DF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000340DF" w:rsidR="007604F8" w:rsidP="000340DF" w:rsidRDefault="007604F8" w14:paraId="0A4FDBD6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
         <w:b/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44A3871C" w14:textId="77777777" w:rsidR="00D453C6" w:rsidRDefault="006A06EB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007604F8" w:rsidRDefault="007604F8" w14:paraId="44A3871C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A27292F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F7C72B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1848,50 +1448,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D509A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFD283D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="599B5DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A04412E"/>
     <w:lvl w:ilvl="0" w:tplc="7D8E3DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -1968,221 +1681,227 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1867400534">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="489755394">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1613591481">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B334E4"/>
+    <w:rsid w:val="00247420"/>
     <w:rsid w:val="002D6C65"/>
     <w:rsid w:val="00454F7E"/>
     <w:rsid w:val="004A11C6"/>
     <w:rsid w:val="0056372C"/>
     <w:rsid w:val="006A06EB"/>
     <w:rsid w:val="00706B2E"/>
     <w:rsid w:val="00733D06"/>
+    <w:rsid w:val="007604F8"/>
     <w:rsid w:val="00887C81"/>
     <w:rsid w:val="008C00F1"/>
     <w:rsid w:val="00960422"/>
     <w:rsid w:val="00984C0F"/>
     <w:rsid w:val="00A21383"/>
+    <w:rsid w:val="00A444B6"/>
+    <w:rsid w:val="00A46DC4"/>
+    <w:rsid w:val="00A731DB"/>
     <w:rsid w:val="00AF321F"/>
     <w:rsid w:val="00B334E4"/>
     <w:rsid w:val="00B70041"/>
     <w:rsid w:val="00B71B4C"/>
     <w:rsid w:val="00C07AAE"/>
+    <w:rsid w:val="00D8060B"/>
+    <w:rsid w:val="00E34407"/>
     <w:rsid w:val="00E5269A"/>
+    <w:rsid w:val="2294EF72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
-[...4 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1029"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15274527"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65B794A3-CDFA-402E-8C9E-446F4212BBC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2338,52 +2057,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2450,226 +2169,279 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B334E4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00247420"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="314" w:hanging="10"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00B334E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00B334E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00B334E4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00B334E4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004A11C6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00733D06"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00733D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00733D06"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF321F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00247420"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00247420"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1815947793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/83294147919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-gov-anf.zoom.us/j/83294147919" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2919,75 +2691,238 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F26B50A-9FF9-4985-9349-07D41C91735B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B17A3EC-E1E3-472F-A02C-35BB707DE96E}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B808BA-2316-451F-B461-4DAA686DBFB1}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Govoni, Kelly K (A&amp;F)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Kelly, Lynne (A&amp;F)</lastModifiedBy>
+  <revision>5</revision>
+  <lastPrinted>2021-10-19T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
+  </property>
+</Properties>
+</file>