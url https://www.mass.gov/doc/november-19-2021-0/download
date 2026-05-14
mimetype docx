--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -12,116 +12,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7523645F" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CE95CF" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C5683B">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3556056F" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="002D3603">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="2265"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58D77758" wp14:editId="5D0A5451">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58D77758" wp14:editId="755592A8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>878951</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-177406</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="938988" cy="1164945"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="Commonwealth State Seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image1.png" descr="Commonwealth State Seal"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="938988" cy="1164945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
@@ -651,70 +651,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(617)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>727-2779</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E312A" w14:textId="40DA8532" w:rsidR="00C5683B" w:rsidRDefault="00F21C78" w:rsidP="00570209">
+    <w:p w14:paraId="558E312A" w14:textId="40DA8532" w:rsidR="00C5683B" w:rsidRDefault="002D3603" w:rsidP="00570209">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C5683B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="7776" w:space="40"/>
             <w:col w:w="1924"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="002D3603">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.mass.gov/eoaf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B010DD2" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="027C0AE8" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2389,55 +2389,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3581CEFE" w14:textId="77777777" w:rsidR="00793676" w:rsidRDefault="00793676"/>
     <w:p w14:paraId="1CC7977C" w14:textId="55234B86" w:rsidR="0015139D" w:rsidRDefault="00587B99">
       <w:r>
         <w:t xml:space="preserve">Ms. Connors noted that the </w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve">outstanding direct debt is in statute and is </w:t>
       </w:r>
       <w:r w:rsidR="009B33E2">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve">something that </w:t>
       </w:r>
       <w:r>
         <w:t>ca</w:t>
       </w:r>
       <w:r w:rsidR="009B33E2">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve"> be changed as a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Committee</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>but the Committee could</w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve"> think about the </w:t>
       </w:r>
       <w:r>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve">125 </w:t>
       </w:r>
       <w:r>
         <w:t>increase in volume cap</w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Ms. Connors also noted that the</w:t>
       </w:r>
       <w:r w:rsidR="0015139D">
@@ -2615,134 +2613,134 @@
       </w:r>
       <w:r>
         <w:t>PM.</w:t>
       </w:r>
       <w:r w:rsidR="00D32C23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36078072" w14:textId="23CAC5A0" w:rsidR="00C5683B" w:rsidRDefault="00C5683B" w:rsidP="00347BE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:right="5987"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C5683B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68C7C646" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="52855DA6" w14:textId="77777777" w:rsidR="00F56F7F" w:rsidRDefault="00F56F7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67336656" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="33B3C045" w14:textId="77777777" w:rsidR="00F56F7F" w:rsidRDefault="00F56F7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17D7412F" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E287C5C" w14:textId="7813BEAA" w:rsidR="00C5683B" w:rsidRDefault="00EC3010">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77817326" wp14:editId="71C39ABA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3813175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9258300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="158750" cy="180340"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2858,110 +2856,110 @@
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA33CC0" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70519019" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="21DEBB85" w14:textId="77777777" w:rsidR="00F56F7F" w:rsidRDefault="00F56F7F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4274259E" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="5DDDEAC2" w14:textId="77777777" w:rsidR="00F56F7F" w:rsidRDefault="00F56F7F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44968267" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E871F12" w14:textId="00A687DC" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01786249" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC6402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA8E1CF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3482,126 +3480,125 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1613323776">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="507213829">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1133016670">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="595360268">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="310067031">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C5683B"/>
     <w:rsid w:val="00017D9C"/>
     <w:rsid w:val="000321BE"/>
     <w:rsid w:val="000347C1"/>
     <w:rsid w:val="00053EF9"/>
     <w:rsid w:val="000B01D3"/>
     <w:rsid w:val="000B4226"/>
     <w:rsid w:val="0011237E"/>
     <w:rsid w:val="00117DC3"/>
     <w:rsid w:val="00144057"/>
     <w:rsid w:val="0015139D"/>
     <w:rsid w:val="0017585F"/>
     <w:rsid w:val="00184B32"/>
     <w:rsid w:val="001B67CB"/>
     <w:rsid w:val="001E5CAE"/>
     <w:rsid w:val="001F29CB"/>
     <w:rsid w:val="00200DE6"/>
     <w:rsid w:val="0025692C"/>
     <w:rsid w:val="0027321A"/>
     <w:rsid w:val="00284CD0"/>
     <w:rsid w:val="002A4BE8"/>
     <w:rsid w:val="002B5305"/>
     <w:rsid w:val="002D3603"/>
     <w:rsid w:val="00347BE0"/>
     <w:rsid w:val="003F39CB"/>
     <w:rsid w:val="003F5D2B"/>
     <w:rsid w:val="00410B58"/>
+    <w:rsid w:val="00441C38"/>
     <w:rsid w:val="004423CA"/>
     <w:rsid w:val="004427A1"/>
     <w:rsid w:val="00455F66"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="00483A40"/>
     <w:rsid w:val="00491A8A"/>
     <w:rsid w:val="00492A05"/>
     <w:rsid w:val="004B3E55"/>
     <w:rsid w:val="004C2293"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="005612C2"/>
     <w:rsid w:val="00564179"/>
     <w:rsid w:val="00570209"/>
     <w:rsid w:val="00571251"/>
     <w:rsid w:val="00587B99"/>
     <w:rsid w:val="005B39D2"/>
     <w:rsid w:val="005B62BF"/>
     <w:rsid w:val="0061500C"/>
     <w:rsid w:val="006171AF"/>
     <w:rsid w:val="00636E8D"/>
     <w:rsid w:val="00637CBA"/>
     <w:rsid w:val="006800CD"/>
     <w:rsid w:val="006906E3"/>
     <w:rsid w:val="006A2377"/>
     <w:rsid w:val="0070553E"/>
@@ -3615,98 +3612,101 @@
     <w:rsid w:val="00860FBD"/>
     <w:rsid w:val="008D13B4"/>
     <w:rsid w:val="009547EF"/>
     <w:rsid w:val="009723D2"/>
     <w:rsid w:val="009B33E2"/>
     <w:rsid w:val="00A1425E"/>
     <w:rsid w:val="00A4672E"/>
     <w:rsid w:val="00A57614"/>
     <w:rsid w:val="00A63A32"/>
     <w:rsid w:val="00AA5C44"/>
     <w:rsid w:val="00AB30FF"/>
     <w:rsid w:val="00AB6D33"/>
     <w:rsid w:val="00AC7CCC"/>
     <w:rsid w:val="00AD3572"/>
     <w:rsid w:val="00B07D4F"/>
     <w:rsid w:val="00B10634"/>
     <w:rsid w:val="00BB4C75"/>
     <w:rsid w:val="00BC4D43"/>
     <w:rsid w:val="00C1240B"/>
     <w:rsid w:val="00C13A1C"/>
     <w:rsid w:val="00C273D7"/>
     <w:rsid w:val="00C52B6B"/>
     <w:rsid w:val="00C5683B"/>
     <w:rsid w:val="00D32C23"/>
     <w:rsid w:val="00D51000"/>
+    <w:rsid w:val="00D743DA"/>
     <w:rsid w:val="00D824B4"/>
     <w:rsid w:val="00DB7CF0"/>
     <w:rsid w:val="00E03946"/>
     <w:rsid w:val="00E07A1E"/>
     <w:rsid w:val="00E163C8"/>
     <w:rsid w:val="00E23604"/>
     <w:rsid w:val="00E23C4F"/>
+    <w:rsid w:val="00E34407"/>
     <w:rsid w:val="00EA0C65"/>
     <w:rsid w:val="00EC3010"/>
     <w:rsid w:val="00ED7D7F"/>
     <w:rsid w:val="00F04600"/>
     <w:rsid w:val="00F12C2A"/>
     <w:rsid w:val="00F1617E"/>
     <w:rsid w:val="00F21C78"/>
+    <w:rsid w:val="00F56F7F"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00FC314E"/>
     <w:rsid w:val="00FE3E09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43C62B10"/>
   <w15:docId w15:val="{FB8D960C-7250-4489-AB1D-23FA48F80EA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4219,51 +4219,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00053EF9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="131405247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="427888689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4581,112 +4581,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009328F3A7E452743868B232F99CA4711" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6844d6ef69370bccd7f3e25c4b1507b7">
-[...2 lines deleted...]
-    <xsd:import namespace="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f95772f7-5be7-4436-9eae-fc1650fe511f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4745,139 +4733,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDAC33E7-280B-40F1-9803-46BE2E0A1BF1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D52763CA-FF85-4D52-86B7-D190972E2FAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{286C2F17-8885-40B5-9156-E8E9FE914971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D52763CA-FF85-4D52-86B7-D190972E2FAE}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F40A3F-2D5D-4F68-9C86-9234896E89DD}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5BD0E1-11AB-441A-BA7B-815DEFC0AC14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1785</Words>
-  <Characters>10178</Characters>
+  <Characters>10176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - DAC, Minutes (11.20.2020)(Draft until approved).doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11940</CharactersWithSpaces>
+  <CharactersWithSpaces>11938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - DAC, Minutes (11.20.2020)(Draft until approved).doc</dc:title>
   <dc:creator>wbarchibald</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-12-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-10-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x01010009328F3A7E452743868B232F99CA4711</vt:lpwstr>
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
     <vt:r8>2788000</vt:r8>
   </property>
 </Properties>
 </file>