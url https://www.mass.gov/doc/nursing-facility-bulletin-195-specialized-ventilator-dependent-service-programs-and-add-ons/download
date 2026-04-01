--- v0 (2025-12-02)
+++ v1 (2026-04-01)
@@ -266,155 +266,155 @@
                           </w:r>
                         </w:hyperlink>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C96BA1">
         <w:t>Nursing Facility Bulletin</w:t>
       </w:r>
       <w:r w:rsidR="00403685" w:rsidRPr="00D31697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A546DE">
         <w:t>195</w:t>
       </w:r>
       <w:r w:rsidR="00403685" w:rsidRPr="00D31697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0814A6EF" w14:textId="676070C8" w:rsidR="003A7E23" w:rsidRPr="00F95ED9" w:rsidRDefault="003A7E23" w:rsidP="003A7E23">
+    <w:p w14:paraId="0814A6EF" w14:textId="39C458E1" w:rsidR="003A7E23" w:rsidRPr="00F95ED9" w:rsidRDefault="003A7E23" w:rsidP="003A7E23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31697">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31697">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A546DE" w:rsidRPr="00A546DE">
         <w:t>November 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163C0B92" w14:textId="5AA25F98" w:rsidR="00403685" w:rsidRPr="0041389E" w:rsidRDefault="00403685" w:rsidP="00F403B2">
+    <w:p w14:paraId="163C0B92" w14:textId="599725DF" w:rsidR="00403685" w:rsidRPr="0041389E" w:rsidRDefault="00403685" w:rsidP="00F403B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F221A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TO</w:t>
       </w:r>
       <w:r w:rsidRPr="0041389E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00833E43">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C96BA1">
         <w:t xml:space="preserve">Nursing Facilities </w:t>
       </w:r>
       <w:r>
         <w:t>Participating in MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18948E6C" w14:textId="7068075F" w:rsidR="00403685" w:rsidRDefault="00403685" w:rsidP="00F403B2">
+    <w:p w14:paraId="18948E6C" w14:textId="5C2C8819" w:rsidR="00403685" w:rsidRDefault="00403685" w:rsidP="00F403B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="003F221A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FROM</w:t>
       </w:r>
       <w:r w:rsidRPr="0041389E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00833E43">
         <w:tab/>
         <w:t xml:space="preserve">Mike Levine, </w:t>
       </w:r>
       <w:r w:rsidR="00EB1D90">
         <w:t>Unders</w:t>
       </w:r>
       <w:r w:rsidRPr="00833E43">
         <w:t xml:space="preserve">ecretary for MassHealth </w:t>
       </w:r>
-      <w:r w:rsidR="00411D33">
+      <w:r w:rsidR="00E97CE6">
         <w:t>[signature of Mike Levine]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1770600D" w14:textId="6A34EE1B" w:rsidR="00B4288D" w:rsidRDefault="003A7E23" w:rsidP="00122666">
       <w:pPr>
         <w:pStyle w:val="SubjectLine"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>RE</w:t>
       </w:r>
       <w:r w:rsidRPr="0041389E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00833E43">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF2C61">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AE3021" w:rsidRPr="00AE3021">
         <w:t xml:space="preserve">pecialized </w:t>
@@ -437,51 +437,51 @@
     </w:p>
     <w:p w14:paraId="7ACFED09" w14:textId="77777777" w:rsidR="00EC2CB6" w:rsidRDefault="00EC2CB6" w:rsidP="00EC2CB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5122B7DF" w14:textId="3B53731F" w:rsidR="00B4288D" w:rsidRDefault="00B4288D" w:rsidP="00FF5AAD">
       <w:pPr>
         <w:sectPr w:rsidR="00B4288D" w:rsidSect="00B4288D">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="576" w:right="1440" w:bottom="1440" w:left="1440" w:header="446" w:footer="490" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E950D17" w14:textId="77777777" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="00355E79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E96D315" w14:textId="0F1333A6" w:rsidR="00A320FA" w:rsidRDefault="00E666E5" w:rsidP="002079DF">
+    <w:p w14:paraId="1E96D315" w14:textId="56223232" w:rsidR="00A320FA" w:rsidRDefault="00E666E5" w:rsidP="002079DF">
       <w:r>
         <w:t>MassHealth is issuing this bulletin under</w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002079DF" w:rsidRPr="005360FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">.10(2): </w:t>
       </w:r>
       <w:r w:rsidR="002079DF" w:rsidRPr="00A471EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ventilator Add-on</w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
@@ -489,101 +489,125 @@
       </w:r>
       <w:r w:rsidR="0021543A" w:rsidRPr="00A471EC">
         <w:t>206</w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">.10(3): </w:t>
       </w:r>
       <w:r w:rsidR="002079DF" w:rsidRPr="00A471EC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Communication-limited Resident Ventilator Add-on</w:t>
       </w:r>
       <w:r w:rsidR="00D7517F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D7517F">
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
-        <w:t xml:space="preserve"> applies to nursing facilities seeking to establish a program for specialized ventilator-dependent (SVD) services and to receive approval </w:t>
+        <w:t xml:space="preserve"> applies to nursing facilities seeking to establish</w:t>
+      </w:r>
+      <w:r w:rsidR="00347DF7">
+        <w:t xml:space="preserve"> and/or maintain</w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
+        <w:t xml:space="preserve"> a program for specialized ventilator-dependent (SVD) services and to receive</w:t>
+      </w:r>
+      <w:r w:rsidR="00347DF7">
+        <w:t xml:space="preserve"> and/or maintain</w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
+        <w:t xml:space="preserve"> approval </w:t>
       </w:r>
       <w:r w:rsidR="00451DE8">
         <w:t>from the Executive Office of Health</w:t>
       </w:r>
       <w:r w:rsidR="00A320FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00451DE8">
         <w:t xml:space="preserve">and Human Services (EOHHS) </w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">to provide </w:t>
       </w:r>
       <w:r w:rsidR="00D7517F">
         <w:t>SVD</w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve"> services to qualify for member-specific ventilator </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B62">
         <w:t xml:space="preserve">add-on payments </w:t>
       </w:r>
       <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">and communication-limited resident ventilator add-on payments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172423EB" w14:textId="3E226F62" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="002079DF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">This bulletin does not apply to nursing facilities that have previously established such a program and received approval via an award resulting from their response to the </w:t>
+    <w:p w14:paraId="172423EB" w14:textId="71120717" w:rsidR="002079DF" w:rsidRDefault="00347DF7" w:rsidP="002079DF">
+      <w:r>
+        <w:t xml:space="preserve">Sections A and C of this  </w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
+        <w:t xml:space="preserve">bulletin </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
+        <w:t xml:space="preserve">not apply to nursing facilities that have previously established such a program and received approval via an award resulting from their response to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00BE45D1">
+        <w:r w:rsidR="002079DF" w:rsidRPr="00BE45D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Request for Applications (RFA) for Nursing Facilities to Provide Specialized Ventilator-Dependent Services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">. Those facilities have already received the necessary approval and may continue to bill for the ventilator and communication-limited resident ventilator add-ons at the rates in </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="005360FA">
+        <w:r w:rsidR="002079DF" w:rsidRPr="005360FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t>, provided all criteria in Sections B and D are met</w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6082ABD0" w14:textId="40D14E14" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="002079DF">
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="005360FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.10(2)(c) and </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="005360FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
         </w:r>
@@ -680,62 +704,65 @@
       </w:r>
       <w:hyperlink w:anchor="_Member-specific_criteria_for" w:history="1">
         <w:r w:rsidR="00BA41FE" w:rsidRPr="00BA41FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Member-Specific Criteria for the Ventilator </w:t>
         </w:r>
         <w:r w:rsidR="005F7485">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
         <w:r w:rsidR="00BA41FE" w:rsidRPr="00BA41FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Communication-Limited Resident Ventilator Add-ons</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA41FE">
         <w:t>” in this bulletin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565ED8B6" w14:textId="4F5B429C" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="005E21D0">
+    <w:p w14:paraId="565ED8B6" w14:textId="06F09223" w:rsidR="002079DF" w:rsidRDefault="00347DF7" w:rsidP="005E21D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">Qualifying Criteria to Request EOHHS Approval to Provide </w:t>
       </w:r>
       <w:r w:rsidR="00D7517F">
         <w:t xml:space="preserve">SVD </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAC97CF" w14:textId="74AB6C33" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="002079DF">
       <w:r>
         <w:t xml:space="preserve">To be approved by EOHHS to provide </w:t>
       </w:r>
       <w:r w:rsidR="00DA0719">
         <w:t>SVD</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> services, a nursing facility must</w:t>
       </w:r>
       <w:r w:rsidR="00BA41FE">
         <w:t xml:space="preserve"> do all of the following.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B48A3EF" w14:textId="6F62CB5F" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="007C477A">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Be a licensed Massachusetts nursing facility (unless operated by a department, agency, board</w:t>
       </w:r>
@@ -964,72 +991,75 @@
       <w:r w:rsidR="009C280F">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C280F">
         <w:t>section of this bulletin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFEBD08" w14:textId="2A3CF365" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="007C477A">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Have an established, formalized relationship with a pulmonary specialist</w:t>
       </w:r>
       <w:r w:rsidR="009C280F">
         <w:t xml:space="preserve"> or specialist</w:t>
       </w:r>
       <w:r>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A684D2" w14:textId="7F5232E5" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="007C477A">
+    <w:p w14:paraId="00A684D2" w14:textId="1E8E2839" w:rsidR="002079DF" w:rsidRDefault="00347DF7" w:rsidP="007C477A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Requirements_for_Maintaining"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:r w:rsidR="002079DF">
         <w:t>Requirements for Maintaining a</w:t>
       </w:r>
       <w:r w:rsidR="00DA0719">
         <w:t>n</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002079DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719">
         <w:t>SVD</w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719" w:rsidDel="00DA0719">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002079DF">
         <w:t>Services Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F422683" w14:textId="612E64F6" w:rsidR="002079DF" w:rsidRDefault="002079DF" w:rsidP="002079DF">
       <w:r>
         <w:t xml:space="preserve">A nursing facility approved by EOHHS to provide </w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719">
         <w:t>SVD</w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719" w:rsidDel="00DA0719">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">services must maintain a program through which the facility can provide all of the </w:t>
       </w:r>
       <w:r w:rsidR="00C70E54">
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719">
         <w:t>SVD</w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719" w:rsidDel="00DA0719">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1712,64 +1742,67 @@
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">. If </w:t>
       </w:r>
       <w:r w:rsidR="00012C18">
         <w:t xml:space="preserve">MassHealth determines that </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t>a member no longer meet</w:t>
       </w:r>
       <w:r w:rsidR="00012C18">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve"> the eligibility requirements in this bulletin, the nursing facility must stop billing </w:t>
       </w:r>
       <w:r w:rsidR="005F78D3">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="005F78D3" w:rsidRPr="005F78D3">
         <w:t>ventilator and communication-limited resident ventilator add-on payments for that member</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D7345B" w14:textId="5258E990" w:rsidR="006D1F69" w:rsidRDefault="006D1F69" w:rsidP="00682603">
+    <w:p w14:paraId="54D7345B" w14:textId="4CD14DE9" w:rsidR="006D1F69" w:rsidRDefault="00347DF7" w:rsidP="00682603">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">How to Request EOHHS Approval to Provide </w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719">
         <w:t>SVD</w:t>
       </w:r>
       <w:r w:rsidR="00DA0719" w:rsidRPr="00DA0719" w:rsidDel="00DA0719">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t>Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F007BCC" w14:textId="44B7192F" w:rsidR="006D1F69" w:rsidRDefault="00AA0D90" w:rsidP="006D1F69">
       <w:r>
         <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">a Specialized Ventilator-Dependent Services </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Approval </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t>Request Form</w:t>
       </w:r>
       <w:r w:rsidR="00B563CA">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink w:anchor="_APPENDIX_A" w:history="1">
         <w:r w:rsidR="006D1F69" w:rsidRPr="00AA0D90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
@@ -1804,75 +1837,78 @@
       <w:r w:rsidR="00D25B50" w:rsidRPr="00D25B50">
         <w:t>be allowed to bill MassHealth ventilator add-on payments and communication-limited resident ventilator add-on payments after they receive approval to provide SVD services, which will occur</w:t>
       </w:r>
       <w:r w:rsidR="00EA21F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D25B50" w:rsidRPr="00D25B50">
         <w:t>once EOHHS reviews and approves the</w:t>
       </w:r>
       <w:r w:rsidR="00EA21F4">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00D25B50" w:rsidRPr="00D25B50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA21F4" w:rsidRPr="00EA21F4">
         <w:t xml:space="preserve">Specialized Ventilator-Dependent Services Approval </w:t>
       </w:r>
       <w:r w:rsidR="00D25B50" w:rsidRPr="00D25B50">
         <w:t>Request Form and completes an onsite visit to the facility</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2302EE36" w14:textId="03C133B4" w:rsidR="006D1F69" w:rsidRDefault="006D1F69" w:rsidP="00B84438">
+    <w:p w14:paraId="2302EE36" w14:textId="3B7B3ACE" w:rsidR="006D1F69" w:rsidRDefault="00347DF7" w:rsidP="00B84438">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Member-specific_criteria_for"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t>Member-</w:t>
       </w:r>
       <w:r w:rsidR="005F7485">
         <w:t>S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">pecific </w:t>
       </w:r>
       <w:r w:rsidR="005F7485">
         <w:t>C</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">riteria for the Ventilator </w:t>
       </w:r>
       <w:r w:rsidR="005F7485">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t>Communication-Limited Resident Ventilator Add-ons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427948E3" w14:textId="0E3CF2DD" w:rsidR="006D1F69" w:rsidRDefault="00D13150" w:rsidP="006D1F69">
       <w:r>
         <w:t xml:space="preserve">According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="006D1F69" w:rsidRPr="007A4E86">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">.10(2) and (3), a nursing facility </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that is </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">approved by EOHHS to provide </w:t>
       </w:r>
       <w:r w:rsidR="00651815" w:rsidRPr="00651815">
@@ -2175,61 +2211,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9A9FB1" w14:textId="296D734D" w:rsidR="006D1F69" w:rsidRDefault="003B1C38" w:rsidP="00B84438">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>If the</w:t>
       </w:r>
       <w:r w:rsidR="0067143E">
         <w:t>y are</w:t>
       </w:r>
       <w:r w:rsidR="004B6C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">deemed incompetent or their medical conditions warrant </w:t>
       </w:r>
       <w:r w:rsidR="00CE46F6">
         <w:t>their being deemed incompetent</w:t>
       </w:r>
       <w:r w:rsidR="0067143E">
         <w:t>, they have a guardianship and/or Rogers order in place before receiving SVD services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FED4635" w14:textId="5E63EB99" w:rsidR="006D1F69" w:rsidRDefault="006D1F69" w:rsidP="00066448">
+    <w:p w14:paraId="2FED4635" w14:textId="19251C33" w:rsidR="006D1F69" w:rsidRDefault="00347DF7" w:rsidP="00066448">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t>Payment for the Ventilator Add-on and Communication-</w:t>
       </w:r>
       <w:r w:rsidR="00CE46F6">
         <w:t>L</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t>imited Resident Ventilator Add-on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAB314D" w14:textId="336DC0CA" w:rsidR="006D1F69" w:rsidRDefault="00CE46F6" w:rsidP="006D1F69">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">o bill for the ventilator and communication-limited resident ventilator add-ons, the approved facility will need to establish two additional MassHealth </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
       <w:r>
         <w:t>identification / service locations (</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t>PID</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
@@ -2255,55 +2294,58 @@
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve"> the new MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00EE49B0" w:rsidRPr="00EE49B0">
         <w:t>PID/SLs</w:t>
       </w:r>
       <w:r w:rsidR="00EE49B0" w:rsidRPr="00EE49B0" w:rsidDel="00EE49B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="00F45902">
         <w:t xml:space="preserve">EOHHS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approves </w:t>
       </w:r>
       <w:r w:rsidR="006D1F69">
         <w:t>the facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8F2CD8" w14:textId="7E13C45F" w:rsidR="006D1F69" w:rsidRDefault="006D1F69" w:rsidP="00066448">
+    <w:p w14:paraId="0E8F2CD8" w14:textId="34B75DAA" w:rsidR="006D1F69" w:rsidRDefault="00347DF7" w:rsidP="00066448">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">F. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1F69">
         <w:t xml:space="preserve">Enforcement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B81417" w14:textId="6719DF6E" w:rsidR="006D1F69" w:rsidRDefault="006D1F69" w:rsidP="006D1F69">
       <w:r>
         <w:t xml:space="preserve">Any nursing facility that receives a ventilator or communication-limited resident ventilator add-on is subject to audits, inspections, </w:t>
       </w:r>
       <w:r w:rsidR="00A05A5E">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">requests for information or documentation by MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00A05A5E">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">its compliance with the criteria in this bulletin and </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00AB6C42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>101 CMR 206</w:t>
@@ -5530,70 +5572,70 @@
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D2B35C" w14:textId="01DD11DC" w:rsidR="00B727CC" w:rsidRPr="00B727CC" w:rsidRDefault="00B727CC" w:rsidP="001B62F7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B727CC" w:rsidRPr="00B727CC" w:rsidSect="003C7AA7">
       <w:headerReference w:type="default" r:id="rId44"/>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="450" w:footer="496" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D69E01A" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="390FD4DE" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C6F34D" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="04B0F902" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="2F6629FB" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="7D655A25" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="34404716" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="20F3E465" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D01D81" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="246C3B44" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0608CBB6" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A5DEC09" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="672A5619" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="5E35F856" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="5784F3BA" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="22870369" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5734,70 +5776,70 @@
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35ED7446" w14:textId="65E9BEE4" w:rsidR="00B176BB" w:rsidRDefault="00B176BB" w:rsidP="00B36D2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3EA660" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="76AE6DA4" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2181A3D1" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4852B0E2" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="1CB126A4" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="53241102" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="29AD52BE" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="794C14C4" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E9D00D2" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD">
+    <w:p w14:paraId="1814B35B" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38353DAC" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="503316E4" w14:textId="77777777" w:rsidR="00340D61" w:rsidRDefault="00340D61" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="6D315DD5" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="19E9A1ED" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="32F5CA27" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
+    <w:p w14:paraId="1A5917D5" w14:textId="77777777" w:rsidR="0032728A" w:rsidRDefault="0032728A" w:rsidP="00FF5AAD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E03500E" w14:textId="77777777" w:rsidR="003D0423" w:rsidRDefault="003D0423" w:rsidP="00D2228F">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="6120"/>
     </w:pPr>
     <w:r>
       <w:t>MassHealth</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="702302EC" w14:textId="28B1DF32" w:rsidR="003D0423" w:rsidRDefault="000C4B84" w:rsidP="00D2228F">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="6120"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">NF </w:t>
     </w:r>
     <w:r w:rsidR="00D2228F">
       <w:t>Bulletin</w:t>
@@ -7165,52 +7207,53 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="242105883">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1689287585">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1570581540">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1943952626">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2093358159">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="703015956">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7232,50 +7275,52 @@
     <w:rsid w:val="00032C02"/>
     <w:rsid w:val="00032F9A"/>
     <w:rsid w:val="000346CF"/>
     <w:rsid w:val="00035288"/>
     <w:rsid w:val="00041220"/>
     <w:rsid w:val="00042AFF"/>
     <w:rsid w:val="000501CC"/>
     <w:rsid w:val="00056E4C"/>
     <w:rsid w:val="00063780"/>
     <w:rsid w:val="00066448"/>
     <w:rsid w:val="000706EF"/>
     <w:rsid w:val="000744DC"/>
     <w:rsid w:val="00080FFB"/>
     <w:rsid w:val="00086041"/>
     <w:rsid w:val="000917AC"/>
     <w:rsid w:val="00092088"/>
     <w:rsid w:val="000943BC"/>
     <w:rsid w:val="00095863"/>
     <w:rsid w:val="00096C04"/>
     <w:rsid w:val="000A2664"/>
     <w:rsid w:val="000A5450"/>
     <w:rsid w:val="000A78C6"/>
     <w:rsid w:val="000C4B84"/>
     <w:rsid w:val="000D5B34"/>
     <w:rsid w:val="000D71AE"/>
+    <w:rsid w:val="000E0F12"/>
+    <w:rsid w:val="000E297B"/>
     <w:rsid w:val="000E324A"/>
     <w:rsid w:val="000E3E10"/>
     <w:rsid w:val="000F173A"/>
     <w:rsid w:val="000F404C"/>
     <w:rsid w:val="000F437C"/>
     <w:rsid w:val="000F579B"/>
     <w:rsid w:val="00113E7F"/>
     <w:rsid w:val="00122666"/>
     <w:rsid w:val="00124BC6"/>
     <w:rsid w:val="00125B47"/>
     <w:rsid w:val="00130054"/>
     <w:rsid w:val="00132412"/>
     <w:rsid w:val="00133E57"/>
     <w:rsid w:val="001345A5"/>
     <w:rsid w:val="0014797D"/>
     <w:rsid w:val="00153E24"/>
     <w:rsid w:val="0015586C"/>
     <w:rsid w:val="00163308"/>
     <w:rsid w:val="00164CE9"/>
     <w:rsid w:val="001655EC"/>
     <w:rsid w:val="00175046"/>
     <w:rsid w:val="00183784"/>
     <w:rsid w:val="00187512"/>
     <w:rsid w:val="0018768A"/>
     <w:rsid w:val="00194491"/>
@@ -7317,70 +7362,74 @@
     <w:rsid w:val="00254A64"/>
     <w:rsid w:val="00263F44"/>
     <w:rsid w:val="00264FE0"/>
     <w:rsid w:val="00265BB6"/>
     <w:rsid w:val="00265DCC"/>
     <w:rsid w:val="00265FBB"/>
     <w:rsid w:val="0027191E"/>
     <w:rsid w:val="0027476C"/>
     <w:rsid w:val="0028040D"/>
     <w:rsid w:val="002916ED"/>
     <w:rsid w:val="0029448A"/>
     <w:rsid w:val="00296DF0"/>
     <w:rsid w:val="002C12F8"/>
     <w:rsid w:val="002C40EA"/>
     <w:rsid w:val="002C429D"/>
     <w:rsid w:val="002D4956"/>
     <w:rsid w:val="002D544D"/>
     <w:rsid w:val="002E3B6A"/>
     <w:rsid w:val="002E5188"/>
     <w:rsid w:val="002F53D6"/>
     <w:rsid w:val="002F7D2A"/>
     <w:rsid w:val="003065DA"/>
     <w:rsid w:val="003075CD"/>
     <w:rsid w:val="0032327C"/>
     <w:rsid w:val="0032351D"/>
+    <w:rsid w:val="0032728A"/>
     <w:rsid w:val="00327B59"/>
     <w:rsid w:val="00331160"/>
     <w:rsid w:val="00340D61"/>
+    <w:rsid w:val="00347DF7"/>
     <w:rsid w:val="00351EDA"/>
     <w:rsid w:val="00354DC5"/>
     <w:rsid w:val="00355E79"/>
     <w:rsid w:val="003612CE"/>
     <w:rsid w:val="003644F6"/>
     <w:rsid w:val="0037002C"/>
     <w:rsid w:val="003737F7"/>
     <w:rsid w:val="00374688"/>
     <w:rsid w:val="00382A8A"/>
     <w:rsid w:val="003869FD"/>
     <w:rsid w:val="00386F7B"/>
     <w:rsid w:val="00390C38"/>
     <w:rsid w:val="003A31CA"/>
+    <w:rsid w:val="003A6DCA"/>
     <w:rsid w:val="003A6E1E"/>
     <w:rsid w:val="003A7E23"/>
     <w:rsid w:val="003B0A1D"/>
     <w:rsid w:val="003B1C38"/>
+    <w:rsid w:val="003B7158"/>
     <w:rsid w:val="003C0130"/>
     <w:rsid w:val="003C220B"/>
     <w:rsid w:val="003C7AA7"/>
     <w:rsid w:val="003D0423"/>
     <w:rsid w:val="003F221A"/>
     <w:rsid w:val="003F4AF4"/>
     <w:rsid w:val="004013AA"/>
     <w:rsid w:val="00403685"/>
     <w:rsid w:val="00407379"/>
     <w:rsid w:val="004117FD"/>
     <w:rsid w:val="00411C1F"/>
     <w:rsid w:val="00411D33"/>
     <w:rsid w:val="0041389E"/>
     <w:rsid w:val="004153B5"/>
     <w:rsid w:val="004157B3"/>
     <w:rsid w:val="00427DA0"/>
     <w:rsid w:val="004319D3"/>
     <w:rsid w:val="0043481D"/>
     <w:rsid w:val="004373B7"/>
     <w:rsid w:val="00437C15"/>
     <w:rsid w:val="00450E46"/>
     <w:rsid w:val="00451DE8"/>
     <w:rsid w:val="00456CB2"/>
     <w:rsid w:val="00461793"/>
     <w:rsid w:val="00461DD8"/>
@@ -7521,68 +7570,70 @@
     <w:rsid w:val="008A6A30"/>
     <w:rsid w:val="008A7DEC"/>
     <w:rsid w:val="008B1F72"/>
     <w:rsid w:val="008B293F"/>
     <w:rsid w:val="008C005F"/>
     <w:rsid w:val="008C0E13"/>
     <w:rsid w:val="008C3C28"/>
     <w:rsid w:val="008D62B5"/>
     <w:rsid w:val="008E31DA"/>
     <w:rsid w:val="008F0D56"/>
     <w:rsid w:val="008F1DC8"/>
     <w:rsid w:val="008F7531"/>
     <w:rsid w:val="00902810"/>
     <w:rsid w:val="00906D52"/>
     <w:rsid w:val="0090716B"/>
     <w:rsid w:val="00916124"/>
     <w:rsid w:val="00930D16"/>
     <w:rsid w:val="00933411"/>
     <w:rsid w:val="0093651D"/>
     <w:rsid w:val="00943F98"/>
     <w:rsid w:val="00947D72"/>
     <w:rsid w:val="00963EF9"/>
     <w:rsid w:val="00965D5A"/>
     <w:rsid w:val="00965DE1"/>
     <w:rsid w:val="00977415"/>
+    <w:rsid w:val="00980946"/>
     <w:rsid w:val="00981FE9"/>
     <w:rsid w:val="009841A9"/>
     <w:rsid w:val="00992105"/>
     <w:rsid w:val="009A0380"/>
     <w:rsid w:val="009A0E9B"/>
     <w:rsid w:val="009A3F81"/>
     <w:rsid w:val="009A4E96"/>
     <w:rsid w:val="009B0D9E"/>
     <w:rsid w:val="009B4513"/>
     <w:rsid w:val="009C280F"/>
     <w:rsid w:val="009D15FA"/>
     <w:rsid w:val="009D59BC"/>
     <w:rsid w:val="009D7992"/>
     <w:rsid w:val="009E46B4"/>
     <w:rsid w:val="009F221F"/>
     <w:rsid w:val="00A024A3"/>
     <w:rsid w:val="00A031AA"/>
     <w:rsid w:val="00A0380C"/>
+    <w:rsid w:val="00A0565E"/>
     <w:rsid w:val="00A05A5E"/>
     <w:rsid w:val="00A06DAB"/>
     <w:rsid w:val="00A13213"/>
     <w:rsid w:val="00A15EDB"/>
     <w:rsid w:val="00A251D1"/>
     <w:rsid w:val="00A32028"/>
     <w:rsid w:val="00A320FA"/>
     <w:rsid w:val="00A32E67"/>
     <w:rsid w:val="00A422EC"/>
     <w:rsid w:val="00A439AF"/>
     <w:rsid w:val="00A458CF"/>
     <w:rsid w:val="00A4669C"/>
     <w:rsid w:val="00A471EC"/>
     <w:rsid w:val="00A52D89"/>
     <w:rsid w:val="00A546DE"/>
     <w:rsid w:val="00A56D1A"/>
     <w:rsid w:val="00A570CF"/>
     <w:rsid w:val="00A63CB3"/>
     <w:rsid w:val="00A67368"/>
     <w:rsid w:val="00A73790"/>
     <w:rsid w:val="00A75E05"/>
     <w:rsid w:val="00A85878"/>
     <w:rsid w:val="00A90FFB"/>
     <w:rsid w:val="00A9486B"/>
     <w:rsid w:val="00A95C63"/>
@@ -7611,69 +7662,72 @@
     <w:rsid w:val="00B176BB"/>
     <w:rsid w:val="00B20D9D"/>
     <w:rsid w:val="00B21027"/>
     <w:rsid w:val="00B327EA"/>
     <w:rsid w:val="00B36D2B"/>
     <w:rsid w:val="00B4268A"/>
     <w:rsid w:val="00B4288D"/>
     <w:rsid w:val="00B448E4"/>
     <w:rsid w:val="00B44CD0"/>
     <w:rsid w:val="00B44F42"/>
     <w:rsid w:val="00B51510"/>
     <w:rsid w:val="00B563CA"/>
     <w:rsid w:val="00B60798"/>
     <w:rsid w:val="00B62557"/>
     <w:rsid w:val="00B64782"/>
     <w:rsid w:val="00B727CC"/>
     <w:rsid w:val="00B84377"/>
     <w:rsid w:val="00B84438"/>
     <w:rsid w:val="00B964AA"/>
     <w:rsid w:val="00B97DA1"/>
     <w:rsid w:val="00BA0A83"/>
     <w:rsid w:val="00BA41FE"/>
     <w:rsid w:val="00BA4228"/>
     <w:rsid w:val="00BB66E9"/>
     <w:rsid w:val="00BC376D"/>
+    <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC6398"/>
     <w:rsid w:val="00BD0F64"/>
     <w:rsid w:val="00BD1D1D"/>
+    <w:rsid w:val="00BD2202"/>
     <w:rsid w:val="00BD272D"/>
     <w:rsid w:val="00BD2F4A"/>
     <w:rsid w:val="00BD5012"/>
     <w:rsid w:val="00BE45D1"/>
     <w:rsid w:val="00BE49D9"/>
     <w:rsid w:val="00BF2C61"/>
     <w:rsid w:val="00BF416B"/>
     <w:rsid w:val="00C046E9"/>
     <w:rsid w:val="00C05181"/>
     <w:rsid w:val="00C100CF"/>
     <w:rsid w:val="00C116E5"/>
     <w:rsid w:val="00C12AD1"/>
     <w:rsid w:val="00C14E02"/>
     <w:rsid w:val="00C15392"/>
     <w:rsid w:val="00C16CEA"/>
     <w:rsid w:val="00C34A04"/>
+    <w:rsid w:val="00C51970"/>
     <w:rsid w:val="00C61BC2"/>
     <w:rsid w:val="00C63B05"/>
     <w:rsid w:val="00C679D8"/>
     <w:rsid w:val="00C702E1"/>
     <w:rsid w:val="00C70E54"/>
     <w:rsid w:val="00C74908"/>
     <w:rsid w:val="00C8095C"/>
     <w:rsid w:val="00C84B58"/>
     <w:rsid w:val="00C9185E"/>
     <w:rsid w:val="00C931EF"/>
     <w:rsid w:val="00C96BA1"/>
     <w:rsid w:val="00C971FE"/>
     <w:rsid w:val="00C97A47"/>
     <w:rsid w:val="00C97F65"/>
     <w:rsid w:val="00CA01C0"/>
     <w:rsid w:val="00CA3B98"/>
     <w:rsid w:val="00CA7B62"/>
     <w:rsid w:val="00CB3D77"/>
     <w:rsid w:val="00CB4354"/>
     <w:rsid w:val="00CD422F"/>
     <w:rsid w:val="00CE1946"/>
     <w:rsid w:val="00CE46F6"/>
     <w:rsid w:val="00CF0AAB"/>
     <w:rsid w:val="00CF255B"/>
     <w:rsid w:val="00D01F5D"/>
@@ -7687,104 +7741,107 @@
     <w:rsid w:val="00D2339F"/>
     <w:rsid w:val="00D23BE5"/>
     <w:rsid w:val="00D25B50"/>
     <w:rsid w:val="00D265DF"/>
     <w:rsid w:val="00D2728B"/>
     <w:rsid w:val="00D33ED2"/>
     <w:rsid w:val="00D40840"/>
     <w:rsid w:val="00D5001B"/>
     <w:rsid w:val="00D55314"/>
     <w:rsid w:val="00D7517F"/>
     <w:rsid w:val="00D757EC"/>
     <w:rsid w:val="00D76690"/>
     <w:rsid w:val="00D93D6D"/>
     <w:rsid w:val="00DA0719"/>
     <w:rsid w:val="00DA0783"/>
     <w:rsid w:val="00DA1008"/>
     <w:rsid w:val="00DA6119"/>
     <w:rsid w:val="00DD509A"/>
     <w:rsid w:val="00DD7B60"/>
     <w:rsid w:val="00DD7B9C"/>
     <w:rsid w:val="00DE5D4C"/>
     <w:rsid w:val="00DF15B5"/>
     <w:rsid w:val="00DF2BB6"/>
     <w:rsid w:val="00DF5421"/>
     <w:rsid w:val="00DF5A51"/>
+    <w:rsid w:val="00DF703A"/>
     <w:rsid w:val="00E06642"/>
     <w:rsid w:val="00E25574"/>
     <w:rsid w:val="00E25774"/>
     <w:rsid w:val="00E26210"/>
     <w:rsid w:val="00E30705"/>
     <w:rsid w:val="00E339C2"/>
     <w:rsid w:val="00E4227E"/>
     <w:rsid w:val="00E42B74"/>
     <w:rsid w:val="00E46EB1"/>
     <w:rsid w:val="00E576C8"/>
     <w:rsid w:val="00E61907"/>
     <w:rsid w:val="00E666E5"/>
     <w:rsid w:val="00E70EF5"/>
     <w:rsid w:val="00E72EE6"/>
     <w:rsid w:val="00E933F9"/>
+    <w:rsid w:val="00E97CE6"/>
     <w:rsid w:val="00EA21F4"/>
     <w:rsid w:val="00EA2611"/>
     <w:rsid w:val="00EB1686"/>
     <w:rsid w:val="00EB1D90"/>
     <w:rsid w:val="00EB2269"/>
     <w:rsid w:val="00EC2CB6"/>
     <w:rsid w:val="00EC4C96"/>
     <w:rsid w:val="00ED5E99"/>
     <w:rsid w:val="00EE49B0"/>
     <w:rsid w:val="00EF0846"/>
     <w:rsid w:val="00EF202B"/>
     <w:rsid w:val="00EF55D8"/>
     <w:rsid w:val="00F00371"/>
     <w:rsid w:val="00F075D5"/>
     <w:rsid w:val="00F07F97"/>
     <w:rsid w:val="00F12CB8"/>
     <w:rsid w:val="00F1656D"/>
     <w:rsid w:val="00F25059"/>
     <w:rsid w:val="00F32E6F"/>
     <w:rsid w:val="00F33F9B"/>
     <w:rsid w:val="00F3494C"/>
     <w:rsid w:val="00F35D39"/>
     <w:rsid w:val="00F403B2"/>
     <w:rsid w:val="00F437BE"/>
     <w:rsid w:val="00F43B39"/>
     <w:rsid w:val="00F45902"/>
     <w:rsid w:val="00F5166D"/>
     <w:rsid w:val="00F5746D"/>
     <w:rsid w:val="00F7460A"/>
     <w:rsid w:val="00F823BA"/>
     <w:rsid w:val="00F82EA6"/>
     <w:rsid w:val="00F902FE"/>
     <w:rsid w:val="00F91FB1"/>
     <w:rsid w:val="00F92C43"/>
     <w:rsid w:val="00F95ED9"/>
     <w:rsid w:val="00FA39BC"/>
     <w:rsid w:val="00FA67C1"/>
     <w:rsid w:val="00FB0D3D"/>
     <w:rsid w:val="00FB128F"/>
+    <w:rsid w:val="00FB1527"/>
     <w:rsid w:val="00FB5298"/>
     <w:rsid w:val="00FC075C"/>
     <w:rsid w:val="00FC1193"/>
     <w:rsid w:val="00FD2553"/>
     <w:rsid w:val="00FD5CFD"/>
     <w:rsid w:val="00FD73FA"/>
     <w:rsid w:val="00FE5846"/>
     <w:rsid w:val="00FF0C11"/>
     <w:rsid w:val="00FF5AAD"/>
     <w:rsid w:val="00FF6613"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -9407,75 +9464,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B989D34B-ED85-4DB2-95E2-CC7D43909196}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2679</Words>
-  <Characters>18272</Characters>
+  <Words>3144</Words>
+  <Characters>17927</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>220</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>149</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Eligilibity Operations Memo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20731</CharactersWithSpaces>
+  <CharactersWithSpaces>21029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946870</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://twitter.com/masshealth</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>