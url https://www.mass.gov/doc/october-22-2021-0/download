--- v0 (2025-12-07)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7523645F" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CE95CF" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C5683B">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
@@ -651,70 +651,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(617)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>727-2779</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558E312A" w14:textId="40DA8532" w:rsidR="00C5683B" w:rsidRDefault="001F20F0" w:rsidP="00570209">
+    <w:p w14:paraId="558E312A" w14:textId="40DA8532" w:rsidR="00C5683B" w:rsidRDefault="002D3603" w:rsidP="00570209">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="48"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C5683B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="7776" w:space="40"/>
             <w:col w:w="1924"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="002D3603">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.mass.gov/eoaf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B010DD2" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="027C0AE8" w14:textId="77777777" w:rsidR="00C5683B" w:rsidRDefault="00C5683B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1376,85 +1376,69 @@
     </w:p>
     <w:p w14:paraId="65920FD8" w14:textId="77777777" w:rsidR="00570209" w:rsidRDefault="00570209" w:rsidP="00570209">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
         <w:t>Timur Yontar, Executive Office for Administration and Finance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4208C59E" w14:textId="4C1C6A2C" w:rsidR="00570209" w:rsidRDefault="00570209" w:rsidP="00570209">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
         <w:t>Jimmy Cowdell, Executive Office for Administration and Finance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77079E78" w14:textId="5A0CFCE4" w:rsidR="00491A8A" w:rsidRDefault="00AA5C44" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kazim P. </w:t>
-[...7 lines deleted...]
-        <w:t>, Department of Revenue</w:t>
+        <w:t>Kazim P. Özyurt, Department of Revenue</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C705A4" w14:textId="5397CD30" w:rsidR="00AA5C44" w:rsidRDefault="00455F66" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">State Representative Danielle Gregoire </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619FCE33" w14:textId="6D1E8FB5" w:rsidR="00455F66" w:rsidRDefault="00455F66" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jennifer </w:t>
-[...7 lines deleted...]
-        <w:t>, Office of State Representative Danielle Gregoire</w:t>
+        <w:t>Jennifer Mercadante, Office of State Representative Danielle Gregoire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487C0D09" w14:textId="735EB693" w:rsidR="00455F66" w:rsidRDefault="00455F66" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
         <w:t>Patrick Walsh, Office of State Representative Danielle Gregoire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138F0D7B" w14:textId="19FFD066" w:rsidR="00455F66" w:rsidRDefault="00455F66" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
       <w:r>
         <w:t>Greg Denton, Office of Senator Patrick O’Connor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EAA0C4" w14:textId="77777777" w:rsidR="00455F66" w:rsidRDefault="00455F66" w:rsidP="00AA5C44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="160"/>
       </w:pPr>
@@ -1691,126 +1675,89 @@
       </w:r>
       <w:r w:rsidR="00AA5C44">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570209">
         <w:t>2021,</w:t>
       </w:r>
       <w:r w:rsidR="00AA5C44">
         <w:t xml:space="preserve"> meeting</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C55631" w14:textId="77777777" w:rsidR="006171AF" w:rsidRDefault="006171AF"/>
     <w:p w14:paraId="4CA1D878" w14:textId="76DDD8EC" w:rsidR="007E580B" w:rsidRDefault="007E580B">
       <w:r>
         <w:t>Moving on, Mr.</w:t>
       </w:r>
       <w:r w:rsidR="006171AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> explained the trends since then and noted we have seen positive</w:t>
+      <w:r>
+        <w:t>Özyurt provided an overview of the MA state tax collections year-over-year changes by month. Starting with the year 2008, Mr. Özyurt explained the trends since then and noted we have seen positive</w:t>
       </w:r>
       <w:r w:rsidR="009547EF">
         <w:t xml:space="preserve"> state tax</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> trends. Mr. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> also noted that during the pandemic, </w:t>
+        <w:t xml:space="preserve"> trends. Mr. Özyurt also noted that during the pandemic, </w:t>
       </w:r>
       <w:r w:rsidR="000B01D3">
         <w:t>the Department of Revenue (DOR)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> saw significant fluctuations due to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>COVID</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> but overall revenues did pretty well. </w:t>
+        <w:t xml:space="preserve"> but overall revenues did </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pretty well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B01D3">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> noted that these numbers reflect the impact of the ongoing economic recovery efforts, federal fiscal and monetary </w:t>
+        <w:t xml:space="preserve">Mr. Özyurt then provided an overview of the FY21 revenue performance. The preliminary total for FY21 is $34.14 billion, which is 15.3% more than FY20 and $5.05 B above benchmark. Mr. Özyurt noted that these numbers reflect the impact of the ongoing economic recovery efforts, federal fiscal and monetary </w:t>
       </w:r>
       <w:r w:rsidR="00570209">
         <w:t>policies,</w:t>
       </w:r>
       <w:r w:rsidR="000B01D3">
-        <w:t xml:space="preserve"> and the financial markets’ performance.  Furthermore, Mr. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and the financial markets’ performance.  Furthermore, Mr. Özyurt </w:t>
       </w:r>
       <w:r w:rsidR="00570209">
         <w:t xml:space="preserve">noted that </w:t>
       </w:r>
       <w:r w:rsidR="00C1240B">
         <w:t xml:space="preserve">the major tax categories that performed well </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C1240B">
         <w:t>were:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C1240B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570209">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00C1240B" w:rsidRPr="00C1240B">
         <w:t xml:space="preserve">ithholding, </w:t>
       </w:r>
       <w:r w:rsidR="00570209">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00570209" w:rsidRPr="00C1240B">
@@ -1899,228 +1846,178 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>All other, $582M over benchmark</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24172C67" w14:textId="711C7E5E" w:rsidR="006171AF" w:rsidRPr="00B10634" w:rsidRDefault="006171AF" w:rsidP="00B10634"/>
     <w:p w14:paraId="29BD9FB4" w14:textId="01EF71A7" w:rsidR="00B10634" w:rsidRDefault="00B10634" w:rsidP="00B10634">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10634">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B10634">
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Özyurt</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> then proceeded to provide an update on FY22 year-to-date (through September) tax collections. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10634">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> then proceeded to provide an update on FY22 year-to-date (through September) tax collections. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B10634">
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B10634">
+        <w:t xml:space="preserve"> noted that in general September is a significant month for revenues because many individuals and corporations are required to make estimated payments. For FY22 the year-to-date total is: $8.751 billion, which is </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC314E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Özyurt</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">an increase of $1.501 B from the same period in FY21 and $525 M above September’s year-to-date benchmark.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC314E" w:rsidRPr="00B10634">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noted that in general September is a significant month for revenues because many individuals and corporations are required to make estimated payments. For FY22 the year-to-date total is: $8.751 billion, which is </w:t>
+        <w:t>Mr. Özyurt</w:t>
       </w:r>
       <w:r w:rsidR="00FC314E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">an increase of $1.501 B from the same period in FY21 and $525 M above September’s year-to-date benchmark.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC314E" w:rsidRPr="00B10634">
+        <w:t xml:space="preserve"> explained that this increase is due to positive performances in income tax, corporate and business tax collections, and “all other” taxes, including motor fuels, cigarettes, alcohol, and deeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C4D46A" w14:textId="50F2B3F3" w:rsidR="00FC314E" w:rsidRDefault="00FC314E" w:rsidP="00B10634">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FC314E" w:rsidRPr="00B10634">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EE4F77" w14:textId="6A2FE4FB" w:rsidR="00FC314E" w:rsidRPr="00B10634" w:rsidRDefault="00FC314E" w:rsidP="00B10634">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Özyurt</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FC314E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> explained that this increase is due to positive performances in income tax, corporate and business tax collections, and “all other” taxes, including motor fuels, cigarettes, alcohol, and deeds.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:t xml:space="preserve">Ms. Connors thanked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10634">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> and noted that his presentation is very helpful to the Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ms. Connors thanked </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B10634">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr. </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">s work and asked if anyone had any questions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0234BE4C" w14:textId="05992AA1" w:rsidR="0070553E" w:rsidRDefault="0070553E"/>
     <w:p w14:paraId="1E04360C" w14:textId="6C540B30" w:rsidR="0070553E" w:rsidRDefault="00FC314E">
       <w:r>
         <w:t xml:space="preserve">Ms. Lieu asked what the FY22 threshold for capital gains is this year and what category capital gains are part of.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> explained that c</w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t xml:space="preserve">apital gain taxes show up in the non-withheld personal income tax category. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> stated that the capital gains </w:t>
       </w:r>
       <w:r w:rsidR="009547EF">
         <w:t xml:space="preserve">threshold </w:t>
       </w:r>
       <w:r>
         <w:t>for FY22 is $</w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D51000">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t>351</w:t>
       </w:r>
       <w:r w:rsidR="00D51000">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t>912</w:t>
       </w:r>
       <w:r w:rsidR="00D51000">
@@ -2132,276 +2029,229 @@
       <w:r w:rsidR="00761444">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t xml:space="preserve"> any exceeding amount </w:t>
       </w:r>
       <w:r w:rsidR="00761444">
         <w:t xml:space="preserve">would </w:t>
       </w:r>
       <w:r w:rsidR="0070553E">
         <w:t xml:space="preserve">go to the stabilization fund and other funds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49307C9E" w14:textId="64299A0E" w:rsidR="0070553E" w:rsidRDefault="0070553E"/>
     <w:p w14:paraId="2B07F111" w14:textId="4695AC06" w:rsidR="0070553E" w:rsidRDefault="00AB30FF">
       <w:r>
         <w:t xml:space="preserve">Mr. Butler then </w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve">asked what the FY22 budgeted revenue number is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> stated that it is $</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve">34.401B. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F1E8CF" w14:textId="797D0E15" w:rsidR="00F95E9D" w:rsidRDefault="00F95E9D"/>
     <w:p w14:paraId="4D92475F" w14:textId="0F1EB9B1" w:rsidR="00F95E9D" w:rsidRDefault="00AB30FF">
       <w:r>
         <w:t>Ms. Ho asked how</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the Commonwealth</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> compare</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> to FY19 and what year took the biggest hit from </w:t>
       </w:r>
       <w:r w:rsidR="00200DE6">
         <w:t>the pandemic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> noted that FY20 had flat growth but did reasonably well, noting that FY21 compared to FY19 is still significant growth. Mr. Butler noted that FY20 was -</w:t>
       </w:r>
       <w:r w:rsidR="00D51000">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.3% down from FY19. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC35DA" w14:textId="1E0AD8EB" w:rsidR="00F95E9D" w:rsidRDefault="00F95E9D"/>
     <w:p w14:paraId="2130785A" w14:textId="2A12B901" w:rsidR="00F95E9D" w:rsidRDefault="00AB30FF">
       <w:r>
         <w:t xml:space="preserve">Mr. Yontar asked </w:t>
       </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to clarify what non-withholding revenue is. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B10634">
-        <w:t>Özyurt</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> noted that non- </w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t>withholding is any type of payment that are estimated payments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve">like </w:t>
       </w:r>
       <w:r>
         <w:t>capital</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> gain, investment income, return payments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and other blended </w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve">income other than wage and salary </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DE9E04" w14:textId="77777777" w:rsidR="0070553E" w:rsidRDefault="0070553E"/>
     <w:p w14:paraId="58753C9D" w14:textId="33B1A13B" w:rsidR="006A2377" w:rsidRDefault="0070553E">
       <w:r>
         <w:t>Ms. Connors</w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> asked </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F" w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> what he thought was the biggest driver of the growth and if we will continue to see similar growth patterns moving forward. </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F" w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> noted that in FY21 improvements in the economy,</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> labor markets,</w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve">increased </w:t>
       </w:r>
       <w:r w:rsidR="00F95E9D">
         <w:t>unemployment benefits</w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> spurred growth in FY21. </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F" w:rsidRPr="00B10634">
         <w:t xml:space="preserve">Mr. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00200DE6" w:rsidRPr="00B10634">
         <w:t>Özyurt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00200DE6">
         <w:t xml:space="preserve"> noted</w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> that t</w:t>
       </w:r>
       <w:r w:rsidR="006906E3">
         <w:t xml:space="preserve">hese trends are shown across the country and not just </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t>in Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="006906E3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F" w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> also noted that other components such as capital gains and the stock market had an impact as well but because no one can guarantee this moving forward, we should not place too much emphasis on these categories. </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F" w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t xml:space="preserve"> further noted that t</w:t>
       </w:r>
       <w:r w:rsidR="006906E3">
         <w:t xml:space="preserve">he growth we saw in FY21 is going to slow down a </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D7F">
         <w:t>little,</w:t>
       </w:r>
       <w:r w:rsidR="006906E3">
         <w:t xml:space="preserve"> so we need to be cautious. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C053B9" w14:textId="77777777" w:rsidR="006A2377" w:rsidRDefault="006A2377"/>
     <w:p w14:paraId="5D1EFD01" w14:textId="4C6952F6" w:rsidR="006A2377" w:rsidRDefault="006A2377">
       <w:r>
         <w:t xml:space="preserve">Ms. Connors </w:t>
       </w:r>
       <w:r w:rsidR="002D3603">
         <w:t xml:space="preserve">thanked </w:t>
       </w:r>
       <w:r w:rsidR="002D3603" w:rsidRPr="00B10634">
-        <w:t xml:space="preserve">Mr. </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mr. Özyurt</w:t>
+      </w:r>
       <w:r w:rsidR="002D3603">
         <w:t xml:space="preserve"> for his time and </w:t>
       </w:r>
       <w:r>
         <w:t>mov</w:t>
       </w:r>
       <w:r w:rsidR="002D3603">
         <w:t>ed o</w:t>
       </w:r>
       <w:r>
         <w:t>nto the next agenda item</w:t>
       </w:r>
       <w:r w:rsidR="002D3603">
         <w:t xml:space="preserve"> scheduled</w:t>
       </w:r>
       <w:r w:rsidR="00637CBA">
         <w:t xml:space="preserve">, the FY22 Capital Investment Plan (CIP) overview. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA07A62" w14:textId="4A840BB2" w:rsidR="00637CBA" w:rsidRDefault="00637CBA"/>
     <w:p w14:paraId="141C0452" w14:textId="0808C1B6" w:rsidR="006A2377" w:rsidRDefault="00637CBA">
       <w:r>
         <w:t xml:space="preserve">Mr. Yontar explained that the FY22 CIP was published on June 14, 2021. The maintenance CIP focused on FY22 </w:t>
       </w:r>
       <w:r w:rsidR="00200DE6">
@@ -2714,223 +2564,151 @@
       <w:r w:rsidR="001B67CB">
         <w:t>an overview of bond cap for FY21 and FY22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B67CB">
         <w:t>for each</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agency</w:t>
       </w:r>
       <w:r w:rsidR="001B67CB">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00200DE6">
         <w:t>Six</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the agencies</w:t>
       </w:r>
       <w:r w:rsidR="001B67CB">
-        <w:t xml:space="preserve"> experienced an increase while one (</w:t>
+        <w:t xml:space="preserve"> experienced an increase while one (MassDOT) experienced a decrease</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Mr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001B67CB">
-        <w:t>MassDOT</w:t>
+      <w:r>
+        <w:t>Yontar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001B67CB">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> had a decrease from FY21 because of a scheduled reduction in bond cap spending for South Coast Rail. Mr. Yontar noted that this was partly offset by new plan items including Municipal Pavement, Shared Streets, Local Bottlenecks, and Cape Cod Bridge approaches. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> noted that MassDOT had a decrease from FY21 because of a scheduled reduction in bond cap spending for South Coast Rail. Mr. Yontar noted that this was partly offset by new plan items including Municipal Pavement, Shared Streets, Local Bottlenecks, and Cape Cod Bridge approaches. </w:t>
       </w:r>
       <w:r w:rsidR="001B67CB">
         <w:t xml:space="preserve">Mr. Yontar then provided a budget summary of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001B67CB">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B67CB">
         <w:t xml:space="preserve"> the agencies, noting that the biggest piece of the Commonwealth’s capital plan is for transportation. Mr. Yontar also noted that together with Facilities (DCAMM), Housing and Economic Development, and Energy and Environmental, these categories compose nearly 90% of bond cap spending. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CF456A" w14:textId="77777777" w:rsidR="003F39CB" w:rsidRDefault="003F39CB"/>
     <w:p w14:paraId="31767503" w14:textId="598A859D" w:rsidR="001B67CB" w:rsidRDefault="001B67CB">
       <w:r>
         <w:t xml:space="preserve">My. Yontar then explained next steps for the Capital Plan FY22, which he laid out as follows: December 15, </w:t>
       </w:r>
       <w:r w:rsidR="00200DE6">
         <w:t>2021,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the DAC formally recommends an affordable level of spending, </w:t>
       </w:r>
       <w:r w:rsidR="00860FBD">
         <w:t>then Winter 2021-2022 agencies begin their Capital Plan recommendations and Spring 2022 A&amp;</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00860FBD">
         <w:t>F</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00860FBD">
         <w:t xml:space="preserve"> and others consolidate </w:t>
       </w:r>
       <w:r w:rsidR="00200DE6">
         <w:t>recommendation and</w:t>
       </w:r>
       <w:r w:rsidR="00860FBD">
-        <w:t xml:space="preserve"> publish the capital plan. Mr. Yontar then handed off the presentation to Ms. Ho for an update on </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/ MBTA’s CIP. </w:t>
+        <w:t xml:space="preserve"> publish the capital plan. Mr. Yontar then handed off the presentation to Ms. Ho for an update on MassDOT/ MBTA’s CIP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395C6E37" w14:textId="29FD17A3" w:rsidR="00860FBD" w:rsidRDefault="00860FBD"/>
     <w:p w14:paraId="51413C76" w14:textId="6D38BA12" w:rsidR="00860FBD" w:rsidRDefault="00860FBD">
       <w:r>
-        <w:t xml:space="preserve">Ms. Ho explained that the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">/ MBTA to invest first in the reliability and modernization of the system with targeted investments in increasing capacity of the network and providing access to new transportation. </w:t>
+        <w:t xml:space="preserve">Ms. Ho explained that the MassDOT/MBTA portion of the State’s CIP does not include the entire MBTA capital plan except where MBTA projects are funded through state sources (Green Line Extension, Red Line/ Orange Line Vehicles &amp; Infrastructure and South Coast Rail). Ms. Ho then provided an outline of MassDOT/ MBTA’s direction for FY22. Ms. Ho noted that in line with last year’s CIP, MassDOT/ MBTA in coordination with the administration decided to continue with a “maintenance of effort” approach for the FY22 CIP. The CIP continues support for major ongoing capital programs, includes some targeted new investments to advance goals and priorities and emphasizes building a strong foundation for future funding opportunities.  Ms. Ho noted that the FY22 Plan maintains the priorities and strategies for MassDOT/ MBTA to invest first in the reliability and modernization of the system with targeted investments in increasing capacity of the network and providing access to new transportation. </w:t>
       </w:r>
       <w:r w:rsidR="001E5CAE">
         <w:t xml:space="preserve">Ms. Ho noted that investments in reliability and modernization of the network account for approximately 72% of our programmed spending in FY22. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34472FEA" w14:textId="2A05E2B9" w:rsidR="001E5CAE" w:rsidRDefault="001E5CAE"/>
     <w:p w14:paraId="3ED7AE52" w14:textId="61030C7F" w:rsidR="001E5CAE" w:rsidRDefault="001E5CAE">
       <w:r>
-        <w:t xml:space="preserve">Ms. Ho then proceeded to provide an overview on the </w:t>
-[...7 lines deleted...]
-        <w:t>/ MBTA’s strategic investment focus. M</w:t>
+        <w:t>Ms. Ho then proceeded to provide an overview on the MassDOT/ MBTA’s strategic investment focus. M</w:t>
       </w:r>
       <w:r w:rsidR="00A4672E">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ho explained that the plan, including federal, state toll revenues, new Grant </w:t>
       </w:r>
       <w:r w:rsidR="0017585F">
         <w:t>Anticipation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Notes, other MBTA funding maintains the focus on road</w:t>
       </w:r>
       <w:r w:rsidR="0017585F">
         <w:t xml:space="preserve">way assets in need of investment: roads/ </w:t>
       </w:r>
       <w:r w:rsidR="00F1617E">
         <w:t xml:space="preserve">pavement, bridges, the Metropolitan Highway System, and bicycle and pedestrian infrastructure; MBTA capital needs for reliability/ </w:t>
       </w:r>
       <w:r w:rsidR="00F1617E">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">modernization, balanced with expansion investments; municipal needs addressed through existing reimbursement and grant programs such as Chapter 90, Complete Streets, and Municipal Bridge; and new programs authorized in the 2021 Transportation Bond Bill including Municipal Pavement, Shared Streets and Spaces, Local Bottleneck Reduction and Transit Infrastructure Partnership. The FY22 CIP projects $4.0 B in estimated spending and the break down is $2.0 B for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> investments and $2.0 B for MBTA investments. </w:t>
+        <w:t xml:space="preserve">modernization, balanced with expansion investments; municipal needs addressed through existing reimbursement and grant programs such as Chapter 90, Complete Streets, and Municipal Bridge; and new programs authorized in the 2021 Transportation Bond Bill including Municipal Pavement, Shared Streets and Spaces, Local Bottleneck Reduction and Transit Infrastructure Partnership. The FY22 CIP projects $4.0 B in estimated spending and the break down is $2.0 B for MassDOT investments and $2.0 B for MBTA investments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799C8413" w14:textId="77777777" w:rsidR="001B67CB" w:rsidRDefault="001B67CB"/>
     <w:p w14:paraId="3AFB4263" w14:textId="68DBDBF9" w:rsidR="003F5D2B" w:rsidRDefault="00E163C8">
       <w:r>
         <w:t>Ms. Ho then explained the Capital Plan FY22 spending break down by priority. The three priorities are Reliability, Modernization, and Expansion. Ms. Ho</w:t>
       </w:r>
       <w:r w:rsidR="00E03946">
         <w:t xml:space="preserve"> then</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> provided an overview of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/MBTA’s FY22 CIP spending by source, which are broken down </w:t>
+        <w:t xml:space="preserve"> provided an overview of MassDOT/MBTA’s FY22 CIP spending by source, which are broken down </w:t>
       </w:r>
       <w:r w:rsidR="00E03946">
         <w:t>below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B395CB" w14:textId="1E866B4F" w:rsidR="00E163C8" w:rsidRDefault="00E163C8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4875"/>
         <w:gridCol w:w="4855"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A57614" w14:paraId="4706A414" w14:textId="77777777" w:rsidTr="00A57614">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="782E6DC7" w14:textId="3CA8AC08" w:rsidR="00A57614" w:rsidRDefault="00A57614">
             <w:r>
               <w:t>Sources</w:t>
             </w:r>
@@ -3180,83 +2958,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A739DCB" w14:textId="49D03C61" w:rsidR="00A57614" w:rsidRDefault="00A57614">
             <w:r>
               <w:t>$4,013.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25CF7205" w14:textId="77777777" w:rsidR="00E163C8" w:rsidRDefault="00E163C8"/>
     <w:p w14:paraId="4EC007EE" w14:textId="5C933464" w:rsidR="00017D9C" w:rsidRDefault="00A57614">
       <w:r>
         <w:t>Ms. Ho then provided an over</w:t>
       </w:r>
       <w:r w:rsidR="00E03946">
         <w:t>view</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the CIP and STIP alignment. Ms. Ho explained that STIP is dedicated to federal highway and transit funding and federal funded transportation projects and is subject to federal approval. </w:t>
       </w:r>
       <w:r w:rsidR="00017D9C">
-        <w:t>Ms. Ho noted that it is comprised almost exclusively of roadway and public transit projects (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, MBTA, RTA’s). Furthermore, it includes projects programmed by the 13 Metropolitan Planning Organizations (MPOs). Ms. Ho noted that the STIP is an “obligation” document of projected FHWA and FTA awards; the CIP on the other hand is a cash-flow document that depicts expenditures over time. Furthermore, the STIP makes use of the priorities/ programs/ project’s framework </w:t>
+        <w:t xml:space="preserve">Ms. Ho noted that it is comprised almost exclusively of roadway and public transit projects (MassDOT, MBTA, RTA’s). Furthermore, it includes projects programmed by the 13 Metropolitan Planning Organizations (MPOs). Ms. Ho noted that the STIP is an “obligation” document of projected FHWA and FTA awards; the CIP on the other hand is a cash-flow document that depicts expenditures over time. Furthermore, the STIP makes use of the priorities/ programs/ project’s framework </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00017D9C">
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00017D9C">
         <w:t xml:space="preserve"> the CIP framework. Ms. Ho went on to explain that the CIP identifies </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00017D9C">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00017D9C">
-        <w:t xml:space="preserve"> the sources and uses of transportation funding available and includes state capital funding for projects advanced by </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, and the MBTA, including Rail and Transit, Aeronautics Division, and the Registry of Motor Vehicles. </w:t>
+        <w:t xml:space="preserve"> the sources and uses of transportation funding available and includes state capital funding for projects advanced by MassDOT, and the MBTA, including Rail and Transit, Aeronautics Division, and the Registry of Motor Vehicles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0593A85E" w14:textId="77777777" w:rsidR="00017D9C" w:rsidRDefault="00017D9C"/>
     <w:p w14:paraId="32F1164D" w14:textId="41CCFD38" w:rsidR="00017D9C" w:rsidRDefault="00017D9C">
       <w:r>
         <w:t xml:space="preserve">Ms. Ho concluded her presentation and Ms. Connors thanked her for the information. </w:t>
       </w:r>
       <w:r w:rsidR="00347BE0">
         <w:t xml:space="preserve">Ms. Connors asked if anyone had any questions for Ms. Ho. There were no questions or comments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768A6E05" w14:textId="77777777" w:rsidR="00017D9C" w:rsidRDefault="00017D9C"/>
     <w:p w14:paraId="7BE7EC9F" w14:textId="77777777" w:rsidR="003F5D2B" w:rsidRDefault="00347BE0">
       <w:r>
         <w:t>Ms. Connors summarized her follow-up items and announced that the next meeting is scheduled for November 19</w:t>
       </w:r>
       <w:r w:rsidRPr="00347BE0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at 1:00PM.</w:t>
       </w:r>
@@ -3291,134 +3053,134 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adjourned at 1:50PM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36078072" w14:textId="23CAC5A0" w:rsidR="00C5683B" w:rsidRDefault="00C5683B" w:rsidP="00347BE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="480" w:lineRule="auto"/>
         <w:ind w:right="5987"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C5683B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1220" w:bottom="1220" w:left="1280" w:header="0" w:footer="1040" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68C7C646" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="326E58C1" w14:textId="77777777" w:rsidR="00887BCB" w:rsidRDefault="00887BCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67336656" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="649BA6C9" w14:textId="77777777" w:rsidR="00887BCB" w:rsidRDefault="00887BCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17D7412F" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E287C5C" w14:textId="7813BEAA" w:rsidR="00C5683B" w:rsidRDefault="00EC3010">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77817326" wp14:editId="71C39ABA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3813175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9258300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="158750" cy="180340"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3534,110 +3296,110 @@
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA33CC0" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70519019" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="7FBD94DC" w14:textId="77777777" w:rsidR="00887BCB" w:rsidRDefault="00887BCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4274259E" w14:textId="77777777" w:rsidR="004423CA" w:rsidRDefault="002D3603">
+    <w:p w14:paraId="7C0DE53B" w14:textId="77777777" w:rsidR="00887BCB" w:rsidRDefault="00887BCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44968267" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E871F12" w14:textId="2AF8686F" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01786249" w14:textId="77777777" w:rsidR="007E580B" w:rsidRDefault="007E580B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC6402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA8E1CF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3932,174 +3694,175 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A2C6292E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7082" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2B32AA0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7968" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="145364699">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1908875339">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1537546552">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C5683B"/>
     <w:rsid w:val="00017D9C"/>
     <w:rsid w:val="00053EF9"/>
     <w:rsid w:val="000B01D3"/>
     <w:rsid w:val="0017585F"/>
     <w:rsid w:val="001B67CB"/>
     <w:rsid w:val="001E5CAE"/>
     <w:rsid w:val="001F20F0"/>
     <w:rsid w:val="00200DE6"/>
     <w:rsid w:val="0025692C"/>
     <w:rsid w:val="002D3603"/>
     <w:rsid w:val="00347BE0"/>
     <w:rsid w:val="003F39CB"/>
     <w:rsid w:val="003F5D2B"/>
     <w:rsid w:val="00410B58"/>
     <w:rsid w:val="004423CA"/>
     <w:rsid w:val="00455F66"/>
     <w:rsid w:val="00483A40"/>
     <w:rsid w:val="00491A8A"/>
     <w:rsid w:val="004C2293"/>
     <w:rsid w:val="00570209"/>
     <w:rsid w:val="006171AF"/>
     <w:rsid w:val="00637CBA"/>
     <w:rsid w:val="006906E3"/>
     <w:rsid w:val="006A2377"/>
     <w:rsid w:val="0070553E"/>
     <w:rsid w:val="00761444"/>
     <w:rsid w:val="007E580B"/>
     <w:rsid w:val="00860FBD"/>
+    <w:rsid w:val="00887BCB"/>
     <w:rsid w:val="009547EF"/>
     <w:rsid w:val="00A4672E"/>
+    <w:rsid w:val="00A46DC4"/>
     <w:rsid w:val="00A57614"/>
     <w:rsid w:val="00AA5C44"/>
     <w:rsid w:val="00AB30FF"/>
     <w:rsid w:val="00B07D4F"/>
     <w:rsid w:val="00B10634"/>
     <w:rsid w:val="00BB4C75"/>
     <w:rsid w:val="00C1240B"/>
     <w:rsid w:val="00C52B6B"/>
     <w:rsid w:val="00C5683B"/>
+    <w:rsid w:val="00C96EE7"/>
     <w:rsid w:val="00D51000"/>
     <w:rsid w:val="00E03946"/>
     <w:rsid w:val="00E163C8"/>
     <w:rsid w:val="00E23604"/>
     <w:rsid w:val="00EC3010"/>
     <w:rsid w:val="00ED7D7F"/>
     <w:rsid w:val="00F12C2A"/>
     <w:rsid w:val="00F1617E"/>
     <w:rsid w:val="00F95E9D"/>
     <w:rsid w:val="00FC314E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43C62B10"/>
   <w15:docId w15:val="{FB8D960C-7250-4489-AB1D-23FA48F80EA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4612,51 +4375,51 @@
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00053EF9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="131405247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="912197616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4961,112 +4724,85 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009328F3A7E452743868B232F99CA4711" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6844d6ef69370bccd7f3e25c4b1507b7">
-[...2 lines deleted...]
-    <xsd:import namespace="9f2df0ba-6bb7-4f77-8da0-040ed292941d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100111AECDB4CEEE948813582E780DF0A22" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9dde6e05807abd079f4299741d6450e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28056e52-0c62-46e1-89b3-8467673f0663" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e42fd0db39c28e6fd5c68c1488b8d9d4" ns2:_="">
+    <xsd:import namespace="28056e52-0c62-46e1-89b3-8467673f0663"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f95772f7-5be7-4436-9eae-fc1650fe511f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="28056e52-0c62-46e1-89b3-8467673f0663" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...22 lines deleted...]
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -5126,138 +4862,138 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FB5BD6-2087-4ACD-A84C-BF0DFC8ECDD2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BE7711B-61E6-4535-B15A-DEEF41F9CDEF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA664D73-A3DF-4565-B67D-B8A733F8B14A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5BD0E1-11AB-441A-BA7B-815DEFC0AC14}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F6CDA03-D37C-40FC-AE52-4917761FC9EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F5BD0E1-11AB-441A-BA7B-815DEFC0AC14}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA664D73-A3DF-4565-B67D-B8A733F8B14A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1823</Words>
-  <Characters>10396</Characters>
+  <Characters>10394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - DAC, Minutes (11.20.2020)(Draft until approved).doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12195</CharactersWithSpaces>
+  <CharactersWithSpaces>12193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - DAC, Minutes (11.20.2020)(Draft until approved).doc</dc:title>
   <dc:creator>wbarchibald</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-12-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-10-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x01010009328F3A7E452743868B232F99CA4711</vt:lpwstr>
+    <vt:lpwstr>0x010100111AECDB4CEEE948813582E780DF0A22</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
     <vt:r8>2786000</vt:r8>
   </property>
 </Properties>
 </file>