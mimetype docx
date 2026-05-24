--- v1 (2026-02-02)
+++ v2 (2026-05-24)
@@ -109,129 +109,143 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="46D4ECEA" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="002B54E9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc216433879"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229584819"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="002B54E9" w:rsidRPr="002B54E9">
         <w:t>OFF50: Audio, Video, Multimedia Presentation Equipment, Supplies and Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Contract_Overview"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc216433880"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc229584820"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="75C9A133" w14:textId="77777777" w:rsidR="007742F0" w:rsidRPr="007742F0" w:rsidRDefault="007742F0" w:rsidP="007742F0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="5129"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D3959" w:rsidRPr="00386494" w14:paraId="370ADE97" w14:textId="77777777" w:rsidTr="3A169F22">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="672"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="72203A6E" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
+          <w:p w14:paraId="72203A6E" w14:textId="75215C9D" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Category Manager Contact Information</w:t>
+              <w:t>Category Manager Cont</w:t>
+            </w:r>
+            <w:r w:rsidR="00486BC4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386494">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>act Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="284358BF" w14:textId="0DDD56BA" w:rsidR="000517AF" w:rsidRPr="00386494" w:rsidRDefault="000517AF" w:rsidP="000517AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00386494">
                 <w:rPr>
@@ -452,132 +466,162 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">October 31, 2027. </w:t>
             </w:r>
             <w:r w:rsidR="00301205" w:rsidRPr="00301205">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D3959" w:rsidRPr="00386494" w14:paraId="43F72668" w14:textId="77777777" w:rsidTr="3A169F22">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="58BC54CE" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
+          <w:p w14:paraId="58BC54CE" w14:textId="57AFD6AF" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS) Master Agreement (MA) Number</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="00486BC4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386494">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) Master Agreement (MA) Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="4C0E3807" w14:textId="25D434AA" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="002A2B40" w:rsidP="00C11BD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OFF50*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58885289" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00D3447D" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
+          <w:p w14:paraId="00D3447D" w14:textId="1F7BE556" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the MMARS system.</w:t>
+              <w:t xml:space="preserve"> *The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00486BC4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00386494">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D3959" w:rsidRPr="00386494" w14:paraId="31792F55" w14:textId="77777777" w:rsidTr="3A169F22">
         <w:trPr>
           <w:trHeight w:val="1029"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="7B894A0E" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -714,64 +758,106 @@
           </w:tcPr>
           <w:p w14:paraId="7ED94F9A" w14:textId="77777777" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="006D3959" w:rsidP="00C11BD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386494">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CFD169" w14:textId="5E11221B" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="00301205" w:rsidP="3A169F22">
+          <w:p w14:paraId="71CFD169" w14:textId="6CBCBE1B" w:rsidR="006D3959" w:rsidRPr="00386494" w:rsidRDefault="000A6506" w:rsidP="3A169F22">
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">October 20, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="1ABC3082" w:rsidRPr="3A169F22">
+              <w:t>May 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00301205">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2025: Corrected vendor table.</w:t>
+              <w:t xml:space="preserve">2, </w:t>
+            </w:r>
+            <w:r w:rsidR="1ABC3082" w:rsidRPr="3A169F22">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00B47F9B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="1ABC3082" w:rsidRPr="3A169F22">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B47F9B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Quote Response and Requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00A45454">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Information</w:t>
+            </w:r>
+            <w:r w:rsidR="1ABC3082" w:rsidRPr="3A169F22">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41EDAD14" w14:textId="77777777" w:rsidR="00301205" w:rsidRDefault="00301205" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE53A3B" w14:textId="62751D30" w:rsidR="00AC1E9E" w:rsidRPr="006E4CCA" w:rsidRDefault="00AC1E9E" w:rsidP="006E4CCA">
       <w:pPr>
         <w:tabs>
@@ -1087,2638 +1173,2638 @@
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7F32DC4C" w14:textId="36BBA923" w:rsidR="005B5713" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="3877B999" w14:textId="55EF5767" w:rsidR="00054C80" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216433879" w:history="1">
-            <w:r w:rsidR="005B5713" w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584819" w:history="1">
+            <w:r w:rsidR="00054C80" w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide OFF50: Audio, Video, Multimedia Presentation Equipment, Supplies and Services</w:t>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433879 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="005B5713">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584819 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005B5713">
+            <w:r w:rsidR="00054C80">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D3A3D9A" w14:textId="3A0B9D29" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="641802DD" w14:textId="3D7BDC96" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433880" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584820" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433880 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584820 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E5A2FAA" w14:textId="07F37534" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="0832C1CA" w14:textId="11DEE55F" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433881" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584821" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433881 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584821 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04E343C2" w14:textId="41361CED" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="1E410C45" w14:textId="679C23A8" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433882" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584822" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433882 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584822 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DAB2965" w14:textId="33E0CC0D" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="40807B26" w14:textId="59FA7E0D" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433883" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584823" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433883 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584823 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A5FB8D8" w14:textId="04EFD021" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="1C01309B" w14:textId="3C3D84CA" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433884" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584824" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433884 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584824 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5543164D" w14:textId="2DDF90E2" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="74B26EF1" w14:textId="13BB3C24" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433885" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584825" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433885 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584825 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09BB6E07" w14:textId="6B680304" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="7C56FC13" w14:textId="1D6AAF12" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433886" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584826" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433886 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584826 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7678C527" w14:textId="4BA31D56" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="30114DBA" w14:textId="28943F89" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433887" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584827" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433887 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584827 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1230555E" w14:textId="37098FC7" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="22DFB6E8" w14:textId="3A1A2BC7" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433888" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584828" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433888 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584828 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6347B5B6" w14:textId="4365A196" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="7B78B00E" w14:textId="51854A21" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433889" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584829" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433889 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584829 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5112FAA8" w14:textId="47741706" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="6006F7C1" w14:textId="36DD0F5B" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433890" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584830" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433890 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584830 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6026DC51" w14:textId="72FDB15B" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="065B8BE5" w14:textId="5B9D9EE5" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433891" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584831" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433891 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584831 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4DDEEEBC" w14:textId="087D5293" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="01128F6F" w14:textId="2CB43227" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433892" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584832" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Vendor-Specific Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433892 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584832 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C797DEE" w14:textId="7DD00C77" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="4015547D" w14:textId="26FF7208" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433893" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584833" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction and Construction-Related Labor Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433893 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584833 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BE11948" w14:textId="5DA8A68E" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="0D571DF9" w14:textId="44E69BAD" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433894" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584834" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Construction Thresholds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433894 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584834 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6593C8E1" w14:textId="70DF720C" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="6225A13D" w14:textId="3867AF61" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433895" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584835" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Prevailing Wage Law Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433895 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584835 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="718E44E4" w14:textId="43FAFFCA" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="58A77B73" w14:textId="674DFD1B" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433896" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584836" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Labor Hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433896 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584836 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79F5C0E8" w14:textId="502A70D1" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="2C37BFE6" w14:textId="673FB179" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433897" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584837" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Apprentice Labor Rates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433897 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584837 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63F67BA4" w14:textId="60B9076E" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="71C99B37" w14:textId="36127820" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433898" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584838" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433898 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584838 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01F22A0F" w14:textId="17D3DCC1" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="5E5483D1" w14:textId="2C29A668" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433899" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584839" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433899 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584839 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42442F01" w14:textId="6B40BEC6" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="6B51C60F" w14:textId="715CE3A4" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433900" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584840" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433900 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584840 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4CCC23FD" w14:textId="0FD45B1B" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="3B28252F" w14:textId="7BE3C686" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433901" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584841" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433901 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584841 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E8D7D99" w14:textId="04A2CD04" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="0E27601B" w14:textId="076ED271" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433902" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584842" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Shipping, Delivery, and Returns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433902 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584842 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25182482" w14:textId="3219DA62" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="179EB218" w14:textId="3111BC4D" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433903" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584843" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Repairs and Services Warranties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433903 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584843 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A3D6578" w14:textId="19545686" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="3E2304BB" w14:textId="729565B3" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433904" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584844" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433904 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584844 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="106A890F" w14:textId="259D2FFB" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="607954BF" w14:textId="7EB42913" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433905" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584845" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433905 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584845 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6218BD78" w14:textId="1A6710B0" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="29B502EC" w14:textId="5F0F8023" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433906" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584846" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433906 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584846 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A298732" w14:textId="09EFC7BF" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="203DE1EA" w14:textId="37885362" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433907" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584847" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433907 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584847 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56348ADD" w14:textId="6ABB543A" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="0110A11C" w14:textId="37C76516" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433908" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584848" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433908 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584848 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38C02A3C" w14:textId="6D5AF280" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="76014D24" w14:textId="2DBF280F" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433909" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584849" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433909 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584849 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F21137E" w14:textId="493AA01B" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="2AF95119" w14:textId="0D508EF1" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433910" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584850" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433910 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584850 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72F59E7D" w14:textId="1AC49397" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="39A8E434" w14:textId="1BFBF12A" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433911" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584851" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433911 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584851 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53CE19D2" w14:textId="08734FFA" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="1F477A9B" w14:textId="0B8BFC74" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433912" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584852" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D1ABE">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D1ABE">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D1ABE">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D1ABE">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433912 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584852 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24C1633C" w14:textId="21BD488C" w:rsidR="005B5713" w:rsidRDefault="005B5713">
+        <w:p w14:paraId="14374C60" w14:textId="5D5B1715" w:rsidR="00054C80" w:rsidRDefault="00054C80">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216433913" w:history="1">
-            <w:r w:rsidRPr="008D1ABE">
+          <w:hyperlink w:anchor="_Toc229584853" w:history="1">
+            <w:r w:rsidRPr="00482F8A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Geographical Service Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216433913 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc229584853 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="2A08B563" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="2879BDF7" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
@@ -3749,51 +3835,51 @@
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc216433881"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc229584821"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7301EF6F" w14:textId="2D1FEC3E" w:rsidR="007C6ED7" w:rsidRDefault="007C6ED7" w:rsidP="007C6ED7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01237">
         <w:rPr>
           <w:b/>
@@ -4023,51 +4109,51 @@
           </w:rPr>
           <w:t>OFF50 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C6ED7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007C6ED7" w:rsidRPr="00B01237">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc216433882"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc229584822"/>
       <w:r>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4280,61 +4366,61 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C58FCA8" w14:textId="2B8CFCB1" w:rsidR="008B7D4E" w:rsidRPr="00A12C2C" w:rsidRDefault="008B7D4E" w:rsidP="007C6ED7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Contract_Categories"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc194066593"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc216433883"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc229584823"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc194066593"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="41E0B1C4" w14:textId="7BD11BF3" w:rsidR="007C6ED7" w:rsidRPr="00A12C2C" w:rsidRDefault="007C6ED7" w:rsidP="007C6ED7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract </w:t>
       </w:r>
       <w:r w:rsidRPr="00864A9E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -7074,51 +7160,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Photo </w:t>
       </w:r>
       <w:r w:rsidR="004A2283">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="002E4637">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>torage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="2C499C57" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc216433884"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229584824"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="37A221D5" w14:textId="45EEF338" w:rsidR="007C6ED7" w:rsidRPr="00EC0C31" w:rsidRDefault="007C6ED7" w:rsidP="00EC0C31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="00EC0C31">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7177,51 +7263,51 @@
         <w:r w:rsidR="00135F47" w:rsidRPr="00135F47">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>e Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC0C31">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc216433885"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc229584825"/>
       <w:r w:rsidRPr="000067FD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7526,51 +7612,51 @@
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc216433886"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc229584826"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="0DAD64EF" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
@@ -7857,161 +7943,177 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>page, where links to all the vendors’ MBPOs are provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F451098" w14:textId="2B305534" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00F35A63" w:rsidP="007C6ED7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Quote_Response_and"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc194066598"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc216433887"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc229584827"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc194066598"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="379A6A51" w14:textId="77777777" w:rsidR="00614844" w:rsidRPr="00614844" w:rsidRDefault="00614844" w:rsidP="00614844">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers must solicit quotes when using this contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ED69C3" w14:textId="0387C249" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
+    <w:p w14:paraId="39ED69C3" w14:textId="0DBA23F0" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases of </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$10,000 and above</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00757BE8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>uyers are required to solicit quot</w:t>
+        <w:t xml:space="preserve">uyers are required to solicit </w:t>
+      </w:r>
+      <w:r w:rsidR="00856720">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of three (3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1E68">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quot</w:t>
       </w:r>
       <w:r w:rsidR="00757BE8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from all eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the </w:t>
+        <w:t xml:space="preserve"> from eligible vendors and obtain a minimum of three (3) responses. This ensures a competitive bidding process and helps the </w:t>
       </w:r>
       <w:r w:rsidR="00757BE8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uyer find the best possible value for their purchase. A “no bid” response is considered an acceptable response.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FF2A7D" w14:textId="6CACF07E" w:rsidR="00614844" w:rsidRPr="003B1E68" w:rsidRDefault="00614844" w:rsidP="003B1E68">
+    <w:p w14:paraId="63FF2A7D" w14:textId="6CACF07E" w:rsidR="00614844" w:rsidRDefault="00614844" w:rsidP="003B1E68">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For purchases </w:t>
       </w:r>
       <w:r w:rsidRPr="00464727">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>under $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
@@ -8040,56 +8142,113 @@
       </w:r>
       <w:r w:rsidR="00E42DC0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uyers should consult with their Chief Purchasing Officer or equivalent authority. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1E68">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3558AC1C" w14:textId="22020E6C" w:rsidR="008E4DF2" w:rsidRPr="003B1E68" w:rsidRDefault="008E4DF2" w:rsidP="003B1E68">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC44ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">construction </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7108">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">law section for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC44ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quote requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7108">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on tho</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BEC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se projects.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC44ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5784688E" w14:textId="78416B47" w:rsidR="00802718" w:rsidRPr="007C6ED7" w:rsidRDefault="00ED723A" w:rsidP="007C6ED7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc216433888"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc229584828"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="52DE6FEA" w14:textId="77777777" w:rsidR="00516C7C" w:rsidRDefault="007C6ED7" w:rsidP="007C6ED7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B3A0A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchases made through this contract will be direct, outright purchases.</w:t>
       </w:r>
@@ -8433,50 +8592,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC8C92E" w14:textId="27ED34C7" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Direct Purchase of Fixed Price Items on COMMBUYS:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F3BAF" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Used for products and services with fixed pricing</w:t>
       </w:r>
       <w:r w:rsidR="00FA406B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is </w:t>
       </w:r>
       <w:r w:rsidR="002F3BAF" w:rsidRPr="003B0898">
         <w:rPr>
@@ -8514,59 +8674,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidR="00BD6C2A" w:rsidRPr="00F451F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor List</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002974C8" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00037112" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a list </w:t>
-[...7 lines deleted...]
-        <w:t>of eligible</w:t>
+        <w:t xml:space="preserve"> a list of eligible</w:t>
       </w:r>
       <w:r w:rsidR="002974C8" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendors.</w:t>
       </w:r>
       <w:r w:rsidR="00037112" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384045" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The buyer can submit a request for goods and services from a Statewide Contract (SWC) or a </w:t>
       </w:r>
       <w:r w:rsidR="005425BA">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8854,63 +9006,63 @@
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Make a Statewide Contract Purchase in COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A61E64" w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5879AA5A" w14:textId="15C7EB67" w:rsidR="00F54CDE" w:rsidRDefault="00F54CDE" w:rsidP="00F54CDE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Extend_Beyond_(Performance_1"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc194066599"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc216433889"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc229584829"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc194066599"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc207800534"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="7DACE3DC" w14:textId="77777777" w:rsidR="00F54CDE" w:rsidRPr="00603AE1" w:rsidRDefault="00F54CDE" w:rsidP="00F54CDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603AE1">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, the following stipulations are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CAE63F5" w14:textId="4FE27E6A" w:rsidR="00F54CDE" w:rsidRPr="00603AE1" w:rsidRDefault="00F54CDE" w:rsidP="00F54CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -8967,51 +9119,51 @@
     <w:p w14:paraId="793DA3B7" w14:textId="77777777" w:rsidR="00F54CDE" w:rsidRPr="00603AE1" w:rsidRDefault="00F54CDE" w:rsidP="00F54CDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00603AE1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Extend_Beyond_(Performance"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc216433890"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc229584830"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="1B4D9B57" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9099,50 +9251,51 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00124E63" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efficiency in the procurement process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370E26D7" w14:textId="1F0CF014" w:rsidR="0082614B" w:rsidRPr="00136C46" w:rsidRDefault="0082614B" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For Executive Agencies, COMMBUYS is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>801 CMR 21.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9164,60 +9317,51 @@
         </w:rPr>
         <w:t xml:space="preserve">tatewide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts (SWCs) for the purchase of products and services. </w:t>
       </w:r>
       <w:r w:rsidR="001468E4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To set up a </w:t>
-[...8 lines deleted...]
-        <w:t>COMMBUYS buyer account or to update an existing agency account,</w:t>
+        <w:t>To set up a COMMBUYS buyer account or to update an existing agency account,</w:t>
       </w:r>
       <w:r w:rsidR="00B3390A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers must </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
@@ -9336,60 +9480,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc194066601"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc216433891"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc229584831"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="423CA7C5" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9714,51 +9858,51 @@
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="04D79911" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="473C283D" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -9769,51 +9913,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF48A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the applicable </w:t>
       </w:r>
       <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9986,51 +10139,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:r w:rsidR="00047CCD" w:rsidRPr="00023184">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OFF50 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E139FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C1318A" w14:textId="613FCE46" w:rsidR="003C3ABF" w:rsidRDefault="00554AF0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc194066602"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc216433892"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc229584832"/>
       <w:r>
         <w:t>Finding Vendor-Specific Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="60A82AFB" w14:textId="5F9F0661" w:rsidR="00F33440" w:rsidRPr="00136C46" w:rsidRDefault="00554AF0" w:rsidP="00554AF0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To find vendor-specific documents, </w:t>
       </w:r>
       <w:r w:rsidR="003241BC">
         <w:rPr>
           <w:bCs/>
@@ -10133,105 +10286,114 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page</w:t>
       </w:r>
       <w:r w:rsidR="00F33440" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and follow these steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAA3403" w14:textId="22E92C57" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00612EF3">
+    <w:p w14:paraId="1EAA3403" w14:textId="5D674415" w:rsidR="00F33440" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="00EB01C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Vendor Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> page, u</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nder the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Master Blanket Purchase Order #</w:t>
+        <w:t xml:space="preserve">Master Blanket Purchase Order </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF48A1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Column, </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicable </w:t>
       </w:r>
@@ -10273,51 +10435,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Master Blanket Purchase Order (MBPO) opens for the selected PO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0681DD01" w14:textId="33618CF0" w:rsidR="00554AF0" w:rsidRPr="00EB01C8" w:rsidRDefault="00F33440" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">On the MBPO, scroll down to the </w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section to find the vendor-specific documents</w:t>
       </w:r>
       <w:r w:rsidR="002E618D" w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -10348,51 +10509,51 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB01C8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the desired document link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55455757" w14:textId="2DCF5BB8" w:rsidR="00B50291" w:rsidRPr="009E12A3" w:rsidRDefault="000067FD" w:rsidP="00E139FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc216433893"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc229584833"/>
       <w:r w:rsidRPr="000067FD">
         <w:t>Construction and Construction-Related Labor Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594D1BE7" w14:textId="58AA924E" w:rsidR="00181542" w:rsidRPr="009E12A3" w:rsidRDefault="00181542" w:rsidP="00B50291">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract </w:t>
@@ -10957,51 +11118,51 @@
       <w:r w:rsidR="00960D6F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E57289">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EECD24" w14:textId="706D8D12" w:rsidR="009A68A0" w:rsidRDefault="009A68A0" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc216433894"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc229584834"/>
       <w:r>
         <w:t>Construction Threshold</w:t>
       </w:r>
       <w:r w:rsidR="0000616D">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="45334992" w14:textId="3DBC3885" w:rsidR="009A68A0" w:rsidRPr="009E12A3" w:rsidRDefault="00A361DB" w:rsidP="009A68A0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -11012,92 +11173,92 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A3E2C3" w14:textId="51919470" w:rsidR="009A68A0" w:rsidRPr="009E12A3" w:rsidRDefault="009A68A0" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Construction services </w:t>
       </w:r>
       <w:r w:rsidR="002F5141">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">purchased under this contract </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are limited to $50,000 or less per engagement (job/project).</w:t>
       </w:r>
       <w:r w:rsidR="005D1B3D" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The total cost of all maintenance and service agreements, including those spanning multiple years, shall not exceed $50,000 over the life of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D9066E" w14:textId="6F579733" w:rsidR="005D1B3D" w:rsidRPr="009E12A3" w:rsidRDefault="00320FAB" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For construction materials and labor valued from </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$10,000-$50,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00153404" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers </w:t>
       </w:r>
@@ -11199,66 +11360,66 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">use sound business practices to </w:t>
       </w:r>
       <w:r w:rsidR="00D72A2A" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>award the work to a vendor without seeking additional quotes. Using an OSD statewide contract satisfies the sound business practices requirement of G.L. c. 149 for jobs costing less than $10,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA675B2" w14:textId="683B4404" w:rsidR="0024729E" w:rsidRDefault="00F26DFB" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc194066605"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc216433895"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc229584835"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc194066605"/>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve">Prevailing </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31D64">
         <w:t>Wage</w:t>
       </w:r>
       <w:r w:rsidRPr="006A4A2A">
         <w:t xml:space="preserve"> Law Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="004D3A5D" w:rsidRPr="00EE4A24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="2E4C2734" w14:textId="5A46FB36" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Massachusetts prevailing wage laws require that covered employees on public works projects be paid a minimum hourly rate set by the Department of Labor Standards (DLS). The prevailing wage laws apply to both union and non-union employers and employees. The buyer has a legal obligation to request a prevailing wage schedule from the</w:t>
       </w:r>
       <w:r w:rsidR="00A6581E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00A6581E" w:rsidRPr="00DD25F4">
           <w:rPr>
@@ -11341,51 +11502,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ommonwealth or two or more subdivisions thereof for planning, acquisition, design, construction, demolition, installation, repair, or maintenance whose costs are paid for, reimbursed, grant funded, or otherwise supported, in whole or in part, by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ommonwealth. An affected awarding authority’s bid documents must include a reference to the specific goals that will be contained in the contract. The contract must also include the processes and procedures to ensure compliance with the Workforce Participation Goals, including reporting and enforcement provisions. For questions about the Workforce Participation Goals law, please </w:t>
+        <w:t xml:space="preserve">ommonwealth. An affected awarding authority’s bid documents must include a reference to the specific goals that will be contained in the contract. The contract must also include the processes and procedures to ensure compliance with the Workforce Participation Goals, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5C8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">including reporting and enforcement provisions. For questions about the Workforce Participation Goals law, please </w:t>
       </w:r>
       <w:r w:rsidR="00201AFF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r w:rsidR="00201AFF" w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00201AFF" w:rsidRPr="00FD522C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Attorney General’s Office Bid Unit</w:t>
         </w:r>
       </w:hyperlink>
@@ -11394,99 +11563,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE6C286" w14:textId="77777777" w:rsidR="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Office of the Attorney General’s Fair Labor Division is responsible for enforcing the prevailing wage laws. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0092479A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prevailing Wage Enforcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B77F25" w14:textId="11C15E2F" w:rsidR="00CE4F99" w:rsidRPr="00CE4F99" w:rsidRDefault="00CE4F99" w:rsidP="00CE4F99">
       <w:r w:rsidRPr="007C5C8D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers should always refer to a vendor’s Bidder Response Form (located in their COMMBUYS file) for their mark-up over prevailing wage and materials as well as a vendor’s charge for emergency services, holidays, and non-business hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C308E0" w14:textId="7DA6CF7F" w:rsidR="00C045FB" w:rsidRPr="00C045FB" w:rsidRDefault="00151AC8" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc216433896"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229584836"/>
       <w:r>
         <w:t>Labor Hours</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="5434897D" w14:textId="77777777" w:rsidR="00E82D9A" w:rsidRDefault="00AD0A7A" w:rsidP="00C045FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Business Hours (excluding holidays) are defined as Monday through Friday 7:00 a.m. to 5:00 p.m. Non-Business Hours are defined as periods outside of Business Hours</w:t>
       </w:r>
       <w:r w:rsidR="0008776A" w:rsidRPr="009E12A3">
         <w:rPr>
@@ -11528,51 +11696,51 @@
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Many state facilities </w:t>
       </w:r>
       <w:r w:rsidR="003624C5" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>operate continuously (24/7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ADE978" w14:textId="639A2856" w:rsidR="003624C5" w:rsidRDefault="003624C5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc216433897"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc229584837"/>
       <w:r>
         <w:t>Apprentice Labor Rates</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="40308299" w14:textId="56612E33" w:rsidR="00720C80" w:rsidRPr="009E12A3" w:rsidRDefault="00720C80" w:rsidP="00720C80">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bidders may only include apprentice labor rates if they are participating in the Commonwealth's Approved Apprentice Program</w:t>
       </w:r>
       <w:r w:rsidR="00AE4F31" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can </w:t>
@@ -11627,51 +11795,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Information for apprentices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00291EE1" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to learn more.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc216433898"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc229584838"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11917,89 +12085,89 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc216433899"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc229584839"/>
       <w:r w:rsidRPr="00DD5236">
+        <w:lastRenderedPageBreak/>
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007002E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>In cases where all other factors are equal, and particularly when adhering to a best value approach, the department will favor the vendor with stronger SDP commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570E0460" w14:textId="513A2E36" w:rsidR="00053531" w:rsidRPr="007002E9" w:rsidRDefault="00053531" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
@@ -12077,51 +12245,51 @@
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc216433900"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc229584840"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -12226,63 +12394,63 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="44AD4198" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc194066607"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc216433901"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229584841"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="388A6E60" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
@@ -12325,60 +12493,60 @@
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6001D8C1" w14:textId="51D637A2" w:rsidR="00A87A58" w:rsidRPr="009E12A3" w:rsidRDefault="00A87A58" w:rsidP="00AF64BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc194066609"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc216433902"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc229584842"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc194066609"/>
       <w:r w:rsidRPr="00A87A58">
         <w:t>Shipping, Delivery, and Returns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="1D5D910A" w14:textId="62C95C3B" w:rsidR="000C5CD9" w:rsidRPr="009E12A3" w:rsidRDefault="000C5CD9" w:rsidP="00A87A58">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For shipping, delivery, and returns, please follow these guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A419FC2" w14:textId="77777777" w:rsidR="00211E60" w:rsidRPr="00FA13BA" w:rsidRDefault="00211E60" w:rsidP="00211E60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
@@ -12414,50 +12582,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors are not allowed to request an exception for shipping charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DF6743" w14:textId="2D5C8A27" w:rsidR="009D734A" w:rsidRDefault="00906EE2" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906EE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Delivery must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Free on </w:t>
       </w:r>
       <w:r w:rsidR="005627C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Board (</w:t>
       </w:r>
       <w:r w:rsidRPr="00906EE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FOB</w:t>
@@ -12524,51 +12693,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchasing Entity’s request for quote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B80BD69" w14:textId="77777777" w:rsidR="009D734A" w:rsidRDefault="00407437" w:rsidP="009D734A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FOB</w:t>
       </w:r>
       <w:r w:rsidR="00906EE2" w:rsidRPr="00906EE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> destination shall mean inside delivery to the ordering entity’s requested destination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071BB30C" w14:textId="77777777" w:rsidR="003C4BB0" w:rsidRDefault="00906EE2" w:rsidP="009D734A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906EE2">
@@ -13016,96 +13184,96 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604C81">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All items being returned by Purchasing Entity must be in their original packaging and in saleable condition.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A379A25" w14:textId="0C1904AD" w:rsidR="004553D2" w:rsidRPr="009E12A3" w:rsidRDefault="004553D2" w:rsidP="00AF64BC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc194066610"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc216433903"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc229584843"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc194066610"/>
       <w:r w:rsidRPr="004553D2">
+        <w:lastRenderedPageBreak/>
         <w:t>Repairs and Services Warranties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="003B7672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="5A4F4069" w14:textId="78BE7CE2" w:rsidR="004553D2" w:rsidRPr="009E12A3" w:rsidRDefault="004553D2" w:rsidP="004553D2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For repairs and services warranties, please refer to these guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A730597" w14:textId="77777777" w:rsidR="004553D2" w:rsidRPr="009E12A3" w:rsidRDefault="004553D2" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The warranty for the Commonwealth shall be the manufacturer’s standard warranty starting from the date of acceptance by the Purchasing Entity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AA7009" w14:textId="5E5CA773" w:rsidR="004553D2" w:rsidRPr="009E12A3" w:rsidRDefault="004553D2" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment that is considered a “durable commodity” (a product that is intended to last for a long time) must carry a guarantee that service, service parts, and maintenance is available from the </w:t>
@@ -13405,51 +13573,51 @@
       <w:hyperlink w:anchor="_Contract_Overview" w:history="1">
         <w:r w:rsidR="00523926" w:rsidRPr="00523926">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Contract Overview</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E9366C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc216433904"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc229584844"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13838,51 +14006,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="4D62C99E" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc216433905"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc229584845"/>
       <w:r w:rsidRPr="003066B4">
         <w:lastRenderedPageBreak/>
         <w:t>Emergency Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707CE663" w14:textId="61DD942E" w:rsidR="000176A7" w:rsidRPr="00296F0D" w:rsidRDefault="00280EC3" w:rsidP="00AF64BC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
@@ -13931,51 +14099,51 @@
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc216433906"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc229584846"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14283,51 +14451,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc216433907"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc229584847"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="642456F9" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00612EF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -14653,51 +14821,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2092C95A" w14:textId="5383DF35" w:rsidR="00600F57" w:rsidRPr="002E2D42" w:rsidRDefault="00600F57" w:rsidP="00600F57">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc194066616"/>
       <w:bookmarkStart w:id="60" w:name="_Toc207800556"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc216433908"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc229584848"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r>
         <w:t xml:space="preserve"> or Service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4337DF" w14:textId="42B99703" w:rsidR="00600F57" w:rsidRPr="009E12A3" w:rsidRDefault="00600F57" w:rsidP="00600F57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14836,51 +15004,51 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> comply with the established specifications and scope of the contract.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="05F4575B" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="63" w:name="_Toc216433909"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc229584849"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9E7A24" w14:textId="77777777" w:rsidR="00AF64BC" w:rsidRPr="00D96902" w:rsidRDefault="00AF64BC" w:rsidP="00AF64BC">
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Memorandum_of_Understanding"/>
       <w:bookmarkStart w:id="65" w:name="_Toc194066619"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="51B86C98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -15402,98 +15570,113 @@
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">EPP Products and Services </w:t>
         </w:r>
         <w:r w:rsidRPr="00D23131">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B01237">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="483654F7" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc216433910"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc229584850"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF48A1">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="45640CC0" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="55F8352F" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF48A1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -15512,97 +15695,124 @@
         <w:t>OFF50</w:t>
       </w:r>
       <w:r w:rsidR="00F50F3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00AF64BC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00054C80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="68" w:name="_Contract_Summary"/>
       <w:bookmarkStart w:id="69" w:name="_Who_Can_Use_2"/>
       <w:bookmarkStart w:id="70" w:name="_Find_Bid/Contract_Documents"/>
       <w:bookmarkStart w:id="71" w:name="_Who_Can_Use_3"/>
       <w:bookmarkStart w:id="72" w:name="_Contract_Categories_3"/>
       <w:bookmarkStart w:id="73" w:name="_Additional_Information/FAQs_3"/>
       <w:bookmarkStart w:id="74" w:name="_Frequently_Purchased_Items"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00054C80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15682,51 +15892,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
           <w:footerReference w:type="first" r:id="rId62"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E9AF1E" w14:textId="77777777" w:rsidR="00EC3569" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Appendix_A:_Vendor"/>
       <w:bookmarkStart w:id="76" w:name="_Vendor_Specific_Information"/>
       <w:bookmarkStart w:id="77" w:name="_Vendor_Information*"/>
       <w:bookmarkStart w:id="78" w:name="_Vendor_List_and"/>
       <w:bookmarkStart w:id="79" w:name="_Appendix_A:_1"/>
       <w:bookmarkStart w:id="80" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="81" w:name="_Toc216433911"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc229584851"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="21DA8619" w:rsidR="00E51057" w:rsidRPr="00C50915" w:rsidRDefault="00E51057" w:rsidP="00EC3569">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
@@ -26387,82 +26597,82 @@
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58F8E879" w14:textId="278357EF" w:rsidR="009329E5" w:rsidRDefault="00275216" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Appendix_A:_[add"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc194066624"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc216433912"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc229584852"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc194066624"/>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="00275216">
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="85"/>
-      <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="54D8A365" w14:textId="010D4D16" w:rsidR="00A7060F" w:rsidRPr="00E006A5" w:rsidRDefault="00D119CD" w:rsidP="00AF64BC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D119CD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNSPSC </w:t>
       </w:r>
       <w:r w:rsidR="00E53E55" w:rsidRPr="00E53E55">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00AF64BC" w:rsidRPr="00AF64BC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -26738,51 +26948,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>filming</w:t>
       </w:r>
       <w:r w:rsidR="00751654">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF64BC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or video equipment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439A3CC8" w14:textId="5A917C8C" w:rsidR="00F76CD4" w:rsidRDefault="009E2584" w:rsidP="00F76CD4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc216433913"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc229584853"/>
       <w:r>
         <w:t xml:space="preserve">Appendix: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2584">
         <w:t>Geographical Service Area</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="0192AF4D" w14:textId="77777777" w:rsidR="00013787" w:rsidRDefault="00777284" w:rsidP="00777284">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00777284">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For the purposes of OFF50</w:t>
       </w:r>
@@ -27259,120 +27469,119 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="043D09E0" w14:textId="77777777" w:rsidR="009E2584" w:rsidRPr="009E2584" w:rsidRDefault="009E2584" w:rsidP="009E2584"/>
     <w:p w14:paraId="6B85F581" w14:textId="286C2C08" w:rsidR="00931DF2" w:rsidRPr="00AF64BC" w:rsidRDefault="00931DF2" w:rsidP="00AF64BC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="00AF64BC" w:rsidSect="008A4943">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F30D03E" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="29670331" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB1BB8E" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6"/>
+    <w:p w14:paraId="6FF2420B" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E516844" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="18D8436A" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1419E6C7" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6"/>
+    <w:p w14:paraId="3B9EF4B4" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4987095C" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6">
+    <w:p w14:paraId="14EB4579" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -27783,51 +27992,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="372F7547" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="69274124" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -28278,51 +28487,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="200BF7CF" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="097005A9" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -28649,73 +28858,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37CB1AB4" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="50CDF808" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CC3D71" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6"/>
+    <w:p w14:paraId="08B13B3A" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33BD7292" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="51108109" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E118AB" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6"/>
+    <w:p w14:paraId="0133282A" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DDE325B" w14:textId="77777777" w:rsidR="001775F6" w:rsidRDefault="001775F6">
+    <w:p w14:paraId="50FFA5C3" w14:textId="77777777" w:rsidR="00AC42F4" w:rsidRDefault="00AC42F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="06F2C96D" w14:textId="2DD8F218" w:rsidR="00FE0B6E" w:rsidRDefault="00FE0B6E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E23F27" w:rsidRPr="00E23F27">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -29018,51 +29227,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="74040D39" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="057734CE" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -29365,51 +29574,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="34CCB73E" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="4E0AA454" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32324,50 +32533,51 @@
     <w:rsid w:val="0000476F"/>
     <w:rsid w:val="00004AAB"/>
     <w:rsid w:val="000055B6"/>
     <w:rsid w:val="00005B0B"/>
     <w:rsid w:val="00005D86"/>
     <w:rsid w:val="00005DDD"/>
     <w:rsid w:val="0000616D"/>
     <w:rsid w:val="000063D9"/>
     <w:rsid w:val="0000661A"/>
     <w:rsid w:val="000067FD"/>
     <w:rsid w:val="00006867"/>
     <w:rsid w:val="000069DF"/>
     <w:rsid w:val="00007251"/>
     <w:rsid w:val="000077C2"/>
     <w:rsid w:val="00007EFA"/>
     <w:rsid w:val="0001081E"/>
     <w:rsid w:val="00010C5E"/>
     <w:rsid w:val="00011132"/>
     <w:rsid w:val="000114B0"/>
     <w:rsid w:val="00011ED4"/>
     <w:rsid w:val="00012CBF"/>
     <w:rsid w:val="00012E9F"/>
     <w:rsid w:val="000133D1"/>
     <w:rsid w:val="00013787"/>
     <w:rsid w:val="0001472E"/>
+    <w:rsid w:val="000148C3"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000157ED"/>
     <w:rsid w:val="0001582D"/>
     <w:rsid w:val="00015DFD"/>
     <w:rsid w:val="00015EB8"/>
     <w:rsid w:val="0001620A"/>
     <w:rsid w:val="0001647C"/>
     <w:rsid w:val="000176A7"/>
     <w:rsid w:val="00020269"/>
     <w:rsid w:val="00020358"/>
     <w:rsid w:val="00020715"/>
     <w:rsid w:val="00020955"/>
     <w:rsid w:val="00020A13"/>
     <w:rsid w:val="000211D7"/>
     <w:rsid w:val="0002144E"/>
     <w:rsid w:val="000216EB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00022070"/>
     <w:rsid w:val="000225A8"/>
     <w:rsid w:val="0002260E"/>
     <w:rsid w:val="00023184"/>
     <w:rsid w:val="00023A9B"/>
     <w:rsid w:val="0002451F"/>
     <w:rsid w:val="000245DD"/>
     <w:rsid w:val="00024698"/>
@@ -32438,50 +32648,51 @@
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="000456E7"/>
     <w:rsid w:val="000466F9"/>
     <w:rsid w:val="00047007"/>
     <w:rsid w:val="000472DC"/>
     <w:rsid w:val="0004772E"/>
     <w:rsid w:val="00047BD3"/>
     <w:rsid w:val="00047CCD"/>
     <w:rsid w:val="0005037F"/>
     <w:rsid w:val="00050399"/>
     <w:rsid w:val="000507A7"/>
     <w:rsid w:val="0005094B"/>
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="000517AF"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
     <w:rsid w:val="00054340"/>
+    <w:rsid w:val="00054C80"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="0005771E"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
@@ -32580,50 +32791,51 @@
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="00097A74"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
     <w:rsid w:val="000A2C90"/>
     <w:rsid w:val="000A2F05"/>
     <w:rsid w:val="000A3917"/>
     <w:rsid w:val="000A3D5D"/>
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5E6A"/>
+    <w:rsid w:val="000A6506"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000A7ECE"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B320C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
@@ -33170,50 +33382,51 @@
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="0022240B"/>
     <w:rsid w:val="002228E1"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
+    <w:rsid w:val="00225859"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="0023238C"/>
     <w:rsid w:val="00232BBA"/>
     <w:rsid w:val="00232DEF"/>
     <w:rsid w:val="00232DF3"/>
     <w:rsid w:val="002340B4"/>
     <w:rsid w:val="002345A2"/>
     <w:rsid w:val="002346E4"/>
     <w:rsid w:val="00234BEC"/>
     <w:rsid w:val="00235C9B"/>
     <w:rsid w:val="0023602A"/>
     <w:rsid w:val="00236048"/>
     <w:rsid w:val="002362A4"/>
@@ -34144,50 +34357,51 @@
     <w:rsid w:val="00475DA4"/>
     <w:rsid w:val="00476122"/>
     <w:rsid w:val="0047632F"/>
     <w:rsid w:val="0047659A"/>
     <w:rsid w:val="00476EA7"/>
     <w:rsid w:val="00477992"/>
     <w:rsid w:val="00477DDF"/>
     <w:rsid w:val="00480784"/>
     <w:rsid w:val="0048091F"/>
     <w:rsid w:val="004809C0"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00480E10"/>
     <w:rsid w:val="0048135A"/>
     <w:rsid w:val="00481425"/>
     <w:rsid w:val="00481615"/>
     <w:rsid w:val="00482875"/>
     <w:rsid w:val="00482C3E"/>
     <w:rsid w:val="00482F90"/>
     <w:rsid w:val="00483D99"/>
     <w:rsid w:val="004845EC"/>
     <w:rsid w:val="0048460D"/>
     <w:rsid w:val="00484D96"/>
     <w:rsid w:val="00484F96"/>
     <w:rsid w:val="00485996"/>
     <w:rsid w:val="0048642D"/>
+    <w:rsid w:val="00486BC4"/>
     <w:rsid w:val="00487455"/>
     <w:rsid w:val="00487A54"/>
     <w:rsid w:val="00490EB5"/>
     <w:rsid w:val="0049109E"/>
     <w:rsid w:val="004919E2"/>
     <w:rsid w:val="00491C81"/>
     <w:rsid w:val="00491D32"/>
     <w:rsid w:val="00492CC3"/>
     <w:rsid w:val="00493044"/>
     <w:rsid w:val="00493238"/>
     <w:rsid w:val="00493421"/>
     <w:rsid w:val="00493515"/>
     <w:rsid w:val="00493B0A"/>
     <w:rsid w:val="00493CCD"/>
     <w:rsid w:val="00493D08"/>
     <w:rsid w:val="00494B2F"/>
     <w:rsid w:val="00495251"/>
     <w:rsid w:val="0049540A"/>
     <w:rsid w:val="004956F6"/>
     <w:rsid w:val="00495A72"/>
     <w:rsid w:val="00495C24"/>
     <w:rsid w:val="00495FD4"/>
     <w:rsid w:val="004963C0"/>
     <w:rsid w:val="0049777A"/>
     <w:rsid w:val="00497BD7"/>
@@ -34363,50 +34577,51 @@
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="0051083C"/>
     <w:rsid w:val="00511804"/>
     <w:rsid w:val="00511B4C"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511D19"/>
     <w:rsid w:val="00511E32"/>
     <w:rsid w:val="00512308"/>
     <w:rsid w:val="005131F9"/>
     <w:rsid w:val="00513338"/>
     <w:rsid w:val="00513377"/>
     <w:rsid w:val="005134C2"/>
     <w:rsid w:val="00513833"/>
     <w:rsid w:val="00513904"/>
     <w:rsid w:val="00513BB2"/>
     <w:rsid w:val="00514136"/>
     <w:rsid w:val="00514D92"/>
     <w:rsid w:val="00514E28"/>
     <w:rsid w:val="005150C5"/>
     <w:rsid w:val="005151D4"/>
     <w:rsid w:val="0051584A"/>
     <w:rsid w:val="00515B56"/>
     <w:rsid w:val="00515EC3"/>
     <w:rsid w:val="00515F38"/>
     <w:rsid w:val="00516279"/>
+    <w:rsid w:val="0051630C"/>
     <w:rsid w:val="00516726"/>
     <w:rsid w:val="00516ABE"/>
     <w:rsid w:val="00516C7C"/>
     <w:rsid w:val="00516FE0"/>
     <w:rsid w:val="00517757"/>
     <w:rsid w:val="00517BA1"/>
     <w:rsid w:val="00517D1A"/>
     <w:rsid w:val="00520ADE"/>
     <w:rsid w:val="00521658"/>
     <w:rsid w:val="00521D49"/>
     <w:rsid w:val="005221F3"/>
     <w:rsid w:val="005229AF"/>
     <w:rsid w:val="00522E2B"/>
     <w:rsid w:val="0052358C"/>
     <w:rsid w:val="00523926"/>
     <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="0052449B"/>
     <w:rsid w:val="0052492F"/>
     <w:rsid w:val="00524C38"/>
     <w:rsid w:val="00524E1C"/>
     <w:rsid w:val="00524F6F"/>
     <w:rsid w:val="0052565F"/>
     <w:rsid w:val="0052641C"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00527B47"/>
@@ -35720,50 +35935,51 @@
     <w:rsid w:val="00847A7A"/>
     <w:rsid w:val="00847AD9"/>
     <w:rsid w:val="0085182B"/>
     <w:rsid w:val="0085185E"/>
     <w:rsid w:val="00851C0A"/>
     <w:rsid w:val="00851D93"/>
     <w:rsid w:val="008521D9"/>
     <w:rsid w:val="00852A90"/>
     <w:rsid w:val="00852B7B"/>
     <w:rsid w:val="008536F7"/>
     <w:rsid w:val="0085394B"/>
     <w:rsid w:val="00853984"/>
     <w:rsid w:val="00853DFD"/>
     <w:rsid w:val="00853F35"/>
     <w:rsid w:val="00854029"/>
     <w:rsid w:val="008543D1"/>
     <w:rsid w:val="0085451E"/>
     <w:rsid w:val="008545A5"/>
     <w:rsid w:val="00854BAC"/>
     <w:rsid w:val="0085560D"/>
     <w:rsid w:val="00855613"/>
     <w:rsid w:val="00855D07"/>
     <w:rsid w:val="0085601F"/>
     <w:rsid w:val="0085630A"/>
     <w:rsid w:val="00856446"/>
+    <w:rsid w:val="00856720"/>
     <w:rsid w:val="008569F8"/>
     <w:rsid w:val="008572D1"/>
     <w:rsid w:val="008577AF"/>
     <w:rsid w:val="00857F61"/>
     <w:rsid w:val="008601EA"/>
     <w:rsid w:val="0086071A"/>
     <w:rsid w:val="0086098F"/>
     <w:rsid w:val="00860BE8"/>
     <w:rsid w:val="00861069"/>
     <w:rsid w:val="00861464"/>
     <w:rsid w:val="008623DC"/>
     <w:rsid w:val="00862605"/>
     <w:rsid w:val="00862C10"/>
     <w:rsid w:val="00863A5B"/>
     <w:rsid w:val="00863B7D"/>
     <w:rsid w:val="00864021"/>
     <w:rsid w:val="008640BD"/>
     <w:rsid w:val="008643FA"/>
     <w:rsid w:val="00864505"/>
     <w:rsid w:val="00864683"/>
     <w:rsid w:val="008646F3"/>
     <w:rsid w:val="008646F6"/>
     <w:rsid w:val="00864EBE"/>
     <w:rsid w:val="008668E4"/>
     <w:rsid w:val="00866B2C"/>
@@ -35882,50 +36098,51 @@
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4F51"/>
     <w:rsid w:val="008B5634"/>
     <w:rsid w:val="008B6393"/>
     <w:rsid w:val="008B6513"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008B707F"/>
+    <w:rsid w:val="008B7108"/>
     <w:rsid w:val="008B74E9"/>
     <w:rsid w:val="008B7881"/>
     <w:rsid w:val="008B7C9A"/>
     <w:rsid w:val="008B7D4E"/>
     <w:rsid w:val="008C08F5"/>
     <w:rsid w:val="008C0AF8"/>
     <w:rsid w:val="008C0C26"/>
     <w:rsid w:val="008C0DFF"/>
     <w:rsid w:val="008C0FF4"/>
     <w:rsid w:val="008C10AA"/>
     <w:rsid w:val="008C18BF"/>
     <w:rsid w:val="008C2162"/>
     <w:rsid w:val="008C2A6D"/>
     <w:rsid w:val="008C2CF4"/>
     <w:rsid w:val="008C32E7"/>
     <w:rsid w:val="008C36B7"/>
     <w:rsid w:val="008C387D"/>
     <w:rsid w:val="008C388D"/>
     <w:rsid w:val="008C38C1"/>
     <w:rsid w:val="008C39CC"/>
     <w:rsid w:val="008C3CFF"/>
     <w:rsid w:val="008C3F8F"/>
     <w:rsid w:val="008C4133"/>
     <w:rsid w:val="008C45FA"/>
     <w:rsid w:val="008C4B77"/>
@@ -35958,50 +36175,51 @@
     <w:rsid w:val="008D3F41"/>
     <w:rsid w:val="008D4B97"/>
     <w:rsid w:val="008D4FF5"/>
     <w:rsid w:val="008D5138"/>
     <w:rsid w:val="008D630E"/>
     <w:rsid w:val="008D670A"/>
     <w:rsid w:val="008D6837"/>
     <w:rsid w:val="008D6B80"/>
     <w:rsid w:val="008D6C39"/>
     <w:rsid w:val="008D6FB5"/>
     <w:rsid w:val="008D72B2"/>
     <w:rsid w:val="008D7964"/>
     <w:rsid w:val="008E0340"/>
     <w:rsid w:val="008E041D"/>
     <w:rsid w:val="008E06F2"/>
     <w:rsid w:val="008E085D"/>
     <w:rsid w:val="008E174F"/>
     <w:rsid w:val="008E179F"/>
     <w:rsid w:val="008E1D0F"/>
     <w:rsid w:val="008E2535"/>
     <w:rsid w:val="008E26A5"/>
     <w:rsid w:val="008E35F9"/>
     <w:rsid w:val="008E3BEE"/>
     <w:rsid w:val="008E3FA6"/>
     <w:rsid w:val="008E4202"/>
+    <w:rsid w:val="008E4DF2"/>
     <w:rsid w:val="008E59F7"/>
     <w:rsid w:val="008E5C0F"/>
     <w:rsid w:val="008E6026"/>
     <w:rsid w:val="008E62B7"/>
     <w:rsid w:val="008E62BE"/>
     <w:rsid w:val="008E62D9"/>
     <w:rsid w:val="008E667B"/>
     <w:rsid w:val="008E7AB5"/>
     <w:rsid w:val="008F0E15"/>
     <w:rsid w:val="008F0F89"/>
     <w:rsid w:val="008F169A"/>
     <w:rsid w:val="008F193B"/>
     <w:rsid w:val="008F1BED"/>
     <w:rsid w:val="008F1FA3"/>
     <w:rsid w:val="008F2383"/>
     <w:rsid w:val="008F29B5"/>
     <w:rsid w:val="008F3495"/>
     <w:rsid w:val="008F4357"/>
     <w:rsid w:val="008F490B"/>
     <w:rsid w:val="008F4C70"/>
     <w:rsid w:val="008F4D1A"/>
     <w:rsid w:val="008F4FD3"/>
     <w:rsid w:val="008F54B9"/>
     <w:rsid w:val="008F5538"/>
     <w:rsid w:val="008F55FF"/>
@@ -36029,50 +36247,51 @@
     <w:rsid w:val="00905097"/>
     <w:rsid w:val="00905353"/>
     <w:rsid w:val="00905401"/>
     <w:rsid w:val="00905478"/>
     <w:rsid w:val="00905582"/>
     <w:rsid w:val="009055E7"/>
     <w:rsid w:val="00905EF0"/>
     <w:rsid w:val="0090649E"/>
     <w:rsid w:val="00906EE2"/>
     <w:rsid w:val="0090786C"/>
     <w:rsid w:val="00910479"/>
     <w:rsid w:val="009108E0"/>
     <w:rsid w:val="00910916"/>
     <w:rsid w:val="00910B37"/>
     <w:rsid w:val="00910FD9"/>
     <w:rsid w:val="00911671"/>
     <w:rsid w:val="00911685"/>
     <w:rsid w:val="0091216D"/>
     <w:rsid w:val="00912266"/>
     <w:rsid w:val="00912D9B"/>
     <w:rsid w:val="00912E76"/>
     <w:rsid w:val="0091301D"/>
     <w:rsid w:val="00913652"/>
     <w:rsid w:val="00913691"/>
     <w:rsid w:val="009139A7"/>
+    <w:rsid w:val="00913DD8"/>
     <w:rsid w:val="00914732"/>
     <w:rsid w:val="009147A1"/>
     <w:rsid w:val="00914EB3"/>
     <w:rsid w:val="0091512A"/>
     <w:rsid w:val="00915172"/>
     <w:rsid w:val="009154B3"/>
     <w:rsid w:val="009159A2"/>
     <w:rsid w:val="00915B6F"/>
     <w:rsid w:val="00915D0A"/>
     <w:rsid w:val="009162F1"/>
     <w:rsid w:val="009164C1"/>
     <w:rsid w:val="0091722A"/>
     <w:rsid w:val="0092096A"/>
     <w:rsid w:val="00920A4A"/>
     <w:rsid w:val="00920AF3"/>
     <w:rsid w:val="00920D3F"/>
     <w:rsid w:val="00921140"/>
     <w:rsid w:val="00921B2D"/>
     <w:rsid w:val="00922C93"/>
     <w:rsid w:val="00923624"/>
     <w:rsid w:val="00923B48"/>
     <w:rsid w:val="00923FD2"/>
     <w:rsid w:val="009247CD"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009255CB"/>
@@ -36474,50 +36693,51 @@
     <w:rsid w:val="00A361DB"/>
     <w:rsid w:val="00A367BD"/>
     <w:rsid w:val="00A36AA5"/>
     <w:rsid w:val="00A372AE"/>
     <w:rsid w:val="00A37B09"/>
     <w:rsid w:val="00A37BE7"/>
     <w:rsid w:val="00A37C13"/>
     <w:rsid w:val="00A4000C"/>
     <w:rsid w:val="00A400FF"/>
     <w:rsid w:val="00A4039E"/>
     <w:rsid w:val="00A4076A"/>
     <w:rsid w:val="00A40EED"/>
     <w:rsid w:val="00A411B1"/>
     <w:rsid w:val="00A411C3"/>
     <w:rsid w:val="00A41249"/>
     <w:rsid w:val="00A41852"/>
     <w:rsid w:val="00A41948"/>
     <w:rsid w:val="00A42295"/>
     <w:rsid w:val="00A4303F"/>
     <w:rsid w:val="00A437A4"/>
     <w:rsid w:val="00A43C2A"/>
     <w:rsid w:val="00A43C9B"/>
     <w:rsid w:val="00A44B22"/>
     <w:rsid w:val="00A44EC1"/>
     <w:rsid w:val="00A4522E"/>
+    <w:rsid w:val="00A45454"/>
     <w:rsid w:val="00A45621"/>
     <w:rsid w:val="00A45A60"/>
     <w:rsid w:val="00A45C97"/>
     <w:rsid w:val="00A45E0A"/>
     <w:rsid w:val="00A4671E"/>
     <w:rsid w:val="00A468D1"/>
     <w:rsid w:val="00A469C4"/>
     <w:rsid w:val="00A46F29"/>
     <w:rsid w:val="00A475C1"/>
     <w:rsid w:val="00A476A7"/>
     <w:rsid w:val="00A47CE8"/>
     <w:rsid w:val="00A50339"/>
     <w:rsid w:val="00A505AE"/>
     <w:rsid w:val="00A507D2"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A538BC"/>
@@ -36619,87 +36839,89 @@
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA29BC"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4D44"/>
+    <w:rsid w:val="00AA58A4"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
+    <w:rsid w:val="00AC42F4"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC5244"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
     <w:rsid w:val="00AC7695"/>
     <w:rsid w:val="00AC7F57"/>
     <w:rsid w:val="00AD02A0"/>
     <w:rsid w:val="00AD03B1"/>
     <w:rsid w:val="00AD06A5"/>
     <w:rsid w:val="00AD0A7A"/>
     <w:rsid w:val="00AD0EA3"/>
     <w:rsid w:val="00AD1864"/>
     <w:rsid w:val="00AD1E34"/>
     <w:rsid w:val="00AD2382"/>
     <w:rsid w:val="00AD2919"/>
     <w:rsid w:val="00AD2F61"/>
     <w:rsid w:val="00AD417B"/>
     <w:rsid w:val="00AD4B04"/>
     <w:rsid w:val="00AD5B66"/>
@@ -36868,50 +37090,51 @@
     <w:rsid w:val="00B41830"/>
     <w:rsid w:val="00B41CE4"/>
     <w:rsid w:val="00B41ED6"/>
     <w:rsid w:val="00B4244E"/>
     <w:rsid w:val="00B4271C"/>
     <w:rsid w:val="00B42E2A"/>
     <w:rsid w:val="00B43B26"/>
     <w:rsid w:val="00B43D8E"/>
     <w:rsid w:val="00B440B2"/>
     <w:rsid w:val="00B440DD"/>
     <w:rsid w:val="00B4430B"/>
     <w:rsid w:val="00B4437D"/>
     <w:rsid w:val="00B4441D"/>
     <w:rsid w:val="00B44482"/>
     <w:rsid w:val="00B446BE"/>
     <w:rsid w:val="00B449FC"/>
     <w:rsid w:val="00B44D50"/>
     <w:rsid w:val="00B450EE"/>
     <w:rsid w:val="00B4512B"/>
     <w:rsid w:val="00B454CA"/>
     <w:rsid w:val="00B45644"/>
     <w:rsid w:val="00B45EF5"/>
     <w:rsid w:val="00B465DF"/>
     <w:rsid w:val="00B46675"/>
     <w:rsid w:val="00B47A8E"/>
+    <w:rsid w:val="00B47F9B"/>
     <w:rsid w:val="00B50291"/>
     <w:rsid w:val="00B502B9"/>
     <w:rsid w:val="00B50593"/>
     <w:rsid w:val="00B50603"/>
     <w:rsid w:val="00B51763"/>
     <w:rsid w:val="00B51900"/>
     <w:rsid w:val="00B519E1"/>
     <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B52440"/>
     <w:rsid w:val="00B525B7"/>
     <w:rsid w:val="00B52817"/>
     <w:rsid w:val="00B536E2"/>
     <w:rsid w:val="00B537BE"/>
     <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B54C97"/>
     <w:rsid w:val="00B54EDF"/>
     <w:rsid w:val="00B550C7"/>
     <w:rsid w:val="00B55A6F"/>
     <w:rsid w:val="00B564C1"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
@@ -37078,76 +37301,78 @@
     <w:rsid w:val="00BB6F58"/>
     <w:rsid w:val="00BB71AA"/>
     <w:rsid w:val="00BB7832"/>
     <w:rsid w:val="00BB7B76"/>
     <w:rsid w:val="00BB7C29"/>
     <w:rsid w:val="00BB7DD8"/>
     <w:rsid w:val="00BC0061"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC015E"/>
     <w:rsid w:val="00BC05D2"/>
     <w:rsid w:val="00BC06A4"/>
     <w:rsid w:val="00BC0C5C"/>
     <w:rsid w:val="00BC0F18"/>
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
     <w:rsid w:val="00BC12EB"/>
     <w:rsid w:val="00BC1BA2"/>
     <w:rsid w:val="00BC1E8D"/>
     <w:rsid w:val="00BC238D"/>
     <w:rsid w:val="00BC2619"/>
     <w:rsid w:val="00BC2C4D"/>
     <w:rsid w:val="00BC340D"/>
     <w:rsid w:val="00BC3653"/>
     <w:rsid w:val="00BC4277"/>
+    <w:rsid w:val="00BC44ED"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC4ACB"/>
     <w:rsid w:val="00BC4AF0"/>
     <w:rsid w:val="00BC517F"/>
     <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC5762"/>
     <w:rsid w:val="00BC58D7"/>
     <w:rsid w:val="00BC5D65"/>
     <w:rsid w:val="00BC5DEA"/>
     <w:rsid w:val="00BC6254"/>
     <w:rsid w:val="00BC6326"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC6C17"/>
     <w:rsid w:val="00BC7097"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
     <w:rsid w:val="00BC7610"/>
     <w:rsid w:val="00BC77B5"/>
     <w:rsid w:val="00BD00B0"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BD0C07"/>
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD1228"/>
     <w:rsid w:val="00BD13BD"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
+    <w:rsid w:val="00BD20DD"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD53DA"/>
     <w:rsid w:val="00BD59DC"/>
     <w:rsid w:val="00BD62F1"/>
     <w:rsid w:val="00BD658C"/>
     <w:rsid w:val="00BD68D3"/>
     <w:rsid w:val="00BD6A11"/>
     <w:rsid w:val="00BD6AE4"/>
     <w:rsid w:val="00BD6AFB"/>
     <w:rsid w:val="00BD6C2A"/>
     <w:rsid w:val="00BD6D9B"/>
     <w:rsid w:val="00BD6E51"/>
@@ -37696,79 +37921,81 @@
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53128"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
     <w:rsid w:val="00D565C4"/>
+    <w:rsid w:val="00D56BEC"/>
     <w:rsid w:val="00D56E71"/>
     <w:rsid w:val="00D573CE"/>
     <w:rsid w:val="00D57678"/>
     <w:rsid w:val="00D57708"/>
     <w:rsid w:val="00D57BB3"/>
     <w:rsid w:val="00D602B5"/>
     <w:rsid w:val="00D6084E"/>
     <w:rsid w:val="00D60A15"/>
     <w:rsid w:val="00D61651"/>
     <w:rsid w:val="00D618B6"/>
     <w:rsid w:val="00D61CD3"/>
     <w:rsid w:val="00D62685"/>
     <w:rsid w:val="00D62D0E"/>
     <w:rsid w:val="00D630A7"/>
     <w:rsid w:val="00D63489"/>
     <w:rsid w:val="00D63D33"/>
     <w:rsid w:val="00D640AC"/>
     <w:rsid w:val="00D64268"/>
     <w:rsid w:val="00D643AB"/>
     <w:rsid w:val="00D64585"/>
     <w:rsid w:val="00D64597"/>
     <w:rsid w:val="00D64780"/>
     <w:rsid w:val="00D64AE0"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D65DCC"/>
     <w:rsid w:val="00D66FF8"/>
     <w:rsid w:val="00D670DC"/>
     <w:rsid w:val="00D67246"/>
     <w:rsid w:val="00D67492"/>
+    <w:rsid w:val="00D67F23"/>
     <w:rsid w:val="00D70F9F"/>
     <w:rsid w:val="00D71133"/>
     <w:rsid w:val="00D720E6"/>
     <w:rsid w:val="00D7224A"/>
     <w:rsid w:val="00D7270B"/>
     <w:rsid w:val="00D72A2A"/>
     <w:rsid w:val="00D72AAA"/>
     <w:rsid w:val="00D72ACD"/>
     <w:rsid w:val="00D72CAA"/>
     <w:rsid w:val="00D72D7C"/>
     <w:rsid w:val="00D72E66"/>
     <w:rsid w:val="00D7367A"/>
     <w:rsid w:val="00D73FDE"/>
     <w:rsid w:val="00D74172"/>
     <w:rsid w:val="00D741F5"/>
     <w:rsid w:val="00D7449E"/>
     <w:rsid w:val="00D7551E"/>
     <w:rsid w:val="00D7562D"/>
     <w:rsid w:val="00D75703"/>
     <w:rsid w:val="00D76FC5"/>
     <w:rsid w:val="00D77120"/>
     <w:rsid w:val="00D77907"/>
     <w:rsid w:val="00D77ACD"/>
     <w:rsid w:val="00D77E1B"/>
     <w:rsid w:val="00D77F0B"/>
@@ -38334,50 +38561,51 @@
     <w:rsid w:val="00EE464C"/>
     <w:rsid w:val="00EE4869"/>
     <w:rsid w:val="00EE4960"/>
     <w:rsid w:val="00EE49AA"/>
     <w:rsid w:val="00EE4A24"/>
     <w:rsid w:val="00EE4C61"/>
     <w:rsid w:val="00EE4CFD"/>
     <w:rsid w:val="00EE4E4F"/>
     <w:rsid w:val="00EE60CC"/>
     <w:rsid w:val="00EE648E"/>
     <w:rsid w:val="00EE6593"/>
     <w:rsid w:val="00EE6A61"/>
     <w:rsid w:val="00EE6B2A"/>
     <w:rsid w:val="00EE6D40"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6FA2"/>
     <w:rsid w:val="00EE72CC"/>
     <w:rsid w:val="00EE7A5E"/>
     <w:rsid w:val="00EF0700"/>
     <w:rsid w:val="00EF07F4"/>
     <w:rsid w:val="00EF1817"/>
     <w:rsid w:val="00EF31B8"/>
     <w:rsid w:val="00EF3E70"/>
     <w:rsid w:val="00EF3F8E"/>
     <w:rsid w:val="00EF4342"/>
+    <w:rsid w:val="00EF48A1"/>
     <w:rsid w:val="00EF4D38"/>
     <w:rsid w:val="00EF593A"/>
     <w:rsid w:val="00EF5A6C"/>
     <w:rsid w:val="00EF5CFF"/>
     <w:rsid w:val="00EF6547"/>
     <w:rsid w:val="00EF699A"/>
     <w:rsid w:val="00EF6BA7"/>
     <w:rsid w:val="00EF6BC8"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00EF6D27"/>
     <w:rsid w:val="00EF7088"/>
     <w:rsid w:val="00EF75B5"/>
     <w:rsid w:val="00EF7B2E"/>
     <w:rsid w:val="00F00256"/>
     <w:rsid w:val="00F00342"/>
     <w:rsid w:val="00F0053B"/>
     <w:rsid w:val="00F0059C"/>
     <w:rsid w:val="00F00839"/>
     <w:rsid w:val="00F00C71"/>
     <w:rsid w:val="00F023AF"/>
     <w:rsid w:val="00F026B8"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02E44"/>
     <w:rsid w:val="00F03A7D"/>
     <w:rsid w:val="00F0402B"/>
@@ -44540,76 +44768,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce164f3e4dc664cfddf0b6a5cebcddc6" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -44798,109 +45013,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A254E75-7A2E-497C-B515-E5E024D62278}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2241548C-17E4-438E-919D-E7038CD5925F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>7513</Words>
-  <Characters>42825</Characters>
+  <Words>7521</Words>
+  <Characters>42873</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>356</Lines>
+  <Lines>357</Lines>
   <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50238</CharactersWithSpaces>
+  <CharactersWithSpaces>50294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>