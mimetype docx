--- v0 (2025-12-08)
+++ v1 (2026-05-14)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CE91E4E" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="008832CC" w:rsidP="00285487">
       <w:pPr>
         <w:spacing w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B0EBE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A6ADF53" wp14:editId="61063BC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>66040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -168,51 +168,51 @@
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="56"/>
                           <w:szCs w:val="56"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> User Guide</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472F5BB1" wp14:editId="7EDD6373">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472F5BB1" wp14:editId="19F03312">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-911507</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-276225</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7801610" cy="4388406"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="133" name="Picture 133" descr="A screenshot of a computer&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="94" name="Picture 94" descr="A screenshot of a computer&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -547,51 +547,50 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-938210268"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="763C70D9" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \h \u \z </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_9lacjzu33s3f">
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -605,473 +604,473 @@
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _9lacjzu33s3f \h </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="07C21EDC" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="07C21EDC" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ypv6wtlhpsu">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Homepage</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _ypv6wtlhpsu \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D26924C" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="3D26924C" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_e6y7mm1q8a6n">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Benefits</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _e6y7mm1q8a6n \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0BC7462E" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="0BC7462E" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_h85fr545he3p">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>My Profile</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _h85fr545he3p \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="76DBFAA5" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="76DBFAA5" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_btukd1u2vnt6">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>View and Pay</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _btukd1u2vnt6 \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>13</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="702B8506" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="702B8506" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_1an4ru8b9lv3">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Benefit Decision</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _1an4ru8b9lv3 \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="509B2566" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="509B2566" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_l01yludz2rfw">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Support Cases</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _l01yludz2rfw \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6AF69B62" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="6AF69B62" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_dcsgg19qlzpy">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Health Plan/ Carrier Directory</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _dcsgg19qlzpy \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>24</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="11B3FCEF" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="11B3FCEF" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_jliyy6ma660">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Plan Comparison Tool</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _jliyy6ma660 \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>26</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="40FB19E4" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00DC37D0" w:rsidP="00285487">
+        <w:p w14:paraId="40FB19E4" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:spacing w:before="200" w:after="80" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_xmz8wu9d12jk">
-            <w:r w:rsidR="00285487">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Live agent</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:instrText xml:space="preserve"> PAGEREF _xmz8wu9d12jk \h </w:instrText>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>28</w:t>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="00285487">
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7C1D1B16" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A52457" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:spacing w:line="408" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="2F5496"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="716FCF21" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
@@ -1103,50 +1102,77 @@
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32879440" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="164F25E2" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="756CFF47" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330FF79F" w14:textId="77777777" w:rsidR="00F6214E" w:rsidRPr="00F6214E" w:rsidRDefault="00F6214E" w:rsidP="00F6214E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6214E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Note: Carrier names and benefits may have changed. Please refer to Benefit Guides for the latest plan offerings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069B4C0F" w14:textId="77777777" w:rsidR="00F6214E" w:rsidRPr="00F6214E" w:rsidRDefault="00F6214E" w:rsidP="00F6214E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718A3F20" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FA4A409" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A35DF63" w14:textId="77777777" w:rsidR="00285487" w:rsidRDefault="00285487" w:rsidP="00285487">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -7026,115 +7052,123 @@
     </w:p>
     <w:p w14:paraId="46E06AB8" w14:textId="7AED7C39" w:rsidR="008832CC" w:rsidRDefault="008832CC" w:rsidP="008832CC">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008832CC">
       <w:headerReference w:type="default" r:id="rId66"/>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="227" w:footer="227" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C699DD2" w14:textId="77777777" w:rsidR="00CA41C7" w:rsidRDefault="00CA41C7">
+    <w:p w14:paraId="4C1F8741" w14:textId="77777777" w:rsidR="00BD45A0" w:rsidRDefault="00BD45A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="779784E4" w14:textId="77777777" w:rsidR="00CA41C7" w:rsidRDefault="00CA41C7">
+    <w:p w14:paraId="1256E03D" w14:textId="77777777" w:rsidR="00BD45A0" w:rsidRDefault="00BD45A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FBD0BC2" w14:textId="77777777" w:rsidR="00B030F4" w:rsidRDefault="008B6D39">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7298,76 +7332,76 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30903CE9" w14:textId="77777777" w:rsidR="00CA41C7" w:rsidRDefault="00CA41C7">
+    <w:p w14:paraId="52198148" w14:textId="77777777" w:rsidR="00BD45A0" w:rsidRDefault="00BD45A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7419D6D8" w14:textId="77777777" w:rsidR="00CA41C7" w:rsidRDefault="00CA41C7">
+    <w:p w14:paraId="7F0D7EFE" w14:textId="77777777" w:rsidR="00BD45A0" w:rsidRDefault="00BD45A0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58EB81B9" w14:textId="28F0074B" w:rsidR="00B030F4" w:rsidRDefault="008B6D39">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-1272"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -7449,51 +7483,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1270000" cy="508000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05FC566E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E46A5A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9032,163 +9066,166 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="129904110">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1918244372">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1398816703">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="751584180">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1297948546">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="751271178">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1825391775">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="867646663">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2069642811">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="556400642">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1578512798">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="86197021">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1773208717">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="951016458">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B030F4"/>
     <w:rsid w:val="00153B3C"/>
     <w:rsid w:val="00285487"/>
     <w:rsid w:val="007905B3"/>
     <w:rsid w:val="007A0BFE"/>
     <w:rsid w:val="008832CC"/>
     <w:rsid w:val="008B6D39"/>
     <w:rsid w:val="00AE35EB"/>
+    <w:rsid w:val="00AE6FFC"/>
     <w:rsid w:val="00B030F4"/>
     <w:rsid w:val="00B665B3"/>
+    <w:rsid w:val="00BD45A0"/>
     <w:rsid w:val="00CA41C7"/>
     <w:rsid w:val="00DC37D0"/>
     <w:rsid w:val="00E54E3B"/>
     <w:rsid w:val="00EE1DBF"/>
+    <w:rsid w:val="00F6214E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C0BF6CF"/>
   <w15:docId w15:val="{17182393-99B3-4400-9EC5-B0358BAD3BA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9807,55 +9844,55 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE35EB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AE35EB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -10144,68 +10181,68 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>1277</Words>
-  <Characters>7279</Characters>
+  <Words>1292</Words>
+  <Characters>7368</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>60</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8539</CharactersWithSpaces>
+  <CharactersWithSpaces>8643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cernwennan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>