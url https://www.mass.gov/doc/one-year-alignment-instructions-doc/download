--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -1,4842 +1,4570 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="377" w:type="dxa"/>
+        <w:tblInd w:w="427" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="1F477B"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="1F477B"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="1F487C"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10644"/>
+        <w:gridCol w:w="10641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E558F8" w14:paraId="3D1F85EF" w14:textId="77777777">
+      <w:tr w:rsidR="0070336B" w14:paraId="675A4B37" w14:textId="77777777" w:rsidTr="00464060">
         <w:trPr>
-          <w:trHeight w:val="1269"/>
+          <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10644" w:type="dxa"/>
+            <w:tcW w:w="10641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="085294"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="31163C99" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="22A62FCA" w14:textId="099846C1" w:rsidR="0070336B" w:rsidRDefault="00C072E9" w:rsidP="00C072E9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="103"/>
-[...4 lines deleted...]
-                <w:position w:val="-33"/>
+              <w:spacing w:before="104"/>
+              <w:ind w:left="148"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="53"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:noProof/>
-                <w:position w:val="-36"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-15"/>
+                <w:position w:val="-34"/>
+                <w:sz w:val="53"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41854BA9" wp14:editId="31B47C0B">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Image 2"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487589888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17D1955C" wp14:editId="57EAD2F6">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>6034405</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>136525</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="668655" cy="373380"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2" name="Image 2" descr="Massachusetts Department of Public Health Logo&#10;"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="Image 2"/>
+                          <pic:cNvPr id="2" name="Image 2" descr="Massachusetts Department of Public Health Logo&#10;"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="668019" cy="668020"/>
+                            <a:ext cx="668655" cy="373380"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...79 lines deleted...]
-                <w:b/>
                 <w:noProof/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-                <w:sz w:val="53"/>
+                <w:position w:val="-37"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7407902E" wp14:editId="61331AE9">
-[...2 lines deleted...]
-                  <wp:docPr id="3" name="Image 3"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487588864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CBBA1DA" wp14:editId="6E83C361">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>90805</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>136525</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="668654" cy="373388"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1" name="Image 1" descr="Massachusetts Department of Public Health Logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPr id="1" name="Image 1" descr="Massachusetts Department of Public Health Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print"/>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="668019" cy="668020"/>
+                            <a:ext cx="668654" cy="373388"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                </wp:anchor>
               </w:drawing>
+            </w:r>
+            <w:r w:rsidR="009B42C1">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="53"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONE-YEAR ALIGNMENT </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="53"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WITH </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FE6262"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="53"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FE6262"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="53"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E558F8" w14:paraId="73531849" w14:textId="77777777">
+      <w:tr w:rsidR="0070336B" w14:paraId="6BD0BF17" w14:textId="77777777" w:rsidTr="00464060">
         <w:trPr>
           <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10644" w:type="dxa"/>
+            <w:tcW w:w="10641" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="double" w:sz="8" w:space="0" w:color="1F477B"/>
+              <w:bottom w:val="double" w:sz="8" w:space="0" w:color="1F487C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="085294"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D61FF2E" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="434D8C57" w14:textId="0FC929B4" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="264" w:lineRule="exact"/>
-              <w:ind w:left="238" w:right="182"/>
+              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:ind w:left="209" w:right="174"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
                 <w:u w:val="single" w:color="FFFFFF"/>
               </w:rPr>
               <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>expiring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="9CBBDE"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="9CBBDE"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>expiring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16300EDF" w14:textId="6300CBDF" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:ind w:left="209" w:right="204"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF9B9B"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NR </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>follow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>steps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>outlined</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>individuals</w:t>
+              </w:rPr>
+              <w:t>on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-5"/>
+                <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>with</w:t>
+              </w:rPr>
+              <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>Massachusetts</w:t>
+              </w:rPr>
+              <w:t>page.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="6"/>
+                <w:spacing w:val="53"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...113 lines deleted...]
-              <w:t>NREMT</w:t>
+              </w:rPr>
+              <w:t>Please</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>certification</w:t>
+              </w:rPr>
+              <w:t>read</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>expiring</w:t>
+              </w:rPr>
+              <w:t>it</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="2"/>
-              </w:rPr>
-[...240 lines deleted...]
-                <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>carefully.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E558F8" w14:paraId="5DA0DA79" w14:textId="77777777">
+      <w:tr w:rsidR="0070336B" w14:paraId="6644242C" w14:textId="77777777" w:rsidTr="00464060">
         <w:trPr>
-          <w:trHeight w:val="1457"/>
+          <w:trHeight w:val="1814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10644" w:type="dxa"/>
+            <w:tcW w:w="10641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="8" w:space="0" w:color="1F477B"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="8" w:space="0" w:color="1F487C"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9AC5E6"/>
           </w:tcPr>
-          <w:p w14:paraId="55D78F52" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="05977A85" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="63" w:line="251" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="61" w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="99"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>OVERVIEW:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A21EB8" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="25949F57" w14:textId="3FB0EBBE" w:rsidR="0070336B" w:rsidRDefault="009B42C1" w:rsidP="50B15544">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="477"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:spacing w:before="3" w:line="230" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:line="235" w:lineRule="auto"/>
+              <w:ind w:right="165"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>records</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>captured</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>website</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>renewal.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-21"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...135 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>same</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="50B15544">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...21 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>continuing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>recertification</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>requirements</w:t>
             </w:r>
-            <w:r>
-[...211 lines deleted...]
-              <w:t>requirements.</w:t>
+            <w:r w:rsidR="442EBEA5" w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so you simply have to renew your National Registry certification </w:t>
+            </w:r>
+            <w:r w:rsidR="00F810C0" w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in order </w:t>
+            </w:r>
+            <w:r w:rsidRPr="50B15544">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to meet the Massachusetts continuing education requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B816231" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="4087B273" w14:textId="6DC6A859" w:rsidR="0070336B" w:rsidRDefault="009B42C1" w:rsidP="5EFC1B58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="476"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:ind w:left="476" w:hanging="369"/>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:line="283" w:lineRule="exact"/>
+              <w:ind w:hanging="368"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ensure</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>mailing</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>contact</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>up</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="5EFC1B58">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-4"/>
                   <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>eLicensing</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="5EFC1B58">
               <w:rPr>
                 <w:color w:val="0000FF"/>
-                <w:spacing w:val="-11"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="326CC230" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="326CC230" w:rsidRPr="5EFC1B58">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="326CC230" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>account.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E558F8" w14:paraId="5AE976A4" w14:textId="77777777">
+      <w:tr w:rsidR="0070336B" w14:paraId="26C212BC" w14:textId="77777777" w:rsidTr="7DA5BE03">
         <w:trPr>
-          <w:trHeight w:val="2958"/>
+          <w:trHeight w:val="2959"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10644" w:type="dxa"/>
+            <w:tcW w:w="10641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA4AB7" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="51573A66" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25" w:line="251" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="26" w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="99"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>HOW:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D414ADC" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="4C6904AE" w14:textId="1DBBCD76" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="477"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:spacing w:before="10" w:line="223" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:before="1" w:line="232" w:lineRule="auto"/>
+              <w:ind w:right="570"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
-[...13 lines deleted...]
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="21"/>
-[...57 lines deleted...]
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>hold National Registry and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>certifications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00585371">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="13"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-6"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
-[...31 lines deleted...]
-              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>to align</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00585371">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">their </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recertification </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>cycles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE1C7D7" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="09B2843D" w14:textId="684D06F5" w:rsidR="0070336B" w:rsidRPr="000F6CBC" w:rsidRDefault="00891564" w:rsidP="5EFC1B58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="477"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:spacing w:before="6" w:line="232" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:line="235" w:lineRule="auto"/>
+              <w:ind w:right="141"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00891564">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00585371" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o complete the alignment, you </w:t>
+            </w:r>
+            <w:r w:rsidR="00585371" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">submit an application using the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00585371" w:rsidRPr="5EFC1B58">
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:spacing w:val="-4"/>
                   <w:sz w:val="21"/>
-                  <w:u w:val="single" w:color="0000FF"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>eLicensing</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r>
-[...107 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidR="00585371" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10B18" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>portal</w:t>
+            </w:r>
+            <w:r w:rsidR="48B08813" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="48B08813" w:rsidRPr="5EFC1B58">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="48B08813" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10B18" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, which will recognize your expiration dates and</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6CBC" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> direct you to submit </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>prorated</w:t>
-[...329 lines deleted...]
-              <w:t>expiration. There is no longer a separate paper form to complete.</w:t>
+              <w:t>prorated recertification</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> payment of $62.50</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6CBC" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. We recommend you complete this alignment </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by February 15, </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in order to ensure you have your new Massachusetts certification card processed prior to the March 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration.</w:t>
+            </w:r>
+            <w:r w:rsidR="00186E1B" w:rsidRPr="5EFC1B58">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> There is no longer a separate paper form to complete. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CBC6EEE" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="119A2391" w14:textId="329289FA" w:rsidR="004B3F85" w:rsidRPr="004B3F85" w:rsidRDefault="2CC4D13B" w:rsidP="00EE5324">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="476"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:spacing w:line="288" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:line="284" w:lineRule="exact"/>
+              <w:ind w:hanging="368"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>After</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>31,</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>certification</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>expired</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-                <w:sz w:val="21"/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>cannot</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-              <w:t>ambulance.</w:t>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>an ambulance.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CC4D13B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F8628C" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="38D12ABF" w14:textId="7D8C21E9" w:rsidR="0070336B" w:rsidRPr="00EE5324" w:rsidRDefault="004B3F85" w:rsidP="00EE5324">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="477"/>
+                <w:tab w:val="left" w:pos="467"/>
               </w:tabs>
-              <w:spacing w:line="256" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:line="284" w:lineRule="exact"/>
+              <w:ind w:hanging="368"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...217 lines deleted...]
-              <w:t>31, 2027.</w:t>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expired EMS Personnel who missed the March 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration date/alignment deadline, may submit a late renewal application prior to March 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A954FA">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E558F8" w14:paraId="5429B80B" w14:textId="77777777">
+      <w:tr w:rsidR="0070336B" w14:paraId="3F84BAFE" w14:textId="77777777" w:rsidTr="7DA5BE03">
         <w:trPr>
-          <w:trHeight w:val="3657"/>
+          <w:trHeight w:val="3656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10644" w:type="dxa"/>
+            <w:tcW w:w="10641" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4E8EC"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4E8ED"/>
           </w:tcPr>
-          <w:p w14:paraId="49794CFE" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="00E558F8">
+          <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="0070336B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="90"/>
+              <w:spacing w:before="9"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D8B76D4" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="5210C1E5" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
-              <w:ind w:left="206" w:right="182"/>
+              <w:ind w:left="209" w:right="203"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Off</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-15"/>
+                <w:spacing w:val="-13"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-12"/>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Circumstances:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A5A7296" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="0070336B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="208" w:line="218" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...455 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7AEAE0F2" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="096160DA" w14:textId="600CB116" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="237" w:line="208" w:lineRule="auto"/>
-              <w:ind w:left="190" w:right="182"/>
+              <w:spacing w:line="218" w:lineRule="auto"/>
+              <w:ind w:left="211" w:right="213" w:hanging="11"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Reverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>expiring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="D40000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>NR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="D40000"/>
+                <w:spacing w:val="-21"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">expiring </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r w:rsidR="00505094">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0069BA"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0069BA"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>completing the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:r w:rsidR="0079269D">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>alignment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fall </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="0070336B" w:rsidRDefault="0070336B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="693A03CB" w14:textId="1F008EAF" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="208" w:lineRule="auto"/>
+              <w:ind w:left="209" w:right="225"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Expired</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>All individuals who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>held NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification which has</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>expired,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>MUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-21"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>regain NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification in order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>eligible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>regain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massachusetts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...97 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-              <w:t>eligible</w:t>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>renewed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Please</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...12 lines deleted...]
-              <w:t>recertify</w:t>
+              <w:t>visit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="21"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>NREMT.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0000FF"/>
-                <w:sz w:val="21"/>
-[...7 lines deleted...]
-              <w:t>for details.</w:t>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>details.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC498E1" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+          <w:p w14:paraId="02EB378F" w14:textId="433668C8" w:rsidR="0070336B" w:rsidRDefault="0070336B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="233" w:line="218" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:sz w:val="21"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="65B15291" w14:textId="387307E1" w:rsidR="0070336B" w:rsidRDefault="00464060" w:rsidP="54A1831C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="218" w:lineRule="auto"/>
+              <w:ind w:left="291" w:right="277" w:hanging="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EA0B3B3" wp14:editId="11C90DEC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="page">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>573405</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6761434" cy="3084576"/>
+                  <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
+                  <wp:wrapTopAndBottom/>
+                  <wp:docPr id="3" name="Image 3">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image 3">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6761434" cy="3084576"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Alignment not</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>yet due</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- All individuals with</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>expiring in</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D40000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>NR</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="D40000"/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">certification </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>expiring</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0069BA"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>MA</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="00464060">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0069BA"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>yet</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>due</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...17 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>alignment.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Over</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Fall</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...9 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(prior</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B085F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recertification </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>window),</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>receive</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>explaining</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...187 lines deleted...]
-            <w:r>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
-              </w:rPr>
-[...270 lines deleted...]
-              <w:t>explaining the process.</w:t>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B42C1" w:rsidRPr="54A1831C">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F8662B3" w14:textId="77777777" w:rsidR="00E558F8" w:rsidRDefault="0086231C">
+    <w:p w14:paraId="0A334FD8" w14:textId="07B7FD09" w:rsidR="0070336B" w:rsidRDefault="0070336B" w:rsidP="50B15544">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F385FCF" w14:textId="18361F70" w:rsidR="0070336B" w:rsidRDefault="009B42C1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="86"/>
+        <w:ind w:left="116"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:drawing>
-[...41 lines deleted...]
-        </w:drawing>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00891564">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="005B085F">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00977B2A">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E558F8">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="0070336B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="320" w:right="720" w:bottom="300" w:left="360" w:header="0" w:footer="100" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="340" w:right="760" w:bottom="0" w:left="300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...149 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21347FDA"/>
+    <w:nsid w:val="476FD27C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5686B314"/>
-    <w:lvl w:ilvl="0" w:tplc="867A7200">
+    <w:tmpl w:val="40602020"/>
+    <w:lvl w:ilvl="0" w:tplc="D5B064B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="477" w:hanging="370"/>
+        <w:ind w:left="467" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0A0CDF2A">
+    <w:lvl w:ilvl="1" w:tplc="E74CCD50">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1494" w:hanging="370"/>
+        <w:ind w:left="1476" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CCD6A554">
+    <w:lvl w:ilvl="2" w:tplc="F064D7BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="370"/>
+        <w:ind w:left="2492" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F3D4BCE6">
+    <w:lvl w:ilvl="3" w:tplc="BF22F98E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3523" w:hanging="370"/>
+        <w:ind w:left="3508" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5CF22A12">
+    <w:lvl w:ilvl="4" w:tplc="898C4352">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4537" w:hanging="370"/>
+        <w:ind w:left="4524" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="836E89E8">
+    <w:lvl w:ilvl="5" w:tplc="FF700CD0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5552" w:hanging="370"/>
+        <w:ind w:left="5540" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F668AF46">
+    <w:lvl w:ilvl="6" w:tplc="DD76B34A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6566" w:hanging="370"/>
+        <w:ind w:left="6556" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C730FB62">
+    <w:lvl w:ilvl="7" w:tplc="CBDE9458">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7580" w:hanging="370"/>
+        <w:ind w:left="7572" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77266392">
+    <w:lvl w:ilvl="8" w:tplc="5DFC09DC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8595" w:hanging="370"/>
+        <w:ind w:left="8588" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACC09A6"/>
+    <w:nsid w:val="7176995B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A8B6F66C"/>
-    <w:lvl w:ilvl="0" w:tplc="28D0FB58">
+    <w:tmpl w:val="B1F21534"/>
+    <w:lvl w:ilvl="0" w:tplc="E620F4E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="477" w:hanging="370"/>
+        <w:ind w:left="467" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FF82B75E">
+    <w:lvl w:ilvl="1" w:tplc="15CC811A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1494" w:hanging="370"/>
+        <w:ind w:left="1476" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17D24B36">
+    <w:lvl w:ilvl="2" w:tplc="6AA48192">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2508" w:hanging="370"/>
+        <w:ind w:left="2492" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D5048502">
+    <w:lvl w:ilvl="3" w:tplc="5AEED670">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3523" w:hanging="370"/>
+        <w:ind w:left="3508" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28640CFE">
+    <w:lvl w:ilvl="4" w:tplc="1FCC19A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4537" w:hanging="370"/>
+        <w:ind w:left="4524" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A8AEB350">
+    <w:lvl w:ilvl="5" w:tplc="A8043156">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5552" w:hanging="370"/>
+        <w:ind w:left="5540" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7600747E">
+    <w:lvl w:ilvl="6" w:tplc="13D4F190">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6566" w:hanging="370"/>
+        <w:ind w:left="6556" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8C24CBB6">
+    <w:lvl w:ilvl="7" w:tplc="E8D4B9F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7580" w:hanging="370"/>
+        <w:ind w:left="7572" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B4D6F738">
+    <w:lvl w:ilvl="8" w:tplc="B7CC91FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8595" w:hanging="370"/>
+        <w:ind w:left="8588" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1326738044">
+  <w:num w:numId="1" w16cid:durableId="950013903">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="26951968">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E558F8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E558F8"/>
+    <w:rsidRoot w:val="2CC4D13B"/>
+    <w:rsid w:val="0004732D"/>
+    <w:rsid w:val="000F6CBC"/>
+    <w:rsid w:val="00155A6D"/>
+    <w:rsid w:val="00186E1B"/>
+    <w:rsid w:val="001C5201"/>
+    <w:rsid w:val="00464060"/>
+    <w:rsid w:val="004B3F85"/>
+    <w:rsid w:val="004B732E"/>
+    <w:rsid w:val="00505094"/>
+    <w:rsid w:val="00585371"/>
+    <w:rsid w:val="005B085F"/>
+    <w:rsid w:val="00680A60"/>
+    <w:rsid w:val="0070336B"/>
+    <w:rsid w:val="00755FFC"/>
+    <w:rsid w:val="0079269D"/>
+    <w:rsid w:val="007D02DE"/>
+    <w:rsid w:val="00850078"/>
+    <w:rsid w:val="008718DC"/>
+    <w:rsid w:val="00891564"/>
+    <w:rsid w:val="008C3759"/>
+    <w:rsid w:val="0090313D"/>
+    <w:rsid w:val="00922C03"/>
+    <w:rsid w:val="00972A80"/>
+    <w:rsid w:val="00977B2A"/>
+    <w:rsid w:val="009B42C1"/>
+    <w:rsid w:val="00A167F0"/>
+    <w:rsid w:val="00A17C49"/>
+    <w:rsid w:val="00A954FA"/>
+    <w:rsid w:val="00AF5246"/>
+    <w:rsid w:val="00C072E9"/>
+    <w:rsid w:val="00C84276"/>
+    <w:rsid w:val="00E10B18"/>
+    <w:rsid w:val="00E71C90"/>
+    <w:rsid w:val="00EE5324"/>
+    <w:rsid w:val="00F42AE5"/>
+    <w:rsid w:val="00F810C0"/>
+    <w:rsid w:val="2CC4D13B"/>
+    <w:rsid w:val="326CC230"/>
+    <w:rsid w:val="442EBEA5"/>
+    <w:rsid w:val="48B08813"/>
+    <w:rsid w:val="4F6E71FB"/>
+    <w:rsid w:val="50B15544"/>
+    <w:rsid w:val="54A1831C"/>
+    <w:rsid w:val="5EFC1B58"/>
+    <w:rsid w:val="7C7AD555"/>
+    <w:rsid w:val="7DA5BE03"/>
+    <w:rsid w:val="7F6B955A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3F67CD53"/>
-  <w15:docId w15:val="{295AE57A-02E5-4B63-ADBF-FE22E467257E}"/>
+  <w14:docId w14:val="7CA0951C"/>
+  <w15:docId w15:val="{194FD059-DD22-45C1-BFA9-8CF12ED82E5E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5232,80 +4960,167 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="4"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="477"/>
-      <w:jc w:val="center"/>
+      <w:ind w:left="467"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E10B18"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E10B18"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C3759"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C3759"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nremt.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nremt.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5547,72 +5362,390 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87766494787836d183d4f5dd832f3fe0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e309faea563aa1a6f3fea1af2265b62c" ns2:_="" ns3:_="">
+    <xsd:import namespace="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <xsd:import namespace="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30999b87-787b-4ae8-a6ee-6bcc85ade281" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d343228-1eec-43d1-98fd-370ae8985287" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6fb5c79-03f2-47ea-bb97-3ce4a27e6352}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d343228-1eec-43d1-98fd-370ae8985287">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30999b87-787b-4ae8-a6ee-6bcc85ade281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1d343228-1eec-43d1-98fd-370ae8985287" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB73C69-0FF9-4F07-B540-29ECA17C8A74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F40B668B-664D-4EAF-BA38-E444582A0689}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2267F256-22C2-4E75-A068-70CD9C3B3052}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>376</Words>
-  <Characters>2148</Characters>
+  <Words>410</Words>
+  <Characters>2337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2519</CharactersWithSpaces>
+  <CharactersWithSpaces>2742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gettinger, Aaron (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-08-05T00:00:00Z</vt:filetime>
+    <vt:filetime>2023-08-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+    <vt:lpwstr>Microsoft® Publisher for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-08-15T00:00:00Z</vt:filetime>
+    <vt:filetime>2023-08-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+    <vt:lpwstr>Microsoft® Publisher for Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x010100BFB3398FF28ED646BCA40399130C015F</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>