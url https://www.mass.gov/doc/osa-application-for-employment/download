--- v0 (2025-12-07)
+++ v1 (2026-04-29)
@@ -6,53 +6,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="318AE797" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="0064779E" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="33E62E30" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="0064779E" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064779E">
         <w:rPr>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0064779E">
         <w:rPr>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
@@ -90,190 +90,190 @@
           </w14:shadow>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0064779E">
         <w:rPr>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0064779E">
         <w:rPr>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E346E6" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="00D2103E">
+    <w:p w14:paraId="2086C028" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="00D2103E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63197">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="387FD655" wp14:editId="1B4E5F96">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40BF9C09" wp14:editId="11D1D9F1">
             <wp:extent cx="4953000" cy="1226820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr="C:\Users\mjt6822\Desktop\Auditor DiZoglio Logo\Logo v 2 .png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Users\mjt6822\Desktop\Auditor DiZoglio Logo\Logo v 2 .png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4953000" cy="1226820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0223C47E" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="6C867467" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3135CE92" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="7D2C8442" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784284BD" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="2FDAC719" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AEB455E" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="7714CBF1" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ED0E09F" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="73E0CFCA" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E45F373" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="12906050" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C996BC0" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRPr="00BD21DF" w:rsidRDefault="0064779E" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="47CB8E24" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRPr="00BD21DF" w:rsidRDefault="0064779E" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28B5B5C4" wp14:editId="5E0AE37D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0C5421" wp14:editId="63044988">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>675005</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4163060" cy="635"/>
                 <wp:effectExtent l="27305" t="26670" r="105410" b="106045"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="AutoShape 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4163060" cy="635"/>
                         </a:xfrm>
@@ -299,301 +299,301 @@
                           </a:outerShdw>
                         </a:effectLst>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="584D2446" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="1A61A9E7" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="AutoShape 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:53.15pt;margin-top:12.6pt;width:327.8pt;height:.05pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZFy1qjAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0Dcs/6I4+xa66xWdtLL&#10;tl1pt+qZALZRMVhA4kRV/3sHnGSb9lJV9QGZYXjz5s0M9w+HXqI9N1ZoVeLkJsaIK6qZUG2Jv7xu&#10;ZrcYWUcUI1IrXuIjt/hh9f7d/TgUPNWdlowbBCDKFuNQ4s65oYgiSzveE3ujB67gsNGmJw62po2Y&#10;ISOg9zJK4ziPRm3YYDTl1oK1ng7xKuA3Dafuc9NY7pAsMXBzYTVh3fo1Wt2TojVk6AQ90SD/wKIn&#10;QkHQC1RNHEE7I/6A6gU12urG3VDdR7ppBOUhB8gmiX/L5qUjAw+5gDh2uMhk/x8s/bR/NkiwEmcY&#10;KdJDiR53TofIKAn6jIMtwK1Sz8ZnSA/qZXjS9JtFSlcdUS0P3q/HAS4nXtHo6orf2AGibMePmoEP&#10;gQBBrENjeg8JMqBDqMnxUhN+cIiCMUvyeZxD6Sic5fNFwCfF+epgrPvAdY/8T4mtM0S0nau0UlB7&#10;bZIQiOyfrPPESHG+4OMqvRFShhaQCo0QbJmni3DDaimYP/V+1rTbShq0J9BFcyB0l55oXLkZvVMs&#10;oHWcsPXp3xEhp3+ILpXH46ExgVJIfue4eenYiJjwKSTxcpnPMeygTdNl7D+MiGxhvqgzGBntvgrX&#10;BdG9XIGhnxd+4egOaTDLXQ+ST7yzADQlu+thKiZz/mYmcujIZF2crcA5zKLHDvrpM92wu8oESnbK&#10;yRcvdP/3u/hufbu+zWZZmq9nWVzXs8dNlc3yTbJc1PO6qurkh+eaZEUnGOPKi36exCT7u04/vQnT&#10;DF1m8VLe6Bp9Yn4A9SG7M+nQs75N/dNhi61mx2fjW8bvYPiC8+mh8NP96z54vT1nq58AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBUdyma3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCQuiCXtRDdK02kg7QA3OqRdsya0FYlTNekWeHq8Exx/+9Pvz9UmOctOZgqDRwnZQgAz2Ho9YCfh&#10;Y7+7XwMLUaFW1qOR8G0CbOrrq0qV2p/x3Zya2DEqwVAqCX2MY8l5aHvjVFj40SDtPv3kVKQ4dVxP&#10;6kzlzvJciII7NSBd6NVoXnrTfjWzk6Bt9vq2xbRr07P4aYp5PuxXd1Le3qTtE7BoUvyD4aJP6lCT&#10;09HPqAOzlEWxJFRC/pADI2BVZI/AjpfBEnhd8f8f1L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAWRctaowCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAVHcpmt4AAAAJAQAADwAAAAAAAAAAAAAAAADmBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" strokecolor="#316392" strokeweight="3.75pt">
+              <v:shape id="AutoShape 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:53.15pt;margin-top:12.6pt;width:327.8pt;height:.05pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+ONZZIgIAADAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X/yRxumMJD2k6y7d&#10;FiAddlZk2RYmi4KkxMm/H8V8tNtuw3wQTIp6fHwkFw/HwbCD8kGDXfJiknOmrIRG227Jv788fbjn&#10;LERhG2HAqiU/qcAfVu/fLUZXqxJ6MI3yDEFsqEe35H2Mrs6yIHs1iDABpyxetuAHEdH0XdZ4MSL6&#10;YLIyz6tsBN84D1KFgN7H8yVfEX7bKhm/tW1QkZklR26RTk/nLp3ZaiHqzgvXa3mhIf6BxSC0xaQ3&#10;qEcRBdt7/RfUoKWHAG2cSBgyaFstFdWA1RT5H9Vse+EU1YLiBHeTKfw/WPn1sLYbn6jLo926Z5A/&#10;A7Ow7oXtFBF4OTlsXJGkykYX6tuTZAS38Ww3foEGY8Q+AqlwbP2QILE+diSxTzex1TEyic67oprm&#10;FfZE4l01nRG+qK9PnQ/xs4KBpZ8lD9EL3fVxDdZiU8EXlEgcnkNMxER9fZDyWnjSxlBvjWUjJptX&#10;5YxeBDC6SbcpLvhutzaeHQSOxxQJfSwvNH4L87C3DaH1SjSfLv9RaHP+x+zGJjxFE4eUqPh9VH7b&#10;NyNrdCqhyOfzasrRwvkr53n6OBOmw8WR0XPmIf7QsSfRk1zEMC2CunGMx5LcZj+g5GfedwR0LnY/&#10;4Lif3dWrWxjXi7N3dvUiZ1qyhE36wZUuWW8qoaanPqelCvUOmtPGJ82ThWNJ8ZcVSnP/1qao10Vf&#10;/QIAAP//AwBQSwMEFAAGAAgAAAAhAFR3KZreAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJC6IJe1EN0rTaSDtADc6pF2zJrQViVM16RZ4erwTHH/70+/P1SY5y05mCoNHCdlC&#10;ADPYej1gJ+Fjv7tfAwtRoVbWo5HwbQJs6uurSpXan/HdnJrYMSrBUCoJfYxjyXloe+NUWPjRIO0+&#10;/eRUpDh1XE/qTOXO8lyIgjs1IF3o1WheetN+NbOToG32+rbFtGvTs/hpink+7Fd3Ut7epO0TsGhS&#10;/IPhok/qUJPT0c+oA7OURbEkVEL+kAMjYFVkj8COl8ESeF3x/x/UvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC+ONZZIgIAADAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBUdyma3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" strokecolor="#316392" strokeweight="3.75pt">
                 <v:shadow on="t" color="#8db3e2 [1311]" opacity=".5" offset="6pt,6pt"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DE7F9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C790F2" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="6718D3F1" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidR="00B523F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071078D9" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="3E87AEB9" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">See Job Postings: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00592CF0" w:rsidRPr="00592CF0">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Current job openings at the Office of the State Auditor | Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DF8C3A6" w14:textId="77777777" w:rsidR="00B523F6" w:rsidRPr="00DE7F9D" w:rsidRDefault="00B523F6" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="7646D7CE" w14:textId="77777777" w:rsidR="00B523F6" w:rsidRPr="00DE7F9D" w:rsidRDefault="00B523F6" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B766E3A" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRPr="00BD21DF" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="16D1E98F" w14:textId="77777777" w:rsidR="00DE7F9D" w:rsidRPr="00BD21DF" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396F8661" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="0DF9BFD6" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="068312E1" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="414120A7" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D77FAD5" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="7A8E6B13" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EDEA6F4" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="44AEB1E3" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB7B5EF" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="7CEB2036" w14:textId="77777777" w:rsidR="00F63197" w:rsidRDefault="00F63197" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58CB5CC0" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="633FB425" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7F9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="62C61098" wp14:editId="63777D6B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3685D48D" wp14:editId="4737FF83">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1252220</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>7814310</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5297170" cy="1062990"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 2" descr="audit_cover_print_bottom_final.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="audit_cover_print_bottom_final.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5297170" cy="1062990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00BD21DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB2242B" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="000D5B78">
+    <w:p w14:paraId="1DEEEB73" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRPr="0064779E" w:rsidRDefault="000D5B78">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:srgbClr w14:val="000000">
               <w14:alpha w14:val="60000"/>
             </w14:srgbClr>
           </w14:shadow>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2922471C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
+    <w:p w14:paraId="71CB65DA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00DE7F9D" w:rsidP="00DE7F9D">
       <w:pPr>
         <w:ind w:firstLine="450"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A1368C7" wp14:editId="55A7A49C">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A5219B5" wp14:editId="4AB11BC8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>9201150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5086350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1028700" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Picture 8" descr="state_seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="state_seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
@@ -608,51 +608,51 @@
                       <a:ext cx="1028700" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" algn="in">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B62DA81" wp14:editId="3A653492">
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07839822" wp14:editId="5E7006F9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>9201150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5086350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1028700" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7" descr="state_seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="state_seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
@@ -680,778 +680,817 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7CB44891" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6533A47C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="230ECD92" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="230F5C8D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09F1300F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1F5E468C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>IMPORTANT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04CD7702" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7EC51A9C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="595B4D1C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6A9AC3E3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Instructions for completing the application form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EAA0CA8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4E59C6FD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="50540B67" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="2EEC2C09" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B50E414" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="093A1B51" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Type or print clearly in black or blue ink.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594AA16A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="1F1F4AA8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1536A5FB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="6C8A4075" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Answer every question fully and accurately.</w:t>
             </w:r>
             <w:r w:rsidR="00D14B5A">
               <w:t xml:space="preserve"> If not applicable, please put N/A.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E7FDF22" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="5A9FD57F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="005C3CFD" w:rsidRDefault="00FC757C">
+          <w:p w14:paraId="0ED7C424" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="068C4178" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="005C3CFD" w:rsidRDefault="00FC757C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3CFD">
               <w:t>For</w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="005C3CFD">
               <w:t xml:space="preserve"> an applicant for employment </w:t>
             </w:r>
             <w:r w:rsidR="0064581B">
               <w:t>who</w:t>
             </w:r>
             <w:r w:rsidRPr="005C3CFD">
               <w:t xml:space="preserve"> meets the minimum entrance requirements, </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="005C3CFD">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="000D5B78">
               <w:t>Office of the State Auditor</w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="005C3CFD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D5B78">
               <w:t xml:space="preserve">(OSA) </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3CFD">
               <w:t>may</w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="005C3CFD">
               <w:t xml:space="preserve"> review, if applicable:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CE412E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="007813A7" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4DB84866" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="007813A7" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="007813A7">
               <w:t xml:space="preserve">Criminal Offender Record Information (C.O.R.I) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007813A7">
               <w:t>and;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="43A74599" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2" w:rsidP="000D5B78">
+          <w:p w14:paraId="31BE468D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2" w:rsidP="000D5B78">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="007813A7">
               <w:t>Sex Offender Registry Information (S.O.R.I.)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0325C7CA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="5B6E559D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6BA54C5D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="3F6F6E04" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If an </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0F2D">
               <w:t xml:space="preserve">offer of employment is made to you, the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000D5B78">
               <w:t xml:space="preserve">OSA </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:t xml:space="preserve"> may</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DA386C">
               <w:t xml:space="preserve"> declare </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0F2D">
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:t>the offer</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0F2D">
               <w:t xml:space="preserve"> is contingent upon </w:t>
             </w:r>
             <w:r w:rsidR="00387398">
               <w:t>references</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA0F2D">
               <w:t xml:space="preserve"> and/or a tax</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and background check.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D761F2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="0BD55FB4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00DA386C" w:rsidRDefault="00DA386C">
+          <w:p w14:paraId="30DC6E63" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="1383AB20" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00DA386C" w:rsidRDefault="00DA386C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA386C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>False or materially inaccurate information on th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA386C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> application will be cause for disqualification for employment or dismissal at any time </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> application will be cause for disqualification </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA386C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DA386C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employment or dismissal at any time </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>during</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA386C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> employment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C52741" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="0D7F9832" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
+          <w:p w14:paraId="3D48B853" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="29D42FDB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Read certification and releases </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:t>carefully before signing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72FE76C0" w14:textId="77777777" w:rsidR="008567CE" w:rsidRDefault="008567CE" w:rsidP="008567CE">
+          <w:p w14:paraId="4C3CA705" w14:textId="77777777" w:rsidR="008567CE" w:rsidRDefault="008567CE" w:rsidP="008567CE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="271E939F" w14:textId="77777777" w:rsidR="008567CE" w:rsidRDefault="008567CE">
+          <w:p w14:paraId="4DE04913" w14:textId="77777777" w:rsidR="008567CE" w:rsidRDefault="008567CE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>For those submitting their application electronically, submit information in gray spaces and save completed version to your files.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B11F594" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="5B071F28" w14:textId="565F8AB6" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
+          <w:p w14:paraId="30604B13" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="792CE453" w14:textId="520BB5AC" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Return completed application</w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008567CE">
               <w:t xml:space="preserve">as an attachment </w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1">
               <w:t>along with cover letter and resume</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> by email</w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1">
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="002944FD" w:rsidRPr="003402D1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>osa.applications@massauditor.gov</w:t>
+            </w:r>
             <w:r w:rsidR="005B1ED1">
-              <w:t xml:space="preserve">  or </w:t>
+              <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidR="008567CE">
               <w:t xml:space="preserve">print the materials and </w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1">
               <w:t>mail to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B432D0E" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
+          <w:p w14:paraId="4A404ED8" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B243EAA" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
+          <w:p w14:paraId="201D96B4" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
             <w:r>
               <w:t>                                                            The Office of the State Auditor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5884CBA9" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
+          <w:p w14:paraId="2A2B2FE3" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
             <w:r>
               <w:t>                                                            Human Resources Department</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7985EC4E" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
+          <w:p w14:paraId="55D8EFA8" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
             <w:r>
               <w:t>                                                            One Ashburton Place, Room 1819</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C76B57" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
+          <w:p w14:paraId="7E6ED1D9" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1" w:rsidP="005B1ED1">
             <w:r>
               <w:t>                                                            Boston, MA 02108</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A6DBDF2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-          <w:p w14:paraId="5F1CE8D8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7C757F85" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="42A9FDBD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:t>there is a n</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">eed </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">an alternative version of this form, please contact the </w:t>
             </w:r>
             <w:r w:rsidR="000D5B78">
-              <w:t>OSA Human Resources Office at 617-727-6200</w:t>
+              <w:t xml:space="preserve">OSA Human Resources Office </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000D5B78">
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000D5B78">
+              <w:t xml:space="preserve"> 617-727-6200</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731D9117" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0E780F35" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3EAAEDAA" w14:textId="77777777" w:rsidTr="005B1ED1">
+      <w:tr w:rsidR="004F23E2" w14:paraId="4DC3E85D" w14:textId="77777777" w:rsidTr="005B1ED1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4346458F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="35622F8F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79E7624D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00D14B5A" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="12C75612" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00D14B5A" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>This application will be kept on file for</w:t>
             </w:r>
             <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">one year but </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA386C">
+              <w:t xml:space="preserve">one </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>applicants</w:t>
-            </w:r>
+              <w:t>year</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are responsible for applying for each vacancy for which </w:t>
+              <w:t xml:space="preserve"> but </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">there is an interest in </w:t>
+              <w:t>applicants</w:t>
             </w:r>
             <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>be</w:t>
+              <w:t xml:space="preserve"> are responsible for applying for each vacancy for which </w:t>
             </w:r>
             <w:r w:rsidR="00DA386C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ing</w:t>
+              <w:t xml:space="preserve">there is an interest in </w:t>
             </w:r>
             <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA386C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14B5A" w:rsidRPr="00D14B5A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> considered</w:t>
             </w:r>
             <w:r w:rsidRPr="00D14B5A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB31EA1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="043DB135" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1ED1" w14:paraId="613E535D" w14:textId="77777777">
+      <w:tr w:rsidR="005B1ED1" w14:paraId="3747B35E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6C712B" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1">
+          <w:p w14:paraId="6FB614C5" w14:textId="77777777" w:rsidR="005B1ED1" w:rsidRDefault="005B1ED1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F110156" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="54B8E2E8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="918"/>
         <w:gridCol w:w="10098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="45A2629D" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="4E4B6D6E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6CFEF5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00904713">
+          <w:p w14:paraId="53E5BC3E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00904713">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="579E973C" wp14:editId="7A1CBC99">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AC86842" wp14:editId="455471BC">
                   <wp:extent cx="504825" cy="552450"/>
                   <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="print"/>
+                          <a:blip r:embed="rId12" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="504825" cy="552450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="027DD81F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
+          <w:p w14:paraId="2F7367D2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="000D5B78">
             <w:pPr>
               <w:pStyle w:val="Title"/>
             </w:pPr>
             <w:r>
               <w:t>Office of the State Auditor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D8CBF1" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRDefault="000D5B78">
+          <w:p w14:paraId="7962C032" w14:textId="77777777" w:rsidR="000D5B78" w:rsidRDefault="000D5B78">
             <w:pPr>
               <w:pStyle w:val="Title"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0814BC9D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="5C74475B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>APPLICATION FOR EMPLOYMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E949845" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="73E25E60" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01ADE8D2" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="3EB1E5CF" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07C97438" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="49CA0FAA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WE ARE AN EQUAL OPPORTUNITY/AFFIRMATIVE ACTION EMPLOYER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567C371A" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="67C7C1F3" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="765AB819" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="000D5B78" w:rsidRDefault="000D5B78">
+    <w:p w14:paraId="75687545" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="000D5B78" w:rsidRDefault="000D5B78">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5B78">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Office of the State Auditor is committed to providing equal employment opportunities.  Employment actions such as recruiting, hiring, training, and promoting individuals are based upon a policy of non-discrimination.  Employment decisions and actions are made without regard to race, color, gender, religion, age, national origin, ancestry, sexual </w:t>
       </w:r>
       <w:r w:rsidR="00B96712" w:rsidRPr="000D5B78">
@@ -1478,137 +1517,185 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> disability, military status, genetic </w:t>
       </w:r>
       <w:r w:rsidR="00B96712" w:rsidRPr="000D5B78">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>information,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D5B78">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> political affiliation, or veteran’s status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11559BEF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="4367CAC8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C4BD540" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="7FDB3817" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7758"/>
         <w:gridCol w:w="3258"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="62F70E7C" w14:textId="77777777" w:rsidTr="00894A50">
+      <w:tr w:rsidR="004F23E2" w14:paraId="61A7627D" w14:textId="77777777" w:rsidTr="00894A50">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2440BF49" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1803B79B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PERSONAL INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="2D74D5B9" w14:textId="77777777" w:rsidTr="00D80A9D">
+      <w:tr w:rsidR="004F23E2" w14:paraId="24A208D7" w14:textId="77777777" w:rsidTr="00D80A9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF3A960" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Name   (First)                  (Middle)            (Last)         </w:t>
+          <w:p w14:paraId="6D7A438D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (First)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (Middle)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (Last)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check1"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -1673,51 +1760,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Ms.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B5AB28" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="067E78E1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="              "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text1"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
@@ -1923,66 +2010,66 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4473EADB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="3CEFFE92" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Home Telephone Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E05BEC8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5E05EEAB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text4"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2031,77 +2118,77 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="515A9045" w14:textId="77777777" w:rsidTr="00D80A9D">
+      <w:tr w:rsidR="004F23E2" w14:paraId="7CF5C906" w14:textId="77777777" w:rsidTr="00D80A9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7637F697" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="0064779E" w:rsidP="00557246">
+          <w:p w14:paraId="7739D71A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="0064779E" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B7C37B0" wp14:editId="27712964">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="539C1742" wp14:editId="26351047">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3017520</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>353695</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="91440" cy="91440"/>
                       <wp:effectExtent l="0" t="1270" r="0" b="2540"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="91440" cy="91440"/>
                               </a:xfrm>
@@ -2127,64 +2214,128 @@
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="688110C6" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:237.6pt;margin-top:27.85pt;width:7.2pt;height:7.2pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChsMq5pgIAAKIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07vpS5WKjTtHG8TCg&#10;24p1+wDFlmNhsuRJStxu2L+PkpM0aV+GbX4wJJE65CGPeHX92Am0Y9pwJXMcX0QYMVmpmstNjr9+&#10;KYM5RsZSWVOhJMvxEzP4evH2zdXQZyxRrRI10whApMmGPsettX0WhqZqWUfNheqZBGOjdEctbPUm&#10;rDUdAL0TYRJF03BQuu61qpgxcFqMRrzw+E3DKvupaQyzSOQYcrP+r/1/7f7h4opmG037llf7NOhf&#10;ZNFRLiHoEaqglqKt5q+gOl5pZVRjLyrVhappeMU8B2ATRy/YPLS0Z54LFMf0xzKZ/wdbfdzda8Tr&#10;HF9iJGkHLfoMRaNyIxhKXHmG3mTg9dDfa0fQ9Heq+maQVMsWvNiN1mpoGa0hqdj5h2cX3MbAVbQe&#10;Pqga0OnWKl+px0Z3DhBqgB59Q56ODWGPFlVwmMaEQNcqsIxLh0+zw9VeG/uOqQ65RY41JO6h6e7O&#10;2NH14OIiSVVyIeCcZkKeHQDmeAKB4aqzuRR8A3+mUbqar+YkIMl0FZCoKIKbckmCaRnPJsVlsVwW&#10;8S8XNyZZy+uaSRfmIKaY/Fmz9rIeZXCUk1GC1w7OpWT0Zr0UGu0oiLn0ny84WJ7dwvM0fL2AywtK&#10;cUKi2yQNyul8FpCSTIJ0Fs2DKE5v02lEUlKU55TuuGT/TgkN0MhJMvFdOkn6BbfIf6+50azjFsaF&#10;4F2O50cnmjn9rWTtW2spF+P6pBQu/edSQLsPjfZqdQIdhb5W9ROIVSuQEwgPBhssWqV/YDTAkMix&#10;+b6lmmEk3ksQ/F6f1m/IZJbAHX1qWZ9aqKwAKscWo3G5tOMk2vaab1qIFPvCSHUDj6ThXsLuAY1Z&#10;7Z8WDALPZD+03KQ53Xuv59G6+A0AAP//AwBQSwMEFAAGAAgAAAAhADGm/aLiAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYu0m5amqTGTIgWxSKGY1p63yZgEs7NpdpvEf+96&#10;0uPwPt77JlmPuhE9dbY2jDCbBiCIc1PUXCIcDy+TFQjrFBeqMUwI32Rhnd7eJCouzMDv1GeuFL6E&#10;bawQKufaWEqbV6SVnZqW2GefptPK+bMrZdGpwZfrRs6DYCm1qtkvVKqlTUX5V3bVCEO+70+H3avc&#10;P5y2hi/byyb7eEO8vxufn0A4Gt0fDL/6Xh1S73Q2Vy6saBAWUTj3KEIYRiA8sFg9LkGcEaJgBjJN&#10;5P8P0h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobDKuaYCAACiBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMab9ouIAAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f"/>
+                    <v:rect w14:anchorId="174D9B39" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:237.6pt;margin-top:27.85pt;width:7.2pt;height:7.2pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkKVbhyQEAAIkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOspsRpyhadBjQ&#10;tQW6fYAiS7YwW9RIJU769aXkNM22t2EvAi/S4eEhtbrYD73YGSQHvpblbC6F8Roa59ta/vh+8+6T&#10;FBSVb1QP3tTyYEherN++WY2hMgvooG8MCgbxVI2hll2MoSoK0p0ZFM0gGM9JCzioyC62RYNqZPSh&#10;Lxbz+YdiBGwCgjZEHL2eknKd8a01Ot5bSyaKvpbMLeYT87lJZ7FeqapFFTqnjzTUP7AYlPNc9AR1&#10;raISW3R/QQ1OIxDYONMwFGCt0yb3wN2U8z+6eexUMLkXFofCSSb6f7D6bvcYHjBRp3AL+icJD1ed&#10;8q25RISxM6rhcmUSqhgDVacHySF+KjbjN2h4tGobIWuwtzgkQO5O7LPUh5PUZh+F5uDncrnkeWjO&#10;TGbCV9XL04AUvxgYRDJqiTzHDK12txSnqy9XUiUPN67v8yx7/1uAMVMkU09s02JQtYHmwMwRpn3g&#10;/WWjA3ySYuRdqCX92io0UvRfPXd/JBuzs3z/ccHM8TyzOc8orxmqllGKybyK08JtA7q240pl7sXD&#10;JStmXe7nldWRLM87K3LczbRQ536+9fqD1s8AAAD//wMAUEsDBBQABgAIAAAAIQAxpv2i4gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtJuWpqkxkyIFsUihmNaet8mYBLOz&#10;aXabxH/vetLj8D7e+yZZj7oRPXW2NowwmwYgiHNT1FwiHA8vkxUI6xQXqjFMCN9kYZ3e3iQqLszA&#10;79RnrhS+hG2sECrn2lhKm1eklZ2althnn6bTyvmzK2XRqcGX60bOg2AptarZL1SqpU1F+Vd21QhD&#10;vu9Ph92r3D+ctoYv28sm+3hDvL8bn59AOBrdHwy/+l4dUu90NlcurGgQFlE49yhCGEYgPLBYPS5B&#10;nBGiYAYyTeT/D9IfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACQpVuHJAQAAiQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADGm/aLiAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAIwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mailing Address   (Street)             (City)             (State)             Zip(Postal) Code  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BFBFDA2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
+              <w:t>Mailing Address</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (Street)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (City)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (State)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zip(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postal) Code  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00FDE6BA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -2479,67 +2630,67 @@
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
-          <w:p w14:paraId="6D3E1693" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
+          <w:p w14:paraId="27891ECD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Address (if different from mailing address)       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F506BC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
+          <w:p w14:paraId="526F5EE9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -2835,73 +2986,73 @@
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="300FFB31" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
+          <w:p w14:paraId="1598FE15" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personal Cell</w:t>
             </w:r>
             <w:r w:rsidR="005663CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Phone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702456AD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="295816F0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Text6"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2948,73 +3099,73 @@
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w14:paraId="3D1E0D74" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
+          <w:p w14:paraId="3374CE94" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal </w:t>
             </w:r>
             <w:r w:rsidR="005663CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-Mail Address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F6F67A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2325D1FE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text7"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3063,62 +3214,62 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7702E7FE" w14:textId="77777777" w:rsidTr="00D80A9D">
+      <w:tr w:rsidR="004F23E2" w14:paraId="73694EBC" w14:textId="77777777" w:rsidTr="00D80A9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5D7AC4" w14:textId="77777777" w:rsidR="003A173E" w:rsidRDefault="004F23E2" w:rsidP="00557246">
+          <w:p w14:paraId="7C2DDD84" w14:textId="77777777" w:rsidR="003A173E" w:rsidRDefault="004F23E2" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you authorized to work in the U.S. on an unrestricted basis?  YES   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -3196,62 +3347,74 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F3B6090" w14:textId="77777777" w:rsidR="003A173E" w:rsidRDefault="003A173E" w:rsidP="003A173E">
+          <w:p w14:paraId="7E50D573" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="003A173E" w:rsidP="003A173E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742771">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Will you now, or in the future, require sponsorship for employment visa status (e.g. H1-B visa status)?</w:t>
+              <w:t>Will you now, or in the future, require sponsorship for employment visa status (e.g. H1-B visa</w:t>
+            </w:r>
+            <w:r w:rsidR="001639E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, OPT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742771">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status)?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES   </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3303,100 +3466,94 @@
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F41FFE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="003A173E">
+          <w:p w14:paraId="13EAF0DE" w14:textId="56D9AAC5" w:rsidR="001639E2" w:rsidRPr="00EE5819" w:rsidRDefault="001639E2" w:rsidP="003A173E">
             <w:pPr>
               <w:pStyle w:val="PlainText"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE5819">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="777C4F80" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="372722A8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="015763BF" w14:textId="77777777" w:rsidTr="00557246">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6EAA8675" w14:textId="77777777" w:rsidTr="00557246">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458AFD46" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="29FE7BFB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Are you over 18</w:t>
             </w:r>
             <w:r w:rsidR="006E2130">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> years or older</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3492,97 +3649,113 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="002345F8" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00452182" w:rsidP="00FC757C">
-[...7 lines deleted...]
-          <w:p w14:paraId="643FDEE8" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00452182" w:rsidP="000D5B78">
+          <w:p w14:paraId="22E7256D" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00452182" w:rsidP="00FC757C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="189386E4" w14:textId="77777777" w:rsidR="00452182" w:rsidRDefault="00452182" w:rsidP="000D5B78">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="43763FAF" w14:textId="77777777" w:rsidTr="00D80A9D">
+      <w:tr w:rsidR="004F23E2" w14:paraId="547FBDE0" w14:textId="77777777" w:rsidTr="00D80A9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="667"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109A42BF" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
-[...14 lines deleted...]
-          <w:p w14:paraId="08FF613F" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130" w:rsidP="00FC757C">
+          <w:p w14:paraId="1EF52819" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>referred</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1008A5" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130" w:rsidP="00FC757C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment </w:t>
             </w:r>
             <w:r w:rsidR="00FC757C" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3659,51 +3832,51 @@
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
-          <w:p w14:paraId="48427448" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
+          <w:p w14:paraId="08287950" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Newspaper advertisement </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -3727,64 +3900,66 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3873CDCE" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00D71A02" w:rsidP="00FC757C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13C29D99" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="00D71A02" w:rsidP="00FC757C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MassCareers</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FC757C" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check10"/>
@@ -3795,51 +3970,51 @@
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
-          <w:p w14:paraId="4DAB1953" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
+          <w:p w14:paraId="2C24BE84" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRDefault="00FC757C" w:rsidP="00FC757C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Other Internet job site </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -3861,51 +4036,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F7558D" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130" w:rsidP="00FC757C">
+          <w:p w14:paraId="18AD8FD1" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130" w:rsidP="00FC757C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unemployment office/One-Stop Career Center</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3934,51 +4109,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2699D83E" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="005663CB" w:rsidRDefault="00FC757C" w:rsidP="005663CB">
+          <w:p w14:paraId="557311CD" w14:textId="77777777" w:rsidR="00FC757C" w:rsidRPr="005663CB" w:rsidRDefault="00FC757C" w:rsidP="005663CB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="005663CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4227,178 +4402,178 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005663CB" w:rsidRPr="005663CB">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="005663CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77098A14" w14:textId="77777777" w:rsidR="00452182" w:rsidRPr="005663CB" w:rsidRDefault="00452182" w:rsidP="00FC757C">
+          <w:p w14:paraId="3A7ECD40" w14:textId="77777777" w:rsidR="00452182" w:rsidRPr="005663CB" w:rsidRDefault="00452182" w:rsidP="00FC757C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44030D03" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00452182">
+          <w:p w14:paraId="2D94D9AE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00452182">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44170DB9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="426FC25A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A75EF5F" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="43A429A5" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="309A6661" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6F4853C9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="096CDE57" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0BDE6EAB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMPLOYMENT DESIRED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5BE69B54" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="553E9F54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E56689D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="005663CB">
+          <w:p w14:paraId="44C332AA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="005663CB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position Applied For</w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F80C8D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="0F7B8C49" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="Text16"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4453,87 +4628,87 @@
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E065BEF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
+          <w:p w14:paraId="11C18EE9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="006E2130">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How soon can</w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> you </w:t>
             </w:r>
             <w:r w:rsidR="005B1ED1" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>start</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> if a job offer is made?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7501AA13" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="49943193" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Text17"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4582,71 +4757,87 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="035BF342" w14:textId="77777777" w:rsidTr="00A70B7C">
+      <w:tr w:rsidR="004F23E2" w14:paraId="005416E4" w14:textId="77777777" w:rsidTr="00A70B7C">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38E1CC3E" w14:textId="77777777" w:rsidR="00D55490" w:rsidRPr="00EE5819" w:rsidRDefault="00D55490" w:rsidP="00D55490">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Are you available for full time work? YES  </w:t>
+          <w:p w14:paraId="5E734BEE" w14:textId="77777777" w:rsidR="00D55490" w:rsidRPr="00EE5819" w:rsidRDefault="00D55490" w:rsidP="00D55490">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you available for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>full time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work? YES  </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Check17"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -4711,64 +4902,64 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4965417C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0834D151" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8E1F84" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00A70B7C">
+          <w:p w14:paraId="6D4EBA75" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00A70B7C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Starting salary desired</w:t>
             </w:r>
             <w:r w:rsidR="00A70B7C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4831,73 +5022,89 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55490" w14:paraId="1E6FE429" w14:textId="77777777" w:rsidTr="00D55490">
+      <w:tr w:rsidR="00D55490" w14:paraId="2D990D91" w14:textId="77777777" w:rsidTr="00D55490">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="798FD874" w14:textId="77777777" w:rsidR="00D55490" w:rsidRPr="00EE5819" w:rsidRDefault="00D55490" w:rsidP="003C3E83">
-[...11 lines deleted...]
-              <w:t>Have you worked for the Commonwealth before?</w:t>
+          <w:p w14:paraId="34FECA06" w14:textId="77777777" w:rsidR="00D55490" w:rsidRPr="00EE5819" w:rsidRDefault="00D55490" w:rsidP="003C3E83">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you worked for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the Commonwealth</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -5082,81 +5289,83 @@
             </w:r>
             <w:r w:rsidR="003C3E83">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003C3E83" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="003C3E83">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5D8FE362" w14:textId="77777777" w:rsidTr="000D5B78">
+      <w:tr w:rsidR="004F23E2" w14:paraId="14F9EED2" w14:textId="77777777" w:rsidTr="000D5B78">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4590C2D9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00D71A02">
+          <w:p w14:paraId="63AA3D2E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="00D71A02">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you reviewed the essential functions of the job as listed on the </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D71A02">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MassCareers</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or job posting? YES  </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Check21"/>
@@ -5222,61 +5431,61 @@
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="08A7A3F5" w14:textId="77777777" w:rsidTr="000D5B78">
+      <w:tr w:rsidR="004F23E2" w14:paraId="31164D06" w14:textId="77777777" w:rsidTr="000D5B78">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="74131DA9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="534BB159" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In addition to your work history, what other experiences, skills or qualifications would qualify you for</w:t>
             </w:r>
             <w:r w:rsidR="005663CB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> this </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5314,267 +5523,267 @@
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>________________________________________________________________________________________</w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
-          <w:p w14:paraId="1C65CE4A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="19DF92FA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________________________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2249B4E3" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819"/>
+    <w:p w14:paraId="3F95AE9B" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="1836"/>
         <w:gridCol w:w="1836"/>
         <w:gridCol w:w="1836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="10DE4722" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="0F7B0400" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00AD3BDD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6C583876" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EDUCATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="2F233136" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="7F1ECD14" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5B9F85" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7D5534A9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6803912F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="48D22E3B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE5B4C1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="42446A92" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>City                   State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6654338B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="55B93469" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Main Course of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="474A36D5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="3D1C8406" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Did you Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05267355" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0A01B8E5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="402B23AB" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="1E5E138F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7423BA55" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5BAE78B1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Text21"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5626,127 +5835,122 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B0474B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="4F590507" w14:textId="728DAA5C" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Text22"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
-[...33 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="002944FD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002944FD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002944FD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002944FD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002944FD">
+              <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5812,51 +6016,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AABB7D4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2522B882" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="Text24"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5908,51 +6112,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B8009B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="400D1A55" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="Text25"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6004,51 +6208,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FC03D0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="51B8172E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="36" w:name="Text26"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6097,59 +6301,59 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="6F7C4D49" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="46FD82F5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5204408B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1A21123E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6199,51 +6403,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082D0425" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="01C59E55" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6381,51 +6585,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4204A548" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1557D323" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6475,51 +6679,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47458A95" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="654B984B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text27"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="37" w:name="Text27"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6571,51 +6775,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E23E49" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="201E5708" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="38" w:name="Text28"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6664,59 +6868,59 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="705BB243" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="7C520E0E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EADD066" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="0695BB90" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="39" w:name="Text29"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6768,51 +6972,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D209BAB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="39492C86" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="Text30"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6954,51 +7158,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2700B4F5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="473DE6C6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="42" w:name="Text32"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7050,51 +7254,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612AD991" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2CCB0875" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="43" w:name="Text33"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7146,51 +7350,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E98337" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="041031C5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="44" w:name="Text34"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7239,59 +7443,59 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="6BA641DB" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="580F076B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D2BA04" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="72F237D4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="Text35"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7343,140 +7547,140 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1736E0BB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="5154ACE3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F581F08" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="38795775" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62AB391D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="221CF8ED" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBB0B1D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4C865245" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="4BA62708" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="6F6EFCB9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="64396518" w14:textId="77777777" w:rsidR="00557246" w:rsidRDefault="00557246" w:rsidP="00557246">
+          <w:p w14:paraId="539C725B" w14:textId="77777777" w:rsidR="00557246" w:rsidRDefault="00557246" w:rsidP="00557246">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00557246">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List any additional educ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ation, training or professional </w:t>
             </w:r>
             <w:r w:rsidRPr="00557246">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>certifications</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E83159" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="33DBE8C6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="____________________________________________________________________________________________________________________________________________________________________________________________________"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="46" w:name="Text36"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
@@ -7493,256 +7697,261 @@
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
-          <w:p w14:paraId="4EB9DED3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="167DB3FF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________________________________________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40344AB4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="0FE2432A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3122AB57" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="763762C5" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="1476"/>
         <w:gridCol w:w="1278"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="0B97CDA2" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="18B2A276" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A13FB2E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="45D50877" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PROFESSIONAL REFERENCES (not personal)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE5819">
-              <w:t>:  List 3 people not related to you who can comment on your work performance.</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:t>:  List</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:t xml:space="preserve"> 3 people not related to you who can comment on your work performance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="34650938" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="18AE807C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59B882FC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="180F4B8E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1685F429" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1DD25364" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF490FA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="28D5DDC6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Occupation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="606A969E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="2FA9C27B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telephone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74211665" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1E96C273" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Years Acquainted</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="622F60C8" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="53921FAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231F6BCF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7983CC31" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -7801,51 +8010,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07779C19" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="503D6804" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="48" w:name="Text40"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7897,51 +8106,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AC31E4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5ECC30CD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="49" w:name="Text43"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -7993,51 +8202,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7302C441" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5A791006" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="50" w:name="Text46"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8089,51 +8298,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2FD5F1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="71689111" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="51" w:name="Text49"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8182,56 +8391,56 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="2F4BFB50" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="5650FDBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA0B784" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="27D61C45" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8290,51 +8499,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AD1B26" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5C075689" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="53" w:name="Text41"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8386,51 +8595,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="53"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F72C44" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="208FACF3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="54" w:name="Text44"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8482,51 +8691,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A69EDAA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="42EA9E53" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="55" w:name="Text47"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8578,51 +8787,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCF7F1B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3DC8AAE6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="56" w:name="Text50"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8671,56 +8880,56 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="431724F7" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w14:paraId="168C1079" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F4F100" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7C2320BC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8779,51 +8988,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCE44AD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6AABCDC5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="58" w:name="Text42"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8875,51 +9084,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="58"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="472D52C0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5C01F9F9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="59" w:name="Text45"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -8971,51 +9180,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1476" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30CC688B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="52DFA584" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="60" w:name="Text48"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9067,51 +9276,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="60"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD35957" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="68DD8D8C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="61" w:name="Text51"/>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9161,137 +9370,137 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69F1E0B5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="1660B8EB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F467CCE" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="17A2C360" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E2EF11B" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="5A2DEF99" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79E485D3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="2F4DA37D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MILITARY SERVICE INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEEFADE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="5085C342" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This information is furnished on a voluntary basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411B035F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="36A09471" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445D1C7E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00557246">
+    <w:p w14:paraId="496B883E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00557246">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Check all that apply</w:t>
       </w:r>
       <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9477,51 +9686,51 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Vietnam Era Veteran</w:t>
       </w:r>
       <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431AE477" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="3D56A085" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates of Service:  </w:t>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -9789,51 +9998,51 @@
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="79BB8923" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="3F58DAAB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="00EE5819">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -9927,51 +10136,51 @@
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="2A88F0BD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="4EC9AF7B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, what is the Certification #?  </w:t>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -10001,170 +10210,170 @@
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidR="00425E06" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
-    <w:p w14:paraId="62884139" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="2A5DE7F6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please attach Form </w:t>
       </w:r>
       <w:r w:rsidR="00867826" w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DD214 or</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a copy of ODEO certification.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B1B40" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="6F989FE1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16911D2D" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="4D3A80EF" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5819004B" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="587136F3" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="522D18E2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="0A55F839" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8730"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IMMEDIATE FAMILY WORKING IN </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>MASSACHUSETTS</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> STATE GOVERNMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27207590" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="1F20646C" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234AD886" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="38B9422D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Per Executive Order 444, please disclose any immediate family members, including those related to your immediate family by marriage, who are employed by the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="00EE5819">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -10203,202 +10412,202 @@
         </w:rPr>
         <w:t xml:space="preserve">spouse, parent, child </w:t>
       </w:r>
       <w:r w:rsidR="00D8031A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or sibling or the spouse of a </w:t>
       </w:r>
       <w:r w:rsidR="00D8031A" w:rsidRPr="00D8031A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>parent, child or sibling</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Include those employed in all branches of state government: judicial, legislative, executive, higher education and state authorities; and those employed as regular or contract employees, or elected officials.  This "sunshine disclosure" is intended to ensure that the citizens of our Commonwealth have full confidence in their government and its hiring process.  The disclosure will not be used to exclude any qualified applicant seeking a position within the Executive Branch from receiving full consideration based on the merits of his/her credentials and the requirements of the job.  Attach additional pages if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096163E6" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="362C8201" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="2754"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7DC93830" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="365217A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78423283" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6484290B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name of Relative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E98C221" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="3D276C2E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Relationship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="655C2D40" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="2C6DEABE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Title of Relative’s Job</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C40D21C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0FD3402F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>State Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="55F8C518" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6CDE9711" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7D763C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="06622D93" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10448,51 +10657,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072DABC0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7F7B13F3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10540,51 +10749,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2290F4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2FB95048" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10634,51 +10843,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1FE74A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7349AF7F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10725,60 +10934,60 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="1E364D88" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="3F70C1D2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43AE00EF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="325651CD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10828,51 +11037,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0566BB27" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="348CEB3B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -10920,51 +11129,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512670FA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1D291465" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11014,51 +11223,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="75"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC90E4C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="4C0037FD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11105,60 +11314,60 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="4E8B04DC" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="63B243EB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24491EAB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="63C8781E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11208,51 +11417,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="242A4BCE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1CB50725" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11300,51 +11509,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05AAF4D5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="67DFCDA9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11394,51 +11603,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="78"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7F3E70" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="0FE1C794" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11485,60 +11694,60 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="79"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7A913684" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="302B08EA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46465246" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="48E46F54" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11588,51 +11797,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="80"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF25EB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7E8FC500" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11680,51 +11889,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE5DB9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6C8588E2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11774,51 +11983,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="81"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668E4245" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="59E137EB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11865,63 +12074,63 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="82"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5C29E07C" w14:textId="77777777">
+      <w:tr w:rsidR="004F23E2" w14:paraId="1194D502" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE563E9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7E01CAFA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -11974,51 +12183,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="83"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E36A229" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="25D4CE16" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12069,51 +12278,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60F7C16E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6FF2DFCE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12166,51 +12375,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="84"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC47E31" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5380DC6B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8730"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12258,117 +12467,125 @@
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="85"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D95E836" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
+    <w:p w14:paraId="15BC62EE" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRDefault="00EE5819">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AFA406E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00EE5819" w:rsidP="00EE5819">
+    <w:p w14:paraId="772BF696" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00EE5819" w:rsidP="00EE5819">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
-        <w:t>IF YOU NEED ADDITIONAL SPACE PLEASE ATTACH A SEPARATE SHEET</w:t>
+        <w:t xml:space="preserve">IF YOU NEED ADDITIONAL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>SPACE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> PLEASE ATTACH A SEPARATE SHEET</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11016" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3798"/>
         <w:gridCol w:w="3037"/>
         <w:gridCol w:w="3911"/>
         <w:gridCol w:w="49"/>
         <w:gridCol w:w="221"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3463D0DA" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="599542D8" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D866326" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="0064779E">
+          <w:p w14:paraId="6C9FC62F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="0064779E">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B4D9B9F" wp14:editId="2B5808BE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5CBE2A57" wp14:editId="066B2E71">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1554480</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>205105</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="91440" cy="91440"/>
                       <wp:effectExtent l="1905" t="0" r="1905" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Rectangle 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="91440" cy="91440"/>
                               </a:xfrm>
@@ -12389,71 +12606,71 @@
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="522A5954" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:122.4pt;margin-top:16.15pt;width:7.2pt;height:7.2pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7kcxTcwIAAPgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+b/NBujXR0mlbKUIq&#10;MDH4Aa7tNBaObWy3aYf471w7bWmBB4TIg+OP6+Nz7zn2ze2uk2jLrRNa1TgbpxhxRTUTal3jz58W&#10;oylGzhPFiNSK13jPHb6dvXxx05uK57rVknGLAES5qjc1br03VZI42vKOuLE2XMFio21HPAztOmGW&#10;9IDeySRP06uk15YZqyl3DmbnwyKeRfym4dR/aBrHPZI1Bm4+tja2q9AmsxtSrS0xraAHGuQfWHRE&#10;KDj0BDUnnqCNFb9BdYJa7XTjx1R3iW4aQXnMAbLJ0l+yeWqJ4TEXKI4zpzK5/wdL328fLRKsxjlG&#10;inQg0UcoGlFrydGrUJ7euAqinsyjDQk6s9T0i0NKP7QQxe+s1X3LCQNSWYhPLjaEgYOtaNW/0wzQ&#10;ycbrWKldY7sACDVAuyjI/iQI33lEYbLMigJUo7AydAM+qY5bjXX+DdcdCp0aWyAeocl26fwQegyJ&#10;1LUUbCGkjAO7Xj1Ii7YEnLGIX2QPGZ6HSRWClQ7bBsRhBhjCGWEtcI1KfyuzvEjv83K0uJpej4pF&#10;MRmV1+l0lGblfXmVFmUxX3wPBLOiagVjXC2F4kfXZcXfqXrw/+CX6DvUQ3km+STmfsHenSeZxu9P&#10;SXbCwyWUoqvx9BREqqDqa8UgbVJ5IuTQTy7pR0GgBsd/rEr0QJB9sM9Ksz1YwGoQCeSE5wI6rbbP&#10;GPVw9Wrsvm6I5RjJtwpsdFDdx0Exuc5hjz1fWZ2vEEUBqsYeo6H74If7vTFWrFs4KYuFUfoOrNeI&#10;aIxgy4HVwbBwvWIGh6cg3N/zcYz6+WDNfgAAAP//AwBQSwMEFAAGAAgAAAAhAB7GGi7fAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyog5OGNmRTIaSegAMtUq/beJtExHaI&#10;nTb8PeYEx9GMZt6Um9n04syj75xFuF8kINjWTne2QfjYb+9WIHwgq6l3lhG+2cOmur4qqdDuYt/5&#10;vAuNiCXWF4TQhjAUUvq6ZUN+4Qa20Tu50VCIcmykHukSy00vVZLk0lBn40JLAz+3XH/uJoNAeaa/&#10;3k7p6/5lymndzMl2eUgQb2/mp0cQgefwF4Zf/IgOVWQ6uslqL3oElWURPSCkKgURA2q5ViCOCFn+&#10;ALIq5f8H1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu5HMU3MCAAD4BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHsYaLt8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" o:allowincell="f" stroked="f"/>
+                    <v:rect w14:anchorId="04FE5AD2" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:122.4pt;margin-top:16.15pt;width:7.2pt;height:7.2pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9ZIZa3QEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOspsRpyhSZBjQ&#10;XYCuH6DIsi1MFjVSiZN9/Sg5TYP1bZgfBFIkj3gO6dXNcXDiYJAs+FqWs7kUxmtorO9q+fhj++aD&#10;FBSVb5QDb2p5MiRv1q9frcZQmQX04BqDgkE8VWOoZR9jqIqCdG8GRTMIxnOwBRxUZBe7okE1Mvrg&#10;isV8/q4YAZuAoA0R395NQbnO+G1rdPzWtmSicLXk3mI+MZ+7dBbrlao6VKG3+tyG+ocuBmU9P3qB&#10;ulNRiT3aF1CD1QgEbZxpGApoW6tN5sBsyvlfbB56FUzmwuJQuMhE/w9Wfz08hO+YWqdwD/onCQ+b&#10;XvnO3CLC2BvV8HNlEqoYA1WXguQQl4rd+AUaHq3aR8gaHFscEiCzE8cs9ekitTlGofnyY7lc8jw0&#10;RyYz4avqqTQgxU8GBpGMWiLPMUOrwz3FKfUpJbcOzjZb61x2sNttHIqD4plv85e7Z4bXac6nZA+p&#10;bEJMN5ljopU2iKodNCemiDAtDi86Gz3gbylGXppa0q+9QiOF++xZpjOrmJ3l2/cLpojXkd11RHnN&#10;ULWMUkzmJk6buQ9ou55fKjNpD7csbWsz8eeuzs3yYmTpzkucNu/az1nPv9r6DwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAB7GGi7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;g5OGNmRTIaSegAMtUq/beJtExHaInTb8PeYEx9GMZt6Um9n04syj75xFuF8kINjWTne2QfjYb+9W&#10;IHwgq6l3lhG+2cOmur4qqdDuYt/5vAuNiCXWF4TQhjAUUvq6ZUN+4Qa20Tu50VCIcmykHukSy00v&#10;VZLk0lBn40JLAz+3XH/uJoNAeaa/3k7p6/5lymndzMl2eUgQb2/mp0cQgefwF4Zf/IgOVWQ6uslq&#10;L3oElWURPSCkKgURA2q5ViCOCFn+ALIq5f8H1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA/WSGWt0BAACyAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAHsYaLt8AAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" stroked="f"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="004F23E2" w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>EMPLOYMENT HISTORY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67968291" w14:textId="77777777" w:rsidR="009700A7" w:rsidRDefault="009700A7">
-[...6 lines deleted...]
-          <w:p w14:paraId="141BE5BF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4882F647" w14:textId="77777777" w:rsidR="009700A7" w:rsidRDefault="009700A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="632EEFB6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you employed now?  </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -12516,146 +12733,162 @@
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="87"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D49878A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+          <w:p w14:paraId="1AAF04DE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7218" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E1609E" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="006E2130" w:rsidRDefault="004F23E2" w:rsidP="00EE5819">
+          <w:p w14:paraId="475A73C4" w14:textId="77777777" w:rsidR="00EE5819" w:rsidRPr="006E2130" w:rsidRDefault="004F23E2" w:rsidP="00EE5819">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPLETE ALL INFORMATION IN FULL</w:t>
             </w:r>
             <w:r w:rsidR="00961C21">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="006E2130">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006E2130" w:rsidRPr="00800173">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>All applicants must complete this page even if they are also submitting a resume.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59448309" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="006E2130">
+          <w:p w14:paraId="74180C1A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2" w:rsidP="006E2130">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Begin with your most recent employment, including any present employment.   Your present employer </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>will not</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE5819">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> be contacted without your permission. You may include any verifiable work performed on a volunteer basis. Any gaps in employment must be briefly explained.</w:t>
+              <w:t xml:space="preserve"> be contacted without your permission. You may include any verifiable work performed on a volunteer basis. Any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>gaps</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5819">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in employment must be briefly explained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5FEE4078" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="383EA0FA" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74501A34" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4E324CFB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Company Name </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="88" w:name="Text71"/>
@@ -12708,51 +12941,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="88"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400A2305" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7AC02454" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May we contact?   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -12817,78 +13050,78 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="90"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="65A20826" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="5ACCA926" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522C2AA3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="55B27767" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Street Address                                            Telephone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036C9067" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3A9B896D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="91" w:name="Text72"/>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -12986,51 +13219,51 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="92"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76EC6315" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7BF400B9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific Duties </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -13048,81 +13281,81 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="93"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="186D25B1" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="5B6EBA95" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141F8CD3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7881FF07" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="196A272A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2E21A2C9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13132,75 +13365,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="4CD09742" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="629464C0" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4BA9F4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="41F8BD7F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>City &amp; State                                               Postal Code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C3C764" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7E8A8308" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13372,51 +13605,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="95"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC50153" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="22D1B834" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13426,75 +13659,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="2F77240E" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="37428271" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79478B1A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="71EA0CFD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="48B05344" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3B012DB0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13504,75 +13737,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="2B5B3FC3" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="4624CDB9" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="08AF0A73" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0D930A29" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E309DB1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="5CF989F4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13586,51 +13819,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1E66D1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6C2E4548" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13640,75 +13873,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="487B8CA6" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="331EC963" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66A9DB87" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0CF501B6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D57B305" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2E4F4BE1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13718,74 +13951,74 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="4A257055" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="0297601B" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46CFA13C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="3F209BDA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266947FA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6107DF92" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -13802,87 +14035,87 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FFAF8BE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0618DB07" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387398" w14:paraId="60D943C5" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="00387398" w14:paraId="07987A8D" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="270" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19534885" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="044EA702" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                       From                          To</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B11CF6A" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="586997DF" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates Employed:           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text77"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="96" w:name="Text77"/>
@@ -14011,64 +14244,64 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="97"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3911" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="654ED8B7" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="65F433EC" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Reason for Leaving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDCE210" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="6478C132" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="98" w:name="Text80"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -14080,72 +14313,72 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="98"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="45C3094A" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="4E005CB1" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A09D31B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
-[...6 lines deleted...]
-          <w:p w14:paraId="35F473EC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7FA22F76" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C03C392" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Company Name </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="99" w:name="Text81"/>
@@ -14198,51 +14431,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="99"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E0FF8A7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="07727BB4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May we contact?   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check32"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -14307,78 +14540,78 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="101"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="57C641C3" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="773EE212" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66484801" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7EF0C3E5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Street Address                                            Telephone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFF2C52" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="759820F9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14474,51 +14707,51 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="102"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41543D73" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6835E92A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific Duties </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -14534,81 +14767,81 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7CB70D46" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="164FB6B8" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD5BFA3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="4273C95F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0225BC57" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6F010CAA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14618,75 +14851,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5B70AED4" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="7AF1C611" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15853510" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0B21661F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>City &amp; State                                               ZIP (Postal) Code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32517051" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1B576C5C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14777,51 +15010,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="794EB488" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="03E4C8A3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14831,75 +15064,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="6CFE23E5" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="642757D4" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0CEFEABD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="28486480" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0D0177" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7C4452BF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14909,75 +15142,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3B3888B3" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="4A0E81EE" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB3F728" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="54615654" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F1DBA2F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3539A716" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -14991,51 +15224,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="427C7245" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="7FCBD745" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15045,75 +15278,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="231560DD" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="2DE7D954" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02E10762" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="299B57B6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE4F19A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="4780A933" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15123,75 +15356,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7E05845E" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="59AF04FE" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0631C672" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="32893027" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E96B3D1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="54090A54" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15205,51 +15438,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="367D3FCE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="79DE2143" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15259,75 +15492,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="17CCDECB" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="0E31BC51" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="34B415BE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="2A5F75A4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB2DCC8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2B30E79A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15337,90 +15570,90 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387398" w14:paraId="6C8EC7DC" w14:textId="77777777" w:rsidTr="00602D54">
+      <w:tr w:rsidR="00387398" w14:paraId="0687F2A5" w14:textId="77777777" w:rsidTr="00602D54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="221" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="298BC838" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="251219D6" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                   </w:t>
             </w:r>
             <w:r w:rsidR="001320F2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    From                        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="728CE834" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="4275F93D" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates Employed:            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text84"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="103" w:name="Text84"/>
@@ -15556,64 +15789,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="104"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22B50742" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="42E7727A" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Reason for Leaving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E425E7" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="441F7994" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -15623,72 +15856,72 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7A5B7A21" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="234C022B" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C9644EC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
-[...6 lines deleted...]
-          <w:p w14:paraId="6BDEF144" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="2874492F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10284E1E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Company Name</w:t>
             </w:r>
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00553117">
@@ -15739,51 +15972,51 @@
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62DAAE3E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="754997A8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May we contact?   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check34"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -15848,78 +16081,78 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="106"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="4F5607DC" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="3BEBA733" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22693CA0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="35FBE218" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Street Address                                            Telephone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A478AAF" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1B1D8E95" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16015,51 +16248,51 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="107"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65A03D21" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="57F3B821" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific Duties </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -16075,81 +16308,81 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="0A94373F" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="25EB27DE" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="327859D7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="5A7A27DE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E1B5B8E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="1B584F69" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16159,75 +16392,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3A184144" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="0B946F57" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73182B80" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="49653661" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>City &amp; State                                               ZIP (Postal) Code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0149AF83" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="4AE4130F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16318,51 +16551,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02DED82F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2ABC0EE7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16372,75 +16605,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="68E3B734" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="52B25E11" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F8CA9E6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="588011A7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="625EC620" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="44322496" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16450,75 +16683,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7E85F5DA" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="0D026D9E" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="02F83038" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="1FCF8845" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="065E7E28" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="77AB8D97" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16532,51 +16765,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="721A85A5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="0B63C17C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16586,75 +16819,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3EDBB9D7" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="502DBD1E" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7435A4E7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="31340963" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="490423BC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3458DD47" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16664,77 +16897,77 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="32F67C5D" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="56EAE303" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="4181" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E753F15" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="05BCF6F4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4301B12A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3D5A93F5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -16744,135 +16977,135 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5892E9DE" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6C8DBA73" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="350DC90A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="0C13CF19" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE64285" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="6EFC9FDC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387398" w14:paraId="2D566FD2" w14:textId="77777777" w:rsidTr="00602D54">
+      <w:tr w:rsidR="00387398" w14:paraId="46B3566A" w14:textId="77777777" w:rsidTr="00602D54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="221" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1722C5BD" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="1436AD9D" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                       From             </w:t>
             </w:r>
             <w:r w:rsidR="001320F2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001320F2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C08A034" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="10AF1FCD" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates Employed:           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="108" w:name="Text87"/>
@@ -17014,64 +17247,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="109"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61F6BBBD" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="2963C50E" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Reason for Leaving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="518D1B20" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="738B6BCC" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17081,65 +17314,65 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="09740D5B" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6D20795E" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="680C92EB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2" w:rsidP="00553117">
+          <w:p w14:paraId="6906EA29" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2" w:rsidP="00553117">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Company Name</w:t>
             </w:r>
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00553117">
@@ -17185,51 +17418,51 @@
             </w:r>
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00553117">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="456D3416" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="495215F0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">May we contact?   </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -17294,78 +17527,78 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="111"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5CAC92EF" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="3BA4A993" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44311BF9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="11DCFB8B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Street Address                                            Telephone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B0AF6FA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="65AAC8A7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17461,51 +17694,51 @@
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="112"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB18E4A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="63E0A19B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific Duties </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text76"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -17521,81 +17754,81 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
             <w:r w:rsidR="00425E06">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3EDE7644" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="2F49E372" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="638DC3CC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="370A4651" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="509D554E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="20386A11" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17605,75 +17838,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="7A284BFD" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="46310488" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="776BDBE0" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="40A75B04" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>City &amp; State                                               ZIP (Postal) Code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FDF2405" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="6F5B70AE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17764,51 +17997,51 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2E75D991" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="21FEC750" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17818,75 +18051,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="5FBEFB5D" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="50298DA0" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76F83194" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="61879F49" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2A92E098" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2AF6911B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17896,75 +18129,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="3E5144E7" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="47ED7480" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDF7F3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="652B24A4" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EDE04F6" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="43298889" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -17978,51 +18211,51 @@
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0671297D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="2B67CB42" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -18032,75 +18265,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="4BC78E7B" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="05802D54" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ECD1700" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="7B9B1DF3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF846F9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="08D8F01D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                                            "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -18110,74 +18343,74 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F23E2" w14:paraId="37C00368" w14:textId="77777777" w:rsidTr="00387398">
+      <w:tr w:rsidR="004F23E2" w14:paraId="6CE59DD2" w14:textId="77777777" w:rsidTr="00387398">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41B1DE39" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="2157AA1D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA70CDE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
+          <w:p w14:paraId="3B25CFA9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00425E06">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                    "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -18194,100 +18427,100 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F23E2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4181" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A58A86" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+          <w:p w14:paraId="349C57EB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387398" w14:paraId="07CE0F61" w14:textId="77777777" w:rsidTr="00602D54">
+      <w:tr w:rsidR="00387398" w14:paraId="550E7D5D" w14:textId="77777777" w:rsidTr="00602D54">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="221" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4F869E" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="3FE47E1F" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">                                       From             </w:t>
             </w:r>
             <w:r w:rsidR="001320F2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> To</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71EC536E" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="3BC7366A" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates Employed:           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text91"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="113" w:name="Text91"/>
@@ -18429,64 +18662,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1249A2B7" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="647F6177" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Reason for Leaving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DF414C8" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+          <w:p w14:paraId="05CAEDB9" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="                                                           "/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -18497,367 +18730,383 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0730C419" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="442220D1" w14:textId="77777777" w:rsidR="009F16AF" w:rsidRPr="00B21196" w:rsidRDefault="009F16AF">
+    <w:p w14:paraId="27EC4A9A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+    <w:p w14:paraId="2EF6CC6A" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2"/>
+    <w:p w14:paraId="4D0CC983" w14:textId="77777777" w:rsidR="009F16AF" w:rsidRPr="00B21196" w:rsidRDefault="009F16AF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21196">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL APPLICANTS MUST SIGN AND SUBMIT THIS PAGE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C51D966" w14:textId="77777777" w:rsidR="009F16AF" w:rsidRDefault="009F16AF">
+    <w:p w14:paraId="7E9B799B" w14:textId="77777777" w:rsidR="009F16AF" w:rsidRDefault="009F16AF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0E1857" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="2D953967" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RELEASE AND CERTIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C885DE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="50C7F544" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
       </w:pPr>
       <w:r>
         <w:t>PLEASE READ BEFORE SIGNING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C45B55" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="22190B2B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68F0A2DE" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="35CE45D1" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
-        <w:t xml:space="preserve">I understand that the foregoing will be verified in order to expedite my application for employment with the </w:t>
+        <w:t xml:space="preserve">I understand that the foregoing will be verified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5819">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5819">
+        <w:t xml:space="preserve"> expedite my application for employment with the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="00EE5819">
             <w:t>Commonwealth</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="00EE5819">
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r w:rsidRPr="00EE5819">
             <w:t>Massachusetts</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00EE5819">
         <w:t>.  I hereby authorize the Commonwealth to conduct a full investigation into my background.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A51A6D" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="45592A8F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F3CA7F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="08C27C4E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t xml:space="preserve">I authorize the Commonwealth to obtain my previous work records, employment records, character references and any other information concerning character, ability and habits and all other necessary information.  Further I grant authority to the keeper of these records to release said records to the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="00EE5819">
             <w:t>Commonwealth</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="00EE5819">
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r w:rsidRPr="00EE5819">
             <w:t>Massachusetts</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00EE5819">
-        <w:t xml:space="preserve"> for the purpose of making its hiring decision.  I agree that the Commonwealth shall not be liable in any respect if a job offer is not extended, is withdrawn, or my employment is terminated because of false statement, omissions or answers made by me on this application.  I agree that my previous employers shall not be liable with regard to any information provided by them in connection with this release.</w:t>
+        <w:t xml:space="preserve"> for the purpose of making its hiring decision.  I agree that the Commonwealth shall not be liable in any respect if a job offer is not extended, is withdrawn, or my employment is terminated because of false statement, omissions or answers made by me on this application.  I agree that my previous employers shall not be liable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5819">
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5819">
+        <w:t xml:space="preserve"> any information provided by them in connection with this release.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAC5091" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="28277356" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="769B89C3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="0C806A29" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t>I certify under the pains and penalty of perjury that all statements made by me on this application are true and complete to the best of my knowledge and that I have withheld nothing, which, if disclosed, would affect this application unfavorably.  I understand that any false statements, omissions or answers made by me on this application can result in my immediate termination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4800FBCB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="3575580C" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C8819F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="71BFA431" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t xml:space="preserve">In compliance with the Immigration and Reform and Control Act of 1986, I understand that I will be required to provide approved documentation that verifies my right to work in the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="00EE5819">
             <w:t>United States</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00EE5819">
         <w:t xml:space="preserve"> on my first day of employment.  I have received the list of approved documents with this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2199A9" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="600AD1DA" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7710CD9F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="1A218153" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I understand that unless I attain permanent status pursuant to MGL Chapter 31 or am subject to the terms of a collective bargaining agreement, my employment will be at-will, which means that both the Commonwealth of Massachusetts and I are free to terminate the employment relationship at any time for any non-statutorily prohibited reason or for no reason at all, with or without notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAD35E3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="126AFA90" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F9194F" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="2D1B1CA3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I hereby acknowledge that I have read in full and understand the above statements and conditions of employment.</w:t>
       </w:r>
       <w:r w:rsidR="00557246">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4CCF5B" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="04266725" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79BB9FDC" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="504FA652" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF0B7E7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00092795">
+    <w:p w14:paraId="1AAC7441" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00092795">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="                                                                            "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18928,86 +19177,86 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CBF1DD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="64F49AA2" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t>Signature of Applicant</w:t>
       </w:r>
       <w:r w:rsidR="00C81765">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE5819">
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590A4FB3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00092795">
+    <w:p w14:paraId="16DD1B76" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="00092795">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="                                                                            "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19018,332 +19267,345 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA06A81" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="3B7332D8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t>Printed Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5422C6F5" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="4D724C0E" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553774A7" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="34DC88C8" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8307BB" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="0B783661" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCC5B56" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00C81765">
+    <w:p w14:paraId="1DCAD2ED" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRDefault="00C81765">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> For those submitting an application electronically, t</w:t>
+        <w:t xml:space="preserve"> For those </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>submitting an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> electronically, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00557246">
         <w:t xml:space="preserve">yping one’s </w:t>
       </w:r>
       <w:r>
         <w:t>name will indicate a</w:t>
       </w:r>
       <w:r w:rsidRPr="00557246">
         <w:t xml:space="preserve"> signature</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D8DA3E" w14:textId="77777777" w:rsidR="00C81765" w:rsidRDefault="00C81765">
+    <w:p w14:paraId="090A7D9B" w14:textId="77777777" w:rsidR="00C81765" w:rsidRDefault="00C81765">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08395ADD" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="72815CED" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:r w:rsidRPr="00EE5819">
         <w:t xml:space="preserve">“It is unlawful in </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="00EE5819">
             <w:t>Massachusetts</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00EE5819">
-        <w:t xml:space="preserve"> to require or administer a lie detector test as a condition of employment or continued employment.  An employer who violates this law shall be subject to criminal penalties and civil liability.”</w:t>
+        <w:t xml:space="preserve"> to require or administer a lie detector test as a condition of employment or continued employment.  An employer who violates this law shall be subject to criminal penalties and civil </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5819">
+        <w:t>liability.”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1B5F77B3" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
+    <w:p w14:paraId="67D6E416" w14:textId="77777777" w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidRDefault="004F23E2">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5819">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MGL Ch.149, Section 19B</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004F23E2" w:rsidRPr="00EE5819" w:rsidSect="00DE7F9D">
-      <w:footerReference w:type="even" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="288" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72D6DE0F" w14:textId="77777777" w:rsidR="00BF2686" w:rsidRDefault="00BF2686">
+    <w:p w14:paraId="17C24036" w14:textId="77777777" w:rsidR="00CB0EE2" w:rsidRDefault="00CB0EE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21FA458A" w14:textId="77777777" w:rsidR="00BF2686" w:rsidRDefault="00BF2686">
+    <w:p w14:paraId="58310D24" w14:textId="77777777" w:rsidR="00CB0EE2" w:rsidRDefault="00CB0EE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6AEB7119" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BC5A636" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="655EC218" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
+  <w:p w14:paraId="388627B4" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2C2675EF" w14:textId="5450D0C8" w:rsidR="00387398" w:rsidRPr="00EE5819" w:rsidRDefault="000D32CB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="682FA165" w14:textId="77777777" w:rsidR="00387398" w:rsidRPr="00EE5819" w:rsidRDefault="00592CF0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>11-01-2024</w:t>
+      <w:t>02-03-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0A6A1B0F" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398" w:rsidP="00B523F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="356B803F" w14:textId="77777777" w:rsidR="00387398" w:rsidRDefault="00387398" w:rsidP="00B523F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="316392"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC0337">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>State House Room 230</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC0337">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
         <w:sz w:val="22"/>
@@ -19419,109 +19681,109 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00F17758" w:rsidRPr="002147F6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>www.mass.gov/auditor</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00F17758">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="239CD077" w14:textId="77777777" w:rsidR="00F17758" w:rsidRDefault="00F17758" w:rsidP="00B523F6">
+  <w:p w14:paraId="7823C6FA" w14:textId="77777777" w:rsidR="00F17758" w:rsidRDefault="00F17758" w:rsidP="00B523F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="316392"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="51F619AE" w14:textId="4DB6A606" w:rsidR="00F17758" w:rsidRPr="00B523F6" w:rsidRDefault="00D01BFB" w:rsidP="00F17758">
+  <w:p w14:paraId="0F9559B6" w14:textId="77777777" w:rsidR="00F17758" w:rsidRPr="00B523F6" w:rsidRDefault="00592CF0" w:rsidP="00F17758">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="316392"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>11-01-2024</w:t>
+      <w:t>02-03-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1496A779" w14:textId="77777777" w:rsidR="00BF2686" w:rsidRDefault="00BF2686">
+    <w:p w14:paraId="1C5C3DBD" w14:textId="77777777" w:rsidR="00CB0EE2" w:rsidRDefault="00CB0EE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C1DA22" w14:textId="77777777" w:rsidR="00BF2686" w:rsidRDefault="00BF2686">
+    <w:p w14:paraId="7223CE6F" w14:textId="77777777" w:rsidR="00CB0EE2" w:rsidRDefault="00CB0EE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015431C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6248E05C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21969,426 +22231,440 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D086D17"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="399595621">
+  <w:num w:numId="1" w16cid:durableId="845023290">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1719893380">
+  <w:num w:numId="2" w16cid:durableId="889919675">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="929043046">
+  <w:num w:numId="3" w16cid:durableId="698550382">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="692457441">
+  <w:num w:numId="4" w16cid:durableId="1006831593">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1576892963">
+  <w:num w:numId="5" w16cid:durableId="1380590176">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="120998229">
+  <w:num w:numId="6" w16cid:durableId="1704791238">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="844397811">
+  <w:num w:numId="7" w16cid:durableId="1656106649">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="967323195">
+  <w:num w:numId="8" w16cid:durableId="1757748304">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2023580357">
+  <w:num w:numId="9" w16cid:durableId="1288775199">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="321857396">
+  <w:num w:numId="10" w16cid:durableId="1292204996">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1562331229">
+  <w:num w:numId="11" w16cid:durableId="2039158405">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1484008948">
+  <w:num w:numId="12" w16cid:durableId="1344092424">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2131588968">
+  <w:num w:numId="13" w16cid:durableId="1578631728">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1992127983">
+  <w:num w:numId="14" w16cid:durableId="793208608">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1268461851">
+  <w:num w:numId="15" w16cid:durableId="1411653264">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="29844243">
+  <w:num w:numId="16" w16cid:durableId="688410279">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="554782535">
+  <w:num w:numId="17" w16cid:durableId="1203859407">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1768958226">
+  <w:num w:numId="18" w16cid:durableId="1469857972">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="799688094">
+  <w:num w:numId="19" w16cid:durableId="462043186">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="98381419">
+  <w:num w:numId="20" w16cid:durableId="1761951522">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1946033517">
+  <w:num w:numId="21" w16cid:durableId="1741637092">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1058017328">
+  <w:num w:numId="22" w16cid:durableId="1920824577">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="900485642">
+  <w:num w:numId="23" w16cid:durableId="1876847472">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1079139680">
+  <w:num w:numId="24" w16cid:durableId="1183940293">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1716200906">
+  <w:num w:numId="25" w16cid:durableId="1886867100">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1140655236">
+  <w:num w:numId="26" w16cid:durableId="1100030703">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="685254922">
+  <w:num w:numId="27" w16cid:durableId="1723358153">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1559052770">
+  <w:num w:numId="28" w16cid:durableId="753934403">
     <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="114176913">
+  <w:num w:numId="29" w16cid:durableId="1459421266">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CMykX8aWJPCjUt7/2zzs4f9v/HtE0Kklk9AKK4m3ezYNFHtn7KaLmVrvThlHCFc7Pnyf9y2pfmgyFG3+LpkaGQ==" w:salt="vD7RJeuFjHsB34NXHztrZw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C21F16"/>
     <w:rsid w:val="00014EDF"/>
     <w:rsid w:val="00021B2F"/>
     <w:rsid w:val="00031A0A"/>
     <w:rsid w:val="00036258"/>
     <w:rsid w:val="0003770E"/>
     <w:rsid w:val="00043991"/>
     <w:rsid w:val="000604F0"/>
     <w:rsid w:val="00085D07"/>
     <w:rsid w:val="00092795"/>
+    <w:rsid w:val="000A405F"/>
     <w:rsid w:val="000A6A73"/>
-    <w:rsid w:val="000D32CB"/>
     <w:rsid w:val="000D5B78"/>
-    <w:rsid w:val="000D7955"/>
     <w:rsid w:val="000F3CC1"/>
     <w:rsid w:val="00111F85"/>
     <w:rsid w:val="0013021B"/>
     <w:rsid w:val="001320F2"/>
     <w:rsid w:val="00136D26"/>
+    <w:rsid w:val="001639E2"/>
     <w:rsid w:val="001B5626"/>
     <w:rsid w:val="001D03CB"/>
     <w:rsid w:val="001D54EE"/>
     <w:rsid w:val="00250EC0"/>
+    <w:rsid w:val="002944FD"/>
     <w:rsid w:val="002B2088"/>
     <w:rsid w:val="002D4C0B"/>
     <w:rsid w:val="002F7BCC"/>
     <w:rsid w:val="00301862"/>
     <w:rsid w:val="00321579"/>
-    <w:rsid w:val="00333019"/>
+    <w:rsid w:val="003402D1"/>
     <w:rsid w:val="0034719D"/>
+    <w:rsid w:val="00383DFE"/>
     <w:rsid w:val="003862CB"/>
     <w:rsid w:val="00387398"/>
     <w:rsid w:val="003A173E"/>
     <w:rsid w:val="003C3E83"/>
     <w:rsid w:val="003D13EC"/>
+    <w:rsid w:val="003E2531"/>
     <w:rsid w:val="003F4131"/>
     <w:rsid w:val="00425C11"/>
     <w:rsid w:val="00425E06"/>
     <w:rsid w:val="00432B3D"/>
     <w:rsid w:val="00452182"/>
     <w:rsid w:val="00463747"/>
     <w:rsid w:val="00463B49"/>
     <w:rsid w:val="00471014"/>
     <w:rsid w:val="004D594E"/>
     <w:rsid w:val="004E143B"/>
     <w:rsid w:val="004E5914"/>
     <w:rsid w:val="004F1EBE"/>
     <w:rsid w:val="004F23E2"/>
     <w:rsid w:val="004F6E67"/>
     <w:rsid w:val="005146A6"/>
     <w:rsid w:val="00527FF1"/>
+    <w:rsid w:val="005303CD"/>
+    <w:rsid w:val="00537ECF"/>
     <w:rsid w:val="00553117"/>
     <w:rsid w:val="00557246"/>
     <w:rsid w:val="005663CB"/>
     <w:rsid w:val="00592CF0"/>
-    <w:rsid w:val="005946B9"/>
     <w:rsid w:val="005971FC"/>
+    <w:rsid w:val="0059765D"/>
     <w:rsid w:val="005A2869"/>
     <w:rsid w:val="005B1ED1"/>
     <w:rsid w:val="005C3CFD"/>
+    <w:rsid w:val="005D2885"/>
     <w:rsid w:val="00602D54"/>
     <w:rsid w:val="0064341F"/>
     <w:rsid w:val="0064581B"/>
     <w:rsid w:val="0064779E"/>
     <w:rsid w:val="006627DD"/>
-    <w:rsid w:val="0066525F"/>
     <w:rsid w:val="00665680"/>
     <w:rsid w:val="006810C4"/>
     <w:rsid w:val="006831D3"/>
     <w:rsid w:val="00697C69"/>
     <w:rsid w:val="006B71DA"/>
     <w:rsid w:val="006D360B"/>
     <w:rsid w:val="006E2130"/>
     <w:rsid w:val="006F0AA9"/>
+    <w:rsid w:val="007264B4"/>
     <w:rsid w:val="00742771"/>
     <w:rsid w:val="00742D6C"/>
     <w:rsid w:val="00774515"/>
     <w:rsid w:val="00777623"/>
     <w:rsid w:val="007805A9"/>
     <w:rsid w:val="007813A7"/>
     <w:rsid w:val="007924C0"/>
     <w:rsid w:val="007C2F4C"/>
     <w:rsid w:val="007D5B84"/>
     <w:rsid w:val="007F1EF8"/>
     <w:rsid w:val="008567CE"/>
     <w:rsid w:val="00867826"/>
     <w:rsid w:val="00884950"/>
     <w:rsid w:val="00894A50"/>
     <w:rsid w:val="008D3133"/>
     <w:rsid w:val="00904713"/>
     <w:rsid w:val="00906D48"/>
     <w:rsid w:val="00917834"/>
     <w:rsid w:val="0092310E"/>
     <w:rsid w:val="00961C21"/>
     <w:rsid w:val="0096345C"/>
     <w:rsid w:val="009700A7"/>
     <w:rsid w:val="00972D0A"/>
     <w:rsid w:val="009A4180"/>
     <w:rsid w:val="009E42B0"/>
     <w:rsid w:val="009E4DC2"/>
     <w:rsid w:val="009E5EF5"/>
     <w:rsid w:val="009F16AF"/>
     <w:rsid w:val="00A0118D"/>
+    <w:rsid w:val="00A10CBD"/>
+    <w:rsid w:val="00A126F0"/>
     <w:rsid w:val="00A135BD"/>
     <w:rsid w:val="00A20E3D"/>
     <w:rsid w:val="00A22B54"/>
     <w:rsid w:val="00A24D56"/>
     <w:rsid w:val="00A70B7C"/>
     <w:rsid w:val="00A9153B"/>
     <w:rsid w:val="00AA4B2A"/>
+    <w:rsid w:val="00AF00A8"/>
     <w:rsid w:val="00AF653A"/>
     <w:rsid w:val="00B03434"/>
+    <w:rsid w:val="00B04AE3"/>
     <w:rsid w:val="00B21196"/>
     <w:rsid w:val="00B23963"/>
     <w:rsid w:val="00B3358F"/>
     <w:rsid w:val="00B523F6"/>
     <w:rsid w:val="00B53321"/>
-    <w:rsid w:val="00B60E9C"/>
     <w:rsid w:val="00B813C2"/>
     <w:rsid w:val="00B83637"/>
     <w:rsid w:val="00B96711"/>
     <w:rsid w:val="00B96712"/>
     <w:rsid w:val="00BB009D"/>
     <w:rsid w:val="00BD1225"/>
-    <w:rsid w:val="00BF2686"/>
+    <w:rsid w:val="00BE634A"/>
     <w:rsid w:val="00C21F16"/>
     <w:rsid w:val="00C23DF7"/>
     <w:rsid w:val="00C435C9"/>
+    <w:rsid w:val="00C4504B"/>
     <w:rsid w:val="00C53563"/>
     <w:rsid w:val="00C65D28"/>
     <w:rsid w:val="00C80CD8"/>
     <w:rsid w:val="00C81765"/>
+    <w:rsid w:val="00CB0EE2"/>
     <w:rsid w:val="00CB6322"/>
     <w:rsid w:val="00CF0B74"/>
     <w:rsid w:val="00CF43D6"/>
-    <w:rsid w:val="00D01BFB"/>
     <w:rsid w:val="00D14B5A"/>
     <w:rsid w:val="00D2103E"/>
     <w:rsid w:val="00D23076"/>
     <w:rsid w:val="00D55490"/>
     <w:rsid w:val="00D71A02"/>
     <w:rsid w:val="00D76FFD"/>
     <w:rsid w:val="00D779F5"/>
     <w:rsid w:val="00D8031A"/>
     <w:rsid w:val="00D80A9D"/>
     <w:rsid w:val="00D95946"/>
     <w:rsid w:val="00DA386C"/>
+    <w:rsid w:val="00DB5AF4"/>
     <w:rsid w:val="00DC14BA"/>
     <w:rsid w:val="00DD5903"/>
     <w:rsid w:val="00DE6ADF"/>
     <w:rsid w:val="00DE7F9D"/>
+    <w:rsid w:val="00DF1141"/>
     <w:rsid w:val="00E05CAE"/>
+    <w:rsid w:val="00E350AD"/>
     <w:rsid w:val="00E552A4"/>
     <w:rsid w:val="00E57C8E"/>
     <w:rsid w:val="00E71603"/>
+    <w:rsid w:val="00E75004"/>
     <w:rsid w:val="00E8444B"/>
     <w:rsid w:val="00E849CF"/>
     <w:rsid w:val="00EA0F2D"/>
     <w:rsid w:val="00EC38B5"/>
     <w:rsid w:val="00EE5819"/>
+    <w:rsid w:val="00F1158F"/>
     <w:rsid w:val="00F17758"/>
     <w:rsid w:val="00F30028"/>
     <w:rsid w:val="00F45C68"/>
     <w:rsid w:val="00F62DDF"/>
     <w:rsid w:val="00F63197"/>
-    <w:rsid w:val="00FA6F25"/>
     <w:rsid w:val="00FC5FF9"/>
     <w:rsid w:val="00FC757C"/>
     <w:rsid w:val="00FD0525"/>
     <w:rsid w:val="00FD1962"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4D7A3D57"/>
+  <w14:docId w14:val="6871AABF"/>
   <w15:docId w15:val="{8B3408A3-4F37-4CB4-BCBD-73DB645CA833}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23140,87 +23416,87 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A173E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A173E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1530531034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2091809902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSA.applications@massauditor.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/current-job-openings-at-the-office-of-the-state-auditor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/current-job-openings-at-the-office-of-the-state-auditor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/auditor" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -23487,75 +23763,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C970E77A-04EC-46B1-B30D-DCBC25C57C05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2685</Words>
-  <Characters>15311</Characters>
+  <Words>2468</Words>
+  <Characters>15476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>736</Lines>
+  <Paragraphs>578</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPLICATION FOR EMPLOYMENT - EXECUTIVE BRANCH</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17961</CharactersWithSpaces>
+  <CharactersWithSpaces>17366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4587520</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://jobs.hrd.state.ma.us/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>