--- v0 (2025-12-08)
+++ v1 (2026-04-14)
@@ -1,657 +1,1248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71DBC42B" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="00E27322" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="71DBC42B" w14:textId="1E2F40DB" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="00DA0F99" w:rsidP="00DA0F99">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-720" w:right="-720"/>
+        <w:ind w:right="-720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E27322">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">GEOGRAPHIC ACCESS TO COMMUNITY-BASED OPIOID TREATMENT PROGRAMS (OTPs), BOSTON, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E27322">
+        <w:t>Geographic Access to Community-Based</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>MASSACHUSETTS, 2023-2024</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Opioid Treatment Programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OTPs), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Boston</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023-2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170192B8" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="170192B8" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="00DD771B" w:rsidP="00DA0F99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using Location-Allocation Analysis to Identify Optimal Placement for New OTPs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12415559" w14:textId="59C0CA7E" w:rsidR="00DA0F99" w:rsidRPr="00DA0F99" w:rsidRDefault="00DA0F99" w:rsidP="00DA0F99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last revised April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266624E" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F38BE">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3266624E" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="1CD60C6D" w14:textId="10275CFF" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="00DD771B" w:rsidP="00DA0F99">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Olivia Lewis, Sumeeta Srinivasan, Jack Cordes, Ric Bayly, Shikhar Shrestha, Max O’Reilly,</w:t>
       </w:r>
-      <w:r w:rsidR="00E23908" w:rsidRPr="00E1136F">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00E23908" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1136F">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas J. Stopka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA76D04" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640E0DDD" w14:textId="3A5DBE6D" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="640E0DDD" w14:textId="0CA71D32" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In 2023 and 2024, we analyzed geographic access to </w:t>
       </w:r>
-      <w:r w:rsidR="00F57339">
+      <w:r w:rsidR="00F57339" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">community-based </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">OTPs (i.e., methadone clinics) across Massachusetts, identifying areas in need of increased walk and drive-time access to methadone treatment. Boston faces </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">significant </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>fatal opioid</w:t>
       </w:r>
-      <w:r w:rsidR="003A0351">
+      <w:r w:rsidR="003A0351" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>-related</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> overdose </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">burden </w:t>
       </w:r>
-      <w:r w:rsidR="00533DE2">
+      <w:r w:rsidR="00533DE2" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">and has six OTPs within its city limits </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00DA0F99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Massachusetts report on overdose deaths, 2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>). In this addendum, we expand upon our</w:t>
       </w:r>
-      <w:r w:rsidR="00EA2164">
+      <w:r w:rsidR="00EA2164" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> statewide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00344853">
-[...17 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00344853" w:rsidRPr="00DA0F99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>OTP access report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0FAE">
+      <w:r w:rsidR="00DD0FAE" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">conducting neighborhood-level analyses to </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00806196">
+      <w:r w:rsidR="00C65CA4" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:r w:rsidR="00126E5B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative geographic access to OTP services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Boston </w:t>
+      </w:r>
+      <w:r w:rsidR="00A316A5" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and propose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new OTP</w:t>
+      </w:r>
+      <w:r w:rsidR="00806196" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> treatment service locations</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="00DD0FAE">
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on locations of opioid-related incidents (ORIs) associated with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0FAE" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">emergency medical service and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ambulance </w:t>
       </w:r>
-      <w:r w:rsidR="00820CD4">
+      <w:r w:rsidR="00820CD4" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>responses</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and walk-time access to existing Boston OTPs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A36C835" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72AB4276" w14:textId="3884749C" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="72AB4276" w14:textId="3986265F" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="005F2439" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...119 lines deleted...]
-      <w:r w:rsidRPr="001F38BE">
+      <w:r w:rsidRPr="00DA0F99">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C2DE631" wp14:editId="544339C5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C2DE631" wp14:editId="577518F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2035175</wp:posOffset>
+              <wp:posOffset>962025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>4754880</wp:posOffset>
+              <wp:posOffset>6038850</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3977005" cy="3072765"/>
-[...2 lines deleted...]
-            <wp:docPr id="1140193993" name="Picture 6"/>
+            <wp:extent cx="3975100" cy="3072130"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1140193993" name="Picture 6" descr="Map of Boston, Massachusetts showing location-allocation analyses to model the placement of five new OTP treatment service locations in areas with a high concentration of opioid-related instances further than 15-minute walk-times from existing OTPs "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1140193993" name="Picture 6"/>
+                    <pic:cNvPr id="1140193993" name="Picture 6" descr="Map of Boston, Massachusetts showing location-allocation analyses to model the placement of five new OTP treatment service locations in areas with a high concentration of opioid-related instances further than 15-minute walk-times from existing OTPs "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3977005" cy="3072765"/>
+                      <a:ext cx="3975100" cy="3072130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001F38BE">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> were suggested in Chinatown, Dorchester, East Boston, Fenway, and Roxbury. </w:t>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="006565CB" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location-allocation analyses to model the placement of five new OTP </w:t>
+      </w:r>
+      <w:r w:rsidR="00806196" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>treatment service locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in areas with a high concentration of ORIs f</w:t>
+      </w:r>
+      <w:r w:rsidR="006565CB" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rther than </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED04D7" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15-minute</w:t>
+      </w:r>
+      <w:r w:rsidR="001F38BE" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001F38BE">
-        <w:t>All of</w:t>
+      <w:r w:rsidR="00ED04D7" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>walk-times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001F38BE">
-[...44 lines deleted...]
-      <w:r w:rsidR="00071115">
+      <w:r w:rsidR="001F38BE" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from existing OTPs (Figur</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66352" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>avoided plac</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="008D6260">
-[...2 lines deleted...]
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OTPs in residential </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parcels</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or within 500 feet of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED04D7" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00820CD4" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">used </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>address-level ORI locations</w:t>
+      </w:r>
+      <w:r w:rsidR="006565CB" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a proxy for </w:t>
+      </w:r>
+      <w:r w:rsidR="00296435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unmet </w:t>
+      </w:r>
+      <w:r w:rsidR="006565CB" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treatment </w:t>
+      </w:r>
+      <w:r w:rsidR="00296435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0FAE" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juxtaposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suggested </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1802" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>service locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the locations of existing </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5172" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OTP service</w:t>
+      </w:r>
+      <w:r w:rsidR="0062108D" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5172" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brick-and-mortar, mobile unit, and medication unit to show </w:t>
+      </w:r>
+      <w:r w:rsidR="00296435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geographic access to OTPs. We overlaid the density of ORIs per square mile to visualize local opioid-related overdose burden</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4713" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Boston neighborhoods</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FE49714" w14:textId="77777777" w:rsidR="00176996" w:rsidRDefault="00176996" w:rsidP="00DD771B">
+    <w:p w14:paraId="2F21A553" w14:textId="4643FE78" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D02FC1" w14:textId="03E8B9FF" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="008D6260" w:rsidP="00DD771B">
+    <w:p w14:paraId="785A082D" w14:textId="45D9BF11" w:rsidR="006565CB" w:rsidRPr="00DA0F99" w:rsidRDefault="001F38BE" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidR="00071115" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15-minute walk-time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to existing OTPs, new </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2C33" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OTP treatment service</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were suggested in </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C71" w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Back Bay,</w:t>
+      </w:r>
+      <w:r w:rsidR="00322941" w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dorchester, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C71" w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Downtown, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Roxbury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C71" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two new OTP service locations were suggested in Roxbury. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00032C54" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suggested</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locations </w:t>
+      </w:r>
+      <w:r w:rsidR="00032C54" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were in areas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with high ORI</w:t>
+      </w:r>
+      <w:r w:rsidR="00071115" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> densities</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE49714" w14:textId="77777777" w:rsidR="00176996" w:rsidRPr="00DA0F99" w:rsidRDefault="00176996" w:rsidP="00DD771B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D02FC1" w14:textId="5899524C" w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidRDefault="008D6260" w:rsidP="00DD771B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Based on our location-allocation analyses and the goal of enhancing 15-minute walk-time access to methadone treatment</w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C71" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Back Bay</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Dorchester, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C71" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Downtown</w:t>
+      </w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Roxbury </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ould benefit from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>implementation of new OTP</w:t>
       </w:r>
-      <w:r w:rsidR="006E3435">
+      <w:r w:rsidR="006E3435" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> service locations</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA2164">
+      <w:r w:rsidR="00EA2164" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">meet </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OUD</w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> treatment</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> needs</w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071115">
+      <w:r w:rsidR="00071115" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Expansion of services at existing OTPs may also improve access to treatment, diminishing waitlists. </w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">While recent </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">statewide </w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">decreases in opioid-related overdoses have been promising, it is as important as ever to increase access to OUD treatment and harm reduction services to drive further </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">declines in nonfatal and fatal opioid-related overdose </w:t>
       </w:r>
-      <w:r w:rsidR="00071115">
+      <w:r w:rsidR="00071115" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">morbidity and </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="00DA0F99">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>mortality across Boston.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidSect="006E3435">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00DD771B" w:rsidRPr="00DA0F99" w:rsidSect="00046E07">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="540" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:sectPrChange w:id="0" w:author="Gurney, Mike (DPH)" w:date="2025-06-13T14:44:00Z" w16du:dateUtc="2025-06-13T18:44:00Z">
-[...3 lines deleted...]
-      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C65DEDF" w14:textId="77777777" w:rsidR="00D476A4" w:rsidRDefault="00D476A4" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="298A712C" w14:textId="77777777" w:rsidR="00A94CA2" w:rsidRDefault="00A94CA2" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08EA81EB" w14:textId="77777777" w:rsidR="00D476A4" w:rsidRDefault="00D476A4" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="710C10E8" w14:textId="77777777" w:rsidR="00A94CA2" w:rsidRDefault="00A94CA2" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -678,242 +1269,263 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70953E13" w14:textId="77777777" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AFC9C30" w14:textId="77777777" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4752F5C9" w14:textId="77777777" w:rsidR="00D476A4" w:rsidRDefault="00D476A4" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="2E2825AA" w14:textId="77777777" w:rsidR="00A94CA2" w:rsidRDefault="00A94CA2" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6210BBF3" w14:textId="77777777" w:rsidR="00D476A4" w:rsidRDefault="00D476A4" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="1F444C4A" w14:textId="77777777" w:rsidR="00A94CA2" w:rsidRDefault="00A94CA2" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F54A26D" w14:textId="5C84B377" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="599443D4" w14:textId="69E5D251" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C9E075B" w14:textId="05D1CBD1" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD771B"/>
     <w:rsid w:val="00032C54"/>
+    <w:rsid w:val="000362FA"/>
+    <w:rsid w:val="00046E07"/>
+    <w:rsid w:val="00064CE6"/>
     <w:rsid w:val="00071115"/>
-    <w:rsid w:val="000808CA"/>
+    <w:rsid w:val="0009102C"/>
+    <w:rsid w:val="0009172B"/>
     <w:rsid w:val="000C0444"/>
     <w:rsid w:val="000D0215"/>
+    <w:rsid w:val="00126E5B"/>
+    <w:rsid w:val="00162C1F"/>
     <w:rsid w:val="00174EE4"/>
     <w:rsid w:val="00176996"/>
     <w:rsid w:val="001F38BE"/>
     <w:rsid w:val="00203F2E"/>
+    <w:rsid w:val="00225F35"/>
+    <w:rsid w:val="00270C3D"/>
+    <w:rsid w:val="00296435"/>
     <w:rsid w:val="00297198"/>
+    <w:rsid w:val="002B2708"/>
+    <w:rsid w:val="002B4713"/>
     <w:rsid w:val="00317178"/>
     <w:rsid w:val="00317858"/>
+    <w:rsid w:val="00322941"/>
     <w:rsid w:val="00344853"/>
     <w:rsid w:val="003A0351"/>
     <w:rsid w:val="003E7056"/>
     <w:rsid w:val="0042126F"/>
     <w:rsid w:val="00443560"/>
-    <w:rsid w:val="0044731A"/>
     <w:rsid w:val="00447A32"/>
     <w:rsid w:val="004C7B5E"/>
-    <w:rsid w:val="00507563"/>
     <w:rsid w:val="00514E5E"/>
     <w:rsid w:val="00527B6D"/>
     <w:rsid w:val="00533DE2"/>
+    <w:rsid w:val="005F2439"/>
     <w:rsid w:val="006143DD"/>
     <w:rsid w:val="0062108D"/>
+    <w:rsid w:val="00643875"/>
     <w:rsid w:val="00653C94"/>
     <w:rsid w:val="006565CB"/>
     <w:rsid w:val="00657BF4"/>
     <w:rsid w:val="006A5A59"/>
+    <w:rsid w:val="006E33A9"/>
     <w:rsid w:val="006E3435"/>
+    <w:rsid w:val="0076051D"/>
+    <w:rsid w:val="007617A9"/>
     <w:rsid w:val="007628FB"/>
     <w:rsid w:val="0078787E"/>
+    <w:rsid w:val="0079312A"/>
+    <w:rsid w:val="007A2B4C"/>
     <w:rsid w:val="007E4FD0"/>
     <w:rsid w:val="00806196"/>
     <w:rsid w:val="00820CD4"/>
     <w:rsid w:val="00836133"/>
+    <w:rsid w:val="008864EA"/>
+    <w:rsid w:val="008901BA"/>
+    <w:rsid w:val="0089468F"/>
+    <w:rsid w:val="008A4C38"/>
     <w:rsid w:val="008B6FAF"/>
     <w:rsid w:val="008D6260"/>
+    <w:rsid w:val="008E3C71"/>
+    <w:rsid w:val="008F3649"/>
+    <w:rsid w:val="0090453B"/>
     <w:rsid w:val="009336F8"/>
     <w:rsid w:val="00962E50"/>
+    <w:rsid w:val="0096384F"/>
     <w:rsid w:val="009A2C33"/>
     <w:rsid w:val="00A15C66"/>
+    <w:rsid w:val="00A316A5"/>
+    <w:rsid w:val="00A6114C"/>
+    <w:rsid w:val="00A94CA2"/>
+    <w:rsid w:val="00A972B5"/>
     <w:rsid w:val="00AA2DCA"/>
     <w:rsid w:val="00AB64D3"/>
+    <w:rsid w:val="00AD1AC7"/>
     <w:rsid w:val="00AD5BA8"/>
-    <w:rsid w:val="00AE65E9"/>
+    <w:rsid w:val="00AF1802"/>
     <w:rsid w:val="00B043DB"/>
+    <w:rsid w:val="00B06055"/>
+    <w:rsid w:val="00B207D1"/>
     <w:rsid w:val="00BC5172"/>
     <w:rsid w:val="00BD3ABC"/>
     <w:rsid w:val="00C00E3F"/>
     <w:rsid w:val="00C46B53"/>
     <w:rsid w:val="00C5763B"/>
+    <w:rsid w:val="00C65CA4"/>
     <w:rsid w:val="00C66352"/>
     <w:rsid w:val="00C67B63"/>
-    <w:rsid w:val="00C87108"/>
+    <w:rsid w:val="00CA13D4"/>
     <w:rsid w:val="00CC3D11"/>
+    <w:rsid w:val="00D24E5D"/>
     <w:rsid w:val="00D328DE"/>
     <w:rsid w:val="00D476A4"/>
     <w:rsid w:val="00D6759B"/>
+    <w:rsid w:val="00D93629"/>
+    <w:rsid w:val="00DA0F99"/>
     <w:rsid w:val="00DA3176"/>
+    <w:rsid w:val="00DA60E2"/>
+    <w:rsid w:val="00DC30C0"/>
+    <w:rsid w:val="00DC66EC"/>
     <w:rsid w:val="00DD0FAE"/>
     <w:rsid w:val="00DD771B"/>
-    <w:rsid w:val="00DE12E9"/>
     <w:rsid w:val="00E1136F"/>
     <w:rsid w:val="00E23908"/>
     <w:rsid w:val="00E64A05"/>
     <w:rsid w:val="00EA2164"/>
+    <w:rsid w:val="00EC1E97"/>
     <w:rsid w:val="00EC69EA"/>
     <w:rsid w:val="00ED04D7"/>
-    <w:rsid w:val="00F53595"/>
+    <w:rsid w:val="00F52E76"/>
     <w:rsid w:val="00F57339"/>
     <w:rsid w:val="00FD6CF9"/>
-    <w:rsid w:val="029AD8B2"/>
-[...9 lines deleted...]
-    <w:rsid w:val="73C20472"/>
+    <w:rsid w:val="00FF25B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E2C23CB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{50D2E7EB-87A3-4BA6-9D78-950DEAB7C229}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -1507,51 +2119,51 @@
     <w:rsid w:val="00FD6CF9"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00533DE2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/geographic-access-to-community-based-opioid-treatment-programs-in-massachusetts/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/opioid-related-overdose-deaths-by-city-or-town-june-2024-0/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1829,189 +2441,183 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58fee17f6d2fa500910881a3a220fa70">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a0ebd0dee7a952b873c9ee779b4f0fa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1af8036ecbf0c0d0d154334832f11916">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4fa93468da52e24f3376a8aeb322912" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e735c38b-5ce9-46e8-a492-d2637c33f6e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fee02ea6-1fef-425e-9027-c2f70faaf434">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2090,105 +2696,117 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD2F8812-987B-42EF-AF9B-493E8EBA2688}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B5AD322-7AE2-44AA-9696-4FA019CE6FA1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E1A448-61ED-4980-9B71-9E3471B7CBA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77862A0B-1FDF-47BA-9ED3-940D0B07850C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2643</Characters>
+  <Pages>2</Pages>
+  <Words>434</Words>
+  <Characters>2480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3100</CharactersWithSpaces>
+  <CharactersWithSpaces>2909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stopka, Thomas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>cc860be6-6f41-4ca9-8c54-70fcfffceb9d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>