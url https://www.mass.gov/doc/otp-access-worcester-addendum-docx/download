--- v0 (2025-12-08)
+++ v1 (2026-04-14)
@@ -13,940 +13,1681 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71DBC42B" w14:textId="51C25752" w:rsidR="00DD771B" w:rsidRPr="00E27322" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="71DBC42B" w14:textId="10B6294C" w:rsidR="00DD771B" w:rsidRPr="006C4339" w:rsidRDefault="006C4339" w:rsidP="006C4339">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-720" w:right="-720"/>
+        <w:ind w:right="-720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E27322">
-        <w:rPr>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">GEOGRAPHIC ACCESS TO COMMUNITY-BASED OPIOID TREATMENT PROGRAMS (OTPs), </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Geographic Access to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>WORCESTER COUNTY</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Community-Based</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Opioid Treatment Programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OTPs), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worcester</w:t>
+      </w:r>
+      <w:r w:rsidR="00E036BE" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="032E53"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>, 2023-2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170192B8" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="002B4713" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="170192B8" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRDefault="00DD771B" w:rsidP="006C4339">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4713">
+      <w:r w:rsidRPr="006C4339">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Using Location-Allocation Analysis to Identify Optimal Placement for New OTPs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3266624E" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="001F38BE" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="69D8BC49" w14:textId="51D2B10E" w:rsidR="00CE6BD7" w:rsidRPr="00CE6BD7" w:rsidRDefault="00CE6BD7" w:rsidP="006C4339">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6BD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evised April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266624E" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="006C4339" w:rsidRDefault="00DD771B" w:rsidP="006C4339">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD60C6D" w14:textId="2C77642B" w:rsidR="00DD771B" w:rsidRPr="002B4713" w:rsidRDefault="005969AC" w:rsidP="00DD771B">
+    <w:p w14:paraId="1CD60C6D" w14:textId="2C77642B" w:rsidR="00DD771B" w:rsidRPr="006C4339" w:rsidRDefault="005969AC" w:rsidP="006C4339">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Max O’Reilly</w:t>
       </w:r>
-      <w:r w:rsidR="00DD771B" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0085001E">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0085001E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Olivia Lewis</w:t>
       </w:r>
-      <w:r w:rsidR="00DD771B" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Jack Cordes, Ric Bayly, Shikhar Shrestha,</w:t>
       </w:r>
-      <w:r w:rsidR="00E23908" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00E23908" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0085001E" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="0085001E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sumeeta Srinivasan</w:t>
       </w:r>
-      <w:r w:rsidR="006F18F5">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006F18F5" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E23908" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00E23908" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00DD771B" w:rsidRPr="002B4713">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DD771B" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas J. Stopka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA76D04" w14:textId="77777777" w:rsidR="00DD771B" w:rsidRPr="00C21F03" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="743CEF8D" w14:textId="0B32B563" w:rsidR="006F18F5" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
+    <w:p w14:paraId="743CEF8D" w14:textId="0B32B563" w:rsidR="006F18F5" w:rsidRPr="006C4339" w:rsidRDefault="00DD771B" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F38BE">
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In 2023 and 2024, we analyzed geographic access to </w:t>
       </w:r>
-      <w:r w:rsidR="00F57339">
+      <w:r w:rsidR="00F57339" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">community-based </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F38BE">
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OTPs (i.e., methadone clinics) across Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="0088504A">
+      <w:r w:rsidR="0088504A" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (MA)</w:t>
       </w:r>
-      <w:r w:rsidR="00A11BFC">
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F38BE">
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> identifying areas in need of </w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001F38BE">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bolstered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>drive-time access to methadone treatment</w:t>
       </w:r>
-      <w:r w:rsidR="00055B70">
+      <w:r w:rsidR="00055B70" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E2F" w:rsidRPr="00BF4E2F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">In this addendum, we expand upon our statewide </w:t>
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this addendum, we expand upon our statewide </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00BF4E2F" w:rsidRPr="00344853">
+        <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OTP access report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF4E2F">
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> by proposing new OTP service locations in Worcester County.</w:t>
       </w:r>
-      <w:r w:rsidR="00055B70">
+      <w:r w:rsidR="00055B70" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Worcester </w:t>
       </w:r>
-      <w:r w:rsidR="00057F67">
+      <w:r w:rsidR="00057F67" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>County currently has</w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="002B6ECB">
+      <w:r w:rsidR="002B6ECB" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> OTPs</w:t>
       </w:r>
-      <w:r w:rsidR="00057F67">
+      <w:r w:rsidR="00057F67" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
-      <w:r w:rsidR="00C21F03">
+      <w:r w:rsidR="00C21F03" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002B6ECB">
+      <w:r w:rsidR="002B6ECB" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">mobile unit and </w:t>
       </w:r>
-      <w:r w:rsidR="00C21F03">
+      <w:r w:rsidR="00C21F03" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidR="004E709F">
+      <w:r w:rsidR="004E709F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>medication uni</w:t>
       </w:r>
-      <w:r w:rsidR="00057F67">
+      <w:r w:rsidR="00057F67" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00C21F03">
+      <w:r w:rsidR="00C21F03" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00057F67">
+      <w:r w:rsidR="00057F67" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">) and faces a fatal opioid-related overdose rate above </w:t>
       </w:r>
-      <w:r w:rsidR="00940083">
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>MA</w:t>
       </w:r>
-      <w:r w:rsidR="00057F67">
+      <w:r w:rsidR="00057F67" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> average </w:t>
       </w:r>
-      <w:r w:rsidR="006E7EFD">
+      <w:r w:rsidR="006E7EFD" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="006E7EFD" w:rsidRPr="00057F67">
+        <w:r w:rsidR="006E7EFD" w:rsidRPr="006C4339">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MA Report on Overdose Deaths by County, 2024).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF4E2F">
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Using the locations of opioid-related incidents (ORIs) associated with emergency medical service responses and drive-time access to existing OTPs, we </w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>suggest</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E2F">
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> new OTP </w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>service locations</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E2F">
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> that may address unmet </w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>methadone treatment</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E2F">
+      <w:r w:rsidR="00BF4E2F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> needs in Worcester County.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4708FBCC" w14:textId="77777777" w:rsidR="007C1FE8" w:rsidRPr="00C21F03" w:rsidRDefault="007C1FE8" w:rsidP="00DD771B">
+    <w:p w14:paraId="4708FBCC" w14:textId="77777777" w:rsidR="007C1FE8" w:rsidRPr="006C4339" w:rsidRDefault="007C1FE8" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234F063D" w14:textId="5A464CF4" w:rsidR="00BF6586" w:rsidRDefault="007C1FE8" w:rsidP="007C1FE8">
+    <w:p w14:paraId="234F063D" w14:textId="25344C27" w:rsidR="00BF6586" w:rsidRPr="006C4339" w:rsidRDefault="007C1FE8" w:rsidP="007C1FE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>We utilized location-allocation analysis to suggest five new OTP service locations for 15</w:t>
       </w:r>
-      <w:r w:rsidR="00940083">
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and 30-minute drive</w:t>
       </w:r>
-      <w:r w:rsidR="00940083">
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:r w:rsidR="00940083">
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. The model used address-level ORI locations as a proxy for treatment demand. Suggested service locations were placed where they could maximize coverage for ORIs not already within a 15</w:t>
       </w:r>
-      <w:r w:rsidR="00940083">
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0068379E">
+      <w:r w:rsidR="0068379E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(left</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">) or 30-minute (right) drive of an OTP, respectively. </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
-      <w:r w:rsidR="00DD0FAE">
+      <w:r w:rsidR="00DD0FAE" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">juxtaposed </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">suggested </w:t>
       </w:r>
-      <w:r w:rsidR="00E85F10">
+      <w:r w:rsidR="00E85F10" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">service locations </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">with the locations of existing </w:t>
       </w:r>
-      <w:r w:rsidR="00BC5172">
+      <w:r w:rsidR="00BC5172" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OTP</w:t>
       </w:r>
-      <w:r w:rsidR="00360B84">
+      <w:r w:rsidR="00360B84" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to show </w:t>
       </w:r>
-      <w:r w:rsidR="00296435">
+      <w:r w:rsidR="00296435" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>current</w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> geographic access to OTPs. We overlaid the density of ORIs per </w:t>
       </w:r>
-      <w:r w:rsidR="00E91F52">
+      <w:r w:rsidR="00E91F52" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>three</w:t>
       </w:r>
-      <w:r w:rsidR="004156E1">
+      <w:r w:rsidR="004156E1" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>square mile</w:t>
       </w:r>
-      <w:r w:rsidR="004156E1">
+      <w:r w:rsidR="004156E1" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00176996">
+      <w:r w:rsidR="00176996" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to visualize local opioid-related overdose burden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6F3C3F" w14:textId="6F83E369" w:rsidR="006E7EFD" w:rsidRPr="00C21F03" w:rsidRDefault="006E7EFD" w:rsidP="00DD771B">
+    <w:p w14:paraId="4C6F3C3F" w14:textId="625A4324" w:rsidR="006E7EFD" w:rsidRPr="00C21F03" w:rsidRDefault="000D3F88" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="608BE56D" wp14:editId="3B372CD7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="608BE56D" wp14:editId="634FDAF6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1779270</wp:posOffset>
+              <wp:posOffset>523875</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>12065</wp:posOffset>
+              <wp:posOffset>193040</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4927600" cy="3187700"/>
-[...2 lines deleted...]
-            <wp:docPr id="740783643" name="Picture 2"/>
+            <wp:extent cx="4926330" cy="3187700"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="740783643" name="Picture 2" descr="Map of Worcester County, Massachusetts showing a location-allocation analyses to model the placement of five new OTP service locations for 15- and 30-minute drive-times"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="740783643" name="Picture 740783643"/>
+                    <pic:cNvPr id="740783643" name="Picture 2" descr="Map of Worcester County, Massachusetts showing a location-allocation analyses to model the placement of five new OTP service locations for 15- and 30-minute drive-times"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4927600" cy="3187700"/>
+                      <a:ext cx="4926330" cy="3187700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004156E1">
-[...250 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0FFBF79D" w14:textId="77777777" w:rsidR="00FD66F9" w:rsidRPr="00C21F03" w:rsidRDefault="00FD66F9" w:rsidP="00DD771B">
+    <w:p w14:paraId="01EF4C4D" w14:textId="77777777" w:rsidR="000D3F88" w:rsidRDefault="000D3F88" w:rsidP="00DD771B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E1962C" w14:textId="3BCEA727" w:rsidR="00360B84" w:rsidRPr="006C4339" w:rsidRDefault="004156E1" w:rsidP="00DD771B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15-minute drive</w:t>
+      </w:r>
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to OTPs, new OTP </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F10" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service locations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were suggested in </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gardner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oakham</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Berlin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Charlton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>endon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30-minute drive</w:t>
+      </w:r>
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, new OTP </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F10" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service locations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were suggested in </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gardner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Southborough</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spencer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mendon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Webster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ew </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F10" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OTP service location</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F10" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ere</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suggested in </w:t>
+      </w:r>
+      <w:r w:rsidR="001837C9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gardner</w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Mendon</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for both a 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 30-minute drive</w:t>
+      </w:r>
+      <w:r w:rsidR="00940083" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11BFC" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time.</w:t>
+      </w:r>
+      <w:r w:rsidR="00360B84" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> There </w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidR="00360B84" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1AD3" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTP service locations suggested </w:t>
+      </w:r>
+      <w:r w:rsidR="008E78A9" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the area of</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1AD3" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oakham/Spencer, showing unmet treatment need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFBF79D" w14:textId="77777777" w:rsidR="00FD66F9" w:rsidRPr="006C4339" w:rsidRDefault="00FD66F9" w:rsidP="00DD771B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C9B78D5" w14:textId="28CA132A" w:rsidR="006247CD" w:rsidRDefault="00FD66F9" w:rsidP="003A254C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidR="007B75EF">
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New OTP service locations in the aforementioned communities may enhance access to methadone treatment in Worcester County. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B75EF" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Expansion of treatment services in existing OTPs may </w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>help meet unmet treatment need</w:t>
       </w:r>
-      <w:r w:rsidR="006A0802">
+      <w:r w:rsidR="006A0802" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. Worcester County contains many rural areas, where patients report that a</w:t>
       </w:r>
-      <w:r w:rsidR="00447030">
+      <w:r w:rsidR="00447030" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> extended travel time to OTPs constitutes a barrier to care (</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="006247CD" w:rsidRPr="003B3463">
+        <w:r w:rsidR="006247CD" w:rsidRPr="006C4339">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Passman et al., 2022</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006247CD">
+      <w:r w:rsidR="006247CD" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Implementation</w:t>
       </w:r>
-      <w:r w:rsidR="005D4A24">
+      <w:r w:rsidR="005D4A24" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidR="00EA30C5">
+      <w:r w:rsidR="00EA30C5" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">new </w:t>
       </w:r>
-      <w:r w:rsidR="005D4A24">
+      <w:r w:rsidR="005D4A24" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OTP</w:t>
       </w:r>
-      <w:r w:rsidR="002B6ECB">
+      <w:r w:rsidR="002B6ECB" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="006247CD">
+      <w:r w:rsidR="006247CD" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">may lower the travel burden for patients </w:t>
       </w:r>
-      <w:r w:rsidR="002C4307">
+      <w:r w:rsidR="002C4307" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>in rural areas who</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA30C5">
+      <w:r w:rsidR="00EA30C5" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>have poor</w:t>
       </w:r>
-      <w:r w:rsidR="002C4307">
+      <w:r w:rsidR="002C4307" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA30C5">
+      <w:r w:rsidR="00EA30C5" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">access </w:t>
       </w:r>
-      <w:r w:rsidR="002C4307">
+      <w:r w:rsidR="002C4307" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">existing </w:t>
       </w:r>
-      <w:r w:rsidR="002C4307">
+      <w:r w:rsidR="002C4307" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OTPs</w:t>
       </w:r>
-      <w:r w:rsidR="006247CD">
+      <w:r w:rsidR="006247CD" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Worcester County has seen recent decreases in</w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> opioid-related overdoses, </w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>and i</w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ncreas</w:t>
       </w:r>
-      <w:r w:rsidR="009E6A52">
+      <w:r w:rsidR="009E6A52" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> access to </w:t>
       </w:r>
-      <w:r w:rsidR="00552863">
+      <w:r w:rsidR="00552863" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OTPs</w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6A52">
+      <w:r w:rsidR="009E6A52" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">has the potential </w:t>
       </w:r>
-      <w:r w:rsidR="004C7B5E">
+      <w:r w:rsidR="004C7B5E" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to drive further </w:t>
       </w:r>
-      <w:r w:rsidR="00D666BF">
+      <w:r w:rsidR="00D666BF" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>declines in</w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> opioid-related overdose </w:t>
       </w:r>
-      <w:r w:rsidR="00071115">
+      <w:r w:rsidR="00071115" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">morbidity and </w:t>
       </w:r>
-      <w:r w:rsidR="00E1136F">
+      <w:r w:rsidR="00E1136F" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>mortality</w:t>
       </w:r>
-      <w:r w:rsidR="003A254C">
+      <w:r w:rsidR="003A254C" w:rsidRPr="006C4339">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006247CD" w:rsidSect="00046E07">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="540" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E6B89F7" w14:textId="77777777" w:rsidR="003C195C" w:rsidRDefault="003C195C" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="0D6C7AD1" w14:textId="77777777" w:rsidR="00773EE7" w:rsidRDefault="00773EE7" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8B92CE" w14:textId="77777777" w:rsidR="003C195C" w:rsidRDefault="003C195C" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="2AF5E67E" w14:textId="77777777" w:rsidR="00773EE7" w:rsidRDefault="00773EE7" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -973,314 +1714,326 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70953E13" w14:textId="77777777" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AFC9C30" w14:textId="77777777" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12CA0BE8" w14:textId="77777777" w:rsidR="003C195C" w:rsidRDefault="003C195C" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="5DC2A499" w14:textId="77777777" w:rsidR="00773EE7" w:rsidRDefault="00773EE7" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2785FA22" w14:textId="77777777" w:rsidR="003C195C" w:rsidRDefault="003C195C" w:rsidP="00FD6CF9">
+    <w:p w14:paraId="776CC349" w14:textId="77777777" w:rsidR="00773EE7" w:rsidRDefault="00773EE7" w:rsidP="00FD6CF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F54A26D" w14:textId="5C84B377" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="599443D4" w14:textId="69E5D251" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C9E075B" w14:textId="05D1CBD1" w:rsidR="00FD6CF9" w:rsidRDefault="00FD6CF9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD771B"/>
     <w:rsid w:val="000132BC"/>
     <w:rsid w:val="00032C54"/>
     <w:rsid w:val="000362FA"/>
     <w:rsid w:val="0004544F"/>
     <w:rsid w:val="00046E07"/>
-    <w:rsid w:val="00050543"/>
     <w:rsid w:val="00055B70"/>
     <w:rsid w:val="00057F67"/>
     <w:rsid w:val="0006385F"/>
     <w:rsid w:val="00064CE6"/>
     <w:rsid w:val="00071115"/>
     <w:rsid w:val="0007488C"/>
     <w:rsid w:val="0009102C"/>
     <w:rsid w:val="0009172B"/>
     <w:rsid w:val="000C0444"/>
     <w:rsid w:val="000D0215"/>
+    <w:rsid w:val="000D3F88"/>
     <w:rsid w:val="00103C6C"/>
     <w:rsid w:val="00126E5B"/>
     <w:rsid w:val="00174EE4"/>
     <w:rsid w:val="00176996"/>
     <w:rsid w:val="001837C9"/>
     <w:rsid w:val="001E19B0"/>
     <w:rsid w:val="001F38BE"/>
     <w:rsid w:val="00203F2E"/>
     <w:rsid w:val="00270C3D"/>
     <w:rsid w:val="00296435"/>
     <w:rsid w:val="00297198"/>
     <w:rsid w:val="002B2708"/>
     <w:rsid w:val="002B4713"/>
     <w:rsid w:val="002B6ECB"/>
     <w:rsid w:val="002C4307"/>
     <w:rsid w:val="00317178"/>
     <w:rsid w:val="00317858"/>
     <w:rsid w:val="00326CD8"/>
     <w:rsid w:val="003429E1"/>
     <w:rsid w:val="00344853"/>
     <w:rsid w:val="00360B84"/>
+    <w:rsid w:val="00367D7A"/>
     <w:rsid w:val="003A0351"/>
     <w:rsid w:val="003A254C"/>
     <w:rsid w:val="003B3463"/>
     <w:rsid w:val="003C195C"/>
+    <w:rsid w:val="003D1D23"/>
     <w:rsid w:val="003E41ED"/>
     <w:rsid w:val="003E7056"/>
     <w:rsid w:val="004156E1"/>
     <w:rsid w:val="0042126F"/>
     <w:rsid w:val="00443560"/>
     <w:rsid w:val="00447030"/>
     <w:rsid w:val="00447A32"/>
     <w:rsid w:val="00494079"/>
     <w:rsid w:val="004C7B5E"/>
     <w:rsid w:val="004E5CA0"/>
     <w:rsid w:val="004E709F"/>
-    <w:rsid w:val="00507C98"/>
+    <w:rsid w:val="00502105"/>
     <w:rsid w:val="00514E5E"/>
     <w:rsid w:val="00527B6D"/>
     <w:rsid w:val="00533DE2"/>
     <w:rsid w:val="00550D15"/>
     <w:rsid w:val="00552863"/>
     <w:rsid w:val="00563BFE"/>
     <w:rsid w:val="00585F8A"/>
     <w:rsid w:val="005869A7"/>
     <w:rsid w:val="005969AC"/>
     <w:rsid w:val="005B7E7A"/>
     <w:rsid w:val="005D4A24"/>
     <w:rsid w:val="006143DD"/>
     <w:rsid w:val="0062108D"/>
     <w:rsid w:val="0062238E"/>
     <w:rsid w:val="006247CD"/>
     <w:rsid w:val="00643875"/>
     <w:rsid w:val="00653C94"/>
     <w:rsid w:val="006565CB"/>
     <w:rsid w:val="00657BF4"/>
     <w:rsid w:val="0068379E"/>
     <w:rsid w:val="006A0802"/>
     <w:rsid w:val="006A5A59"/>
     <w:rsid w:val="006C05DF"/>
+    <w:rsid w:val="006C4339"/>
     <w:rsid w:val="006E3435"/>
     <w:rsid w:val="006E7EFD"/>
     <w:rsid w:val="006F18F5"/>
     <w:rsid w:val="00715F56"/>
     <w:rsid w:val="007617A9"/>
     <w:rsid w:val="007628FB"/>
+    <w:rsid w:val="00773EE7"/>
     <w:rsid w:val="0078787E"/>
-    <w:rsid w:val="0079262B"/>
     <w:rsid w:val="007B75EF"/>
     <w:rsid w:val="007B7C80"/>
     <w:rsid w:val="007C099A"/>
     <w:rsid w:val="007C1FE8"/>
     <w:rsid w:val="007E4FD0"/>
     <w:rsid w:val="008033A1"/>
     <w:rsid w:val="00806196"/>
     <w:rsid w:val="00820CD4"/>
     <w:rsid w:val="00820D9C"/>
     <w:rsid w:val="00836133"/>
+    <w:rsid w:val="00840921"/>
     <w:rsid w:val="0085001E"/>
     <w:rsid w:val="0088504A"/>
     <w:rsid w:val="008864EA"/>
     <w:rsid w:val="0089468F"/>
     <w:rsid w:val="008B6FAF"/>
     <w:rsid w:val="008C6FFA"/>
     <w:rsid w:val="008D1AD3"/>
     <w:rsid w:val="008D6260"/>
+    <w:rsid w:val="008E78A9"/>
     <w:rsid w:val="008E7C00"/>
     <w:rsid w:val="009336F8"/>
     <w:rsid w:val="00940083"/>
     <w:rsid w:val="0094171B"/>
     <w:rsid w:val="00962E50"/>
     <w:rsid w:val="00970B31"/>
     <w:rsid w:val="00974102"/>
     <w:rsid w:val="009A2C33"/>
     <w:rsid w:val="009E6A52"/>
     <w:rsid w:val="00A06982"/>
     <w:rsid w:val="00A11BFC"/>
     <w:rsid w:val="00A15C66"/>
     <w:rsid w:val="00A316A5"/>
     <w:rsid w:val="00A36903"/>
     <w:rsid w:val="00A44D0C"/>
+    <w:rsid w:val="00A6114C"/>
     <w:rsid w:val="00A74143"/>
+    <w:rsid w:val="00A8112C"/>
     <w:rsid w:val="00A972B5"/>
     <w:rsid w:val="00AA2DCA"/>
     <w:rsid w:val="00AB64D3"/>
     <w:rsid w:val="00AD5BA8"/>
     <w:rsid w:val="00B043DB"/>
+    <w:rsid w:val="00B1130A"/>
     <w:rsid w:val="00B14C8F"/>
     <w:rsid w:val="00B33A28"/>
     <w:rsid w:val="00B44660"/>
     <w:rsid w:val="00BC5172"/>
     <w:rsid w:val="00BC5CC4"/>
     <w:rsid w:val="00BD2032"/>
     <w:rsid w:val="00BD3ABC"/>
     <w:rsid w:val="00BE1228"/>
     <w:rsid w:val="00BF0E1F"/>
     <w:rsid w:val="00BF4E2F"/>
     <w:rsid w:val="00BF6586"/>
     <w:rsid w:val="00C00E3F"/>
     <w:rsid w:val="00C21F03"/>
     <w:rsid w:val="00C2699C"/>
     <w:rsid w:val="00C26C50"/>
     <w:rsid w:val="00C46B53"/>
     <w:rsid w:val="00C5763B"/>
     <w:rsid w:val="00C65CA4"/>
     <w:rsid w:val="00C66352"/>
     <w:rsid w:val="00C67B63"/>
-    <w:rsid w:val="00C87108"/>
     <w:rsid w:val="00CC029F"/>
     <w:rsid w:val="00CC3D11"/>
+    <w:rsid w:val="00CE6BD7"/>
     <w:rsid w:val="00CF5DE2"/>
     <w:rsid w:val="00CF775F"/>
     <w:rsid w:val="00D24154"/>
     <w:rsid w:val="00D328DE"/>
     <w:rsid w:val="00D36595"/>
     <w:rsid w:val="00D476A4"/>
     <w:rsid w:val="00D666BF"/>
     <w:rsid w:val="00D6759B"/>
     <w:rsid w:val="00D762D3"/>
     <w:rsid w:val="00D8529E"/>
     <w:rsid w:val="00D94032"/>
     <w:rsid w:val="00DA125D"/>
     <w:rsid w:val="00DA3176"/>
     <w:rsid w:val="00DC30C0"/>
+    <w:rsid w:val="00DC7DC1"/>
     <w:rsid w:val="00DD0FAE"/>
+    <w:rsid w:val="00DD54A9"/>
     <w:rsid w:val="00DD771B"/>
     <w:rsid w:val="00DE0426"/>
     <w:rsid w:val="00DE3833"/>
     <w:rsid w:val="00E036BE"/>
     <w:rsid w:val="00E1136F"/>
     <w:rsid w:val="00E22D9F"/>
     <w:rsid w:val="00E23908"/>
+    <w:rsid w:val="00E24F16"/>
     <w:rsid w:val="00E64A05"/>
     <w:rsid w:val="00E72C61"/>
     <w:rsid w:val="00E85F10"/>
     <w:rsid w:val="00E91F52"/>
     <w:rsid w:val="00EA2164"/>
     <w:rsid w:val="00EA30C5"/>
     <w:rsid w:val="00EA560E"/>
     <w:rsid w:val="00EC2E10"/>
     <w:rsid w:val="00EC69EA"/>
     <w:rsid w:val="00ED04D7"/>
     <w:rsid w:val="00EF1236"/>
     <w:rsid w:val="00F16954"/>
     <w:rsid w:val="00F21C80"/>
+    <w:rsid w:val="00F21E04"/>
     <w:rsid w:val="00F23B0C"/>
     <w:rsid w:val="00F43005"/>
     <w:rsid w:val="00F57339"/>
     <w:rsid w:val="00F5738E"/>
+    <w:rsid w:val="00FA6A0E"/>
     <w:rsid w:val="00FD045F"/>
     <w:rsid w:val="00FD66F9"/>
     <w:rsid w:val="00FD6857"/>
     <w:rsid w:val="00FD6CF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1894,50 +2647,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD6CF9"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00533DE2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1186/s13722-022-00316-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/opioid-related-overdose-deaths-by-county-june-2024-0/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/geographic-access-to-community-based-opioid-treatment-programs-in-massachusetts/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2210,189 +2964,203 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58fee17f6d2fa500910881a3a220fa70">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a0ebd0dee7a952b873c9ee779b4f0fa" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1af8036ecbf0c0d0d154334832f11916">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d4fa93468da52e24f3376a8aeb322912" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e735c38b-5ce9-46e8-a492-d2637c33f6e4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fee02ea6-1fef-425e-9027-c2f70faaf434">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2450,152 +3218,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD2F8812-987B-42EF-AF9B-493E8EBA2688}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
+    <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77862A0B-1FDF-47BA-9ED3-940D0B07850C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAFF2562-6456-4BB6-B48E-23C2898BA7F4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28E1A448-61ED-4980-9B71-9E3471B7CBA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2685</Characters>
+  <Pages>2</Pages>
+  <Words>472</Words>
+  <Characters>2692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3149</CharactersWithSpaces>
+  <CharactersWithSpaces>3158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stopka, Thomas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>