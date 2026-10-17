--- v1 (2026-09-02)
+++ v2 (2026-10-17)
@@ -1,163 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/jacquiline_brown_mass_gov/Documents/Desktop/SharePoint Transfer (8.2.23)/Spedpr27/Preliminary/OutofState/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="8_{1769C7E1-5F4E-4338-B721-2CDC134E7F5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23115635-C662-4D80-A60C-5FBB4F03A1C4}"/>
+  <xr:revisionPtr revIDLastSave="51" documentId="8_{27B78BD7-82D5-43F0-A6E6-6443DFA502ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5D4F0FEB-BBE3-4B37-91D1-623FDD05EF0F}"/>
   <bookViews>
     <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{DEFAEF9B-799A-49C1-81F9-0D3055C9BD8F}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="FY27 Out of State Tuition" sheetId="2" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
     <definedName name="Agency_Name">'FY27 Out of State Tuition'!#REF!</definedName>
     <definedName name="FY26OUTOFSTATETUITION">'FY27 Out of State Tuition'!$A$1</definedName>
     <definedName name="FY26outofstatetuitions">'FY27 Out of State Tuition'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G29" i="2" l="1"/>
+  <c r="H53" i="2" l="1"/>
+  <c r="H52" i="2"/>
+  <c r="G29" i="2"/>
   <c r="G41" i="2"/>
   <c r="H32" i="2"/>
   <c r="G31" i="2"/>
   <c r="G30" i="2"/>
-  <c r="G56" i="2"/>
-[...1 lines deleted...]
-  <c r="G67" i="2"/>
+  <c r="G58" i="2"/>
+  <c r="G59" i="2"/>
+  <c r="G69" i="2"/>
   <c r="G12" i="2"/>
   <c r="G27" i="2"/>
+  <c r="G64" i="2"/>
+  <c r="G65" i="2"/>
+  <c r="G66" i="2"/>
+  <c r="G63" i="2"/>
   <c r="G62" i="2"/>
-  <c r="G63" i="2"/>
-[...2 lines deleted...]
-  <c r="G60" i="2"/>
   <c r="H36" i="2"/>
-  <c r="G55" i="2" l="1"/>
-  <c r="H55" i="2" s="1"/>
+  <c r="G57" i="2" l="1"/>
+  <c r="H57" i="2" s="1"/>
   <c r="H8" i="2"/>
   <c r="H5" i="2"/>
   <c r="H14" i="2"/>
   <c r="H33" i="2"/>
   <c r="H34" i="2"/>
   <c r="H35" i="2"/>
   <c r="H37" i="2"/>
   <c r="H38" i="2"/>
   <c r="G51" i="2"/>
   <c r="G50" i="2"/>
   <c r="G49" i="2"/>
   <c r="G48" i="2"/>
   <c r="G47" i="2"/>
   <c r="G46" i="2"/>
   <c r="G45" i="2"/>
   <c r="G44" i="2"/>
   <c r="G43" i="2"/>
   <c r="G42" i="2"/>
-  <c r="H52" i="2"/>
+  <c r="H54" i="2"/>
   <c r="H29" i="2"/>
-  <c r="H59" i="2"/>
-[...1 lines deleted...]
-  <c r="G54" i="2"/>
+  <c r="H61" i="2"/>
+  <c r="H60" i="2"/>
+  <c r="G56" i="2"/>
   <c r="H40" i="2"/>
   <c r="H39" i="2"/>
-  <c r="H66" i="2"/>
+  <c r="H68" i="2"/>
   <c r="H28" i="2"/>
   <c r="H27" i="2"/>
   <c r="H26" i="2"/>
   <c r="H25" i="2"/>
   <c r="H24" i="2"/>
   <c r="H23" i="2"/>
   <c r="H22" i="2"/>
   <c r="H21" i="2"/>
   <c r="H20" i="2"/>
   <c r="H19" i="2"/>
   <c r="H18" i="2"/>
   <c r="H17" i="2"/>
   <c r="H16" i="2"/>
   <c r="H13" i="2"/>
   <c r="H12" i="2"/>
   <c r="H11" i="2"/>
   <c r="H10" i="2"/>
   <c r="H9" i="2"/>
   <c r="H7" i="2"/>
   <c r="H6" i="2"/>
   <c r="H4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="180">
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>American School for the Deaf</t>
   </si>
   <si>
     <t>Day</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>MA Educational/Day</t>
   </si>
   <si>
     <t>09505002</t>
   </si>
   <si>
     <t>Res Ed</t>
   </si>
   <si>
@@ -619,63 +625,84 @@
   <si>
     <t>FY 27 Annual Price</t>
   </si>
   <si>
     <t>FY 27 Daily Price</t>
   </si>
   <si>
     <t>Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected </t>
   </si>
   <si>
     <t>09505134</t>
   </si>
   <si>
     <t>09505135</t>
   </si>
   <si>
     <t>09505136</t>
   </si>
   <si>
     <t>09500699</t>
   </si>
   <si>
-    <t>Updated 8/1/2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> The Home for Little Wanderers</t>
   </si>
   <si>
     <t xml:space="preserve">Day Program  with 1 to 1 </t>
   </si>
   <si>
     <t xml:space="preserve">Day Progam </t>
   </si>
   <si>
     <t xml:space="preserve">corrected  </t>
+  </si>
+  <si>
+    <t>Seven Hills New Hampshire, Inc.</t>
+  </si>
+  <si>
+    <t>Seven Hills at Crotched Mountain Day Program</t>
+  </si>
+  <si>
+    <t>09505005</t>
+  </si>
+  <si>
+    <t>Seven Hills at Crotched Mountain Residential Program</t>
+  </si>
+  <si>
+    <t>09505006</t>
+  </si>
+  <si>
+    <t>Column1</t>
+  </si>
+  <si>
+    <t>Column2</t>
+  </si>
+  <si>
+    <t>Updated 10/1/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -825,82 +852,130 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="40% - Accent1" xfId="2" builtinId="31"/>
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="13">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -1145,66 +1220,92 @@
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://massgov-my.sharepoint.com/personal/jacquiline_brown_mass_gov/Documents/Desktop/SharePoint%20Transfer%20(8.2.23)/Spedpr27/Preliminary/OutofState/Special-education-out-of-state-FY27-1July2026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="Special-education-out-of-state-FY27-1July2026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Instructions"/>
+      <sheetName val="FY27 Out of State Tuition"/>
+      <sheetName val="Special-education-out-of-state-"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{796D5B7B-5866-4677-AB69-F7CDFB668A21}" name="FiscalYear2026OutofStateTuition" displayName="FiscalYear2026OutofStateTuition" ref="A3:I67" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{C5D9CF2F-17EB-4006-8DE3-3DF2DCECD20C}" name="Notes" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{796D5B7B-5866-4677-AB69-F7CDFB668A21}" name="FiscalYear2026OutofStateTuition" displayName="FiscalYear2026OutofStateTuition" ref="A3:K69" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
+  <autoFilter ref="A3:K69" xr:uid="{796D5B7B-5866-4677-AB69-F7CDFB668A21}"/>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{4E37438B-8557-4BEC-BC2E-5DFA90156325}" name="Agency Name" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{9DCA0481-A2A3-4E5E-8354-A2C68F8714B6}" name="Program Type" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{F8103AEE-1FA3-4AB4-BB50-7ED064479717}" name="State" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{C5B987C8-8D9D-4C72-939C-9C3738421C49}" name="Program Name" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{B77E4F07-521C-4033-95A1-0E4CBD6BC59F}" name="DESE Program Code" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{84075EC4-1EB8-4F26-BFA9-6611B8AFE4F5}" name="Days Of Operation" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{E8FCB64F-86A0-4410-9058-E95C60692523}" name="FY 27 Annual Price" dataDxfId="4"/>
+    <tableColumn id="11" xr3:uid="{E26D5E4A-A08A-4FB0-9D35-7DDABBEEA4B6}" name="FY 27 Daily Price" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{C5D9CF2F-17EB-4006-8DE3-3DF2DCECD20C}" name="Notes" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{4559AE93-034C-46B0-8001-9C7904FAE3AE}" name="Column1" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{17793EB1-D75F-4B25-B97E-58F7D1E13A63}" name="Column2" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1526,54 +1627,54 @@
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="6" t="s">
         <v>141</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C22FE767-1203-4375-BE2A-0D83AD65D4CD}">
-  <dimension ref="A1:K94"/>
+  <dimension ref="A1:K96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I52" sqref="I52"/>
+      <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="41.1796875" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.81640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="10.90625" style="8" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="48.90625" style="9" customWidth="1"/>
     <col min="5" max="5" width="10.7265625" style="7" customWidth="1"/>
     <col min="6" max="6" width="20.81640625" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.81640625" style="11" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.6328125" style="12" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.1796875" style="8" customWidth="1"/>
     <col min="10" max="10" width="4.54296875" style="7" customWidth="1"/>
     <col min="11" max="18" width="9.1796875" style="7"/>
     <col min="19" max="19" width="17.81640625" style="7" customWidth="1"/>
     <col min="20" max="20" width="17" style="7" customWidth="1"/>
     <col min="21" max="21" width="16.453125" style="7" customWidth="1"/>
     <col min="22" max="249" width="9.1796875" style="7"/>
     <col min="250" max="251" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="252" max="252" width="36.1796875" style="7" customWidth="1"/>
     <col min="253" max="253" width="0.1796875" style="7" customWidth="1"/>
     <col min="254" max="254" width="8.54296875" style="7" customWidth="1"/>
     <col min="255" max="255" width="6" style="7" customWidth="1"/>
     <col min="256" max="256" width="55.81640625" style="7" customWidth="1"/>
@@ -2750,89 +2851,95 @@
     <col min="15893" max="15893" width="16.453125" style="7" customWidth="1"/>
     <col min="15894" max="16121" width="9.1796875" style="7"/>
     <col min="16122" max="16123" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="16124" max="16124" width="36.1796875" style="7" customWidth="1"/>
     <col min="16125" max="16125" width="0.1796875" style="7" customWidth="1"/>
     <col min="16126" max="16126" width="8.54296875" style="7" customWidth="1"/>
     <col min="16127" max="16127" width="6" style="7" customWidth="1"/>
     <col min="16128" max="16128" width="55.81640625" style="7" customWidth="1"/>
     <col min="16129" max="16130" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="16131" max="16131" width="11" style="7" customWidth="1"/>
     <col min="16132" max="16132" width="10" style="7" customWidth="1"/>
     <col min="16133" max="16133" width="12.54296875" style="7" customWidth="1"/>
     <col min="16134" max="16134" width="11.54296875" style="7" customWidth="1"/>
     <col min="16135" max="16135" width="14.54296875" style="7" customWidth="1"/>
     <col min="16136" max="16137" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="16138" max="16138" width="4.54296875" style="7" customWidth="1"/>
     <col min="16139" max="16146" width="9.1796875" style="7"/>
     <col min="16147" max="16147" width="17.81640625" style="7" customWidth="1"/>
     <col min="16148" max="16148" width="17" style="7" customWidth="1"/>
     <col min="16149" max="16149" width="16.453125" style="7" customWidth="1"/>
     <col min="16150" max="16376" width="9.1796875" style="7"/>
     <col min="16377" max="16384" width="9.1796875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>154</v>
       </c>
-      <c r="B1" s="35"/>
+      <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:11" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="A2" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="35"/>
+      <c r="A2" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="B2" s="34"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>131</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>132</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>133</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>134</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>160</v>
       </c>
       <c r="H3" s="17" t="s">
         <v>161</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>135</v>
       </c>
+      <c r="J3" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="K3" s="13" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="22">
         <v>180</v>
       </c>
       <c r="G4" s="23">
         <v>88268</v>
       </c>
       <c r="H4" s="23">
         <f t="shared" ref="H4:H10" si="0">G4/F4</f>
@@ -2877,51 +2984,51 @@
         <v>2</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="22">
         <v>180</v>
       </c>
       <c r="G6" s="23">
         <v>102608</v>
       </c>
       <c r="H6" s="23">
         <f t="shared" si="0"/>
         <v>570.04444444444448</v>
       </c>
       <c r="I6" s="24" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J6" s="8"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="22">
         <v>180</v>
       </c>
       <c r="G7" s="23">
         <v>181802</v>
       </c>
@@ -3069,51 +3176,51 @@
         <v>24</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="10">
         <v>365</v>
       </c>
       <c r="G12" s="27">
         <f>428335+115322</f>
         <v>543657</v>
       </c>
       <c r="H12" s="27">
         <f>G12/F12</f>
         <v>1489.4712328767123</v>
       </c>
       <c r="I12" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J12" s="8"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="10">
         <v>220</v>
       </c>
       <c r="G13" s="27">
         <v>85000</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" ref="H13:H14" si="1">G13/F13</f>
         <v>386.36363636363637</v>
       </c>
       <c r="I13" s="24">
@@ -3143,644 +3250,644 @@
       <c r="G14" s="27">
         <v>255678.75</v>
       </c>
       <c r="H14" s="27">
         <f t="shared" si="1"/>
         <v>700.4897260273973</v>
       </c>
       <c r="I14" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="E15" s="33" t="s">
+      <c r="E15" s="32" t="s">
         <v>153</v>
       </c>
       <c r="F15" s="10">
         <v>365</v>
       </c>
       <c r="G15" s="27">
         <v>346040</v>
       </c>
       <c r="H15" s="27">
         <v>948.05</v>
       </c>
       <c r="I15" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:11" ht="31" x14ac:dyDescent="0.35">
       <c r="A16" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="21" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="10">
         <v>365</v>
       </c>
       <c r="G16" s="27">
         <v>443426.29</v>
       </c>
       <c r="H16" s="27">
         <f t="shared" ref="H16:H29" si="2">G16/F16</f>
         <v>1214.8665479452054</v>
       </c>
       <c r="I16" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J16" s="8"/>
-      <c r="K16" s="28"/>
+      <c r="K16" s="42"/>
     </row>
     <row r="17" spans="1:11" ht="31" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="21" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="10">
         <v>365</v>
       </c>
       <c r="G17" s="27">
         <v>609631.17000000004</v>
       </c>
       <c r="H17" s="27">
         <f t="shared" si="2"/>
         <v>1670.2223835616439</v>
       </c>
       <c r="I17" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J17" s="8"/>
-      <c r="K17" s="28"/>
+      <c r="K17" s="42"/>
     </row>
     <row r="18" spans="1:11" ht="31" x14ac:dyDescent="0.35">
       <c r="A18" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="21" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="10">
         <v>365</v>
       </c>
       <c r="G18" s="27">
         <v>375550.89</v>
       </c>
       <c r="H18" s="27">
         <f t="shared" si="2"/>
         <v>1028.9065479452056</v>
       </c>
       <c r="I18" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J18" s="8"/>
-      <c r="K18" s="28"/>
+      <c r="K18" s="42"/>
     </row>
     <row r="19" spans="1:11" ht="31" x14ac:dyDescent="0.35">
       <c r="A19" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="10">
         <v>365</v>
       </c>
       <c r="G19" s="27">
         <v>541755.77</v>
       </c>
       <c r="H19" s="27">
         <f t="shared" si="2"/>
         <v>1484.2623835616439</v>
       </c>
       <c r="I19" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J19" s="8"/>
-      <c r="K19" s="28"/>
+      <c r="K19" s="42"/>
     </row>
     <row r="20" spans="1:11" ht="31" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="10">
         <v>365</v>
       </c>
       <c r="G20" s="27">
         <v>328108.19</v>
       </c>
       <c r="H20" s="27">
         <f t="shared" si="2"/>
         <v>898.92654794520547</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J20" s="8"/>
-      <c r="K20" s="28"/>
+      <c r="K20" s="42"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="10">
         <v>365</v>
       </c>
       <c r="G21" s="27">
         <v>494313.07</v>
       </c>
       <c r="H21" s="27">
         <f t="shared" si="2"/>
         <v>1354.2823835616439</v>
       </c>
       <c r="I21" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J21" s="8"/>
-      <c r="K21" s="28"/>
+      <c r="K21" s="42"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="10">
         <v>365</v>
       </c>
       <c r="G22" s="27">
         <v>415521.79</v>
       </c>
       <c r="H22" s="27">
         <f t="shared" si="2"/>
         <v>1138.4158630136985</v>
       </c>
       <c r="I22" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J22" s="8"/>
-      <c r="K22" s="28"/>
+      <c r="K22" s="42"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="21" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="10">
         <v>365</v>
       </c>
       <c r="G23" s="27">
         <v>581726.67000000004</v>
       </c>
       <c r="H23" s="27">
         <f t="shared" si="2"/>
         <v>1593.7716986301371</v>
       </c>
       <c r="I23" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J23" s="8"/>
-      <c r="K23" s="28"/>
+      <c r="K23" s="42"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="10">
         <v>154</v>
       </c>
       <c r="G24" s="27">
         <v>88500</v>
       </c>
       <c r="H24" s="27">
         <f t="shared" si="2"/>
         <v>574.67532467532465</v>
       </c>
       <c r="I24" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J24" s="8"/>
-      <c r="K24" s="28"/>
+      <c r="K24" s="42"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="21" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="10">
         <v>207</v>
       </c>
       <c r="G25" s="27">
         <v>103480</v>
       </c>
       <c r="H25" s="27">
         <f t="shared" si="2"/>
         <v>499.9033816425121</v>
       </c>
       <c r="I25" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J25" s="8"/>
-      <c r="K25" s="28"/>
+      <c r="K25" s="42"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>60</v>
       </c>
       <c r="F26" s="10">
         <v>219</v>
       </c>
       <c r="G26" s="27">
         <v>104794.56</v>
       </c>
       <c r="H26" s="27">
         <f t="shared" si="2"/>
         <v>478.51397260273973</v>
       </c>
       <c r="I26" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J26" s="8"/>
-      <c r="K26" s="28"/>
+      <c r="K26" s="42"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="21" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="10">
         <v>365</v>
       </c>
       <c r="G27" s="27">
         <f>117893.33+260551.6</f>
         <v>378444.93</v>
       </c>
       <c r="H27" s="27">
         <f t="shared" si="2"/>
         <v>1036.8354246575343</v>
       </c>
       <c r="I27" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J27" s="8"/>
-      <c r="K27" s="28"/>
+      <c r="K27" s="42"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="21" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="10">
         <v>219</v>
       </c>
       <c r="G28" s="27">
         <v>117893.33</v>
       </c>
       <c r="H28" s="27">
         <f t="shared" si="2"/>
         <v>538.32570776255704</v>
       </c>
       <c r="I28" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J28" s="8"/>
-      <c r="K28" s="28"/>
+      <c r="K28" s="42"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.35">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B29" s="29" t="s">
+      <c r="B29" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D29" s="29" t="s">
+      <c r="D29" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="E29" s="30" t="s">
+      <c r="E29" s="29" t="s">
         <v>67</v>
       </c>
       <c r="F29" s="10">
         <v>285</v>
       </c>
       <c r="G29" s="27">
         <f>74400+101440.15</f>
         <v>175840.15</v>
       </c>
       <c r="H29" s="27">
         <f t="shared" si="2"/>
         <v>616.98298245614035</v>
       </c>
       <c r="I29" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J29" s="8"/>
-      <c r="K29" s="28"/>
+      <c r="K29" s="42"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A30" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="B30" s="29" t="s">
+      <c r="B30" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>158</v>
       </c>
-      <c r="E30" s="41" t="s">
+      <c r="E30" s="40" t="s">
         <v>165</v>
       </c>
       <c r="F30" s="10">
         <v>365</v>
       </c>
       <c r="G30" s="11">
         <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*365</f>
         <v>215350</v>
       </c>
       <c r="H30" s="27">
         <v>590</v>
       </c>
       <c r="I30" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J30" s="8"/>
-      <c r="K30" s="28"/>
+      <c r="K30" s="42"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A31" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="B31" s="29" t="s">
+      <c r="B31" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>157</v>
       </c>
-      <c r="E31" s="41" t="s">
+      <c r="E31" s="40" t="s">
         <v>164</v>
       </c>
       <c r="F31" s="10">
         <v>365</v>
       </c>
       <c r="G31" s="27">
         <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*365</f>
         <v>198560</v>
       </c>
       <c r="H31" s="27">
         <v>544</v>
       </c>
       <c r="I31" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J31" s="8"/>
-      <c r="K31" s="28"/>
+      <c r="K31" s="42"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A32" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="E32" s="41" t="s">
+      <c r="E32" s="40" t="s">
         <v>166</v>
       </c>
       <c r="F32" s="10">
         <v>365</v>
       </c>
       <c r="G32" s="27">
         <v>456250</v>
       </c>
       <c r="H32" s="27">
         <f>H30+H31</f>
         <v>1134</v>
       </c>
       <c r="I32" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J32" s="8"/>
-      <c r="K32" s="28"/>
+      <c r="K32" s="42"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="10">
         <v>215</v>
       </c>
       <c r="G33" s="27">
         <v>69015</v>
       </c>
       <c r="H33" s="27">
         <f t="shared" ref="H33:H38" si="3">G33/F33</f>
         <v>321</v>
       </c>
       <c r="I33" s="24" t="s">
         <v>163</v>
       </c>
       <c r="J33" s="8"/>
-      <c r="K33" s="28"/>
+      <c r="K33" s="42"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="21" t="s">
         <v>72</v>
       </c>
       <c r="F34" s="10">
         <v>215</v>
       </c>
       <c r="G34" s="27">
         <v>83850</v>
       </c>
       <c r="H34" s="27">
         <f t="shared" si="3"/>
@@ -3813,51 +3920,51 @@
       <c r="G35" s="27">
         <v>83850</v>
       </c>
       <c r="H35" s="27">
         <f t="shared" si="3"/>
         <v>390</v>
       </c>
       <c r="I35" s="24" t="s">
         <v>162</v>
       </c>
       <c r="J35" s="8"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>130</v>
       </c>
-      <c r="E36" s="31" t="s">
+      <c r="E36" s="30" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="10">
         <v>215</v>
       </c>
       <c r="G36" s="27">
         <v>69015</v>
       </c>
       <c r="H36" s="27">
         <f t="shared" si="3"/>
         <v>321</v>
       </c>
       <c r="I36" s="24" t="s">
         <v>162</v>
       </c>
       <c r="J36" s="8"/>
     </row>
     <row r="37" spans="1:11" ht="46.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="8" t="s">
@@ -3872,1124 +3979,1184 @@
       <c r="F37" s="10">
         <v>215</v>
       </c>
       <c r="G37" s="27">
         <v>93310</v>
       </c>
       <c r="H37" s="27">
         <f t="shared" si="3"/>
         <v>434</v>
       </c>
       <c r="I37" s="24" t="s">
         <v>162</v>
       </c>
       <c r="J37" s="8"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D38" s="32" t="s">
+      <c r="D38" s="31" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="21" t="s">
         <v>78</v>
       </c>
       <c r="F38" s="10">
         <v>215</v>
       </c>
       <c r="G38" s="27">
         <v>83850</v>
       </c>
       <c r="H38" s="27">
         <f t="shared" si="3"/>
         <v>390</v>
       </c>
       <c r="I38" s="24" t="s">
         <v>162</v>
       </c>
       <c r="J38" s="8"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A39" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E39" s="21" t="s">
         <v>80</v>
       </c>
       <c r="F39" s="10">
         <v>220</v>
       </c>
       <c r="G39" s="27">
         <v>91574</v>
       </c>
       <c r="H39" s="27">
         <f>G39/F39</f>
         <v>416.24545454545455</v>
       </c>
       <c r="I39" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J39" s="8"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A40" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E40" s="21" t="s">
         <v>81</v>
       </c>
       <c r="F40" s="10">
         <v>220</v>
       </c>
       <c r="G40" s="27">
         <v>164313</v>
       </c>
       <c r="H40" s="27">
         <f>G40/F40</f>
         <v>746.87727272727273</v>
       </c>
       <c r="I40" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J40" s="8"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A41" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>83</v>
       </c>
       <c r="E41" s="21" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="10">
         <v>220</v>
       </c>
       <c r="G41" s="27">
         <f>H41*F41</f>
-        <v>78916.2</v>
+        <v>82035.8</v>
       </c>
       <c r="H41" s="27">
-        <v>358.71</v>
+        <v>372.89</v>
       </c>
       <c r="I41" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J41" s="8"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A42" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="21" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="10">
         <v>365</v>
       </c>
       <c r="G42" s="27">
         <f t="shared" ref="G42:G51" si="4">H42*F42</f>
-        <v>274779.30000000005</v>
+        <v>286806.05</v>
       </c>
       <c r="H42" s="27">
-        <v>752.82</v>
+        <v>785.77</v>
       </c>
       <c r="I42" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J42" s="8"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>87</v>
       </c>
       <c r="E43" s="21" t="s">
         <v>88</v>
       </c>
       <c r="F43" s="10">
         <v>365</v>
       </c>
       <c r="G43" s="27">
         <f t="shared" si="4"/>
-        <v>389889.35000000003</v>
+        <v>401916.10000000003</v>
       </c>
       <c r="H43" s="27">
-        <v>1068.19</v>
+        <v>1101.1400000000001</v>
       </c>
       <c r="I43" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="E44" s="33" t="s">
+      <c r="E44" s="32" t="s">
         <v>90</v>
       </c>
       <c r="F44" s="10">
         <v>365</v>
       </c>
       <c r="G44" s="27">
         <f t="shared" si="4"/>
-        <v>399251.6</v>
+        <v>414333.4</v>
       </c>
       <c r="H44" s="27">
-        <v>1093.8399999999999</v>
+        <v>1135.1600000000001</v>
       </c>
       <c r="I44" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J44" s="8"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A45" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E45" s="21" t="s">
         <v>92</v>
       </c>
       <c r="F45" s="10">
         <v>365</v>
       </c>
       <c r="G45" s="27">
         <f t="shared" si="4"/>
-        <v>428451.6</v>
+        <v>440467.4</v>
       </c>
       <c r="H45" s="27">
-        <v>1173.8399999999999</v>
+        <v>1206.76</v>
       </c>
       <c r="I45" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J45" s="8"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A46" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>93</v>
       </c>
       <c r="E46" s="21" t="s">
         <v>94</v>
       </c>
       <c r="F46" s="10">
         <v>365</v>
       </c>
       <c r="G46" s="27">
         <f t="shared" si="4"/>
-        <v>307428.55</v>
+        <v>319455.3</v>
       </c>
       <c r="H46" s="27">
-        <v>842.27</v>
+        <v>875.22</v>
       </c>
       <c r="I46" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J46" s="8"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A47" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>96</v>
       </c>
       <c r="F47" s="10">
         <v>365</v>
       </c>
       <c r="G47" s="27">
         <f t="shared" si="4"/>
-        <v>324047</v>
+        <v>336073.75</v>
       </c>
       <c r="H47" s="27">
-        <v>887.8</v>
+        <v>920.75</v>
       </c>
       <c r="I47" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J47" s="8"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A48" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E48" s="21" t="s">
         <v>98</v>
       </c>
       <c r="F48" s="10">
         <v>365</v>
       </c>
       <c r="G48" s="27">
         <f t="shared" si="4"/>
-        <v>337650.55000000005</v>
+        <v>349677.3</v>
       </c>
       <c r="H48" s="27">
-        <v>925.07</v>
+        <v>958.02</v>
       </c>
       <c r="I48" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J48" s="8"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E49" s="21" t="s">
         <v>100</v>
       </c>
       <c r="F49" s="10">
         <v>365</v>
       </c>
       <c r="G49" s="27">
         <f t="shared" si="4"/>
-        <v>313352.5</v>
+        <v>325379.25</v>
       </c>
       <c r="H49" s="27">
-        <v>858.5</v>
+        <v>891.45</v>
       </c>
       <c r="I49" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J49" s="8"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A50" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="E50" s="33" t="s">
+      <c r="E50" s="32" t="s">
         <v>126</v>
       </c>
       <c r="F50" s="10">
         <v>365</v>
       </c>
       <c r="G50" s="27">
         <f t="shared" si="4"/>
-        <v>341577.95</v>
+        <v>356659.75</v>
       </c>
       <c r="H50" s="27">
-        <v>935.83</v>
+        <v>977.15</v>
       </c>
       <c r="I50" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J50" s="8"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A51" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E51" s="21" t="s">
         <v>103</v>
       </c>
       <c r="F51" s="10">
         <v>220</v>
       </c>
       <c r="G51" s="27">
         <f t="shared" si="4"/>
-        <v>80759.799999999988</v>
+        <v>95845.200000000012</v>
       </c>
       <c r="H51" s="27">
-        <v>367.09</v>
+        <v>435.66</v>
       </c>
       <c r="I51" s="24">
-        <v>46235</v>
+        <v>46296</v>
       </c>
       <c r="J51" s="8"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A52" s="7" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>104</v>
+        <v>173</v>
       </c>
       <c r="E52" s="21" t="s">
-        <v>105</v>
+        <v>174</v>
       </c>
       <c r="F52" s="10">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="G52" s="27">
-        <v>130130.66</v>
+        <v>125765</v>
       </c>
       <c r="H52" s="27">
-        <f>G52/F52</f>
-[...3 lines deleted...]
-        <v>46266</v>
+        <f>[1]!FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Annual Price]]/[1]!FiscalYear2026OutofStateTuition[[#This Row],[Days Of Operation]]</f>
+        <v>935.83</v>
+      </c>
+      <c r="I52" s="24" t="s">
+        <v>142</v>
       </c>
       <c r="J52" s="8"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:10" ht="31" x14ac:dyDescent="0.35">
       <c r="A53" s="7" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>144</v>
+        <v>7</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>34</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="E53" s="21" t="s">
+        <v>176</v>
       </c>
       <c r="F53" s="10">
         <v>365</v>
       </c>
       <c r="G53" s="27">
-        <v>244991.75</v>
+        <v>316708</v>
       </c>
       <c r="H53" s="27">
-        <v>671.21</v>
+        <f>G53/F53</f>
+        <v>867.69315068493154</v>
       </c>
       <c r="I53" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J53" s="8"/>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A54" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="19" t="s">
+      <c r="A54" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B54" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="20" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="C54" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>104</v>
       </c>
       <c r="E54" s="21" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>105</v>
+      </c>
+      <c r="F54" s="10">
+        <v>214</v>
       </c>
       <c r="G54" s="27">
-        <f>F54*H54</f>
-        <v>127224.5</v>
+        <v>130130.66</v>
       </c>
       <c r="H54" s="27">
-        <v>553.15</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <f>G54/F54</f>
+        <v>608.08719626168227</v>
+      </c>
+      <c r="I54" s="24">
+        <v>46266</v>
       </c>
       <c r="J54" s="8"/>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A55" s="29" t="s">
-        <v>169</v>
+      <c r="A55" s="7" t="s">
+        <v>143</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>34</v>
+        <v>145</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>146</v>
+      </c>
+      <c r="E55" s="32" t="s">
+        <v>152</v>
       </c>
       <c r="F55" s="10">
         <v>365</v>
       </c>
       <c r="G55" s="27">
-        <f>G57+G56</f>
-        <v>334187.28999999998</v>
+        <v>244991.75</v>
       </c>
       <c r="H55" s="27">
-        <f>G55/F55</f>
-        <v>915.58161643835615</v>
+        <v>671.21</v>
       </c>
       <c r="I55" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J55" s="8"/>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A56" s="29" t="s">
-[...15 lines deleted...]
-        <v>365</v>
+      <c r="A56" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="E56" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="F56" s="22">
+        <v>230</v>
       </c>
       <c r="G56" s="27">
-        <f>H56*F56</f>
-        <v>238312.15</v>
+        <f>F56*H56</f>
+        <v>127224.5</v>
       </c>
       <c r="H56" s="27">
-        <v>652.91</v>
+        <v>553.15</v>
       </c>
       <c r="I56" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J56" s="8"/>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A57" s="29" t="s">
-        <v>169</v>
+      <c r="A57" s="28" t="s">
+        <v>168</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>3</v>
+        <v>108</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E57" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57" s="10">
+        <v>365</v>
+      </c>
+      <c r="G57" s="27">
+        <f>G59+G58</f>
+        <v>334187.28999999998</v>
+      </c>
+      <c r="H57" s="27">
+        <f>G57/F57</f>
+        <v>915.58161643835615</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="J57" s="8"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A58" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="E58" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="F58" s="10">
+        <v>365</v>
+      </c>
+      <c r="G58" s="27">
+        <f>H58*F58</f>
+        <v>238312.15</v>
+      </c>
+      <c r="H58" s="27">
+        <v>652.91</v>
+      </c>
+      <c r="I58" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="J58" s="8"/>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A59" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="E59" s="21" t="s">
         <v>111</v>
       </c>
-      <c r="F57" s="10">
+      <c r="F59" s="10">
         <v>222</v>
       </c>
-      <c r="G57" s="27">
+      <c r="G59" s="27">
         <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*222</f>
         <v>95875.14</v>
       </c>
-      <c r="H57" s="27">
+      <c r="H59" s="27">
         <v>431.87</v>
       </c>
-      <c r="I57" s="24" t="s">
+      <c r="I59" s="24" t="s">
         <v>142</v>
-      </c>
-[...60 lines deleted...]
-        <v>46209</v>
       </c>
       <c r="J59" s="8"/>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A60" s="7" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>112</v>
+      </c>
+      <c r="E60" s="21" t="s">
+        <v>113</v>
       </c>
       <c r="F60" s="10">
-        <v>365</v>
+        <v>164</v>
       </c>
       <c r="G60" s="27">
-        <f>H60*F60</f>
-        <v>368310.55000000005</v>
+        <v>75000</v>
       </c>
       <c r="H60" s="27">
-        <v>1009.07</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <f>G60/F60</f>
+        <v>457.3170731707317</v>
+      </c>
+      <c r="I60" s="24">
+        <v>46266</v>
       </c>
       <c r="J60" s="8"/>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A61" s="7" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>115</v>
+      </c>
+      <c r="E61" s="21" t="s">
+        <v>116</v>
       </c>
       <c r="F61" s="10">
-        <v>365</v>
-[...3 lines deleted...]
-        <v>262362</v>
+        <v>20</v>
+      </c>
+      <c r="G61" s="11">
+        <v>7000</v>
       </c>
       <c r="H61" s="27">
-        <v>718.8</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <f>G61/F61</f>
+        <v>350</v>
+      </c>
+      <c r="I61" s="24">
+        <v>46209</v>
       </c>
       <c r="J61" s="8"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A62" s="7" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>140</v>
+        <v>7</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>118</v>
+      </c>
+      <c r="E62" s="32" t="s">
+        <v>119</v>
       </c>
       <c r="F62" s="10">
-        <v>187</v>
+        <v>365</v>
       </c>
       <c r="G62" s="27">
-        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*187</f>
-        <v>101621.40999999999</v>
+        <f>H62*F62</f>
+        <v>368310.55000000005</v>
       </c>
       <c r="H62" s="27">
-        <v>543.42999999999995</v>
+        <v>1009.07</v>
       </c>
       <c r="I62" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J62" s="8"/>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A63" s="7" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>120</v>
+      </c>
+      <c r="E63" s="32" t="s">
+        <v>121</v>
       </c>
       <c r="F63" s="10">
-        <v>25</v>
+        <v>365</v>
       </c>
       <c r="G63" s="27">
-        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*25</f>
-        <v>13585.749999999998</v>
+        <f>H63*F63</f>
+        <v>262362</v>
       </c>
       <c r="H63" s="27">
-        <v>543.42999999999995</v>
+        <v>718.8</v>
       </c>
       <c r="I63" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J63" s="8"/>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A64" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="E64" s="33" t="s">
-        <v>150</v>
+      <c r="E64" s="32" t="s">
+        <v>148</v>
       </c>
       <c r="F64" s="10">
-        <v>365</v>
+        <v>187</v>
       </c>
       <c r="G64" s="27">
-        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*365</f>
-        <v>139586.95000000001</v>
+        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*187</f>
+        <v>101621.40999999999</v>
       </c>
       <c r="H64" s="27">
-        <v>382.43</v>
+        <v>543.42999999999995</v>
       </c>
       <c r="I64" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J64" s="8"/>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A65" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="E65" s="33" t="s">
-        <v>151</v>
+      <c r="E65" s="32" t="s">
+        <v>149</v>
       </c>
       <c r="F65" s="10">
-        <v>365</v>
+        <v>25</v>
       </c>
       <c r="G65" s="27">
-        <v>254794.11</v>
+        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*25</f>
+        <v>13585.749999999998</v>
       </c>
       <c r="H65" s="27">
-        <v>698.06</v>
+        <v>543.42999999999995</v>
       </c>
       <c r="I65" s="24" t="s">
         <v>142</v>
       </c>
       <c r="J65" s="8"/>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A66" s="7" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>137</v>
+      </c>
+      <c r="E66" s="32" t="s">
+        <v>150</v>
       </c>
       <c r="F66" s="10">
-        <v>180</v>
+        <v>365</v>
       </c>
       <c r="G66" s="27">
-        <v>67516.2</v>
+        <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*365</f>
+        <v>139586.95000000001</v>
       </c>
       <c r="H66" s="27">
-        <f>G66/F66</f>
-[...3 lines deleted...]
-        <v>46210</v>
+        <v>382.43</v>
+      </c>
+      <c r="I66" s="24" t="s">
+        <v>142</v>
       </c>
       <c r="J66" s="8"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A67" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="F67" s="10">
+        <v>365</v>
+      </c>
+      <c r="G67" s="27">
+        <v>254794.11</v>
+      </c>
+      <c r="H67" s="27">
+        <v>698.06</v>
+      </c>
+      <c r="I67" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="J67" s="8"/>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="B67" s="7" t="s">
+      <c r="B68" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C67" s="8" t="s">
+      <c r="C68" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D67" s="9" t="s">
+      <c r="D68" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="E68" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" s="10">
+        <v>180</v>
+      </c>
+      <c r="G68" s="27">
+        <v>67516.2</v>
+      </c>
+      <c r="H68" s="27">
+        <f>G68/F68</f>
+        <v>375.09</v>
+      </c>
+      <c r="I68" s="24">
+        <v>46210</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="E67" s="21" t="s">
+      <c r="E69" s="21" t="s">
         <v>125</v>
       </c>
-      <c r="F67" s="10">
+      <c r="F69" s="10">
         <v>16</v>
       </c>
-      <c r="G67" s="27">
+      <c r="G69" s="27">
         <f>FiscalYear2026OutofStateTuition[[#This Row],[FY 27 Daily Price]]*16</f>
         <v>3232.64</v>
       </c>
-      <c r="H67" s="27">
+      <c r="H69" s="27">
         <v>202.04</v>
       </c>
-      <c r="I67" s="24">
+      <c r="I69" s="24">
         <v>46210</v>
       </c>
-      <c r="J67" s="8"/>
-[...2 lines deleted...]
-      <c r="A68" s="38" t="s">
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A70" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="D68" s="7"/>
-[...10 lines deleted...]
-    <row r="70" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D70" s="7"/>
-      <c r="F70" s="30"/>
+      <c r="F70" s="29"/>
       <c r="H70" s="11"/>
       <c r="I70" s="24"/>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D71" s="7"/>
-      <c r="F71" s="30"/>
+      <c r="F71" s="29"/>
       <c r="H71" s="11"/>
       <c r="I71" s="24"/>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D72" s="7"/>
-      <c r="F72" s="30"/>
+      <c r="F72" s="29"/>
       <c r="H72" s="11"/>
       <c r="I72" s="24"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D73" s="7"/>
-      <c r="F73" s="30"/>
+      <c r="F73" s="29"/>
       <c r="H73" s="11"/>
+      <c r="I73" s="24"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D74" s="7"/>
-      <c r="F74" s="30"/>
-      <c r="H74" s="39"/>
+      <c r="F74" s="29"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="24"/>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D75" s="7"/>
-      <c r="F75" s="30"/>
+      <c r="F75" s="29"/>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D76" s="7"/>
-      <c r="F76" s="30"/>
-      <c r="H76" s="11"/>
+      <c r="F76" s="29"/>
+      <c r="H76" s="38"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D77" s="7"/>
-      <c r="F77" s="30"/>
+      <c r="F77" s="29"/>
       <c r="H77" s="11"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D78" s="7"/>
-      <c r="F78" s="30"/>
+      <c r="F78" s="29"/>
       <c r="H78" s="11"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D79" s="7"/>
-      <c r="F79" s="30"/>
+      <c r="F79" s="29"/>
       <c r="H79" s="11"/>
-      <c r="I79" s="24"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.35">
       <c r="D80" s="7"/>
-      <c r="F80" s="30"/>
+      <c r="F80" s="29"/>
       <c r="H80" s="11"/>
     </row>
     <row r="81" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D81" s="7"/>
-      <c r="F81" s="30"/>
+      <c r="F81" s="29"/>
       <c r="H81" s="11"/>
+      <c r="I81" s="24"/>
     </row>
     <row r="82" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D82" s="7"/>
-      <c r="F82" s="30"/>
+      <c r="F82" s="29"/>
       <c r="H82" s="11"/>
     </row>
     <row r="83" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D83" s="7"/>
-      <c r="F83" s="30"/>
+      <c r="F83" s="29"/>
       <c r="H83" s="11"/>
     </row>
     <row r="84" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D84" s="7"/>
-      <c r="F84" s="30"/>
+      <c r="F84" s="29"/>
       <c r="H84" s="11"/>
     </row>
     <row r="85" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D85" s="7"/>
-      <c r="F85" s="30"/>
+      <c r="F85" s="29"/>
       <c r="H85" s="11"/>
     </row>
     <row r="86" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D86" s="7"/>
-      <c r="F86" s="30"/>
+      <c r="F86" s="29"/>
       <c r="H86" s="11"/>
-      <c r="I86" s="24"/>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D87" s="7"/>
-      <c r="F87" s="30"/>
+      <c r="F87" s="29"/>
       <c r="H87" s="11"/>
-      <c r="I87" s="24"/>
     </row>
     <row r="88" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D88" s="7"/>
-      <c r="F88" s="30"/>
+      <c r="F88" s="29"/>
       <c r="H88" s="11"/>
       <c r="I88" s="24"/>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D89" s="7"/>
-      <c r="F89" s="30"/>
+      <c r="F89" s="29"/>
       <c r="H89" s="11"/>
       <c r="I89" s="24"/>
     </row>
     <row r="90" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D90" s="7"/>
-      <c r="F90" s="30"/>
+      <c r="F90" s="29"/>
       <c r="H90" s="11"/>
       <c r="I90" s="24"/>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D91" s="7"/>
-      <c r="F91" s="30"/>
+      <c r="F91" s="29"/>
       <c r="H91" s="11"/>
+      <c r="I91" s="24"/>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.35">
       <c r="D92" s="7"/>
-      <c r="F92" s="30"/>
+      <c r="F92" s="29"/>
       <c r="H92" s="11"/>
+      <c r="I92" s="24"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B93" s="9"/>
-      <c r="D93" s="34"/>
+      <c r="D93" s="7"/>
+      <c r="F93" s="29"/>
+      <c r="H93" s="11"/>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.35">
-      <c r="B94" s="9"/>
-      <c r="D94" s="34"/>
+      <c r="D94" s="7"/>
+      <c r="F94" s="29"/>
+      <c r="H94" s="11"/>
+    </row>
+    <row r="95" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B95" s="9"/>
+      <c r="D95" s="33"/>
+    </row>
+    <row r="96" spans="2:9" x14ac:dyDescent="0.35">
+      <c r="B96" s="9"/>
+      <c r="D96" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="36" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="E4:E10 E66:E67 E54:E55 E12:E14 E33:E38 E16:E29 E47:E51 E52 E57:E61 E39:E46" numberStoredAsText="1"/>
+    <ignoredError sqref="E4:E10 E68:E69 E56:E57 E12:E14 E33:E38 E16:E29 E47:E51 E54 E59:E63 E39:E46" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>