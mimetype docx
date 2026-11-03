--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3906A4BD" w14:textId="742EF766" w:rsidR="00B82374" w:rsidRPr="0053394F" w:rsidRDefault="00E821D0" w:rsidP="00687EF3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B82374" w:rsidRPr="0053394F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>stimado Padre:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F355CAF" w14:textId="783959F9" w:rsidR="00A725C3" w:rsidRPr="0053394F" w:rsidRDefault="00B10401" w:rsidP="00687EF3">
       <w:pPr>
@@ -440,63 +440,58 @@
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">sobre </w:t>
       </w:r>
       <w:r w:rsidR="009C5076" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>lo que nuestro contrato requiere para hacerlo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D315C6C" w14:textId="6035C5E0" w:rsidR="00B82374" w:rsidRPr="0053394F" w:rsidRDefault="009C5076" w:rsidP="00687EF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">El Departamento de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:t>Cuid</w:t>
       </w:r>
       <w:r w:rsidR="009D7DC0">
         <w:t>ad</w:t>
       </w:r>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
-        <w:t>o</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve">o y </w:t>
       </w:r>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>Educación</w:t>
       </w:r>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:t>Temprana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EEC</w:t>
       </w:r>
       <w:r w:rsidR="00FD6414" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
@@ -2043,53 +2038,56 @@
       <w:r w:rsidR="00913FD4" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r w:rsidR="00BC0B1F" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> seguro de lo que desea hacer, le recomendamos que considere la opción anterior: “Aun no </w:t>
       </w:r>
       <w:r w:rsidR="00913FD4" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
       <w:r w:rsidR="00BC0B1F" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> listo para volver al cuido”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1C2CDF" w14:textId="760DE8E3" w:rsidR="00BC0B1F" w:rsidRPr="0053394F" w:rsidRDefault="00BC0B1F" w:rsidP="00687EF3">
+    <w:p w14:paraId="7E1C2CDF" w14:textId="760DE8E3" w:rsidR="00BC0B1F" w:rsidRPr="00724ED4" w:rsidRDefault="00BC0B1F" w:rsidP="00687EF3">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">Tenga en cuenta que si tiene un subsidio </w:t>
       </w:r>
       <w:r w:rsidR="002371FC" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">de cuidado de niños </w:t>
       </w:r>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:r w:rsidR="00275614" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> se</w:t>
       </w:r>
@@ -2131,66 +2129,72 @@
       </w:r>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">ebe consultar con su Administrador </w:t>
       </w:r>
       <w:r w:rsidR="00275614" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">de Subsidio, </w:t>
       </w:r>
       <w:r w:rsidR="0043198C">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">con la </w:t>
       </w:r>
       <w:r w:rsidR="002C7D05" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>agencia de Recursos y Referencia de Cuidado de Niños</w:t>
       </w:r>
+      <w:r w:rsidR="002C7D05" w:rsidRPr="00724ED4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CCRR </w:t>
+      </w:r>
       <w:r w:rsidR="002C7D05" w:rsidRPr="0053394F">
-        <w:t xml:space="preserve"> (CCRR </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C7D05" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>por sus siglas en Ingles)</w:t>
       </w:r>
       <w:r w:rsidR="00BF4088">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002C7D05" w:rsidRPr="0053394F">
+      <w:r w:rsidR="002C7D05" w:rsidRPr="00724ED4">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">o con el </w:t>
       </w:r>
       <w:r w:rsidR="00275614" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">roveedor de </w:t>
       </w:r>
       <w:r w:rsidR="00275614" w:rsidRPr="0053394F">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>C</w:t>
@@ -2661,130 +2665,94 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0B2844E8" w14:textId="77777777" w:rsidR="00846D17" w:rsidRDefault="00846D17" w:rsidP="00846D17">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                             </w:pPr>
                             <w:r>
                               <w:t>FID__________________</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="22E835CD" w14:textId="77777777" w:rsidR="00846D17" w:rsidRDefault="00846D17" w:rsidP="00846D17">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
-                              <w:t>Familias</w:t>
+                              <w:t>Familias con subsidio solamente</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0C5121CA" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.5pt;margin-top:-6.75pt;width:179.25pt;height:57.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkW9hTagIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07ctNmCOkWQosOA&#10;oi3aDj0rspQYk0WNUmJnXz9Kdtyuy2nYRRZNPlJ8etTlVVsbtlfoK7AFn4zGnCkroazspuDfn28+&#10;febMB2FLYcCqgh+U51eLjx8uGzdXOWzBlAoZJbF+3riCb0Nw8yzzcqtq4UfglCWnBqxFIBM3WYmi&#10;oey1yfLx+CJrAEuHIJX39Pe6c/JFyq+1kuFea68CMwWns4W0YlrXcc0Wl2K+QeG2leyPIf7hFLWo&#10;LBUdUl2LINgOq79S1ZVE8KDDSEKdgdaVVKkH6mYyftfN01Y4lXohcrwbaPL/L6282z8gq8qC55xZ&#10;UdMVPRJpwm6MYnmkp3F+TlFP7gF7y9M29tpqrOOXumBtovQwUKrawCT9zPPZxXR2zpkk3+zsbJqf&#10;x6TZK9qhD18V1CxuCo5UPTEp9rc+dKHHEMLF03T10y4cjIpHMPZRaWojVkzoJCC1Msj2gq5eSKls&#10;uOhLp+gI05UxA3ByCmjCpAf1sRGmkrAG4PgU8M+KAyJVBRsGcF1ZwFMJyh9D5S7+2H3Xc2w/tOu2&#10;v5M1lAe6SIRO4d7Jm4r4vBU+PAgkSZP4aUzDPS3aQFNw6HecbQF/nfof40lp5OWsoREpuP+5E6g4&#10;M98safDLZDqNM5WM6fksJwPfetZvPXZXr4CuYkIPgpNpG+ODOW41Qv1C07yMVcklrKTaBZcBj8Yq&#10;dKNL74FUy2UKozlyItzaJydj8khw1Mtz+yLQ9aIKJMc7OI6TmL/TVhcbkRaWuwC6SsKLFHe89tTT&#10;DCbp9u9FHPK3dop6fdUWvwEAAP//AwBQSwMEFAAGAAgAAAAhAASdQuzfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuoN7IBAJcRBtBXttaV/VxMvSdR4HcUOpG/P5kRvM9rR&#10;7DfZZnCNOGEXak8akqkCgVR4W1Op4fNjN3kAEaIhaxpPqOEPA2zy25vMpNaf6R1P+1gKLqGQGg1V&#10;jG0qZSgqdCZMfYvEt6PvnIlsu1Lazpy53DVyptRSOlMTf6hMi08VFr/73mnoi5fHn7Ldvj3v5vQq&#10;fbJyX99W6/u7YbsGEXGI1zCM+IwOOTMdfE82iEbDcpHwlqhhkswXIMaEUitWh1HNFMg8k/9H5BcA&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJFvYU2oCAAAdBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABJ1C7N8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:rect w14:anchorId="0C5121CA" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.5pt;margin-top:-6.75pt;width:179.25pt;height:57.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAynagxUwIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07SNNmCOkXQosOA&#10;oA2aDj0rstQYk0WNUmJnXz9Kdtysy2nYRaZEPlJ8evT1TVMZtlfoS7A5H14MOFNWQlHa15x/f77/&#10;9JkzH4QthAGrcn5Qnt/MP364rt1MjWALplDIKIn1s9rlfBuCm2WZl1tVCX8BTllyasBKBNria1ag&#10;qCl7ZbLRYDDJasDCIUjlPZ3etU4+T/m1VjI8au1VYCbndLeQVkzrJq7Z/FrMXlG4bSm7a4h/uEUl&#10;SktF+1R3Igi2w/KvVFUpETzocCGhykDrUqrUA3UzHLzrZr0VTqVeiBzvepr8/0srH/Zrt0KioXZ+&#10;5smMXTQaq/il+7EmkXXoyVJNYJIOR6PpZDy94kySb3p5OR5dRTazN7RDH74qqFg0co70GIkjsV/6&#10;0IYeQwj3Vj9Z4WBUvIKxT0qzsogVEzpJQ90aZHtBjyqkVDZMutIpOsJ0aUwPHJ4DmjDsQF1shKkk&#10;mR44OAf8s2KPSFXBhh5clRbwXILiR1+5jT923/Yc2w/NpuneZAPFYYUModWud/K+JD6XwoeVQBIr&#10;yZoGMDzSog3UOYfO4mwL+OvceYwnDZGXs5rEn3P/cydQcWa+WVLXl+F4HKclbcZX0xFt8NSzOfXY&#10;XXUL9BRDGnUnkxnjgzmaGqF6oTldxKrkElZS7ZzLgMfNbWiHkiZdqsUihdGEOBGWdu1kTB4Jjnp5&#10;bl4Euk5UgeT4AMdBEbN32mpjI9LCYhdAl0l4keKW1456mq4k3e5PEMf3dJ+i3v5X898AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAEnULs3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO&#10;1lbqDeyAQCXEQbQV7bWlf1cTL0nUeB3FDqRvz+ZEbzPa0ew32WZwjThhF2pPGpKpAoFUeFtTqeHz&#10;Yzd5ABGiIWsaT6jhDwNs8tubzKTWn+kdT/tYCi6hkBoNVYxtKmUoKnQmTH2LxLej75yJbLtS2s6c&#10;udw1cqbUUjpTE3+oTItPFRa/+95p6IuXx5+y3b497+b0Kn2ycl/fVuv7u2G7BhFxiNcwjPiMDjkz&#10;HXxPNohGw3KR8JaoYZLMFyDGhFIrVodRzRTIPJP/R+QXAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADKdqDFTAgAA9wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAASdQuzfAAAADAEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0B2844E8" w14:textId="77777777" w:rsidR="00846D17" w:rsidRDefault="00846D17" w:rsidP="00846D17">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                       </w:pPr>
                       <w:r>
                         <w:t>FID__________________</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="22E835CD" w14:textId="77777777" w:rsidR="00846D17" w:rsidRDefault="00846D17" w:rsidP="00846D17">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
-                        <w:t>Familias</w:t>
+                        <w:t>Familias con subsidio solamente</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="634D7139" w14:textId="77777777" w:rsidR="00926A1D" w:rsidRPr="00C779D4" w:rsidRDefault="00926A1D" w:rsidP="00687EF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFD840E" w14:textId="0235AC79" w:rsidR="00846D17" w:rsidRDefault="00846D17" w:rsidP="00687EF3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60263CFA" w14:textId="77777777" w:rsidR="0043198C" w:rsidRDefault="0043198C" w:rsidP="00687EF3">
@@ -2817,63 +2785,58 @@
       <w:r w:rsidR="002371FC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>ñ</w:t>
       </w:r>
       <w:r w:rsidR="002371FC">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B0126C">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve">El Departamento de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B0126C">
         <w:t>Cuid</w:t>
       </w:r>
       <w:r w:rsidR="009D7DC0">
         <w:t>ad</w:t>
       </w:r>
       <w:r w:rsidR="00B0126C">
-        <w:t>o</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve">o y </w:t>
       </w:r>
       <w:r w:rsidR="00B0126C">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>Educación</w:t>
       </w:r>
       <w:r w:rsidR="00B0126C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B0126C">
         <w:t>Temprana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EEC por sus siglas en Ingles) </w:t>
       </w:r>
       <w:r w:rsidR="00846D17">
         <w:rPr>
           <w:lang w:val="es-EC"/>
         </w:rPr>
@@ -4094,112 +4057,112 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C779D4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-EC"/>
         </w:rPr>
         <w:t>Nombre de Agencia/Proveedor</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F17F6" w:rsidRPr="00C779D4" w:rsidSect="007F17F6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="450" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27575F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2887B88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4947,194 +4910,196 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="993683213">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2038656863">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1595361335">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="253512202">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="301497302">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="979074494">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="347414673">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B10401"/>
     <w:rsid w:val="00003EC6"/>
     <w:rsid w:val="00051C83"/>
     <w:rsid w:val="000C584C"/>
     <w:rsid w:val="001B1CFC"/>
     <w:rsid w:val="001B74D8"/>
     <w:rsid w:val="001D5687"/>
     <w:rsid w:val="001F4096"/>
     <w:rsid w:val="00231072"/>
     <w:rsid w:val="002371FC"/>
     <w:rsid w:val="00275614"/>
     <w:rsid w:val="002B7EC1"/>
     <w:rsid w:val="002C7D05"/>
     <w:rsid w:val="003229C8"/>
     <w:rsid w:val="0036142D"/>
     <w:rsid w:val="003748E7"/>
     <w:rsid w:val="003D32CD"/>
     <w:rsid w:val="0043198C"/>
     <w:rsid w:val="00477D44"/>
     <w:rsid w:val="004A3E3E"/>
     <w:rsid w:val="004E03E5"/>
     <w:rsid w:val="0053394F"/>
     <w:rsid w:val="00540327"/>
     <w:rsid w:val="005C5830"/>
     <w:rsid w:val="005F3C64"/>
     <w:rsid w:val="00670566"/>
     <w:rsid w:val="00687EF3"/>
     <w:rsid w:val="006D4DCC"/>
     <w:rsid w:val="00711A10"/>
+    <w:rsid w:val="00724ED4"/>
     <w:rsid w:val="007514D9"/>
     <w:rsid w:val="007E712B"/>
     <w:rsid w:val="007F17F6"/>
     <w:rsid w:val="00837EFD"/>
     <w:rsid w:val="00842755"/>
     <w:rsid w:val="00846D17"/>
     <w:rsid w:val="0085097A"/>
     <w:rsid w:val="008C2E34"/>
     <w:rsid w:val="008D58EA"/>
     <w:rsid w:val="00913FD4"/>
     <w:rsid w:val="009261ED"/>
     <w:rsid w:val="00926A1D"/>
     <w:rsid w:val="00927048"/>
     <w:rsid w:val="00965A8C"/>
     <w:rsid w:val="009C5076"/>
     <w:rsid w:val="009D770B"/>
     <w:rsid w:val="009D7DC0"/>
     <w:rsid w:val="009F63D1"/>
     <w:rsid w:val="00A4012D"/>
     <w:rsid w:val="00A725C3"/>
     <w:rsid w:val="00A80504"/>
     <w:rsid w:val="00B0126C"/>
     <w:rsid w:val="00B10401"/>
     <w:rsid w:val="00B23BDA"/>
     <w:rsid w:val="00B81982"/>
     <w:rsid w:val="00B82374"/>
     <w:rsid w:val="00BC0B1F"/>
     <w:rsid w:val="00BF4088"/>
     <w:rsid w:val="00BF4B0E"/>
     <w:rsid w:val="00C779D4"/>
     <w:rsid w:val="00CB5D4D"/>
     <w:rsid w:val="00CD13F0"/>
     <w:rsid w:val="00D347D2"/>
     <w:rsid w:val="00D44753"/>
     <w:rsid w:val="00D745E6"/>
     <w:rsid w:val="00E15483"/>
     <w:rsid w:val="00E821D0"/>
     <w:rsid w:val="00E838E8"/>
+    <w:rsid w:val="00E9364C"/>
     <w:rsid w:val="00EA274B"/>
     <w:rsid w:val="00F234D8"/>
     <w:rsid w:val="00F552A7"/>
     <w:rsid w:val="00F95FD4"/>
     <w:rsid w:val="00FC733D"/>
     <w:rsid w:val="00FD6414"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AEBD188"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{79C9B860-487D-41D3-8A46-6E6C0F06D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5680,51 +5645,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D5687"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF4088"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="887645931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1262757438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>