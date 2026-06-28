--- v0 (2025-10-24)
+++ v1 (2026-06-28)
@@ -1,2423 +1,1860 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="66C67F31" w14:textId="77777777" w:rsidR="00DC757A" w:rsidRDefault="00DC757A" w:rsidP="00DC757A">
+    <w:p w14:paraId="31AFF019" w14:textId="131A752D" w:rsidR="00AE0EC0" w:rsidRPr="00652447" w:rsidRDefault="00AE0EC0" w:rsidP="00BE10A6">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...92 lines deleted...]
-    <w:p w14:paraId="680A6FFD" w14:textId="77777777" w:rsidR="00DC757A" w:rsidRDefault="00DC757A" w:rsidP="00DC757A">
+      <w:r w:rsidRPr="00652447">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Debriefing and Comment Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BF2620" w14:textId="442B57C3" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">Taking into consideration the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A7">
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">’s emotional needs, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A7">
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> must be offered the opportunity to participate in a debriefing to share feedback about the restraint/seclusion episode. If the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A7">
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> initially </w:t>
+      </w:r>
+      <w:r w:rsidR="0012022E">
+        <w:t>chooses not to participate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">, staff must make </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6183">
+        <w:t>another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> clinically appropriate attempt to re-offer debriefin</w:t>
+      </w:r>
+      <w:r w:rsidR="006B243A">
+        <w:t>g and</w:t>
+      </w:r>
+      <w:r w:rsidR="006B243A" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidR="006B243A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>below.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA46E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60064DA3" w14:textId="77777777" w:rsidR="00BE10A6" w:rsidRPr="00982C99" w:rsidRDefault="00BE10A6" w:rsidP="00AE0EC0"/>
+    <w:p w14:paraId="2995AC05" w14:textId="70E9781B" w:rsidR="009773E9" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00982C99" w:rsidRPr="00982C99">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="009773E9" w:rsidRPr="00982C99">
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B55C1D8" w14:textId="77777777" w:rsidR="009773E9" w:rsidRDefault="009773E9" w:rsidP="00AE0EC0"/>
+    <w:p w14:paraId="7A96FB84" w14:textId="6DF501DF" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="009773E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/Time</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Restraint/</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="009773E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> start</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671" w:rsidRPr="00982C99">
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193F1BD4" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="73771A0B" w14:textId="0945C93E" w:rsidR="00DC757A" w:rsidRPr="004F4275" w:rsidRDefault="00DC757A" w:rsidP="00DC757A">
+    </w:p>
+    <w:p w14:paraId="40368223" w14:textId="4B7786DA" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00904E0C" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...148 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="79064932" w14:textId="1002D5A9" w:rsidR="00DC757A" w:rsidRPr="00DC757A" w:rsidRDefault="00DC757A" w:rsidP="003B1174">
+        <w:t>We would like to understand what happened from your perspective</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062B5BD9" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="52ABE3F3">
+          <v:rect id="_x0000_i1055" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486F5339" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="20429AA2">
+          <v:rect id="_x0000_i1054" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D74D19" w14:textId="136271E6" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6FBF95F1">
+          <v:rect id="_x0000_i1053" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D87ECE" w14:textId="6E3C64BC" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="280" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DC757A">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Is there anything</w:t>
+      </w:r>
+      <w:r w:rsidR="00904E0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">that could have been done </w:t>
+      </w:r>
+      <w:r w:rsidR="00904E0C">
+        <w:t xml:space="preserve">differently </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3CEB">
+        <w:t>to better support you</w:t>
+      </w:r>
+      <w:r w:rsidR="006275CE">
+        <w:t xml:space="preserve"> in this situation?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DC757A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DC757A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00DC757A">
-[...133 lines deleted...]
-    <w:p w14:paraId="571E97B7" w14:textId="0F23B8B5" w:rsidR="00DC757A" w:rsidRDefault="00DC757A" w:rsidP="003B1174">
+      <w:r w:rsidRPr="00982C99">
+        <w:t>If yes, please explain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1985A185" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="54AEC397">
+          <v:rect id="_x0000_i1052" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429CA689" w14:textId="382865FE" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="0BEC53F3">
+          <v:rect id="_x0000_i1051" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36922862" w14:textId="33F6C491" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:tabs>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Do you have any physical discomfort, injury, or pain related to this event?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="43F78849" w14:textId="41DE1501" w:rsidR="0040160E" w:rsidRDefault="0040160E" w:rsidP="003B1174">
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>If yes, please describe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202412DE" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="627C69C1">
+          <v:rect id="_x0000_i1050" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BB6CEE" w14:textId="292F09F2" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="2D6AE617">
+          <v:rect id="_x0000_i1049" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F48B44" w14:textId="4F19C07B" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Is there anything we can do right now to help you recover or feel safer following this incident?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7ABEA35B" w14:textId="4A49051E" w:rsidR="0040160E" w:rsidRDefault="0040160E" w:rsidP="003B1174">
+      <w:r w:rsidRPr="00982C99">
+        <w:t>If yes, please tell us what would help:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8F8786" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="7BF3923F">
+          <v:rect id="_x0000_i1048" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786F0026" w14:textId="3814B7CA" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="5F8B3494">
+          <v:rect id="_x0000_i1047" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4ECEAA" w14:textId="4D9F159C" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A217A">
-[...54 lines deleted...]
-    <w:p w14:paraId="450ECFDC" w14:textId="22C5118F" w:rsidR="009A217A" w:rsidRPr="009A217A" w:rsidRDefault="009A217A" w:rsidP="003B1174">
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Do you feel your privacy and dignity were respected during the restraint</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>seclusion?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C22C15" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>If no, please explain your concerns:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5AFEF6" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="646AC420">
+          <v:rect id="_x0000_i1046" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3A5EBE" w14:textId="0C8BB685" w:rsidR="00C22C15" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="7F003B1C">
+          <v:rect id="_x0000_i1045" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F40DD8" w14:textId="412E9B5B" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Was your individual crisis prevention plan used (</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6183">
+        <w:t xml:space="preserve">example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Safety and Wellness Action Plan)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00291671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00291671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00291671">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">Would you like to make any changes to your plan? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5BED16" w14:textId="0F3658CB" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0"/>
+    <w:p w14:paraId="24A31EFD" w14:textId="2F86DDA0" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00D628A7" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:t>Individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE42A6" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">has been informed of the complaint process: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E89A04" w14:textId="5D128716" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00D628A7" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:t>Individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> is requesting a meeting with the Human Rights Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00840E63" w:rsidRPr="00291671">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0EC0" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16695795" w14:textId="7435E985" w:rsidR="00AE0EC0" w:rsidRPr="00982C99" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+      <w:r w:rsidRPr="00982C99">
+        <w:t>Copies of this completed form were forwarded to:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D3F6E7E" w14:textId="6F6F178F" w:rsidR="009A217A" w:rsidRDefault="009A217A" w:rsidP="003B1174">
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Treatment Team</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Human Rights Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4F4B89" w14:textId="77777777" w:rsidR="00BE42A6" w:rsidRPr="00982C99" w:rsidRDefault="00BE42A6" w:rsidP="00BE42A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...212 lines deleted...]
-        <w:ind w:left="-810" w:right="-727" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28BF5143" w14:textId="5697616C" w:rsidR="00376241" w:rsidRPr="004C021E" w:rsidRDefault="004C021E" w:rsidP="003B1174">
-[...5 lines deleted...]
-        <w:ind w:left="-810" w:right="-727" w:firstLine="360"/>
+    <w:p w14:paraId="1611BFB5" w14:textId="0D00DBF8" w:rsidR="00BE42A6" w:rsidRPr="00982C99" w:rsidRDefault="00BE42A6" w:rsidP="00BE42A6">
+      <w:r w:rsidRPr="00982C99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004C021E">
+        <w:t>Debriefing Attempts</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve">(Document ongoing efforts if the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D628A7">
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> declined to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B6B">
+        <w:t xml:space="preserve"> in medical record</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE10A6" w:rsidRPr="00982C99">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CBFDE3" w14:textId="3462ACD1" w:rsidR="00BE10A6" w:rsidRPr="00982C99" w:rsidRDefault="00BE42A6" w:rsidP="00BE42A6">
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Attempt 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00291671" w:rsidRPr="00982C99">
+        <w:t>Date/Time: __________________ Staff: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CE3BB9" w14:textId="77777777" w:rsidR="00BE42A6" w:rsidRDefault="00BE42A6" w:rsidP="00BE42A6">
+      <w:r w:rsidRPr="00982C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:t xml:space="preserve"> Attempt 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982C99">
+        <w:tab/>
+        <w:t>Date/Time: __________________ Staff: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416AC9BA" w14:textId="77777777" w:rsidR="00D02508" w:rsidRPr="00D02508" w:rsidRDefault="00D02508" w:rsidP="00BE42A6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C5AAE4" w14:textId="75F479AA" w:rsidR="00652447" w:rsidRDefault="00BE10A6" w:rsidP="00291671">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291671">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="20"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4E9D3DC6" w14:textId="77777777" w:rsidR="00376241" w:rsidRPr="00376241" w:rsidRDefault="00376241" w:rsidP="003B1174">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00291671">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>27.12(5)(b) 5. The human rights officer shall offer to meet with a patient who requests such a meeting, or whose comments about or description of an episode of restraint or seclusion suggests a possible rights violation or other harmful consequence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5854C9F3" w14:textId="49B085CE" w:rsidR="0012022E" w:rsidRDefault="005F74B0" w:rsidP="00291671">
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00376241">
-[...7 lines deleted...]
-    <w:p w14:paraId="361C4BE7" w14:textId="77777777" w:rsidR="00E55FAB" w:rsidRDefault="00E55FAB" w:rsidP="003B1174">
+      <w:r w:rsidRPr="005F74B0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Our goal is to support you as best as possible while maintaining safety. Is there anything not covered on this form that you would like to share with us? Please let us know below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CE5FE1" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="0A2F7A3E">
+          <v:rect id="_x0000_i1044" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4541304D" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="24FBA733">
+          <v:rect id="_x0000_i1043" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6863CF4B" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="4679CA26">
+          <v:rect id="_x0000_i1042" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5814540D" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="755EA011">
+          <v:rect id="_x0000_i1041" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE94E77" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="663FECE4">
+          <v:rect id="_x0000_i1040" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA455CC" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="7969C047">
+          <v:rect id="_x0000_i1039" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277C62D5" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="150B9CFA">
+          <v:rect id="_x0000_i1038" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E84930" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="61B3FCDB">
+          <v:rect id="_x0000_i1037" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA23CEF" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="29FD7B1B">
+          <v:rect id="_x0000_i1036" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A08655B" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="2DD733C1">
+          <v:rect id="_x0000_i1035" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F25274F" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="77D0BD25">
+          <v:rect id="_x0000_i1034" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9C4900" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="71584CA0">
+          <v:rect id="_x0000_i1033" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A966AB" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="00235AE8">
+          <v:rect id="_x0000_i1032" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED4924D" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6C1594F9">
+          <v:rect id="_x0000_i1031" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF6174" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6A1B957C">
+          <v:rect id="_x0000_i1030" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324A8CD6" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="768030C9">
+          <v:rect id="_x0000_i1029" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7109C495" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6272D2A9">
+          <v:rect id="_x0000_i1028" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61285F5D" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6D5F3496">
+          <v:rect id="_x0000_i1027" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DF5218" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="6562C110">
+          <v:rect id="_x0000_i1026" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665D3E5B" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="00982C99" w:rsidRDefault="00B92A4F" w:rsidP="005F74B0">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="23A826D1">
+          <v:rect id="_x0000_i1025" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59814DC5" w14:textId="77777777" w:rsidR="005F74B0" w:rsidRPr="005F74B0" w:rsidRDefault="005F74B0" w:rsidP="00291671">
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CB884EF" w14:textId="669D2834" w:rsidR="004C021E" w:rsidRDefault="004C021E" w:rsidP="003B1174">
-[...866 lines deleted...]
-      <w:pgMar w:top="1166" w:right="1800" w:bottom="360" w:left="1627" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="005F74B0" w:rsidRPr="005F74B0" w:rsidSect="00D02508">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="806" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1994E37B" w14:textId="77777777" w:rsidR="00B92A4F" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="752A71B3" w14:textId="77777777" w:rsidR="00B92A4F" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1097990887"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4038319D" w14:textId="52C4851C" w:rsidR="00D628A7" w:rsidRDefault="00D628A7" w:rsidP="005B0F5B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="16708762" w14:textId="77777777" w:rsidR="00D628A7" w:rsidRDefault="00D628A7" w:rsidP="00D628A7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1724044403"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4A5DE9A6" w14:textId="0D53CA30" w:rsidR="00D628A7" w:rsidRDefault="00D628A7" w:rsidP="005B0F5B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00563356">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00563356">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00563356">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00563356">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00563356">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6BF2659A" w14:textId="77777777" w:rsidR="00D628A7" w:rsidRPr="00563356" w:rsidRDefault="00652447" w:rsidP="00D628A7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006B243A">
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="19009836" w14:textId="4D2051E4" w:rsidR="00652447" w:rsidRPr="00563356" w:rsidRDefault="00D628A7" w:rsidP="00652447">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00563356">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">v. </w:t>
+    </w:r>
+    <w:r w:rsidR="00652447" w:rsidRPr="00563356">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00563356">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.03.03</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57076FA4" w14:textId="77777777" w:rsidR="00B92A4F" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="297011C0" w14:textId="77777777" w:rsidR="00B92A4F" w:rsidRDefault="00B92A4F" w:rsidP="00AE0EC0">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DA32A16" w14:textId="4894D641" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00C22C15">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10EC50F6" wp14:editId="7DEB7416">
+              <wp:extent cx="5943600" cy="888194"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+              <wp:docPr id="1" name="Group 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5943600" cy="888194"/>
+                        <a:chOff x="-903344" y="-87213"/>
+                        <a:chExt cx="6983351" cy="1061121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="2" name="Graphic 2"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2697431" y="-79945"/>
+                          <a:ext cx="3382576" cy="1053853"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3034665" h="1059815">
+                              <a:moveTo>
+                                <a:pt x="3028442" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6057"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1053338"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="1059434"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="1059434"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028442" y="1059434"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028442" y="1053338"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="1053338"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028442" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028442" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="3034665" h="1059815">
+                              <a:moveTo>
+                                <a:pt x="3034652" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3028569" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028569" y="6057"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028569" y="1053338"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3028569" y="1059434"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3034652" y="1059434"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3034652" y="1053338"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3034652" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3034652" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="3" name="Textbox 3"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="-903344" y="-87213"/>
+                          <a:ext cx="3601121" cy="1046585"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6096">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7103ECFA" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                            <w:pPr>
+                              <w:spacing w:line="321" w:lineRule="exact"/>
+                              <w:ind w:left="2" w:right="4"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>[Hospital</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> /</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>Program Name]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3EA72F80" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                            <w:pPr>
+                              <w:spacing w:line="441" w:lineRule="auto"/>
+                              <w:ind w:left="1404" w:right="1406"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2ED624EE" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                            <w:pPr>
+                              <w:spacing w:line="441" w:lineRule="auto"/>
+                              <w:ind w:left="1404" w:right="1406"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">[ADDRESS] </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="685399B9" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                            <w:pPr>
+                              <w:spacing w:line="441" w:lineRule="auto"/>
+                              <w:ind w:left="1404" w:right="1406"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="10EC50F6" id="Group 1" o:spid="_x0000_s1026" style="width:468pt;height:69.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="-9033,-872" coordsize="69833,10611" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChR/D7jgMAAEMLAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vt+PnDYQfq/U/8Hy+x2/WUDHRW2uOVWK&#10;LpFyVZ69YBZUwK7tXbj/vmODWbJVsuSS7gM7hmE8883n+bh7M3YtOlEhG9bn2Lt1MaJ9wcqmP+T4&#10;r+d3NwlGUpG+JC3raY5fqMRv7n/95W7gGfVZzdqSCgRBepkNPMe1UjxzHFnUtCPylnHaw8OKiY4o&#10;WIqDUwoyQPSudXzXjZ2BiZILVlAp4e7D9BDfm/hVRQv1oaokVajNMeSmzFWY615fnfs7kh0E4XVT&#10;zGmQV2TRkaaHTZdQD0QRdBTNf0J1TSGYZJW6LVjnsKpqCmpqgGo896KaR8GO3NRyyIYDX2ACaC9w&#10;enXY4un0KPgn/lFM2YP5nhV/S8DFGfghWz/X68PZeaxEp1+CItBoEH1ZEKWjQgXcjNIwiF0AvoBn&#10;SZJ4aThBXtTQF/3aTeoGQRhiBA43yc73AuvwxxwjTpMgiLwphufGnud72sch2ZSCSXRJbODAJHkG&#10;S/4YWJ9qwqnpgdRgfBSoKXPsY9STDvj8OFPH1xnprcFHozmv5AzsBVZ+nO7CAErSRe/SNIymoi1s&#10;QZD40S62JUdBEhlYlpJJVhyleqTMdICc3ksFOwL9SmuR2lrF2FtTwHnQJ6E1J0FhBCdBYAQnYT8l&#10;wInS7+lQ2kRDjgM3COM4wqiG8+1GaeJFhukdO9FnZjyVbmTg+kkYAjCWBZDs2aft176xm0JxK0f7&#10;2P5zExJ4s9EndqOdrgD2tCHs/zoU5B8Atts8gbqGrF+NuVShYbnmvIbnFf5X014ns93ZvPUt3NZp&#10;f5ezGa0r6IqWSTrtpJn1OoYBE6NtDNN5R3G6gUBrz6s0WjtvIdOF/waWnEvcxpIv/K823hzmGcIN&#10;7TwHv9pOaPUyPMBejyfJ2qZ817StbroUh/3bVqAT0YpsfvNxXLnBRJfZNDu1tWflCwzeAWZtjuU/&#10;RyIoRu2fPYx2renWENbYW0Oo9i0zym/4JqR6Hj8TwREHM8cK5u0TsxOeZHaO6loWX/1mz347KlY1&#10;esia3KaM5gWozTT7/3fZCazsPEPmezYiowor2UFq/J3BMDYCeQbRKuUi1l9T3UWAYtfIrNFtz4Vj&#10;lxiJAmSslGmEtADNWGppMbpwAaLVqLbXYmI4Z2jw3ZyYevJAZD1xx9BlmeRzK86cUeN+hG79RPps&#10;IIH5EoEvNSNE81el/hRcr02m52/f+38BAAD//wMAUEsDBBQABgAIAAAAIQAa78rT2wAAAAUBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cRgMTGbUop6KoKtIN6myTQJzc6G7DZJ&#10;/72jF70MPN7jzffy1Ww7NdLgW8cG4kUEirh0Vcu1gY/9y90jKB+QK+wck4ELeVgV11c5ZpWb+J3G&#10;XaiVlLDP0EATQp9p7cuGLPqF64nFO7rBYhA51LoacJJy2+n7KFpqiy3LhwZ72jRUnnZna+B1wmmd&#10;xM/j9nTcXL72D2+f25iMub2Z10+gAs3hLww/+IIOhTAd3JkrrzoDMiT8XvHSZCnyIKEkTUEXuf5P&#10;X3wDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoUfw+44DAABDCwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGu/K09sAAAAFAQAADwAAAAAAAAAA&#10;AAAAAADoBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPAGAAAAAA==&#10;">
+              <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;left:26974;top:-799;width:33826;height:10538;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3034665,1059815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeAalCxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9lJqtB5GtUUSQbaEI6lro7bF53SzdvKxJ1K2/3giCx2FmvmEms9624kg+NI4VvA0y&#10;EMSV0w3XCsrt8nUMIkRkja1jUvBPAWbTx4cJ5tqdeE3HTaxFgnDIUYGJsculDJUhi2HgOuLk/Tpv&#10;MSbpa6k9nhLctnKYZSNpseG0YLCjhaHqb3OwCj4PP+f9amfG6++qKIrs61z6l61Sz0/9/B1EpD7e&#10;w7f2h1YwhOuVdAPk9AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeAalCxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m3028442,l6096,,,,,6057,,1053338r,6096l6096,1059434r3022346,l3028442,1053338r-3022346,l6096,6096r3022346,l3028442,xem3034652,r-6083,l3028569,6057r,1047281l3028569,1059434r6083,l3034652,1053338r,-1047242l3034652,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:-9033;top:-872;width:36010;height:10465;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmdU/nwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lSlItVYRCrIPixU/YBLc22rzU1poq1/bxYWfBxm5gyzSQfTiCd1rrasYDaNQBAX&#10;VtdcKricD98rEM4ja2wsk4IXOUi3o68NJtr2nNPz5EsRIOwSVFB53yZSuqIig25qW+LgXW1n0AfZ&#10;lVJ32Ae4aeQ8ipbSYM1hocKW9hUV99PDKKD8Vlt7WPV568vLj8viOPuNlZqMh90ahKfBf8L/7aNW&#10;sIC/K+EGyO0bAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApnVP58AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7103ECFA" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                      <w:pPr>
+                        <w:spacing w:line="321" w:lineRule="exact"/>
+                        <w:ind w:left="2" w:right="4"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>[Hospital</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> /</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>Program Name]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3EA72F80" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                      <w:pPr>
+                        <w:spacing w:line="441" w:lineRule="auto"/>
+                        <w:ind w:left="1404" w:right="1406"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2ED624EE" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                      <w:pPr>
+                        <w:spacing w:line="441" w:lineRule="auto"/>
+                        <w:ind w:left="1404" w:right="1406"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">[ADDRESS] </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="685399B9" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0" w:rsidP="00AE0EC0">
+                      <w:pPr>
+                        <w:spacing w:line="441" w:lineRule="auto"/>
+                        <w:ind w:left="1404" w:right="1406"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+              <w10:anchorlock/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="09D87AB0" w14:textId="77777777" w:rsidR="00AE0EC0" w:rsidRDefault="00AE0EC0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FEA343C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0409000F"/>
+    <w:nsid w:val="6E4F1F4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E96A3A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="2"/>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...12 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="992682339">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC757A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00E55FAB"/>
+    <w:rsidRoot w:val="00AE0EC0"/>
+    <w:rsid w:val="00073BAA"/>
+    <w:rsid w:val="00081036"/>
+    <w:rsid w:val="000C185B"/>
+    <w:rsid w:val="000C6183"/>
+    <w:rsid w:val="000F44A4"/>
+    <w:rsid w:val="0012022E"/>
+    <w:rsid w:val="001E3CEB"/>
+    <w:rsid w:val="00230C69"/>
+    <w:rsid w:val="00234BDC"/>
+    <w:rsid w:val="00252F79"/>
+    <w:rsid w:val="00291671"/>
+    <w:rsid w:val="00492C5C"/>
+    <w:rsid w:val="004B0526"/>
+    <w:rsid w:val="00563356"/>
+    <w:rsid w:val="005B678F"/>
+    <w:rsid w:val="005F74B0"/>
+    <w:rsid w:val="006275CE"/>
+    <w:rsid w:val="00652447"/>
+    <w:rsid w:val="006B243A"/>
+    <w:rsid w:val="007859CF"/>
+    <w:rsid w:val="00840E63"/>
+    <w:rsid w:val="008A45AF"/>
+    <w:rsid w:val="00904E0C"/>
+    <w:rsid w:val="009773E9"/>
+    <w:rsid w:val="00982C99"/>
+    <w:rsid w:val="00985EE1"/>
+    <w:rsid w:val="00987B6B"/>
+    <w:rsid w:val="00993414"/>
+    <w:rsid w:val="009C59A2"/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rsid w:val="00B92A4F"/>
+    <w:rsid w:val="00BA53AF"/>
+    <w:rsid w:val="00BE10A6"/>
+    <w:rsid w:val="00BE42A6"/>
+    <w:rsid w:val="00C1470B"/>
+    <w:rsid w:val="00C22C15"/>
+    <w:rsid w:val="00C569CA"/>
+    <w:rsid w:val="00D02508"/>
+    <w:rsid w:val="00D628A7"/>
+    <w:rsid w:val="00D86530"/>
+    <w:rsid w:val="00F83190"/>
+    <w:rsid w:val="00FA46E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="33C91A95"/>
+  <w14:docId w14:val="617AA2C4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{95EB8F9C-A260-4E02-ABF8-C78E0F0D1A2F}"/>
+  <w15:docId w15:val="{F2291542-3158-4DCA-A14D-C8653C01CB74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2712,216 +2149,685 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC757A"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC757A"/>
+    <w:rsid w:val="00AE0EC0"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DC757A"/>
+    <w:rsid w:val="00AE0EC0"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00DC757A"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE0EC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00DC757A"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC757A"/>
+    <w:rsid w:val="00AE0EC0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE0EC0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE0EC0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE0EC0"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE10A6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00DC757A"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D628A7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2929,54 +2835,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3133,70 +3039,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2603</Characters>
+  <Pages>2</Pages>
+  <Words>334</Words>
+  <Characters>1906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3053</CharactersWithSpaces>
+  <CharactersWithSpaces>2236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Reynolds, Teresa J. (DMH)</dc:creator>
+  <dc:creator>Hill, Tia (DMH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>