--- v0 (2026-02-06)
+++ v1 (2026-06-24)
@@ -1562,79 +1562,87 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DTA clients are due for recertification or reevaluation next month.</w:t>
             </w:r>
             <w:r w:rsidR="00F4385A" w:rsidRPr="00FC33D7">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F3502B">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060D14A2" w14:textId="561819C2" w:rsidR="004B75AB" w:rsidRPr="00811885" w:rsidRDefault="00811885" w:rsidP="00811885">
+          <w:p w14:paraId="060D14A2" w14:textId="44E65BD8" w:rsidR="004B75AB" w:rsidRPr="00811885" w:rsidRDefault="00811885" w:rsidP="00811885">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="518"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC33D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Of all MassHealth SNAP applications that were dispositioned in </w:t>
             </w:r>
-            <w:r w:rsidR="004B5991">
+            <w:r w:rsidR="008C7552">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>November</w:t>
+              <w:t>Dece</w:t>
+            </w:r>
+            <w:r w:rsidR="004B5991">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mber</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC33D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, 2</w:t>
             </w:r>
             <w:r w:rsidR="00163534">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC33D7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
@@ -3865,69 +3873,51 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68EE4B59" w14:textId="77777777" w:rsidR="00990805" w:rsidRPr="00B631E7" w:rsidRDefault="00F32004" w:rsidP="001047C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B631E7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recipients With </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Recipients With a Disability </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F7A18F7" w14:textId="632752CE" w:rsidR="00F32004" w:rsidRPr="00990805" w:rsidRDefault="00CA7BA2" w:rsidP="00990805">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7BA2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>308,652</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5420,91 +5410,51 @@
             <w:r w:rsidR="00071062" w:rsidRPr="00C40335">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="004C25B6" w:rsidRPr="00C40335">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>verage daily</w:t>
             </w:r>
             <w:r w:rsidR="001C0554" w:rsidRPr="00C40335">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> calls </w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> calls broken down by how the call resolved.</w:t>
             </w:r>
             <w:r w:rsidR="004F204C">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00357F9A" w:rsidRPr="00093EEB" w14:paraId="57312B0E" w14:textId="77777777" w:rsidTr="002E2FFF">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="131" w:type="dxa"/>
           <w:trHeight w:val="2532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10417" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -12288,69 +12238,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1555C969" w14:textId="4FD8C084" w:rsidR="00463298" w:rsidRPr="00A30B89" w:rsidRDefault="00722B25" w:rsidP="00E66031">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B89">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E17476" w:rsidRPr="00A30B89">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">This is the number of people who </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> our local offices each month to use our services.</w:t>
+              <w:t>This is the number of people who visited our local offices each month to use our services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00463298" w:rsidRPr="00A9390B" w14:paraId="279B99DE" w14:textId="77777777" w:rsidTr="005A381B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12518,69 +12450,51 @@
           <w:tcPr>
             <w:tcW w:w="5179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="598D8D39" w14:textId="46737FD1" w:rsidR="007E5565" w:rsidRPr="00A30B89" w:rsidRDefault="00297372" w:rsidP="001C51C7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B89">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Average daily calls </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> down by how the call resolved.</w:t>
+              <w:t>Average daily calls broken down by how the call resolved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A221BA" w:rsidRPr="00A9390B" w14:paraId="61F50A7D" w14:textId="77777777" w:rsidTr="005A381B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -12756,69 +12670,51 @@
           <w:tcPr>
             <w:tcW w:w="5179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6BAEA9" w14:textId="3522E876" w:rsidR="007866E4" w:rsidRPr="00A30B89" w:rsidRDefault="007866E4" w:rsidP="007866E4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30B89">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Average calls that </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> at a point in our Interactive Voice Response (IVR) or self-service menu. Likely exit reasons: client self-served successfully; client hung up.</w:t>
+              <w:t>Average calls that exited at a point in our Interactive Voice Response (IVR) or self-service menu. Likely exit reasons: client self-served successfully; client hung up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007866E4" w:rsidRPr="00A9390B" w14:paraId="5EABFF92" w14:textId="77777777" w:rsidTr="005A381B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="18" w:space="0" w:color="0070C0"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -15790,56 +15686,56 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="751465937">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1444303125">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="395132768">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1038553299">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1722828382">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1516505561">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="546817"/>
+    <o:shapedefaults v:ext="edit" spidmax="548865"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C32BA"/>
     <w:rsid w:val="00000243"/>
     <w:rsid w:val="00000577"/>
     <w:rsid w:val="00000684"/>
     <w:rsid w:val="00001310"/>
@@ -18060,50 +17956,51 @@
     <w:rsid w:val="00722D48"/>
     <w:rsid w:val="00723129"/>
     <w:rsid w:val="00723B11"/>
     <w:rsid w:val="00724666"/>
     <w:rsid w:val="0072466E"/>
     <w:rsid w:val="00724925"/>
     <w:rsid w:val="00724B5E"/>
     <w:rsid w:val="00726197"/>
     <w:rsid w:val="007268B5"/>
     <w:rsid w:val="007268D0"/>
     <w:rsid w:val="00727B98"/>
     <w:rsid w:val="00727C22"/>
     <w:rsid w:val="00727D7E"/>
     <w:rsid w:val="00730E60"/>
     <w:rsid w:val="00731397"/>
     <w:rsid w:val="007313F8"/>
     <w:rsid w:val="00731E06"/>
     <w:rsid w:val="007327A0"/>
     <w:rsid w:val="00732C91"/>
     <w:rsid w:val="007330CC"/>
     <w:rsid w:val="00733527"/>
     <w:rsid w:val="007335A9"/>
     <w:rsid w:val="00733850"/>
     <w:rsid w:val="007340FE"/>
     <w:rsid w:val="007357E7"/>
+    <w:rsid w:val="00736493"/>
     <w:rsid w:val="00736D77"/>
     <w:rsid w:val="00736DD0"/>
     <w:rsid w:val="00741F6F"/>
     <w:rsid w:val="00742449"/>
     <w:rsid w:val="00742569"/>
     <w:rsid w:val="00742A6E"/>
     <w:rsid w:val="00743455"/>
     <w:rsid w:val="00743A07"/>
     <w:rsid w:val="00743A3E"/>
     <w:rsid w:val="00743D89"/>
     <w:rsid w:val="00743F25"/>
     <w:rsid w:val="0074444F"/>
     <w:rsid w:val="007446DB"/>
     <w:rsid w:val="007451BB"/>
     <w:rsid w:val="0074526A"/>
     <w:rsid w:val="00745717"/>
     <w:rsid w:val="00745F1C"/>
     <w:rsid w:val="00746AD4"/>
     <w:rsid w:val="00747762"/>
     <w:rsid w:val="00747C60"/>
     <w:rsid w:val="00750229"/>
     <w:rsid w:val="00750B4F"/>
     <w:rsid w:val="00750C0A"/>
     <w:rsid w:val="00751462"/>
     <w:rsid w:val="0075197D"/>
@@ -18565,50 +18462,51 @@
     <w:rsid w:val="008B4DE0"/>
     <w:rsid w:val="008B5140"/>
     <w:rsid w:val="008B52D9"/>
     <w:rsid w:val="008B63C1"/>
     <w:rsid w:val="008B6BA4"/>
     <w:rsid w:val="008C0E40"/>
     <w:rsid w:val="008C0EA4"/>
     <w:rsid w:val="008C16FD"/>
     <w:rsid w:val="008C1D4B"/>
     <w:rsid w:val="008C20E1"/>
     <w:rsid w:val="008C26F4"/>
     <w:rsid w:val="008C295A"/>
     <w:rsid w:val="008C30D5"/>
     <w:rsid w:val="008C40E6"/>
     <w:rsid w:val="008C4738"/>
     <w:rsid w:val="008C4C6D"/>
     <w:rsid w:val="008C50C4"/>
     <w:rsid w:val="008C51E5"/>
     <w:rsid w:val="008C547E"/>
     <w:rsid w:val="008C5B00"/>
     <w:rsid w:val="008C6802"/>
     <w:rsid w:val="008C6A31"/>
     <w:rsid w:val="008C6BC2"/>
     <w:rsid w:val="008C6ECA"/>
     <w:rsid w:val="008C73C4"/>
+    <w:rsid w:val="008C7552"/>
     <w:rsid w:val="008C79C4"/>
     <w:rsid w:val="008D0424"/>
     <w:rsid w:val="008D1130"/>
     <w:rsid w:val="008D1231"/>
     <w:rsid w:val="008D15F8"/>
     <w:rsid w:val="008D1A23"/>
     <w:rsid w:val="008D2834"/>
     <w:rsid w:val="008D297F"/>
     <w:rsid w:val="008D400F"/>
     <w:rsid w:val="008D457E"/>
     <w:rsid w:val="008D4A30"/>
     <w:rsid w:val="008D4BAD"/>
     <w:rsid w:val="008D5104"/>
     <w:rsid w:val="008D51DD"/>
     <w:rsid w:val="008D5226"/>
     <w:rsid w:val="008D5DDF"/>
     <w:rsid w:val="008D5EE3"/>
     <w:rsid w:val="008D6753"/>
     <w:rsid w:val="008D69FD"/>
     <w:rsid w:val="008D7FA0"/>
     <w:rsid w:val="008E05EF"/>
     <w:rsid w:val="008E12D1"/>
     <w:rsid w:val="008E142F"/>
     <w:rsid w:val="008E14E3"/>
     <w:rsid w:val="008E1594"/>
@@ -20828,51 +20726,51 @@
     <w:rsid w:val="00FF5016"/>
     <w:rsid w:val="00FF51DF"/>
     <w:rsid w:val="00FF57DE"/>
     <w:rsid w:val="00FF5E44"/>
     <w:rsid w:val="00FF70D3"/>
     <w:rsid w:val="00FF723F"/>
     <w:rsid w:val="00FF7843"/>
     <w:rsid w:val="00FF7B1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="546817"/>
+    <o:shapedefaults v:ext="edit" spidmax="548865"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="57FD466E"/>
   <w15:docId w15:val="{6E84F9CC-326A-462A-8C73-29E5BB22D6B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -34505,71 +34403,71 @@
                       <c:pt idx="8">
                         <c:v>Sep</c:v>
                       </c:pt>
                       <c:pt idx="9">
                         <c:v>Oct</c:v>
                       </c:pt>
                       <c:pt idx="10">
                         <c:v>Nov</c:v>
                       </c:pt>
                       <c:pt idx="11">
                         <c:v>Dec</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Sheet1!$B$3:$B$14</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
-                      <c:formatCode>#,##0</c:formatCode>
+                      <c:formatCode>General</c:formatCode>
                       <c:ptCount val="12"/>
-                      <c:pt idx="5">
+                      <c:pt idx="5" formatCode="#,##0">
                         <c:v>526</c:v>
                       </c:pt>
-                      <c:pt idx="6">
+                      <c:pt idx="6" formatCode="#,##0">
                         <c:v>3811</c:v>
                       </c:pt>
-                      <c:pt idx="7">
+                      <c:pt idx="7" formatCode="#,##0">
                         <c:v>6503</c:v>
                       </c:pt>
-                      <c:pt idx="8">
+                      <c:pt idx="8" formatCode="#,##0">
                         <c:v>8016</c:v>
                       </c:pt>
-                      <c:pt idx="9">
+                      <c:pt idx="9" formatCode="#,##0">
                         <c:v>8087</c:v>
                       </c:pt>
-                      <c:pt idx="10">
+                      <c:pt idx="10" formatCode="#,##0">
                         <c:v>10104</c:v>
                       </c:pt>
-                      <c:pt idx="11">
+                      <c:pt idx="11" formatCode="#,##0">
                         <c:v>10009</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000004-63B1-4546-A2C2-14343FF2134A}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredBarSeries>
           </c:ext>
         </c:extLst>
       </c:barChart>
       <c:catAx>
         <c:axId val="736443712"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
@@ -49550,87 +49448,63 @@
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098EF14C0B91ED548AD0BD3D2D4704924" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c0b180b77ff8fd3e2a2aba3ac8b24c08">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7cdb7e35-829b-4b43-b10b-15bdaaea9263" xmlns:ns3="b72976aa-e7d9-498e-b08a-d3d9e47e4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba0fbc893e3f5d6b2b6588848e78034c" ns2:_="" ns3:_="">
     <xsd:import namespace="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
     <xsd:import namespace="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7cdb7e35-829b-4b43-b10b-15bdaaea9263" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -49751,98 +49625,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b72976aa-e7d9-498e-b08a-d3d9e47e4056">
+      <UserInfo>
+        <DisplayName>Fubini, Michael (DTA)</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Macedo, Jenkins (DTA)</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cole, Michael (DTA)</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2D669C9-05C0-4A97-B7AC-4E03A53163D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B476D95-59EE-4BDF-821A-137A61743218}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D21C11FD-F893-4E20-B0BE-682B92BD8D9D}">
-[...15 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{985B2A3C-7202-428F-BB09-990FAAD74E49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
     <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D21C11FD-F893-4E20-B0BE-682B92BD8D9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>955</Words>
   <Characters>5444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>