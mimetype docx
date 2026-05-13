--- v1 (2026-02-05)
+++ v2 (2026-05-13)
@@ -452,137 +452,144 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6EC0CD34" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
+              <v:line w14:anchorId="289F5679" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E490E45" w14:textId="77777777" w:rsidR="008459EE" w:rsidRDefault="008459EE" w:rsidP="002E65E7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13179A72" w14:textId="77777777" w:rsidR="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="00447F0C">
       <w:pPr>
         <w:pStyle w:val="MH-ChartContentText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B0A33F" w14:textId="3B9241A1" w:rsidR="002238A4" w:rsidRPr="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="4D9C6AE7">
+    <w:p w14:paraId="02B0A33F" w14:textId="314E3321" w:rsidR="002238A4" w:rsidRPr="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="4D9C6AE7">
       <w:pPr>
         <w:pStyle w:val="MH-ChartContentText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="14558F" w:themeColor="accent1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D9C6AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Version – </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk162435773"/>
-      <w:r w:rsidR="004921D6" w:rsidRPr="4D9C6AE7">
+      <w:r w:rsidR="00B20B0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="521191C1" w:rsidRPr="4D9C6AE7">
+      <w:r w:rsidR="00F73E26">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00276951" w:rsidRPr="4D9C6AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="4984E599" w:rsidRPr="4D9C6AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>04</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73E26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00276951" w:rsidRPr="4D9C6AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>/202</w:t>
+        <w:t>/20</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00E53912" w:rsidRPr="4D9C6AE7">
+      <w:r w:rsidR="00F73E26">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="4D9C6AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A38FC" w14:textId="65AC1B3C" w:rsidR="0005626E" w:rsidRPr="00990B96" w:rsidRDefault="0051228D" w:rsidP="00E73BE4">
       <w:pPr>
         <w:pStyle w:val="CalloutText-LtBlue"/>
       </w:pPr>
       <w:r w:rsidRPr="0051228D">
         <w:lastRenderedPageBreak/>
         <w:t>For informational purposes, subject to change.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CCOs_must_answer_all_questions_and_meet_"/>
       <w:bookmarkStart w:id="2" w:name="Answers_should_be_based_on_language_serv"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1536B36B" w14:textId="48B713BD" w:rsidR="00E6382E" w:rsidRDefault="00985A94" w:rsidP="00985A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1044,51 +1051,51 @@
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="14558F" w:themeColor="accent1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MHtableHeader"/>
         <w:tblW w:w="9895" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1794"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="1881"/>
         <w:gridCol w:w="2169"/>
         <w:gridCol w:w="1705"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C0EC7" w:rsidRPr="00F00742" w14:paraId="0053ABA5" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="006C0EC7" w:rsidRPr="00F00742" w14:paraId="0053ABA5" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3775322A" w14:textId="6C22C6C1" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="006C0EC7" w:rsidP="000E0638">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26124B94" w14:textId="601E2B6F" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="006C0EC7" w:rsidP="000E0638">
@@ -1129,144 +1136,153 @@
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ACO/MCO Deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26EA29D6" w14:textId="2E4E4365" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="002A63F8" w:rsidP="000E0638">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Anticipated Due Date ACO/MCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0EC7" w:rsidRPr="00F00742" w14:paraId="3136B199" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="006C0EC7" w:rsidRPr="00F00742" w14:paraId="3136B199" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24EC958F" w14:textId="56C44063" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="00DF3C51" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="233266C5" w14:textId="39D72665" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Measure Assessment</w:t>
             </w:r>
             <w:r w:rsidR="007C163C">
               <w:t xml:space="preserve"> Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE69E3C" w14:textId="334D1D45" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="6592F758" w:rsidP="00DF3C51">
+          <w:p w14:paraId="3DE69E3C" w14:textId="3A137718" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="197FB8AC" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>December 31, 2025</w:t>
+              <w:t xml:space="preserve">December </w:t>
+            </w:r>
+            <w:r w:rsidR="2D64F472">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E766987" w14:textId="76AEAB2E" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Measure Assessment</w:t>
             </w:r>
             <w:r w:rsidR="00B82905">
               <w:t xml:space="preserve"> Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9D50EE" w14:textId="61D20B2B" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="004921D6" w:rsidP="00DF3C51">
+          <w:p w14:paraId="5F9D50EE" w14:textId="465FCD16" w:rsidR="006C0EC7" w:rsidRPr="00836C7F" w:rsidRDefault="00B22523" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>December</w:t>
+              <w:t>March</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t xml:space="preserve"> 31</w:t>
             </w:r>
             <w:r w:rsidR="00B82905">
-              <w:t>, 2025</w:t>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="15919D75" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="15919D75" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="281B1238" w14:textId="2E7FE25A" w:rsidR="00E902A2" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Equity Improvement Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3196B634" w14:textId="5628723B" w:rsidR="00E902A2" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
@@ -1327,156 +1343,162 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35B5ABEE" w14:textId="5C857EC3" w:rsidR="00E902A2" w:rsidDel="00CB2F7D" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">August </w:t>
             </w:r>
             <w:r w:rsidR="00C70B85">
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="0626FBCE" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="0626FBCE" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F51FCB5" w14:textId="7A63110F" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Equity Improvement Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37589029" w14:textId="6C9C1ECF" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PIP2 </w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>Remeasurement 1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD6BE51" w14:textId="435D58F4" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E902A2">
+          <w:p w14:paraId="7DD6BE51" w14:textId="6E9E2F82" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>October 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F73E26">
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00E902A2">
               <w:t>, 202</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C058E4F" w14:textId="71C4D1A1" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">PIP2 </w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>Remeasurement 1 Report</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9F37A7" w14:textId="47376BBF" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
+          <w:p w14:paraId="5B9F37A7" w14:textId="4591727B" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>October 1</w:t>
             </w:r>
+            <w:r w:rsidR="00F73E26">
+              <w:t>9</w:t>
+            </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="2849640C" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="2849640C" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="310F4909" w14:textId="7F50F5F0" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32719A83" w14:textId="5B4D565F" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
@@ -1525,51 +1547,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B416EED" w14:textId="475602C3" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="007E4110" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>March</w:t>
             </w:r>
             <w:r w:rsidR="00E902A2">
               <w:t xml:space="preserve"> 31, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="0C0C45F9" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="0C0C45F9" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="228FF40E" w14:textId="7833DFD8" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079292CF" w14:textId="57D2151D" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
@@ -1637,51 +1659,51 @@
             <w:r w:rsidR="00E53912">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00756584">
               <w:t xml:space="preserve"> (ACO)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D16BAE3" w14:textId="7631039C" w:rsidR="00756584" w:rsidRPr="00836C7F" w:rsidRDefault="00756584" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>September 1, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (MCO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53912" w:rsidRPr="00F00742" w14:paraId="57700CE5" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E53912" w:rsidRPr="00F00742" w14:paraId="57700CE5" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE51B14" w14:textId="108E8765" w:rsidR="00E53912" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E53912">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="694C9BE4" w14:textId="35E55EF3" w:rsidR="00E53912" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E53912">
             <w:pPr>
@@ -1706,63 +1728,73 @@
             </w:pPr>
             <w:r>
               <w:t>June 30, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A8D827B" w14:textId="4D44E23C" w:rsidR="00E53912" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E53912">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Disability Accommodation Needs Data: Supplemental File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B055A90" w14:textId="51E5834B" w:rsidR="00E53912" w:rsidRPr="00836C7F" w:rsidRDefault="00E53912" w:rsidP="00E53912">
+          <w:p w14:paraId="252DAF39" w14:textId="77777777" w:rsidR="00B22523" w:rsidRDefault="00B22523" w:rsidP="00B22523">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
-              <w:t>June 30, 2026</w:t>
+              <w:t>June 30, 2026 (ACO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B055A90" w14:textId="64A7EC9B" w:rsidR="00E53912" w:rsidRPr="00836C7F" w:rsidRDefault="00B22523" w:rsidP="00B22523">
+            <w:pPr>
+              <w:pStyle w:val="MH-ChartContentText"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>September 1, 2026 (MCO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E53912" w14:paraId="55AE8DD1" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E53912" w14:paraId="55AE8DD1" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A353B3C" w14:textId="2EA31C45" w:rsidR="00E53912" w:rsidRDefault="00E53912" w:rsidP="00E53912">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F10A2E" w14:textId="7CDE674D" w:rsidR="00E53912" w:rsidRDefault="00E53912" w:rsidP="00E53912">
@@ -1809,51 +1841,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4153B126" w14:textId="5A6772FF" w:rsidR="00E53912" w:rsidRDefault="00E53912" w:rsidP="00E53912">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00794346">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>March 31</w:t>
             </w:r>
             <w:r>
               <w:t>, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="6E1CEA5D" w14:textId="77777777" w:rsidTr="4D9C6AE7">
+      <w:tr w:rsidR="00E902A2" w:rsidRPr="00F00742" w14:paraId="6E1CEA5D" w14:textId="77777777" w:rsidTr="3FC486CA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C56FE5E" w14:textId="421C5B4F" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Disability Competent Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70693DA1" w14:textId="126A4550" w:rsidR="00E902A2" w:rsidRPr="00836C7F" w:rsidRDefault="00E902A2" w:rsidP="00E902A2">
             <w:pPr>
@@ -2116,133 +2148,117 @@
       <w:tr w:rsidR="00990B96" w:rsidRPr="005B2226" w14:paraId="1301B7EB" w14:textId="77777777" w:rsidTr="574177BD">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52ABC040" w14:textId="51EE37EE" w:rsidR="00990B96" w:rsidRPr="005B2226" w:rsidRDefault="005B2226" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B2226">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005B2226">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005B2226">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Communication, </w:t>
+              <w:t xml:space="preserve">: Communication, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005B2226">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Courtesy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005B2226">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>, a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>nd Respect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21FB336A" w14:textId="58885DBD" w:rsidR="00990B96" w:rsidRPr="005B2226" w:rsidRDefault="58489155" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="574177BD">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="574177BD">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Experience</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="574177BD">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> HCAHPS Data</w:t>
+              <w:t>: HCAHPS Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF02D05" w14:textId="11081EFB" w:rsidR="00990B96" w:rsidRPr="005B2226" w:rsidRDefault="00E20C01" w:rsidP="00DF3C51">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>June 30, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
@@ -2650,144 +2666,144 @@
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>December 31, 202</w:t>
             </w:r>
             <w:r w:rsidR="00E53912">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
       <w:tr w:rsidR="007E3B9C" w:rsidRPr="00F00742" w14:paraId="2E28C213" w14:textId="77777777" w:rsidTr="007E3B9C">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05B4AABE" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C" w:rsidP="008B45E9">
+          <w:p w14:paraId="05B4AABE" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00913B1E">
               <w:t xml:space="preserve">Corrective Action Plan End of Year Report </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F06EDBF" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C" w:rsidP="008B45E9">
+          <w:p w14:paraId="7F06EDBF" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00913B1E">
               <w:t>December 15, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DBB777" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C" w:rsidP="008B45E9">
+          <w:p w14:paraId="47DBB777" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00913B1E">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531A2C77" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C" w:rsidP="008B45E9">
+          <w:p w14:paraId="531A2C77" w14:textId="77777777" w:rsidR="007E3B9C" w:rsidRPr="00913B1E" w:rsidRDefault="007E3B9C">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00913B1E">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70658308" w14:textId="14615B4F" w:rsidR="00E6382E" w:rsidRDefault="00E6382E" w:rsidP="00990B96"/>
     <w:sectPr w:rsidR="00E6382E" w:rsidSect="00767E0C">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44B5B89A" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53" w:rsidP="00240F61">
+    <w:p w14:paraId="6AC4A821" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DAC9B8F" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53" w:rsidP="00240F61">
+    <w:p w14:paraId="74E9D315" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A1577F8" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53">
+    <w:p w14:paraId="2D4ACB8C" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
@@ -2956,182 +2972,188 @@
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="accent2"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:bodyPr wrap="none" lIns="93296" tIns="46648" rIns="93296" bIns="46648" anchor="ctr"/>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:group w14:anchorId="30AE0FAA" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
+                <v:group w14:anchorId="2B277879" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1027" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#f6c51b [3207]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1028" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#489ae5 [1940]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1029" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#14558f [3204]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1030" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#388557 [3205]" stroked="f">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
-      <w:p w14:paraId="30078F27" w14:textId="27DBB98A" w:rsidR="00240F61" w:rsidRDefault="00E23A27" w:rsidP="00005B75">
+      <w:p w14:paraId="30078F27" w14:textId="254F2833" w:rsidR="00240F61" w:rsidRDefault="00E23A27" w:rsidP="00005B75">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:t>AQEIP</w:t>
         </w:r>
         <w:r w:rsidR="00CD7F66">
           <w:t xml:space="preserve"> | MQEIP | HQEIP</w:t>
         </w:r>
         <w:r w:rsidR="006E1992">
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidR="00CD7F66">
           <w:t>PY</w:t>
         </w:r>
         <w:r w:rsidR="00E53912">
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00CD7F66">
           <w:t xml:space="preserve"> Deliverables Due Dates</w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00CD7F66">
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
-        <w:r w:rsidR="00BD0084">
-          <w:t>1</w:t>
+        <w:r w:rsidR="00B20B0A">
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="00F73E26">
+          <w:t>4/</w:t>
         </w:r>
         <w:r w:rsidR="00440B9D">
-          <w:t>2/04</w:t>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="00F73E26">
+          <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00276951" w:rsidRPr="00276951">
           <w:t>/202</w:t>
         </w:r>
-        <w:r w:rsidR="00E53912">
-          <w:t>5</w:t>
+        <w:r w:rsidR="00F73E26">
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00005B75">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13832D43" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53" w:rsidP="00240F61">
+    <w:p w14:paraId="13029FD0" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1254C357" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53" w:rsidP="00240F61">
+    <w:p w14:paraId="7CF14FA0" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A214521" w14:textId="77777777" w:rsidR="003A6B53" w:rsidRDefault="003A6B53">
+    <w:p w14:paraId="266E4144" w14:textId="77777777" w:rsidR="00FF3F00" w:rsidRDefault="00FF3F00">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-450"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3270,462 +3292,492 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="452985753">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="407307695">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1597253625">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1182932387">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E935AB"/>
     <w:rsid w:val="0000113A"/>
     <w:rsid w:val="0000301B"/>
     <w:rsid w:val="0000449F"/>
     <w:rsid w:val="00005B75"/>
     <w:rsid w:val="000102DA"/>
     <w:rsid w:val="00021F05"/>
     <w:rsid w:val="00023E3F"/>
     <w:rsid w:val="00041679"/>
     <w:rsid w:val="0005626E"/>
     <w:rsid w:val="00077A0B"/>
     <w:rsid w:val="00082B0C"/>
     <w:rsid w:val="0008538F"/>
     <w:rsid w:val="00093B0E"/>
     <w:rsid w:val="000941E8"/>
+    <w:rsid w:val="000945BF"/>
     <w:rsid w:val="000A10B8"/>
     <w:rsid w:val="000A3D6C"/>
     <w:rsid w:val="000C224B"/>
     <w:rsid w:val="000C4A30"/>
     <w:rsid w:val="000C6A20"/>
     <w:rsid w:val="000C7C2C"/>
     <w:rsid w:val="000D0BC6"/>
     <w:rsid w:val="000E0638"/>
     <w:rsid w:val="000F24A9"/>
     <w:rsid w:val="000F3F75"/>
     <w:rsid w:val="000F451E"/>
     <w:rsid w:val="000F5376"/>
     <w:rsid w:val="00101BBB"/>
     <w:rsid w:val="00105E09"/>
     <w:rsid w:val="00114881"/>
     <w:rsid w:val="0012035C"/>
     <w:rsid w:val="00132EE9"/>
     <w:rsid w:val="00192644"/>
     <w:rsid w:val="00192ED8"/>
     <w:rsid w:val="0019522A"/>
     <w:rsid w:val="0019796B"/>
     <w:rsid w:val="001B0617"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B5FB1"/>
     <w:rsid w:val="001C735F"/>
     <w:rsid w:val="001C7863"/>
     <w:rsid w:val="001C7A7B"/>
+    <w:rsid w:val="001D0C3B"/>
     <w:rsid w:val="001D4B88"/>
     <w:rsid w:val="001E1E41"/>
     <w:rsid w:val="001E2439"/>
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="00200EBB"/>
     <w:rsid w:val="002210CB"/>
     <w:rsid w:val="002238A4"/>
     <w:rsid w:val="00230490"/>
     <w:rsid w:val="002316C7"/>
     <w:rsid w:val="00234457"/>
     <w:rsid w:val="002354FC"/>
     <w:rsid w:val="00240F61"/>
     <w:rsid w:val="00255FF0"/>
     <w:rsid w:val="002673E3"/>
+    <w:rsid w:val="00274E7E"/>
     <w:rsid w:val="00276951"/>
+    <w:rsid w:val="002856A2"/>
     <w:rsid w:val="002914C3"/>
     <w:rsid w:val="00293552"/>
     <w:rsid w:val="002A327D"/>
     <w:rsid w:val="002A4FB6"/>
     <w:rsid w:val="002A63F8"/>
     <w:rsid w:val="002B26E8"/>
     <w:rsid w:val="002C560E"/>
     <w:rsid w:val="002E485B"/>
     <w:rsid w:val="002E65E7"/>
     <w:rsid w:val="002F3029"/>
     <w:rsid w:val="002F3DFB"/>
     <w:rsid w:val="00302123"/>
     <w:rsid w:val="0031136F"/>
     <w:rsid w:val="00315C9A"/>
     <w:rsid w:val="003167AA"/>
+    <w:rsid w:val="003176E8"/>
     <w:rsid w:val="00342400"/>
     <w:rsid w:val="0034318B"/>
     <w:rsid w:val="003529B4"/>
     <w:rsid w:val="00354AD1"/>
     <w:rsid w:val="00356223"/>
     <w:rsid w:val="00367FD9"/>
+    <w:rsid w:val="003747A3"/>
     <w:rsid w:val="003823AE"/>
     <w:rsid w:val="00391EE0"/>
     <w:rsid w:val="0039409B"/>
     <w:rsid w:val="00395C5D"/>
     <w:rsid w:val="003A6B53"/>
     <w:rsid w:val="003B5051"/>
     <w:rsid w:val="003B6510"/>
     <w:rsid w:val="003C5285"/>
+    <w:rsid w:val="003D738A"/>
     <w:rsid w:val="003E2151"/>
     <w:rsid w:val="003F1312"/>
     <w:rsid w:val="00400C6E"/>
     <w:rsid w:val="0040477D"/>
     <w:rsid w:val="004170D5"/>
     <w:rsid w:val="00440B9D"/>
     <w:rsid w:val="00447EE4"/>
     <w:rsid w:val="00447F0C"/>
     <w:rsid w:val="00462B61"/>
     <w:rsid w:val="004710A3"/>
     <w:rsid w:val="00472E33"/>
     <w:rsid w:val="0047569A"/>
     <w:rsid w:val="00476F94"/>
     <w:rsid w:val="004825B3"/>
     <w:rsid w:val="004921D6"/>
     <w:rsid w:val="0049411F"/>
     <w:rsid w:val="004A0ABB"/>
     <w:rsid w:val="004B023E"/>
     <w:rsid w:val="004B16DD"/>
+    <w:rsid w:val="004F1A54"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="00503226"/>
     <w:rsid w:val="00510D3C"/>
     <w:rsid w:val="0051228D"/>
     <w:rsid w:val="005272CA"/>
     <w:rsid w:val="00534366"/>
     <w:rsid w:val="00543DB6"/>
     <w:rsid w:val="005462B7"/>
     <w:rsid w:val="00546BD2"/>
     <w:rsid w:val="0055010F"/>
     <w:rsid w:val="0055150F"/>
     <w:rsid w:val="0057472F"/>
     <w:rsid w:val="005833E7"/>
     <w:rsid w:val="00584109"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="00593147"/>
     <w:rsid w:val="00595F42"/>
     <w:rsid w:val="005A509D"/>
     <w:rsid w:val="005A6F76"/>
     <w:rsid w:val="005B2226"/>
     <w:rsid w:val="005B3C3A"/>
     <w:rsid w:val="005C0252"/>
     <w:rsid w:val="005C5309"/>
+    <w:rsid w:val="005C5CF8"/>
     <w:rsid w:val="005E1BF8"/>
     <w:rsid w:val="005E6BDE"/>
     <w:rsid w:val="00600A34"/>
     <w:rsid w:val="00610905"/>
     <w:rsid w:val="0062084C"/>
     <w:rsid w:val="006276B3"/>
     <w:rsid w:val="0064630A"/>
     <w:rsid w:val="00653210"/>
     <w:rsid w:val="0067303B"/>
     <w:rsid w:val="006738C7"/>
     <w:rsid w:val="00676574"/>
     <w:rsid w:val="006973DE"/>
     <w:rsid w:val="006A6A5A"/>
     <w:rsid w:val="006B6BF7"/>
     <w:rsid w:val="006C09BD"/>
     <w:rsid w:val="006C0EC7"/>
     <w:rsid w:val="006C43F7"/>
     <w:rsid w:val="006C7185"/>
     <w:rsid w:val="006D62A4"/>
     <w:rsid w:val="006E1992"/>
     <w:rsid w:val="006E5D71"/>
     <w:rsid w:val="006F4BAD"/>
     <w:rsid w:val="00703027"/>
     <w:rsid w:val="0072131A"/>
     <w:rsid w:val="00725CBE"/>
+    <w:rsid w:val="00730A0C"/>
     <w:rsid w:val="0073262B"/>
     <w:rsid w:val="00734F47"/>
     <w:rsid w:val="00735BC5"/>
+    <w:rsid w:val="00744705"/>
     <w:rsid w:val="00746BCD"/>
     <w:rsid w:val="00746E44"/>
     <w:rsid w:val="00755B62"/>
     <w:rsid w:val="00756584"/>
     <w:rsid w:val="00761328"/>
     <w:rsid w:val="00762856"/>
     <w:rsid w:val="00765C34"/>
     <w:rsid w:val="007668E7"/>
     <w:rsid w:val="00767E0C"/>
     <w:rsid w:val="00794346"/>
     <w:rsid w:val="00797EA2"/>
     <w:rsid w:val="007A359D"/>
+    <w:rsid w:val="007A483A"/>
     <w:rsid w:val="007B07C4"/>
     <w:rsid w:val="007B4C32"/>
     <w:rsid w:val="007C163C"/>
     <w:rsid w:val="007C1E06"/>
     <w:rsid w:val="007D6522"/>
     <w:rsid w:val="007E3B9C"/>
     <w:rsid w:val="007E4110"/>
     <w:rsid w:val="007E4A9E"/>
     <w:rsid w:val="00814D63"/>
     <w:rsid w:val="008246DA"/>
     <w:rsid w:val="008307EC"/>
     <w:rsid w:val="00835064"/>
     <w:rsid w:val="00836C7F"/>
     <w:rsid w:val="008459EE"/>
     <w:rsid w:val="00850F96"/>
     <w:rsid w:val="008530B1"/>
     <w:rsid w:val="008726C4"/>
     <w:rsid w:val="00881308"/>
     <w:rsid w:val="008A6035"/>
     <w:rsid w:val="008C334C"/>
     <w:rsid w:val="008D66AC"/>
     <w:rsid w:val="009026DF"/>
     <w:rsid w:val="00904608"/>
     <w:rsid w:val="00905647"/>
     <w:rsid w:val="00907B9C"/>
     <w:rsid w:val="009220D7"/>
+    <w:rsid w:val="0092461D"/>
     <w:rsid w:val="00925DF8"/>
     <w:rsid w:val="00926A26"/>
     <w:rsid w:val="00927C3C"/>
     <w:rsid w:val="00934215"/>
+    <w:rsid w:val="00934AF8"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="00946229"/>
     <w:rsid w:val="00950DC0"/>
     <w:rsid w:val="009515E4"/>
     <w:rsid w:val="00980067"/>
     <w:rsid w:val="00985A94"/>
     <w:rsid w:val="00990B96"/>
     <w:rsid w:val="009936E7"/>
     <w:rsid w:val="00995D9F"/>
     <w:rsid w:val="009A246F"/>
     <w:rsid w:val="009B4F17"/>
     <w:rsid w:val="009B7BF7"/>
     <w:rsid w:val="009C43F8"/>
     <w:rsid w:val="009C4591"/>
     <w:rsid w:val="009C4EBD"/>
     <w:rsid w:val="009C5CFF"/>
     <w:rsid w:val="009D3A5F"/>
     <w:rsid w:val="009E0327"/>
     <w:rsid w:val="009E3E82"/>
     <w:rsid w:val="009F468A"/>
     <w:rsid w:val="009F48B5"/>
     <w:rsid w:val="009F7D4D"/>
     <w:rsid w:val="00A01FC2"/>
     <w:rsid w:val="00A0272F"/>
     <w:rsid w:val="00A02C79"/>
     <w:rsid w:val="00A10FDA"/>
     <w:rsid w:val="00A13608"/>
     <w:rsid w:val="00A34326"/>
     <w:rsid w:val="00A47E43"/>
     <w:rsid w:val="00A75182"/>
     <w:rsid w:val="00A828E7"/>
+    <w:rsid w:val="00A86953"/>
     <w:rsid w:val="00A935EB"/>
     <w:rsid w:val="00AA1C6C"/>
     <w:rsid w:val="00AA71A5"/>
     <w:rsid w:val="00AB00C5"/>
     <w:rsid w:val="00AB1D46"/>
     <w:rsid w:val="00AB3E4A"/>
     <w:rsid w:val="00AC3382"/>
     <w:rsid w:val="00AC5385"/>
     <w:rsid w:val="00AD1510"/>
     <w:rsid w:val="00AD297C"/>
     <w:rsid w:val="00AE064E"/>
     <w:rsid w:val="00AE21DF"/>
     <w:rsid w:val="00AE5A23"/>
     <w:rsid w:val="00AF21DD"/>
+    <w:rsid w:val="00AF243B"/>
     <w:rsid w:val="00AF2F7D"/>
     <w:rsid w:val="00AF41BD"/>
     <w:rsid w:val="00AF62BA"/>
     <w:rsid w:val="00B02A6D"/>
     <w:rsid w:val="00B15B0F"/>
+    <w:rsid w:val="00B20B0A"/>
+    <w:rsid w:val="00B22523"/>
     <w:rsid w:val="00B305DC"/>
     <w:rsid w:val="00B35AFC"/>
     <w:rsid w:val="00B44386"/>
+    <w:rsid w:val="00B45B37"/>
     <w:rsid w:val="00B554E5"/>
     <w:rsid w:val="00B608A3"/>
     <w:rsid w:val="00B6570C"/>
     <w:rsid w:val="00B67D57"/>
     <w:rsid w:val="00B704D6"/>
     <w:rsid w:val="00B82905"/>
     <w:rsid w:val="00B919AA"/>
     <w:rsid w:val="00B93229"/>
     <w:rsid w:val="00BA1A19"/>
     <w:rsid w:val="00BA45A3"/>
     <w:rsid w:val="00BB46CC"/>
     <w:rsid w:val="00BC2A9F"/>
     <w:rsid w:val="00BC2B6A"/>
     <w:rsid w:val="00BC3C72"/>
     <w:rsid w:val="00BC5B71"/>
     <w:rsid w:val="00BD0084"/>
     <w:rsid w:val="00BD03B8"/>
+    <w:rsid w:val="00BE1A6C"/>
     <w:rsid w:val="00BF6B8C"/>
     <w:rsid w:val="00C13B96"/>
     <w:rsid w:val="00C14448"/>
     <w:rsid w:val="00C24888"/>
     <w:rsid w:val="00C41257"/>
     <w:rsid w:val="00C50828"/>
     <w:rsid w:val="00C56B6F"/>
     <w:rsid w:val="00C63599"/>
     <w:rsid w:val="00C63AC2"/>
     <w:rsid w:val="00C70B85"/>
     <w:rsid w:val="00C75704"/>
     <w:rsid w:val="00C806A3"/>
     <w:rsid w:val="00C84F71"/>
+    <w:rsid w:val="00C87429"/>
     <w:rsid w:val="00C949D2"/>
     <w:rsid w:val="00CB2F7D"/>
     <w:rsid w:val="00CC5AE0"/>
     <w:rsid w:val="00CD7F66"/>
     <w:rsid w:val="00CE6AAF"/>
     <w:rsid w:val="00CF381A"/>
+    <w:rsid w:val="00D14BE3"/>
     <w:rsid w:val="00D243B3"/>
     <w:rsid w:val="00D27598"/>
     <w:rsid w:val="00D44BE4"/>
     <w:rsid w:val="00D4552A"/>
+    <w:rsid w:val="00D60DA3"/>
     <w:rsid w:val="00D74919"/>
     <w:rsid w:val="00D7719F"/>
     <w:rsid w:val="00D77CD6"/>
+    <w:rsid w:val="00D905E0"/>
     <w:rsid w:val="00DB15B9"/>
     <w:rsid w:val="00DB28D5"/>
     <w:rsid w:val="00DC0882"/>
     <w:rsid w:val="00DE3E01"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF3C51"/>
     <w:rsid w:val="00DF43E0"/>
     <w:rsid w:val="00E01D1A"/>
     <w:rsid w:val="00E20C01"/>
     <w:rsid w:val="00E23A27"/>
     <w:rsid w:val="00E27C86"/>
     <w:rsid w:val="00E31EEF"/>
     <w:rsid w:val="00E461A7"/>
     <w:rsid w:val="00E47A73"/>
     <w:rsid w:val="00E53912"/>
     <w:rsid w:val="00E53D73"/>
     <w:rsid w:val="00E56978"/>
     <w:rsid w:val="00E61B3F"/>
     <w:rsid w:val="00E62ECD"/>
     <w:rsid w:val="00E6382E"/>
     <w:rsid w:val="00E73BE4"/>
     <w:rsid w:val="00E902A2"/>
     <w:rsid w:val="00E91DE8"/>
     <w:rsid w:val="00E935AB"/>
     <w:rsid w:val="00E93DF7"/>
     <w:rsid w:val="00EA0BEE"/>
     <w:rsid w:val="00EA45D7"/>
     <w:rsid w:val="00EB5830"/>
     <w:rsid w:val="00EB6F51"/>
     <w:rsid w:val="00EC53CE"/>
     <w:rsid w:val="00ED2DEE"/>
     <w:rsid w:val="00EE6F05"/>
     <w:rsid w:val="00EE7D1D"/>
     <w:rsid w:val="00EF085B"/>
     <w:rsid w:val="00F00742"/>
     <w:rsid w:val="00F0312C"/>
     <w:rsid w:val="00F12B15"/>
     <w:rsid w:val="00F12E74"/>
     <w:rsid w:val="00F15093"/>
+    <w:rsid w:val="00F211C7"/>
     <w:rsid w:val="00F537F0"/>
     <w:rsid w:val="00F65E7C"/>
     <w:rsid w:val="00F667AC"/>
+    <w:rsid w:val="00F73E26"/>
     <w:rsid w:val="00F75B57"/>
     <w:rsid w:val="00F7651E"/>
     <w:rsid w:val="00F80DFC"/>
     <w:rsid w:val="00F9629B"/>
     <w:rsid w:val="00F97C11"/>
     <w:rsid w:val="00FA017A"/>
     <w:rsid w:val="00FA354F"/>
     <w:rsid w:val="00FB380C"/>
+    <w:rsid w:val="00FF3F00"/>
     <w:rsid w:val="021717D8"/>
     <w:rsid w:val="03979EAF"/>
     <w:rsid w:val="047B5A9E"/>
     <w:rsid w:val="06234625"/>
     <w:rsid w:val="09F6B1AC"/>
     <w:rsid w:val="0AF81A46"/>
     <w:rsid w:val="0B70E3CD"/>
     <w:rsid w:val="0BF79523"/>
     <w:rsid w:val="0C79A59E"/>
     <w:rsid w:val="0D79C95D"/>
     <w:rsid w:val="0DC934FA"/>
     <w:rsid w:val="12028EAF"/>
     <w:rsid w:val="1474654A"/>
     <w:rsid w:val="192DF2E3"/>
+    <w:rsid w:val="197FB8AC"/>
     <w:rsid w:val="1B081D16"/>
     <w:rsid w:val="1D55E3E0"/>
     <w:rsid w:val="1D93C3F4"/>
     <w:rsid w:val="1DA7AB50"/>
     <w:rsid w:val="28EE790F"/>
     <w:rsid w:val="2A008B38"/>
     <w:rsid w:val="2C828989"/>
     <w:rsid w:val="2D1152FA"/>
     <w:rsid w:val="2D41EB7C"/>
     <w:rsid w:val="2D4223E2"/>
+    <w:rsid w:val="2D64F472"/>
     <w:rsid w:val="2DA21D06"/>
     <w:rsid w:val="2E105672"/>
     <w:rsid w:val="2E7FCD52"/>
     <w:rsid w:val="2EA005CC"/>
     <w:rsid w:val="312A08F9"/>
     <w:rsid w:val="31BB09ED"/>
     <w:rsid w:val="32AAF4AF"/>
     <w:rsid w:val="360C6C49"/>
     <w:rsid w:val="3639B0B3"/>
     <w:rsid w:val="383E1A23"/>
     <w:rsid w:val="38B90DD8"/>
     <w:rsid w:val="39DF2BE1"/>
     <w:rsid w:val="3B4A2AAC"/>
     <w:rsid w:val="3BA08C1F"/>
     <w:rsid w:val="3C6217A9"/>
     <w:rsid w:val="3D3BA8AF"/>
+    <w:rsid w:val="3FC486CA"/>
     <w:rsid w:val="41707AC7"/>
     <w:rsid w:val="41F5B7DE"/>
     <w:rsid w:val="41F83A9E"/>
     <w:rsid w:val="430F5CBC"/>
     <w:rsid w:val="4984E599"/>
     <w:rsid w:val="49A1E4C4"/>
     <w:rsid w:val="4A50D46B"/>
     <w:rsid w:val="4B2D7F77"/>
     <w:rsid w:val="4C0EBFEA"/>
     <w:rsid w:val="4CFAC271"/>
     <w:rsid w:val="4D9C6AE7"/>
     <w:rsid w:val="4F019068"/>
     <w:rsid w:val="4F560EBC"/>
     <w:rsid w:val="4F651BB9"/>
     <w:rsid w:val="50EC1E64"/>
     <w:rsid w:val="518AB100"/>
     <w:rsid w:val="521191C1"/>
     <w:rsid w:val="523ACED0"/>
     <w:rsid w:val="53194BB2"/>
     <w:rsid w:val="53B39327"/>
     <w:rsid w:val="53D23357"/>
     <w:rsid w:val="549D9910"/>
     <w:rsid w:val="574177BD"/>
     <w:rsid w:val="58489155"/>
     <w:rsid w:val="5954F0DC"/>
@@ -3764,51 +3816,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05AA40A5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{524C0826-B9C6-434D-B289-C469949972AA}"/>
+  <w15:docId w15:val="{96C2DB53-F768-4ED1-A6A3-61DFEDC1841A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5618,56 +5670,65 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
       <UserInfo>
         <DisplayName>Walia, Hadley (EHS)</DisplayName>
         <AccountId>456</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a2b684e3fc6b7474634bd10d69afc92c" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5846,132 +5907,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F6065C2-D409-4B21-9F6D-A30DF9E4EB16}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA517119-9A18-48E8-8BCD-976EAF550BD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>422</Words>
-  <Characters>2411</Characters>
+  <Words>427</Words>
+  <Characters>2435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2828</CharactersWithSpaces>
+  <CharactersWithSpaces>2857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AQEIP | MQEIP | HQEIP: PY2 Deliverables Due Dates – Version 03/27/2024</dc:title>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>