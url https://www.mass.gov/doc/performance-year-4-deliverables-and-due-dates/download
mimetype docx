--- v0 (2026-02-05)
+++ v1 (2026-10-04)
@@ -474,171 +474,185 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
             <w:pict>
-              <v:line w14:anchorId="0AACA8C9" id="Straight Connector 1293506436" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.15pt,9.2pt" to="450.15pt,9.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#f6c51b [3207]" strokeweight="2.25pt">
+              <v:line id="Straight Connector 1293506436" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#f6c51b [3207]" strokeweight="2.25pt" from="56.15pt,9.2pt" to="450.15pt,9.7pt" w14:anchorId="6F6EB7BD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E490E45" w14:textId="77777777" w:rsidR="008459EE" w:rsidRDefault="008459EE" w:rsidP="002E65E7">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13179A72" w14:textId="77777777" w:rsidR="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="00447F0C">
       <w:pPr>
         <w:pStyle w:val="MH-ChartContentText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B0A33F" w14:textId="6E642656" w:rsidR="002238A4" w:rsidRPr="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="2FAF7019">
+    <w:p w14:paraId="02B0A33F" w14:textId="684092E2" w:rsidR="002238A4" w:rsidRPr="00447F0C" w:rsidRDefault="00447F0C" w:rsidP="7233FD18">
       <w:pPr>
         <w:pStyle w:val="MH-ChartContentText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="14558F" w:themeColor="accent1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FAF7019">
+      <w:r w:rsidRPr="7233FD18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Version – </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk162435773"/>
-      <w:r w:rsidR="3EB2BC0E" w:rsidRPr="2FAF7019">
+      <w:r w:rsidR="3EB2BC0E" w:rsidRPr="7233FD18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>01/2</w:t>
+        <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00F9126F">
+      <w:r w:rsidR="71BF1220" w:rsidRPr="7233FD18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="3EB2BC0E" w:rsidRPr="2FAF7019">
+      <w:r w:rsidR="3EB2BC0E" w:rsidRPr="7233FD18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="207D2170" w:rsidRPr="7233FD18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="3EB2BC0E" w:rsidRPr="7233FD18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/26</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="2FAF7019">
+      <w:r w:rsidRPr="7233FD18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A38FC" w14:textId="65AC1B3C" w:rsidR="0005626E" w:rsidRPr="00990B96" w:rsidRDefault="0051228D" w:rsidP="00E73BE4">
       <w:pPr>
         <w:pStyle w:val="CalloutText-LtBlue"/>
       </w:pPr>
       <w:r w:rsidRPr="0051228D">
         <w:lastRenderedPageBreak/>
         <w:t>For informational purposes, subject to change.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CCOs_must_answer_all_questions_and_meet_"/>
       <w:bookmarkStart w:id="2" w:name="Answers_should_be_based_on_language_serv"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1536B36B" w14:textId="48B713BD" w:rsidR="00E6382E" w:rsidRDefault="00985A94" w:rsidP="00985A94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref153365899"/>
       <w:r>
         <w:t>Domain 1</w:t>
       </w:r>
       <w:r w:rsidR="002354FC">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00990B96">
         <w:t>Demographic and Health-Related Social Needs (HRSN) Data</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MHtableHeader"/>
         <w:tblW w:w="9895" w:type="dxa"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="2190"/>
         <w:gridCol w:w="1705"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="26D79264" w14:textId="77777777" w:rsidTr="00E53912">
+      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="26D79264" w14:textId="77777777" w:rsidTr="7233FD18">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="593"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="447CF713" w14:textId="77777777" w:rsidR="00990B96" w:rsidRPr="00836C7F" w:rsidRDefault="00990B96" w:rsidP="006B6BF7">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="091F7ADC" w14:textId="77777777" w:rsidR="00990B96" w:rsidRPr="00836C7F" w:rsidRDefault="00990B96" w:rsidP="006B6BF7">
@@ -676,51 +690,51 @@
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>ACO/MCO Deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E4BA3CC" w14:textId="77777777" w:rsidR="00990B96" w:rsidRPr="00836C7F" w:rsidRDefault="00990B96" w:rsidP="006B6BF7">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Anticipated Due Date ACO/MCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="369C7FEB" w14:textId="77777777" w:rsidTr="00E53912">
+      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="369C7FEB" w14:textId="77777777" w:rsidTr="7233FD18">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="791"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3717D288" w14:textId="50A72845" w:rsidR="00990B96" w:rsidRPr="00EF56C6" w:rsidRDefault="00BD03B8" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56C6">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>RELDSOGI Data Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -787,51 +801,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="228A81A6" w14:textId="344EA9CB" w:rsidR="00990B96" w:rsidRPr="007C669C" w:rsidRDefault="007E4A9E" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C669C">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="33042AFA" w14:textId="77777777" w:rsidTr="00E53912">
+      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="33042AFA" w14:textId="77777777" w:rsidTr="7233FD18">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE42035" w14:textId="78C63E5A" w:rsidR="00990B96" w:rsidRPr="00EF56C6" w:rsidRDefault="007E4A9E" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56C6">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>RELDSOGI Data Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -839,135 +853,159 @@
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46B44FD2" w14:textId="192824DB" w:rsidR="00990B96" w:rsidRPr="000E3CF7" w:rsidRDefault="007E4A9E" w:rsidP="574177BD">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2155">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">RELDSOGI Mapping &amp; Verification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E66F878" w14:textId="27E83F8A" w:rsidR="00990B96" w:rsidRPr="000E3CF7" w:rsidRDefault="006973DE" w:rsidP="007E4A9E">
+          <w:p w14:paraId="0E66F878" w14:textId="5DA7FD23" w:rsidR="00990B96" w:rsidRPr="000E3CF7" w:rsidRDefault="006973DE" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2155">
+            <w:r w:rsidRPr="7233FD18">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
-            <w:r w:rsidR="00B919AA" w:rsidRPr="00BA2155">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BA2155" w:rsidRPr="00BA2155">
+            <w:r w:rsidR="00B919AA" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="21EF96EA" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B919AA" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA2155" w:rsidRPr="7233FD18">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F56CA85" w14:textId="08835DD8" w:rsidR="00990B96" w:rsidRPr="003601C1" w:rsidRDefault="28EE790F" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003601C1">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">RELDSOGI Mapping &amp; Verification </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA40943" w14:textId="5FBD7C42" w:rsidR="00990B96" w:rsidRPr="003601C1" w:rsidRDefault="006973DE" w:rsidP="007E4A9E">
+          <w:p w14:paraId="5FA40943" w14:textId="7714A96C" w:rsidR="00990B96" w:rsidRPr="003601C1" w:rsidRDefault="006973DE" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003601C1">
+            <w:r w:rsidRPr="7233FD18">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
-            <w:r w:rsidR="00B919AA" w:rsidRPr="003601C1">
-[...5 lines deleted...]
-            <w:r w:rsidR="003601C1" w:rsidRPr="003601C1">
+            <w:r w:rsidR="00B919AA" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="2B13B67E" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B919AA" w:rsidRPr="7233FD18">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="003601C1" w:rsidRPr="7233FD18">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="1F8B5151" w14:textId="77777777" w:rsidTr="00E53912">
+      <w:tr w:rsidR="00990B96" w:rsidRPr="00836C7F" w14:paraId="1F8B5151" w14:textId="77777777" w:rsidTr="7233FD18">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F19847" w14:textId="6AA209D0" w:rsidR="00990B96" w:rsidRPr="00EF56C6" w:rsidRDefault="007E4A9E" w:rsidP="007E4A9E">
             <w:pPr>
               <w:pStyle w:val="MH-ChartContentText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56C6">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3150,71 +3188,71 @@
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70658308" w14:textId="14615B4F" w:rsidR="00E6382E" w:rsidRDefault="00E6382E" w:rsidP="00990B96"/>
     <w:sectPr w:rsidR="00E6382E" w:rsidSect="00767E0C">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1EADB0" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4" w:rsidP="00240F61">
+    <w:p w14:paraId="684C00D1" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0505EC9E" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4" w:rsidP="00240F61">
+    <w:p w14:paraId="0DCFCFFE" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4519D16E" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4">
+    <w:p w14:paraId="3A15FA98" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
@@ -3382,148 +3420,142 @@
                               <a:off x="6034674" y="0"/>
                               <a:ext cx="5365907" cy="436455"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="accent2"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:bodyPr wrap="none" lIns="93296" tIns="46648" rIns="93296" bIns="46648" anchor="ctr"/>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
               <w:pict>
-                <v:group w14:anchorId="363F88E5" id="Group 237698529" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="" coordsize="114005,4364" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1027" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#f6c51b [3207]" stroked="f">
+                <v:group id="Group 237698529" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="&quot;&quot;" coordsize="114005,4364" coordorigin="" o:spid="_x0000_s1026" w14:anchorId="57349235" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f6c51b [3207]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1028" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#489ae5 [1940]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#489ae5 [1940]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1029" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#14558f [3204]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#14558f [3204]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
-                  <v:rect id="TitleTopPlaceholder" o:spid="_x0000_s1030" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#388557 [3205]" stroked="f">
+                  <v:rect id="TitleTopPlaceholder" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#388557 [3205]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
-      <w:p w14:paraId="30078F27" w14:textId="154B226B" w:rsidR="00240F61" w:rsidRDefault="2FAF7019" w:rsidP="00005B75">
+      <w:p w14:paraId="30078F27" w14:textId="3D683335" w:rsidR="00240F61" w:rsidRDefault="7233FD18" w:rsidP="00005B75">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
-          <w:t>AQEIP | MQEIP | HQEIP: PY4 Deliverables Due Dates – Version 01/2</w:t>
+          <w:t>AQEIP | MQEIP | HQEIP: PY4 Deliverables Due Dates – Version 07/23/2026</w:t>
         </w:r>
-        <w:r w:rsidR="00F9126F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:rPr>
             <w:color w:val="2B579A"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E23A27">
+        <w:r w:rsidR="2FAF7019">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71F9CFC9" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4" w:rsidP="00240F61">
+    <w:p w14:paraId="7F4278D7" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A6E52E" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4" w:rsidP="00240F61">
+    <w:p w14:paraId="3675FA42" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3485F271" w14:textId="77777777" w:rsidR="002C1FB4" w:rsidRDefault="002C1FB4">
+    <w:p w14:paraId="32D00C32" w14:textId="77777777" w:rsidR="00815105" w:rsidRDefault="00815105">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBA13DE" w14:textId="6A1FF22C" w:rsidR="00240F61" w:rsidRDefault="00240F61" w:rsidP="00132EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-450"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3738,117 +3770,117 @@
     <w:rsid w:val="000C1E78"/>
     <w:rsid w:val="000C224B"/>
     <w:rsid w:val="000C4A30"/>
     <w:rsid w:val="000C6A20"/>
     <w:rsid w:val="000C7C2C"/>
     <w:rsid w:val="000D0BC6"/>
     <w:rsid w:val="000D6549"/>
     <w:rsid w:val="000E0638"/>
     <w:rsid w:val="000E215D"/>
     <w:rsid w:val="000E3CF7"/>
     <w:rsid w:val="000F24A9"/>
     <w:rsid w:val="000F3F75"/>
     <w:rsid w:val="000F3FEB"/>
     <w:rsid w:val="000F451E"/>
     <w:rsid w:val="000F5376"/>
     <w:rsid w:val="00101BBB"/>
     <w:rsid w:val="00105E09"/>
     <w:rsid w:val="001136E1"/>
     <w:rsid w:val="00114881"/>
     <w:rsid w:val="0012035C"/>
     <w:rsid w:val="00132EE9"/>
     <w:rsid w:val="00152D65"/>
     <w:rsid w:val="001713EE"/>
     <w:rsid w:val="0018294E"/>
     <w:rsid w:val="00192644"/>
+    <w:rsid w:val="0019299D"/>
     <w:rsid w:val="00192ED8"/>
     <w:rsid w:val="0019522A"/>
     <w:rsid w:val="0019796B"/>
     <w:rsid w:val="001A7068"/>
     <w:rsid w:val="001B0617"/>
     <w:rsid w:val="001B1398"/>
     <w:rsid w:val="001B161B"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B5FB1"/>
     <w:rsid w:val="001C04AF"/>
     <w:rsid w:val="001C735F"/>
     <w:rsid w:val="001C7863"/>
     <w:rsid w:val="001C7A7B"/>
     <w:rsid w:val="001D4B88"/>
     <w:rsid w:val="001D7A85"/>
     <w:rsid w:val="001E1E41"/>
     <w:rsid w:val="001E2439"/>
     <w:rsid w:val="001F7654"/>
     <w:rsid w:val="00200EBB"/>
     <w:rsid w:val="00201098"/>
     <w:rsid w:val="002210CB"/>
     <w:rsid w:val="00223384"/>
     <w:rsid w:val="002238A4"/>
     <w:rsid w:val="00230490"/>
     <w:rsid w:val="002316C7"/>
     <w:rsid w:val="00234457"/>
     <w:rsid w:val="002354FC"/>
     <w:rsid w:val="00240F61"/>
     <w:rsid w:val="002516C8"/>
     <w:rsid w:val="002518EC"/>
     <w:rsid w:val="00255FF0"/>
     <w:rsid w:val="002673E3"/>
     <w:rsid w:val="00276951"/>
     <w:rsid w:val="002855B1"/>
     <w:rsid w:val="002914C3"/>
     <w:rsid w:val="00293552"/>
     <w:rsid w:val="002954B4"/>
     <w:rsid w:val="002A18DF"/>
     <w:rsid w:val="002A327D"/>
     <w:rsid w:val="002A4FB6"/>
     <w:rsid w:val="002A63F8"/>
     <w:rsid w:val="002B26E8"/>
-    <w:rsid w:val="002C1FB4"/>
     <w:rsid w:val="002C560E"/>
     <w:rsid w:val="002C7B5F"/>
     <w:rsid w:val="002D4D08"/>
     <w:rsid w:val="002D6C8F"/>
     <w:rsid w:val="002E485B"/>
     <w:rsid w:val="002E5DAD"/>
     <w:rsid w:val="002E65E7"/>
     <w:rsid w:val="002F3029"/>
     <w:rsid w:val="002F3DFB"/>
     <w:rsid w:val="00302123"/>
     <w:rsid w:val="00303BD9"/>
+    <w:rsid w:val="00310945"/>
     <w:rsid w:val="0031136F"/>
     <w:rsid w:val="00315C9A"/>
     <w:rsid w:val="003167AA"/>
     <w:rsid w:val="00323554"/>
     <w:rsid w:val="00336393"/>
     <w:rsid w:val="00342400"/>
     <w:rsid w:val="0034318B"/>
     <w:rsid w:val="00347848"/>
     <w:rsid w:val="00351BB6"/>
     <w:rsid w:val="003529B4"/>
     <w:rsid w:val="00354AD1"/>
     <w:rsid w:val="00356223"/>
-    <w:rsid w:val="00357A82"/>
     <w:rsid w:val="003601C1"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="003823AE"/>
     <w:rsid w:val="003848AF"/>
     <w:rsid w:val="00391EE0"/>
     <w:rsid w:val="0039409B"/>
     <w:rsid w:val="00395C5D"/>
     <w:rsid w:val="003A0D4A"/>
     <w:rsid w:val="003A6B53"/>
     <w:rsid w:val="003B5051"/>
     <w:rsid w:val="003B6510"/>
     <w:rsid w:val="003C36D5"/>
     <w:rsid w:val="003C5285"/>
     <w:rsid w:val="003E2151"/>
     <w:rsid w:val="003F1312"/>
     <w:rsid w:val="00400C6E"/>
     <w:rsid w:val="0040100B"/>
     <w:rsid w:val="0040477D"/>
     <w:rsid w:val="00415843"/>
     <w:rsid w:val="00416490"/>
     <w:rsid w:val="004170D5"/>
     <w:rsid w:val="00417496"/>
     <w:rsid w:val="00440B9D"/>
     <w:rsid w:val="00447EE4"/>
     <w:rsid w:val="00447F0C"/>
@@ -3868,50 +3900,51 @@
     <w:rsid w:val="004A0ABB"/>
     <w:rsid w:val="004B023E"/>
     <w:rsid w:val="004B16DD"/>
     <w:rsid w:val="004B1F6A"/>
     <w:rsid w:val="004B605B"/>
     <w:rsid w:val="004C2625"/>
     <w:rsid w:val="004C53B5"/>
     <w:rsid w:val="004D66DF"/>
     <w:rsid w:val="004E1A52"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="00503226"/>
     <w:rsid w:val="005038EA"/>
     <w:rsid w:val="00510D3C"/>
     <w:rsid w:val="0051228D"/>
     <w:rsid w:val="00517D0C"/>
     <w:rsid w:val="005272CA"/>
     <w:rsid w:val="00534366"/>
     <w:rsid w:val="00543DB6"/>
     <w:rsid w:val="005462B7"/>
     <w:rsid w:val="00546BD2"/>
     <w:rsid w:val="0055010F"/>
     <w:rsid w:val="0055150F"/>
     <w:rsid w:val="00551ED7"/>
     <w:rsid w:val="00562003"/>
     <w:rsid w:val="0057472F"/>
+    <w:rsid w:val="00582057"/>
     <w:rsid w:val="005833E7"/>
     <w:rsid w:val="00584109"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="00593147"/>
     <w:rsid w:val="00595F42"/>
     <w:rsid w:val="005A509D"/>
     <w:rsid w:val="005A6F76"/>
     <w:rsid w:val="005B2226"/>
     <w:rsid w:val="005B3C3A"/>
     <w:rsid w:val="005C0252"/>
     <w:rsid w:val="005C5309"/>
     <w:rsid w:val="005D51BA"/>
     <w:rsid w:val="005E1BF8"/>
     <w:rsid w:val="005E6BDE"/>
     <w:rsid w:val="005F180B"/>
     <w:rsid w:val="00600A34"/>
     <w:rsid w:val="00610905"/>
     <w:rsid w:val="0062084C"/>
     <w:rsid w:val="00624A3C"/>
     <w:rsid w:val="006276B3"/>
     <w:rsid w:val="0063367D"/>
     <w:rsid w:val="0064630A"/>
     <w:rsid w:val="00653210"/>
     <w:rsid w:val="006566E8"/>
     <w:rsid w:val="0067303B"/>
@@ -3951,60 +3984,60 @@
     <w:rsid w:val="00761328"/>
     <w:rsid w:val="00762856"/>
     <w:rsid w:val="00765C34"/>
     <w:rsid w:val="007668E7"/>
     <w:rsid w:val="00767E0C"/>
     <w:rsid w:val="0078081E"/>
     <w:rsid w:val="007933BE"/>
     <w:rsid w:val="00794346"/>
     <w:rsid w:val="00797EA2"/>
     <w:rsid w:val="007A359D"/>
     <w:rsid w:val="007A53AF"/>
     <w:rsid w:val="007B07C4"/>
     <w:rsid w:val="007B4C32"/>
     <w:rsid w:val="007C163C"/>
     <w:rsid w:val="007C1E06"/>
     <w:rsid w:val="007C669C"/>
     <w:rsid w:val="007D6522"/>
     <w:rsid w:val="007D69D1"/>
     <w:rsid w:val="007D74DA"/>
     <w:rsid w:val="007E3B9C"/>
     <w:rsid w:val="007E4110"/>
     <w:rsid w:val="007E4A9E"/>
     <w:rsid w:val="00807E95"/>
     <w:rsid w:val="00812765"/>
     <w:rsid w:val="00814D63"/>
+    <w:rsid w:val="00815105"/>
     <w:rsid w:val="0082042C"/>
     <w:rsid w:val="008246DA"/>
     <w:rsid w:val="008307EC"/>
     <w:rsid w:val="00830DEB"/>
     <w:rsid w:val="00835064"/>
     <w:rsid w:val="00836C7F"/>
     <w:rsid w:val="008459EE"/>
     <w:rsid w:val="00850F96"/>
     <w:rsid w:val="008530B1"/>
-    <w:rsid w:val="008630A7"/>
     <w:rsid w:val="008726C4"/>
     <w:rsid w:val="008811EC"/>
     <w:rsid w:val="00881308"/>
     <w:rsid w:val="00887F35"/>
     <w:rsid w:val="008A30A9"/>
     <w:rsid w:val="008A6035"/>
     <w:rsid w:val="008C334C"/>
     <w:rsid w:val="008D66AC"/>
     <w:rsid w:val="008E58BF"/>
     <w:rsid w:val="008E71F4"/>
     <w:rsid w:val="008F721C"/>
     <w:rsid w:val="009026DF"/>
     <w:rsid w:val="00904608"/>
     <w:rsid w:val="00905647"/>
     <w:rsid w:val="00906494"/>
     <w:rsid w:val="00907B9C"/>
     <w:rsid w:val="009178AB"/>
     <w:rsid w:val="009220D7"/>
     <w:rsid w:val="00925DF8"/>
     <w:rsid w:val="00926A26"/>
     <w:rsid w:val="00927C3C"/>
     <w:rsid w:val="00934215"/>
     <w:rsid w:val="009354E3"/>
     <w:rsid w:val="009419EB"/>
     <w:rsid w:val="00946229"/>
@@ -4233,55 +4266,58 @@
     <w:rsid w:val="047B5A9E"/>
     <w:rsid w:val="04E7FF42"/>
     <w:rsid w:val="06234625"/>
     <w:rsid w:val="0673968C"/>
     <w:rsid w:val="09451F87"/>
     <w:rsid w:val="09F6B1AC"/>
     <w:rsid w:val="0A4C489E"/>
     <w:rsid w:val="0AF81A46"/>
     <w:rsid w:val="0B70E3CD"/>
     <w:rsid w:val="0BF79523"/>
     <w:rsid w:val="0C79A59E"/>
     <w:rsid w:val="0D79C95D"/>
     <w:rsid w:val="0DC4A4F7"/>
     <w:rsid w:val="0DC934FA"/>
     <w:rsid w:val="12028EAF"/>
     <w:rsid w:val="1474654A"/>
     <w:rsid w:val="192DF2E3"/>
     <w:rsid w:val="1A9911BD"/>
     <w:rsid w:val="1AD2CE66"/>
     <w:rsid w:val="1B081D16"/>
     <w:rsid w:val="1D55E3E0"/>
     <w:rsid w:val="1D93C3F4"/>
     <w:rsid w:val="1DA7AB50"/>
     <w:rsid w:val="1DAE41AC"/>
     <w:rsid w:val="1F569311"/>
+    <w:rsid w:val="207D2170"/>
+    <w:rsid w:val="21EF96EA"/>
     <w:rsid w:val="24596061"/>
     <w:rsid w:val="28EE790F"/>
     <w:rsid w:val="294E1FED"/>
     <w:rsid w:val="2A008B38"/>
     <w:rsid w:val="2A399469"/>
+    <w:rsid w:val="2B13B67E"/>
     <w:rsid w:val="2BA5334C"/>
     <w:rsid w:val="2C828989"/>
     <w:rsid w:val="2D1152FA"/>
     <w:rsid w:val="2D41EB7C"/>
     <w:rsid w:val="2D4223E2"/>
     <w:rsid w:val="2DA21D06"/>
     <w:rsid w:val="2E105672"/>
     <w:rsid w:val="2E7FCD52"/>
     <w:rsid w:val="2EA005CC"/>
     <w:rsid w:val="2FAF7019"/>
     <w:rsid w:val="312A08F9"/>
     <w:rsid w:val="312C82F1"/>
     <w:rsid w:val="31BB09ED"/>
     <w:rsid w:val="32AAF4AF"/>
     <w:rsid w:val="360C6C49"/>
     <w:rsid w:val="3639B0B3"/>
     <w:rsid w:val="383E1A23"/>
     <w:rsid w:val="38B90DD8"/>
     <w:rsid w:val="39DF2BE1"/>
     <w:rsid w:val="3B4A2AAC"/>
     <w:rsid w:val="3BA08C1F"/>
     <w:rsid w:val="3C6217A9"/>
     <w:rsid w:val="3D005A70"/>
     <w:rsid w:val="3D243487"/>
     <w:rsid w:val="3D3BA8AF"/>
@@ -4313,50 +4349,52 @@
     <w:rsid w:val="53B39327"/>
     <w:rsid w:val="53D23357"/>
     <w:rsid w:val="549D9910"/>
     <w:rsid w:val="574177BD"/>
     <w:rsid w:val="58489155"/>
     <w:rsid w:val="5954F0DC"/>
     <w:rsid w:val="597E4D97"/>
     <w:rsid w:val="5B6925BC"/>
     <w:rsid w:val="5C0BACA2"/>
     <w:rsid w:val="5E8CA506"/>
     <w:rsid w:val="618D8D49"/>
     <w:rsid w:val="6242A9C9"/>
     <w:rsid w:val="63516BD9"/>
     <w:rsid w:val="635487A2"/>
     <w:rsid w:val="63C8AC01"/>
     <w:rsid w:val="645053F2"/>
     <w:rsid w:val="646BE008"/>
     <w:rsid w:val="6592F758"/>
     <w:rsid w:val="6627D360"/>
     <w:rsid w:val="6D87B96F"/>
     <w:rsid w:val="6E192E22"/>
     <w:rsid w:val="6F3054C1"/>
     <w:rsid w:val="7009ED5C"/>
     <w:rsid w:val="7039A92F"/>
     <w:rsid w:val="71046188"/>
+    <w:rsid w:val="71BF1220"/>
+    <w:rsid w:val="7233FD18"/>
     <w:rsid w:val="72987FD5"/>
     <w:rsid w:val="732C097B"/>
     <w:rsid w:val="73585F6C"/>
     <w:rsid w:val="748CDDF6"/>
     <w:rsid w:val="74F788D7"/>
     <w:rsid w:val="758C89D0"/>
     <w:rsid w:val="75B8ED92"/>
     <w:rsid w:val="76124E5C"/>
     <w:rsid w:val="769B349C"/>
     <w:rsid w:val="78681632"/>
     <w:rsid w:val="786916D2"/>
     <w:rsid w:val="786A268B"/>
     <w:rsid w:val="7AA4A9F3"/>
     <w:rsid w:val="7ADC3D5F"/>
     <w:rsid w:val="7B991274"/>
     <w:rsid w:val="7BB09883"/>
     <w:rsid w:val="7C98585F"/>
     <w:rsid w:val="7E245526"/>
     <w:rsid w:val="7E92EBE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -6195,54 +6233,81 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
+      <UserInfo>
+        <DisplayName>Walia, Hadley (EHS)</DisplayName>
+        <AccountId>456</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6423,144 +6488,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0E40E34-C913-4827-92A4-6042791D6472}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>422</Words>
-  <Characters>2409</Characters>
+  <Characters>2411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2826</CharactersWithSpaces>
+  <CharactersWithSpaces>2828</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AQEIP | MQEIP | HQEIP: PY2 Deliverables Due Dates – Version 03/27/2024</dc:title>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>