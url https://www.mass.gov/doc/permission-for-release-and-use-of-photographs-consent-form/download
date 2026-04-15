--- v0 (2026-02-28)
+++ v1 (2026-04-15)
@@ -53,116 +53,118 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PERMISSION FOR RELEASE AND USE OF PHOTOGRAPHS/VIDEO IMAGES</w:t>
       </w:r>
       <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(115 CMR 5.04(2))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E606C6" w14:textId="5986D19E" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
+    <w:p w14:paraId="14E606C6" w14:textId="5133BD05" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Provider Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="AgencyName"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="903409545"/>
           <w:placeholder>
             <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00911722" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="0075794E">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00911722" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Program/Site (if applicable):</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -218,51 +220,51 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1123695498"/>
           <w:placeholder>
             <w:docPart w:val="6602D095DC964A9283BD6AE5E8573EE4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="579E9C64" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="579E9C64" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="1B04D2C8">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE28696" w14:textId="35535079" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -375,51 +377,51 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1690364818"/>
           <w:placeholder>
             <w:docPart w:val="020B42288DCF49A0BC5C3AAEA10CFF44"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6B15E742" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="6B15E742" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="2316FEE7">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4255BA46" w14:textId="47FFC0A1" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -432,989 +434,407 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SECTION II</w:t>
       </w:r>
       <w:r w:rsidR="00FF197E" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> SCOPE OF THIS PERMISSION (CHECK ALL THAT APPLY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBDC680" w14:textId="5C78B05C" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA358A">
+    <w:p w14:paraId="0FBDC680" w14:textId="74C1D224" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...21 lines deleted...]
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A. Ongoing Permission:</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0205" w:rsidRPr="00B5496E">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> I give permission for </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-20237271"/>
+          <w:id w:val="1744604581"/>
           <w:placeholder>
-            <w:docPart w:val="580FDD25CF0A406780B1A360CFDC75FE"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0062170F" w:rsidRPr="00B5496E">
-[...141 lines deleted...]
-        <w:t xml:space="preserve">activities, events, and/or in </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> to take and use photographs and/or video images of me captured during activities, events, and/or in </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="1210301265"/>
+          <w:id w:val="1744604582"/>
           <w:placeholder>
-            <w:docPart w:val="F256A6E8E496401EB71A9872B29CB262"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007845A6" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="007845A6" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00281945" w:rsidRPr="00B5496E">
-[...220 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> program settings for the purposes I select in Section III. Starting from the date this authorization is signed, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-1146361510"/>
+          <w:id w:val="1744604583"/>
           <w:placeholder>
-            <w:docPart w:val="B90143C6059047D0BA0B32BFB10B8C96"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> does not have to get my permission for additional uses or future release of the specific image(s) and/or information that I authorized in this release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6238FD0B" w14:textId="7B7D2393" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B022F7" w:rsidRPr="00B5496E">
-[...71 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>B. Specific Image(s)/Video(s):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I give permission for </w:t>
+      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Strong"/>
-[...66 lines deleted...]
-            <w:bCs w:val="0"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-62872352"/>
+          <w:id w:val="1744604584"/>
           <w:placeholder>
-            <w:docPart w:val="DF4828483C2A4031A0A743988B7AE341"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007178B0" w:rsidRPr="00B5496E">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="007178B0" w:rsidRPr="00B5496E">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB3CBA" w:rsidRPr="00B5496E">
+      <w:r>
+        <w:t xml:space="preserve"> to use only the specific photographs and/or videos attached to this authorization for the purposes I select in Section III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257CC660" w14:textId="14B28DC9" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219886422"/>
+      <w:r>
+        <w:t xml:space="preserve">☐ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>C. Event-Only Capture (Images/Video Not Yet Taken):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I give permission for </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title"/>
+          <w:tag w:val=""/>
+          <w:id w:val="1744604585"/>
+          <w:placeholder>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Agency</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> to take photographs and/or video images of me only during the specific event(s) identified below, and to use the images/videos captured at that event for the purposes I select in Section III. This option does not authorize photography/videography of me outside of this event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED32146" w14:textId="77777777" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00B276D8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-[...91 lines deleted...]
-        <w:t>authorize photography/videography of me outside of this event.</w:t>
+        </w:rPr>
+        <w:t>Event details (must be specific):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED32146" w14:textId="77777777" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00B276D8">
-[...14 lines deleted...]
-    <w:p w14:paraId="44B05073" w14:textId="77016586" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00B276D8">
+    <w:p w14:paraId="44B05073" w14:textId="3A86CF55" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00B276D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Event name/description:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="2" w:name="Event"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="1345283086"/>
           <w:placeholder>
             <w:docPart w:val="C4B15165FD9A497D8E11BBC8878A9816"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007178B0" w:rsidRPr="00B5496E">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="0016313E">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Event</w:t>
           </w:r>
-          <w:r w:rsidR="007178B0" w:rsidRPr="00B5496E">
-[...2 lines deleted...]
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3B0B1356" w14:textId="7C438785" w:rsidR="00B276D8" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00B276D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Date(s):</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1484,51 +904,51 @@
     </w:p>
     <w:p w14:paraId="3EE7CA7E" w14:textId="35820546" w:rsidR="00555635" w:rsidRPr="00B5496E" w:rsidRDefault="00B276D8" w:rsidP="00D87A2A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1463110492"/>
           <w:placeholder>
             <w:docPart w:val="0BE426EF28724EB2BD5108A8B38680E0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="528B05C2" w14:textId="524DD38E" w:rsidR="00636098" w:rsidRPr="00B5496E" w:rsidRDefault="008B3358" w:rsidP="00FF197E">
       <w:pPr>
@@ -1606,635 +1026,433 @@
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If I select more than one option, I understand the purposes selected in Section III apply to all unless I list different purpose(s) or use limits for the specific image(s) or event(s) here (e.g., “Photo #1: newsletter only; not social media”): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="285246234"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F2DCE" w:rsidRPr="00836B26">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AB53B89" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="6AB53B89" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="443D98E4">
-          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1152" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B9D5A1" w14:textId="0969A746" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SECTION III</w:t>
       </w:r>
       <w:r w:rsidR="00FF197E" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>HOW THE IMAGE(S)/VIDEO(S) MAY BE USED (PURPOSES)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054559AF" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00FD3336" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3336">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">I authorize use of the image(s)/video(s) for the following purpose(s). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3336">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Check all that apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A4EF72" w14:textId="78E735EE" w:rsidR="00F46FB6" w:rsidRPr="00FD3336" w:rsidRDefault="008B5BF6" w:rsidP="00A1583C">
+    <w:p w14:paraId="66A4EF72" w14:textId="18DC42F6" w:rsidR="00F46FB6" w:rsidRPr="00FD3336" w:rsidRDefault="008F6CFA" w:rsidP="00A1583C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-892355477"/>
+          <w:id w:val="1744604586"/>
           <w:placeholder>
-            <w:docPart w:val="1C40F48C07E1446DAD172547C85EFFD6"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB4929" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00FB4929" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00EA0205" w:rsidRPr="00FD3336">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> website(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0205" w:rsidRPr="00FD3336">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
-      </w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">☐ </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-818114225"/>
+          <w:id w:val="1744604587"/>
           <w:placeholder>
-            <w:docPart w:val="1F1B4F0EF9BC48D3B05B1DCB35A53495"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB4929" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00FB4929" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB4929" w:rsidRPr="00FD3336">
-[...13 lines deleted...]
-        <w:t>social media accounts (e.g., Facebook, Instagram, X/Twitter, YouTube, etc.)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> social media accounts (e.g., Facebook, Instagram, X/Twitter, YouTube, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B29523E" w14:textId="02AA1E14" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="007D0770" w:rsidP="00FD3336">
+    <w:p w14:paraId="3B29523E" w14:textId="6F007004" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="007D0770" w:rsidP="00FD3336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD3336">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> I understand that image(s) and/or video(s) posted on the internet can be viewed and downloaded by others and that social media posts may be shared or re-tweeted by other accounts once posted by the </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I understand that image(s) and/or video(s) posted on the internet can be viewed and downloaded by others and that social media posts may be shared or re-tweeted by other accounts once posted by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="1732110972"/>
+          <w:id w:val="1744604588"/>
           <w:placeholder>
-            <w:docPart w:val="285FE9E2BE89410E922730DF28679862"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">and I hereby consent to the same.  </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> and I hereby consent to the same.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FE4A65" w14:textId="173F294A" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="008B5BF6" w:rsidP="00B9363A">
+    <w:p w14:paraId="10FE4A65" w14:textId="173F294A" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="008F6CFA" w:rsidP="00B9363A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...47 lines deleted...]
-        <w:t>Printed materials (brochures, flyers, newsletters)</w:t>
+      <w:r>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Printed materials (brochures, flyers, newsletters)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BC6A17" w14:textId="28F3F45E" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="007D0770" w:rsidP="00FD3336">
+    <w:p w14:paraId="61BC6A17" w14:textId="5D68B4F8" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="007D0770" w:rsidP="00FD3336">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD3336">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> This does NOT include marketing materials used by </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This does NOT include marketing materials used by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-411469430"/>
+          <w:id w:val="1744604589"/>
           <w:placeholder>
-            <w:docPart w:val="994BE9C27E3043779924E17569C8945B"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> which may involve </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-1630466733"/>
+          <w:id w:val="1744604590"/>
           <w:placeholder>
-            <w:docPart w:val="08D9BE71A32047FAAEB918B2EC267726"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00FD3336">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> being directly or indirectly paid. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> being directly or indirectly paid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41017B91" w14:textId="72E4F61C" w:rsidR="00CB28DF" w:rsidRPr="00FD3336" w:rsidRDefault="008B5BF6" w:rsidP="00B9363A">
+    <w:p w14:paraId="41017B91" w14:textId="72E4F61C" w:rsidR="00CB28DF" w:rsidRPr="00FD3336" w:rsidRDefault="008F6CFA" w:rsidP="00B9363A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="554815700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00FD3336">
@@ -2340,51 +1558,51 @@
       <w:r w:rsidR="00EA0205" w:rsidRPr="00FD3336">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Internal provider communications (staff training materials, internal </w:t>
       </w:r>
       <w:r w:rsidR="007D0770" w:rsidRPr="00FD3336">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>newsletters)</w:t>
       </w:r>
       <w:r w:rsidR="007D0770" w:rsidRPr="00FD3336">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D208F34" w14:textId="54C282E3" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="008B5BF6" w:rsidP="00B9363A">
+    <w:p w14:paraId="4D208F34" w14:textId="54C282E3" w:rsidR="007D0770" w:rsidRPr="00FD3336" w:rsidRDefault="008F6CFA" w:rsidP="00B9363A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1048752142"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B9363A" w:rsidRPr="00FD3336">
@@ -2439,93 +1657,93 @@
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:id w:val="-418407857"/>
               <w:placeholder>
                 <w:docPart w:val="93F7E2F024D2465CA5906287694171E2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00461BBE" w:rsidRPr="00FD3336">
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                 </w:rPr>
                 <w:t>Click or tap here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3637A531" w14:textId="2D0B8C3B" w:rsidR="007D0770" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="007D0770">
+    <w:p w14:paraId="3637A531" w14:textId="2D0B8C3B" w:rsidR="007D0770" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="007D0770">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="246E0D93">
-          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1153" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8EBFC9" w14:textId="06CE5FA3" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="007D0770">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identifying Information (choose one)</w:t>
       </w:r>
       <w:r w:rsidR="007D0770" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3860284F" w14:textId="4C22FD5D" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA358A">
+    <w:p w14:paraId="3860284F" w14:textId="4C22FD5D" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-408926634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2651,51 +1869,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> The image(s)/video(s) may be used </w:t>
       </w:r>
       <w:r w:rsidR="00EA0205" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00EA0205" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifying information as described below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF73192" w14:textId="2EA9E7B5" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA358A">
+    <w:p w14:paraId="5BF73192" w14:textId="2EA9E7B5" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1682778958"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2704,51 +1922,51 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A06255">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA0205" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>First name only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353583D5" w14:textId="472AD229" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA358A">
+    <w:p w14:paraId="353583D5" w14:textId="472AD229" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA358A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-1414777258"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2757,232 +1975,170 @@
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A06255">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F46A0" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>First and last name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60744803" w14:textId="3EE235F0" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="60744803" w14:textId="3EE235F0" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="0A1F4CC8">
-          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1154" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FB97D8" w14:textId="3542D277" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SECTION IV</w:t>
       </w:r>
       <w:r w:rsidR="00FF197E" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.  I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>MPORTANT LIMITATIONS AND PRIVACY PROTECTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FD23DE" w14:textId="2E9D74C5" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
+    <w:p w14:paraId="39FD23DE" w14:textId="01C63482" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5496E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">No requirement to consent. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I understand that signing this form is voluntary, and I do not have to sign it to receive services or supports from </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="1707296117"/>
+          <w:id w:val="1744604591"/>
           <w:placeholder>
-            <w:docPart w:val="6C310EF6F89F4C4C84B129F0CE8E2DC3"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D96AD4" w:rsidRPr="00B5496E">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">withdraw my consent. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> I understand that no punitive or negative actions will be taken against me if I do not sign this authorization or if I withdraw my consent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F55D2CA" w14:textId="15A4609C" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No private/sensitive settings</w:t>
       </w:r>
@@ -3009,250 +2165,178 @@
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This permission does not authorize photography/videography during personal care or in private areas (e.g., bathrooms/bedrooms), or in circumstances that a reasonable person would consider </w:t>
       </w:r>
       <w:r w:rsidR="003467FC" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">intrusive, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>private or sensitive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1231ADAC" w14:textId="6A390706" w:rsidR="00214DC4" w:rsidRPr="00B5496E" w:rsidRDefault="00214DC4" w:rsidP="00EA0205">
+    <w:p w14:paraId="1231ADAC" w14:textId="4309676B" w:rsidR="00214DC4" w:rsidRPr="00B5496E" w:rsidRDefault="00214DC4" w:rsidP="00EA0205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5496E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...43 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No permission to use images for marketing purposes. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This authorization does not permit </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-264920870"/>
+          <w:id w:val="1744604592"/>
           <w:placeholder>
-            <w:docPart w:val="75391DC1E6504999AB05E1938BE03363"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="006C60FD">
+          <w:r w:rsidR="00C47C30">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D96AD4" w:rsidRPr="00B5496E">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> to use photographs or video images of me for marketing purposes as defined by the Health Insurance Portability and Accountability Act (“HIPAA”) in 45 CFR 164.501, 164.508(a)(3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0773D9" w14:textId="083D7E9C" w:rsidR="00F46FB6" w:rsidRPr="00B5496E" w:rsidRDefault="00214DC4" w:rsidP="00EA0205">
+    <w:p w14:paraId="1E0773D9" w14:textId="5724724F" w:rsidR="00F46FB6" w:rsidRPr="00B5496E" w:rsidRDefault="00214DC4" w:rsidP="00EA0205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5496E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> This authorization does not permit </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">No permission to alter images. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This authorization does not permit </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-1215656527"/>
+          <w:id w:val="1744604593"/>
           <w:placeholder>
-            <w:docPart w:val="82D5F32529D44731A70E8F2CCF0FF9B4"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
-[...3 lines deleted...]
-            <w:t>[Title]</w:t>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Agency</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00461BBE" w:rsidRPr="00B5496E">
-[...21 lines deleted...]
-        <w:t>, including with the use of Artificial Intelligence (“AI”)</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> to alter images in any way, including with the use of Artificial Intelligence (“AI”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263290F5" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Redisclosure.</w:t>
       </w:r>
@@ -3261,67 +2345,67 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> I understand that once images/videos or identifying information are shared, recipients may re-disclose </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>them</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and they may not be protected by privacy laws or regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEFC7BD" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="7CEFC7BD" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="6DD141FC">
-          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1155" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CE9B78" w14:textId="3D586E71" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SECTION V</w:t>
       </w:r>
       <w:r w:rsidR="00FF197E" w:rsidRPr="00B5496E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3353,51 +2437,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I understand I may revoke (cancel) this permission at any time by submitting a written request to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB34BC3" w14:textId="4F0980B2" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provider Contact/Office/Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5496E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="1626892797"/>
           <w:placeholder>
             <w:docPart w:val="6A7DAC4455EF477F92DAE93A423E2054"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3559,453 +2642,257 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="-2087366968"/>
           <w:placeholder>
             <w:docPart w:val="97F44DBD132346F2956163789AC6C878"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2C6E5C52" w14:textId="5C4C19A3" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
+    <w:p w14:paraId="2C6E5C52" w14:textId="708B3F23" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5496E">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">Revocation applies going forward only. It does not apply to uses or disclosures that already occurred before </w:t>
-      </w:r>
-[...281 lines deleted...]
-        <w:t xml:space="preserve"> at the conclusion of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:alias w:val="Subject"/>
+          <w:alias w:val="Title"/>
           <w:tag w:val=""/>
-          <w:id w:val="-49999043"/>
+          <w:id w:val="1744604594"/>
           <w:placeholder>
-            <w:docPart w:val="69DFE0D409DE44B3A3C8B36F5F424A73"/>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00547894" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
-          <w:r w:rsidR="00836619">
-[...5 lines deleted...]
-          <w:r w:rsidR="00547894" w:rsidRPr="00B5496E">
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Agency</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00547894" w:rsidRPr="00B5496E">
-[...41 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:t xml:space="preserve"> received my written revocation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D87F85" w14:textId="3C828A4A" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After revocation, </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:alias w:val="Title"/>
+          <w:tag w:val=""/>
+          <w:id w:val="1744604595"/>
+          <w:placeholder>
+            <w:docPart w:val="90F5EE40168E42C09878A3ECDB68B335"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Agency</w:t>
+          </w:r>
+          <w:r w:rsidR="00C47C30" w:rsidRPr="00B5496E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>]</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> will stop future use and will remove images/videos from social media-controlled platforms where feasible but cannot guarantee removal of copies shared by others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA0E0F7" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:pict w14:anchorId="0FDD5CA2">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E340CB" w14:textId="4F9C5C0D" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5496E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SECTION VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF197E" w:rsidRPr="00B5496E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5496E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>EXPIRATION OF THIS PERMISSION (REQUIRED)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53397626" w14:textId="53842153" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This permission expires at the conclusion of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+        </w:rPr>
+        <w:t>[Event]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (must occur within 1 year of the date signed). If no event is listed, this permission expires </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>no later than one (1) year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5496E">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> from the date signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DEF82D" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="01DEF82D" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="3A375E89">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E37DC2" w14:textId="7F01B460" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00FF197E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -4538,51 +3425,51 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:id w:val="942501289"/>
           <w:placeholder>
             <w:docPart w:val="5066217AB0D9463F8D303A993D0F9F1C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA358A" w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="311E05B3" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008B5BF6" w:rsidP="00EA0205">
+    <w:p w14:paraId="311E05B3" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="008F6CFA" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="793283A2">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CD6B35" w14:textId="77777777" w:rsidR="00EA0205" w:rsidRPr="00B5496E" w:rsidRDefault="00EA0205" w:rsidP="00931040">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -4762,61 +3649,61 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1FEA5E" w14:textId="77777777" w:rsidR="00CA46C2" w:rsidRPr="00B5496E" w:rsidRDefault="00CA46C2"/>
     <w:sectPr w:rsidR="00CA46C2" w:rsidRPr="00B5496E" w:rsidSect="00931040">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="720" w:bottom="720" w:left="720" w:header="270" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42190376" w14:textId="77777777" w:rsidR="001C2BA3" w:rsidRDefault="001C2BA3" w:rsidP="00EA0205">
+    <w:p w14:paraId="43D02D84" w14:textId="77777777" w:rsidR="006404B8" w:rsidRDefault="006404B8" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1621A1C0" w14:textId="77777777" w:rsidR="001C2BA3" w:rsidRDefault="001C2BA3" w:rsidP="00EA0205">
+    <w:p w14:paraId="4E78C7DC" w14:textId="77777777" w:rsidR="006404B8" w:rsidRDefault="006404B8" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4826,82 +3713,82 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="564AD453" w14:textId="77777777" w:rsidR="001C2BA3" w:rsidRDefault="001C2BA3" w:rsidP="00EA0205">
+    <w:p w14:paraId="37A6C05F" w14:textId="77777777" w:rsidR="006404B8" w:rsidRDefault="006404B8" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="632310EA" w14:textId="77777777" w:rsidR="001C2BA3" w:rsidRDefault="001C2BA3" w:rsidP="00EA0205">
+    <w:p w14:paraId="037553D1" w14:textId="77777777" w:rsidR="006404B8" w:rsidRDefault="006404B8" w:rsidP="00EA0205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A590376" w14:textId="2CE8A00C" w:rsidR="00EA0205" w:rsidRDefault="00EA0205" w:rsidP="00EA0205">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FA5B5EE" w14:textId="7350BAF5" w:rsidR="00931040" w:rsidRDefault="00931040" w:rsidP="00931040">
@@ -5937,194 +4824,208 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="19556070">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1125468509">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1372611273">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="646327040">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1458184878">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="457844560">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rAGgJ8b7sO9+BGpRtzUZlrMna/Kf2gXMk6MnOpySZ+B3xCRWRXuw+hjM9EDsPAxbiVhiLaWTGyTVSG2t9mPkFA==" w:salt="cXbHOq4t9BBntE1eaniK+A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2059"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA0205"/>
     <w:rsid w:val="00024AFB"/>
     <w:rsid w:val="000319B9"/>
+    <w:rsid w:val="00032D71"/>
     <w:rsid w:val="00037065"/>
+    <w:rsid w:val="0007248F"/>
     <w:rsid w:val="000A4D0A"/>
     <w:rsid w:val="000C68D2"/>
     <w:rsid w:val="000F16FA"/>
     <w:rsid w:val="00107E20"/>
     <w:rsid w:val="0016163F"/>
     <w:rsid w:val="0016313E"/>
+    <w:rsid w:val="0018560B"/>
     <w:rsid w:val="001A4BEF"/>
     <w:rsid w:val="001B4A9C"/>
     <w:rsid w:val="001C2BA3"/>
     <w:rsid w:val="002003CD"/>
     <w:rsid w:val="00214DC4"/>
     <w:rsid w:val="00216022"/>
     <w:rsid w:val="00221019"/>
     <w:rsid w:val="00230F3E"/>
     <w:rsid w:val="002643BC"/>
     <w:rsid w:val="00271460"/>
     <w:rsid w:val="00281945"/>
     <w:rsid w:val="002B4FEE"/>
     <w:rsid w:val="002F46A0"/>
     <w:rsid w:val="0031084B"/>
     <w:rsid w:val="0032590B"/>
     <w:rsid w:val="003467FC"/>
     <w:rsid w:val="003A1D9F"/>
+    <w:rsid w:val="003D4EE4"/>
     <w:rsid w:val="003F2DCE"/>
     <w:rsid w:val="0040577A"/>
     <w:rsid w:val="00461BBE"/>
     <w:rsid w:val="004A4CBB"/>
     <w:rsid w:val="004B45F3"/>
     <w:rsid w:val="004C607B"/>
     <w:rsid w:val="004E3C7A"/>
     <w:rsid w:val="004E53BB"/>
     <w:rsid w:val="00513108"/>
     <w:rsid w:val="00547894"/>
     <w:rsid w:val="00555635"/>
     <w:rsid w:val="005721D7"/>
+    <w:rsid w:val="0057341E"/>
     <w:rsid w:val="00574826"/>
     <w:rsid w:val="005931C4"/>
     <w:rsid w:val="0059626E"/>
     <w:rsid w:val="005A6338"/>
     <w:rsid w:val="005A7256"/>
     <w:rsid w:val="005E1DA0"/>
     <w:rsid w:val="005E2CBD"/>
     <w:rsid w:val="0060692E"/>
     <w:rsid w:val="006164E4"/>
     <w:rsid w:val="0062170F"/>
     <w:rsid w:val="00624EB7"/>
     <w:rsid w:val="006314C5"/>
     <w:rsid w:val="00636098"/>
+    <w:rsid w:val="006404B8"/>
     <w:rsid w:val="006651D1"/>
+    <w:rsid w:val="00665D74"/>
     <w:rsid w:val="00673CF6"/>
     <w:rsid w:val="006A5CF7"/>
     <w:rsid w:val="006B2589"/>
     <w:rsid w:val="006C60FD"/>
     <w:rsid w:val="007178B0"/>
     <w:rsid w:val="00737B07"/>
     <w:rsid w:val="007415E8"/>
     <w:rsid w:val="0075794E"/>
     <w:rsid w:val="00782811"/>
     <w:rsid w:val="007845A6"/>
+    <w:rsid w:val="007A37DE"/>
     <w:rsid w:val="007A3FBE"/>
     <w:rsid w:val="007D0770"/>
     <w:rsid w:val="007D4948"/>
     <w:rsid w:val="007E2A21"/>
     <w:rsid w:val="007F5DFD"/>
     <w:rsid w:val="0081339E"/>
     <w:rsid w:val="00815EA9"/>
     <w:rsid w:val="00836619"/>
     <w:rsid w:val="00876FD0"/>
     <w:rsid w:val="00886BF6"/>
     <w:rsid w:val="008B3358"/>
     <w:rsid w:val="008B5BF6"/>
     <w:rsid w:val="008E4D86"/>
+    <w:rsid w:val="008E7ACB"/>
+    <w:rsid w:val="008F6CFA"/>
     <w:rsid w:val="008F7C3B"/>
     <w:rsid w:val="00911722"/>
     <w:rsid w:val="00927EF4"/>
     <w:rsid w:val="00931040"/>
+    <w:rsid w:val="009413DD"/>
     <w:rsid w:val="009B4083"/>
     <w:rsid w:val="00A030FF"/>
     <w:rsid w:val="00A06255"/>
     <w:rsid w:val="00A1583C"/>
     <w:rsid w:val="00A3274A"/>
     <w:rsid w:val="00A346FC"/>
     <w:rsid w:val="00A605FE"/>
     <w:rsid w:val="00AE15C3"/>
     <w:rsid w:val="00AF05BF"/>
     <w:rsid w:val="00AF64DC"/>
     <w:rsid w:val="00B022F7"/>
     <w:rsid w:val="00B12B8C"/>
     <w:rsid w:val="00B276D8"/>
     <w:rsid w:val="00B520E9"/>
     <w:rsid w:val="00B5496E"/>
     <w:rsid w:val="00B83673"/>
     <w:rsid w:val="00B919B7"/>
     <w:rsid w:val="00B9363A"/>
     <w:rsid w:val="00BD358B"/>
     <w:rsid w:val="00C33C2E"/>
+    <w:rsid w:val="00C47C30"/>
     <w:rsid w:val="00CA46C2"/>
     <w:rsid w:val="00CB28DF"/>
     <w:rsid w:val="00CE7EE3"/>
     <w:rsid w:val="00CF31BF"/>
     <w:rsid w:val="00D1537D"/>
     <w:rsid w:val="00D354B3"/>
     <w:rsid w:val="00D555CC"/>
     <w:rsid w:val="00D87A2A"/>
     <w:rsid w:val="00D96AD4"/>
     <w:rsid w:val="00DC68D6"/>
     <w:rsid w:val="00DE2F17"/>
     <w:rsid w:val="00DF2C9B"/>
     <w:rsid w:val="00E54242"/>
     <w:rsid w:val="00E574C0"/>
+    <w:rsid w:val="00E64324"/>
     <w:rsid w:val="00E66917"/>
     <w:rsid w:val="00E86F38"/>
     <w:rsid w:val="00EA0205"/>
     <w:rsid w:val="00EA358A"/>
     <w:rsid w:val="00ED6D0F"/>
+    <w:rsid w:val="00EE1377"/>
     <w:rsid w:val="00F12405"/>
     <w:rsid w:val="00F31F4C"/>
     <w:rsid w:val="00F333B6"/>
     <w:rsid w:val="00F3518E"/>
     <w:rsid w:val="00F46FB6"/>
     <w:rsid w:val="00F544C6"/>
     <w:rsid w:val="00F75B52"/>
     <w:rsid w:val="00F958A3"/>
     <w:rsid w:val="00FB3CBA"/>
     <w:rsid w:val="00FB4929"/>
     <w:rsid w:val="00FD3336"/>
     <w:rsid w:val="00FF197E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7735,651 +6636,86 @@
             <w:pStyle w:val="90F5EE40168E42C09878A3ECDB68B3352"/>
           </w:pPr>
           <w:r w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency</w:t>
           </w:r>
           <w:r w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F256A6E8E496401EB71A9872B29CB262"/>
-[...162 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C4B15165FD9A497D8E11BBC8878A9816"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6FF36B05-5324-4489-9601-FBCB10757093}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AA5626" w:rsidRDefault="00E5241F" w:rsidP="00E5241F">
           <w:pPr>
             <w:pStyle w:val="C4B15165FD9A497D8E11BBC8878A98161"/>
           </w:pPr>
           <w:r w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Event</w:t>
           </w:r>
           <w:r w:rsidRPr="00B5496E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-            </w:rPr>
-[...399 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="93F7E2F024D2465CA5906287694171E2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{579B0C69-FDDF-4247-9C13-80E6AF118B3E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AA5626" w:rsidRDefault="00E5241F" w:rsidP="00E5241F">
           <w:pPr>
             <w:pStyle w:val="93F7E2F024D2465CA5906287694171E21"/>
@@ -8443,95 +6779,104 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C3B2B"/>
+    <w:rsid w:val="00032D71"/>
+    <w:rsid w:val="0007248F"/>
+    <w:rsid w:val="00195497"/>
     <w:rsid w:val="00421E2E"/>
     <w:rsid w:val="004C3B2B"/>
     <w:rsid w:val="005360CF"/>
+    <w:rsid w:val="006415AA"/>
     <w:rsid w:val="006C678C"/>
     <w:rsid w:val="007415E8"/>
+    <w:rsid w:val="007A37DE"/>
     <w:rsid w:val="00815EA9"/>
+    <w:rsid w:val="009144D8"/>
     <w:rsid w:val="00AA5626"/>
     <w:rsid w:val="00B378F7"/>
+    <w:rsid w:val="00B7312C"/>
+    <w:rsid w:val="00C11793"/>
     <w:rsid w:val="00C6018B"/>
     <w:rsid w:val="00D1537D"/>
     <w:rsid w:val="00E5241F"/>
+    <w:rsid w:val="00EE1377"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8943,278 +7288,175 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006C678C"/>
+    <w:rsid w:val="00195497"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A7D231730ED462AAA9770D4D5441D57">
     <w:name w:val="3A7D231730ED462AAA9770D4D5441D57"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="90F5EE40168E42C09878A3ECDB68B3352">
     <w:name w:val="90F5EE40168E42C09878A3ECDB68B3352"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9F0A328834B46C2AA3B06107ABA55943">
     <w:name w:val="A9F0A328834B46C2AA3B06107ABA55943"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6602D095DC964A9283BD6AE5E8573EE43">
     <w:name w:val="6602D095DC964A9283BD6AE5E8573EE43"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2C085270A844E69AC02CC5D9D8FA98A3">
     <w:name w:val="D2C085270A844E69AC02CC5D9D8FA98A3"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="020B42288DCF49A0BC5C3AAEA10CFF443">
     <w:name w:val="020B42288DCF49A0BC5C3AAEA10CFF443"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4B15165FD9A497D8E11BBC8878A98161">
     <w:name w:val="C4B15165FD9A497D8E11BBC8878A98161"/>
     <w:rsid w:val="00E5241F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5C0356FFE5D4A268B20BC8083CA56E23">
     <w:name w:val="A5C0356FFE5D4A268B20BC8083CA56E23"/>
     <w:rsid w:val="00E5241F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="063B380BF47143BDA93F27759A5048D23">
     <w:name w:val="063B380BF47143BDA93F27759A5048D23"/>
     <w:rsid w:val="00E5241F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BE426EF28724EB2BD5108A8B38680E03">
     <w:name w:val="0BE426EF28724EB2BD5108A8B38680E03"/>
     <w:rsid w:val="00E5241F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C40F48C07E1446DAD172547C85EFFD61">
-[...33 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="93F7E2F024D2465CA5906287694171E21">
     <w:name w:val="93F7E2F024D2465CA5906287694171E21"/>
-    <w:rsid w:val="00E5241F"/>
-[...19 lines deleted...]
-    <w:name w:val="82D5F32529D44731A70E8F2CCF0FF9B41"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A7DAC4455EF477F92DAE93A423E20543">
     <w:name w:val="6A7DAC4455EF477F92DAE93A423E20543"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B2D3D61FC9E4708AF94901CDE7E346E3">
     <w:name w:val="3B2D3D61FC9E4708AF94901CDE7E346E3"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6977AF39BD904FFF9906125ABBA92A0C3">
     <w:name w:val="6977AF39BD904FFF9906125ABBA92A0C3"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97F44DBD132346F2956163789AC6C8783">
     <w:name w:val="97F44DBD132346F2956163789AC6C8783"/>
-    <w:rsid w:val="00E5241F"/>
-[...5 lines deleted...]
-    <w:name w:val="69DFE0D409DE44B3A3C8B36F5F424A731"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09177F80524D4E128DED1305FDCEA9C33">
     <w:name w:val="09177F80524D4E128DED1305FDCEA9C33"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F6D60F41476491BBDB1189705A0DFCE3">
     <w:name w:val="5F6D60F41476491BBDB1189705A0DFCE3"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DECD98BC96743FB9939AA793B30E3EB3">
     <w:name w:val="6DECD98BC96743FB9939AA793B30E3EB3"/>
     <w:rsid w:val="00E5241F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
@@ -9542,70 +7784,59 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100882F31083BF4FF4FB79C12AF7FB2DB4B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f7e04139c0d716f21bff4650e769b1d2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4ee29582-f225-483b-a658-7e90f7131954" xmlns:ns3="09fccdc1-8c61-414f-aee4-3c7c0b98364f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3bf6f9933d67b6922157ceecf086fd08" ns2:_="" ns3:_="">
     <xsd:import namespace="4ee29582-f225-483b-a658-7e90f7131954"/>
     <xsd:import namespace="09fccdc1-8c61-414f-aee4-3c7c0b98364f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9784,124 +8015,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ee29582-f225-483b-a658-7e90f7131954">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="09fccdc1-8c61-414f-aee4-3c7c0b98364f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C75DE0B3-2E10-4821-8832-F8862C589323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D40D040-918F-411E-8E4B-763DD451D0CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4ee29582-f225-483b-a658-7e90f7131954"/>
     <ds:schemaRef ds:uri="09fccdc1-8c61-414f-aee4-3c7c0b98364f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A64D0AA-7B89-413E-A970-3A54A477330D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4ee29582-f225-483b-a658-7e90f7131954"/>
+    <ds:schemaRef ds:uri="09fccdc1-8c61-414f-aee4-3c7c0b98364f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1075</Words>
-  <Characters>6129</Characters>
+  <Words>1008</Words>
+  <Characters>5746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7190</CharactersWithSpaces>
+  <CharactersWithSpaces>6741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stomboly-Lorenzo, Michelle (DDS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100882F31083BF4FF4FB79C12AF7FB2DB4B</vt:lpwstr>
   </property>