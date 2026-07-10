--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -1,6700 +1,9150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C5BC437" w14:textId="1AB58C3A" w:rsidR="00F55E73" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="004D4EF2">
+    <w:p w14:paraId="3234AE35" w14:textId="628CF323" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="001430F2">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="5"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38CCED87" wp14:editId="61B22001">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>385763</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-23812</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5072062" cy="109537"/>
+                <wp:effectExtent l="0" t="0" r="33655" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Group 14">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5072062" cy="109537"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4491990" cy="76200"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="15" name="Graphic 15"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="38100"/>
+                            <a:ext cx="4491990" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="4491990">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4491558" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="76200">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1C270203" id="Group 14" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:30.4pt;margin-top:-1.85pt;width:399.35pt;height:8.6pt;z-index:251695616;mso-width-relative:margin;mso-height-relative:margin" coordsize="44919,762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMz8i+ewIAAJcFAAAOAAAAZHJzL2Uyb0RvYy54bWykVFtv2yAUfp+0/4B4X+ykTdJYcaqpWaNJ&#10;VVepmfZMML5oGNiBxO6/3wHbuXVPnR+sA5zr932wvG9rSQ4CbKVVSsejmBKhuM4qVaT05/bxyx0l&#10;1jGVMamVSOmbsPR+9fnTsjGJmOhSy0wAwSTKJo1JaemcSaLI8lLUzI60EQoPcw01c7iEIsqANZi9&#10;ltEkjmdRoyEzoLmwFnfX3SFdhfx5Lrj7kedWOCJTir258Ifw3/l/tFqypABmyor3bbAPdFGzSmHR&#10;Y6o1c4zsoXqXqq44aKtzN+K6jnSeV1yEGXCacXw1zQb03oRZiqQpzBEmhPYKpw+n5c+HDZhX8wJd&#10;92g+af7bIi5RY4rk/Nyvi5Nzm0Ptg3AI0gZE346IitYRjpvTeD6JZxNKOJ6N48X0Zt5Bzkvk5V0Y&#10;L7/1gbe3i/FigYz5wPkMqfZxEUu6qqG3Yy+NQfHYEz72//B5LZkRAXbr538BUmXY/ZQSxWrU8KaX&#10;C+5gT744enkI+5Xt0fwnQDd3424WlgwgXcw6nswvR2UJ31u3ETqAzQ5P1mEdVFo2WKwcLN6qwQSU&#10;vhe9DKJ3lKDogRIU/a5jwDDn43wqb5ImpUMjfq/WB7HV4dRd8YQsnE6lOvfyGaZTvPODFNC380DD&#10;lwkcHkvj5vlwUvkuOrZ9ZatllT1WUoYFFLsHCeTA/FUOXy+JCzcD1q2ZLTu/cNS7SRU0bZOOH8/b&#10;TmdvSG+DhKbU/tkzEJTI7woF5B+LwYDB2A0GOPmgw5MSEMKa2/YXA0N8+ZQ6pPZZDzpiycCaB+Ho&#10;6yOV/rp3Oq88pajpoaN+gZoOVrj9aF08L+fr4HV6T1d/AQAA//8DAFBLAwQUAAYACAAAACEAnAvl&#10;h98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3YTQ2obsymlqKci2ArS&#10;2zb7moRm34bsNkn/vc+THocZZr7J15NtxYC9bxwpiOcRCKTSmYYqBV+Ht9kShA+ajG4doYIbelgX&#10;93e5zowb6ROHfagEl5DPtII6hC6T0pc1Wu3nrkNi7+x6qwPLvpKm1yOX21Y+RdFCWt0QL9S6w22N&#10;5WV/tQreRz1ukvh12F3O29vxkH5872JU6vFh2ryACDiFvzD84jM6FMx0clcyXrQKFhGTBwWz5BkE&#10;+8t0lYI4cTBJQRa5/H+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMz8i+ewIAAJcF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcC+WH3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;">
+                <v:shape id="Graphic 15" o:spid="_x0000_s1027" style="position:absolute;top:381;width:44919;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4491990,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBV+4KrwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IN9jbTCdMRzUtMhFE9jDr6vORnG2xuZQk0+6/X4SBb/fx/bxlOdpeXMiHzrGC10kGglg7&#10;03Gj4PuweXkHESKywd4xKfilAGXx+LDE3Lgr7+lSxUakEA45KmhjHHIpg27JYpi4gThxJ+ctxgR9&#10;I43Hawq3vZxm2Uxa7Dg1tDjQR0v6XP1YBet9teWdnu5WX/rTzvVQH32slXp+GlcLEJHGeBf/u7cm&#10;zX+D2y/pAFn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFX7gqvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4491558,e" filled="f" strokeweight="6pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0BE931" w14:textId="2252EE4E" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="004B2AE3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="791"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FDD0A6" w14:textId="7F63ACD6" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="000E7258" w:rsidP="000C5AC5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C1AF03B" wp14:editId="785DBC36">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5991225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1362075" cy="819150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2" descr="MassHealth logo"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1362075" cy="819150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D64274E" w14:textId="49EBB179" w:rsidR="000E7258" w:rsidRDefault="000E7258">
+                            <w:r>
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A68E178" wp14:editId="5CDA1459">
+                                  <wp:extent cx="1143000" cy="603504"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                                  <wp:docPr id="189599174" name="Picture 58" descr="MassHealth logo"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="2133241952" name="Picture 58" descr="MassHealth logo"/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId11">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1143000" cy="603504"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5C1AF03B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="MassHealth logo" style="position:absolute;left:0;text-align:left;margin-left:471.75pt;margin-top:2.35pt;width:107.25pt;height:64.5pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvJ8qA+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JcO4kFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbSr++SchyjvRXVgeBqydmd2eH6ejSaHaQPCm3Dq1nJmbQCW2V3Df/+7f7N&#10;FWchgm1Bo5UNf5KBX29ev1oPrpZz7FG30jMCsaEeXMP7GF1dFEH00kCYoZOWkh16A5FCvytaDwOh&#10;G13My/KiGNC3zqOQIdDfuynJNxm/66SIX7ouyMh0w6m3mFef121ai80a6p0H1ytxbAP+oQsDylLR&#10;E9QdRGB7r/6CMkp4DNjFmUBTYNcpITMHYlOVf7B57MHJzIXECe4kU/h/sOLz4dF99SyO73CkAWYS&#10;wT2g+BGYxdse7E7eeI9DL6GlwlWSrBhcqI9Xk9ShDglkO3zCloYM+4gZaOy8SaoQT0boNICnk+hy&#10;jEykkm8v5uXlkjNBuatqVS3zVAqon287H+IHiYalTcM9DTWjw+EhxNQN1M9HUjGL90rrPFht2dDw&#10;1XK+zBfOMkZF8p1WhmqW6ZuckEi+t22+HEHpaU8FtD2yTkQnynHcjnQwsd9i+0T8PU7+ovdAmx79&#10;L84G8lbDw889eMmZ/mhJw1W1WCQz5mCxvJxT4M8z2/MMWEFQDY+cTdvbmA08cb0hrTuVZXjp5Ngr&#10;eSarc/R3MuV5nE+9vMLNbwAAAP//AwBQSwMEFAAGAAgAAAAhADd8Gn3eAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXZLQNsSpEIgrqIVW4ubG2yQiXkex24S/Z3uC245m&#10;NPumWE+uE2ccQutJw3ymQCBV3rZUa/j8eL1bggjRkDWdJ9TwgwHW5fVVYXLrR9rgeRtrwSUUcqOh&#10;ibHPpQxVg86Eme+R2Dv6wZnIcqilHczI5a6T90o9SGda4g+N6fG5wep7e3Iadm/Hr32q3usXl/Wj&#10;n5Qkt5Ja395MT48gIk7xLwwXfEaHkpkO/kQ2iE7DKk0yjmpIFyAu/jxb8rgDX0myAFkW8v+E8hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvJ8qA+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3fBp93gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D64274E" w14:textId="49EBB179" w:rsidR="000E7258" w:rsidRDefault="000E7258">
+                      <w:r>
+                        <w:rPr>
+                          <w:noProof/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A68E178" wp14:editId="5CDA1459">
+                            <wp:extent cx="1143000" cy="603504"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                            <wp:docPr id="189599174" name="Picture 58" descr="MassHealth logo"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="2133241952" name="Picture 58" descr="MassHealth logo"/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId12">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1143000" cy="603504"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000E6DF7" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Formulario de solicitud de horas extras de PCA de MassHealth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153A2D99" w14:textId="52EF7A8B" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="001430F2" w:rsidP="00662FC8">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B9BBF02" wp14:editId="31F0E242">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>385445</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>351790</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5138420" cy="48895"/>
+                <wp:effectExtent l="0" t="38100" r="43180" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="24" name="Graphic 24">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5138420" cy="48895"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="4446905">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="4446739" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="76200">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3578AC86" id="Graphic 24" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:30.35pt;margin-top:27.7pt;width:404.6pt;height:3.85pt;z-index:-251658203;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="4446905,48895" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmS34uGQIAAF0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSZoYcYqhQYcB&#10;RVegGXZWZDk2JosapcTuvx8lfzTrbsN8ECiRIh/fo7y9a2vNLgpdBSbjs8mUM2Uk5JU5Zfz74eHT&#10;mjPnhcmFBqMy/qocv9t9/LBtbKrmUILOFTJKYlza2IyX3ts0SZwsVS3cBKwy5CwAa+Fpi6ckR9FQ&#10;9lon8+l0lTSAuUWQyjk63XdOvov5i0JJ/60onPJMZ5yw+bhiXI9hTXZbkZ5Q2LKSPQzxDyhqURkq&#10;OqbaCy/YGau/UtWVRHBQ+ImEOoGiqKSKPVA3s+m7bl5KYVXshchxdqTJ/b+08unyYp8xQHf2EeRP&#10;R4wkjXXp6Akb18e0BdYhloCzNrL4OrKoWs8kHS5nN+vFnMiW5Fus15tlYDkR6XBZnp3/oiAmEpdH&#10;5zsR8sES5WDJ1gwmkpRBRB1F9JyRiMgZiXjsRLTCh3sBXTBZQ8UXi9VmuozC1HBRB4he/w46QXvz&#10;anMdFTLc3mw4G9qk2C6CjFAmNjaWpsPr5rQJKG5XNKgRgwNd5Q+V1pFuPB3vNbKLCKMZv56nP8Is&#10;Or8XruzioqsP06ZXqhMnyHSE/PUZWUPznHH36yxQcaa/GhqYMPyDgYNxHAz0+h7iE4kMUc1D+0Og&#10;ZaF8xj1p+wTDOIp0UC2QMMaGmwY+nz0UVZA0TlGHqN/QDEe++vcWHsn1Pka9/RV2vwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAEznT3/fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyo3UJCE+JUCKkgIfVAAMHRTZYkwl6H2G1Tvp7lBMfVG828LVaTs2KPY+g9aZjPFAik2jc9tRpe&#10;ntcXSxAhGmqM9YQajhhgVZ6eFCZv/IGecF/FVnAJhdxo6GIccilD3aEzYeYHJGYffnQm8jm2shnN&#10;gcudlQulUulMT7zQmQHvOqw/q53T8Pj9vnnI7NtaHdWGXu3XfVLRQuvzs+n2BkTEKf6F4Vef1aFk&#10;p63fUROE1ZCqa05qSJIrEMyXaZaB2DK4nIMsC/n/gfIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAJkt+LhkCAABdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATOdPf98AAAAIAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l4446739,e" filled="f" strokeweight="6pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="000E6DF7" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="95"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>para el período de autorización previa (PA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A293912" w14:textId="5D73ACB7" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F70080">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMACIÓN GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7F3264" w14:textId="41615CD1" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00671AB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Personal_Care_Management_(PCM)_Agency_In"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Información de la Agencia de Supervisión de Cuidados Personales (PCM)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6120"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00227F9D" w:rsidRPr="00C85F67" w14:paraId="6111A1F1" w14:textId="77777777" w:rsidTr="000E6DF7">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7110" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33730DDC" w14:textId="1BB4B91B" w:rsidR="00227F9D" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Nombre de la Agencia de PCM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5FC4E6" w14:textId="4C85D374" w:rsidR="00227F9D" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>ID del proveedor de MassHealth de PCM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w14:paraId="6F396429" w14:textId="77777777" w:rsidTr="00227F9D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EF06A6" w14:textId="0EFBA032" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Solicitando nombre de contacto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DED15D" w14:textId="069E546A" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F12CC6D" w14:textId="06B663AF" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="00227F9D" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Fax</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DB63F58" w14:textId="2BF83657" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00671AB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Consumer_Information:"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Información del consumidor</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="724" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4666"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="4150"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="0561E46F" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A916A0" w14:textId="441DB3E2" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="000E6DF7" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Nombre del consumidor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D5992C" w14:textId="61CECBE7" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Fecha de nacimiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w14:paraId="6D02D3BA" w14:textId="77777777" w:rsidTr="00825C83">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D87260E" w14:textId="64B9A9DD" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>ID de MassHealth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6310" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="178539B0" w14:textId="33F91B07" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Número de ID del intermediario fiscal (si se conoce) del consumidor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="2DC71E37" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10976" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A205D9" w14:textId="1B5D3033" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Teléfono del consumidor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="64A89665" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10976" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADEE94A" w14:textId="5C73F29B" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Dirección del consumido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="339A820A" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6826" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="329E8AB7" w14:textId="59101504" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Nombre del representante (si corresponde)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="073C6926" w14:textId="03FAD12D" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Teléfono del representante (si corresponde)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23B8C76F" w14:textId="5C8B2B83" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00671AB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Personal_Care_Attendant_Provider_Informa"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Información del Asistente de Cuidados Personales</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="724" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6304"/>
+        <w:gridCol w:w="4688"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="1AC28F4B" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C7B8B5" w14:textId="3DBE9270" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Nombre del PCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FA19F4" w14:textId="3D8F4E9F" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00825C83">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Número de identificador único del PCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="5876BA60" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FFE812" w14:textId="3BE10461" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Dirección del PCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="65DA61F9" w14:textId="77777777" w:rsidTr="002B1DE6">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10992" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD8EBC9" w14:textId="3F934F0E" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00F3650B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Número de teléfono del PCA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05ED7323" w14:textId="3DFB046A" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00671AB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Tipo de autorización solicitada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0166CBDA" w14:textId="5F650296" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00825C83" w:rsidP="00662FC8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="835" w:right="979"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Por favor, elija el tipo de autorización para horas extras que solicita. Todo PCA está limitado a trabajar un máximo de 6</w:t>
+      </w:r>
+      <w:r w:rsidR="006776A1">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> horas semanales en toda circunstancia</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F1F" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D88393" w14:textId="0E2BE82D" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="002B1DE6" w:rsidP="002B1DE6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="979"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251717120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77853136" wp14:editId="6AE976A2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>569595</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="955549870" name="Group 955549870" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="121920" cy="121920"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2011902799" name="Graphic 30"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="6EB4C0C7" id="Group 955549870" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:44.85pt;margin-top:2pt;width:9.6pt;height:9.6pt;z-index:-251599360;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdNG8LlQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xnWttYdaqpXaNJ&#10;VVepqfZMMP7QMDAgcfLvd7k2TppK09T5wT6Yw+Xecw9c3+w7SXbCulargmazlBKhuC5bVRf0ZX3/&#10;6YoS55kqmdRKFPQgHL1Zfvxw3ZtczHWjZSksgSDK5b0paOO9yZPE8UZ0zM20EQomK2075mFo66S0&#10;rIfonUzmaXqR9NqWxmounIO/d8MkXWL8qhLc/6gqJzyRBYXcPL4tvjfhnSyvWV5bZpqWj2mwd2TR&#10;sVbBplOoO+YZ2dr2Taiu5VY7XfkZ112iq6rlAmuAarL0rJqV1VuDtdR5X5tJJpD2TKd3h+WPu5U1&#10;z+bJDtkDfND8lwNdkt7U+el8GNdH8r6yXVgERZA9KnqYFBV7Tzj8zObZYg66c5gaMSrOG2jLm1W8&#10;+fbXdQnLh00xtSmV3oB33FEe93/yPDfMCFTdhfKfLGnLgkJ7skU6v1wsKFGsAyuvRtd8RheFJIAd&#10;lIQKw8iNop7p9CW9AkFADwSoxqRWll1eRLUGHPoQq2Y53zq/EhplZ7sH53F5XUbEmoj4XkVo4RAE&#10;+0u0v6cE7G8pAftvBvsb5sO60MsASQ+9GjNpJhhmO70Ta408f9Y8SPI4K9UpK8aK7gBqJMSvwXAn&#10;xBEO1UdW/A7sQcR/JmKTTrbmUjsxxA9Fo8yTEMA7lVoq1CTNoDmheqdlW963UuLA1ptbacmOhSsG&#10;nyArhHhFM9b5O+aagYdTI00qPGvRMME6G10ewHc9OKyg7veWWUGJ/K7A2VC2j8BGsInAenmr8arD&#10;LsGe6/1PZg0J2xfUg9MedTQ4y6OHINlAGLhhpdJft15XbTAYHLaY0TiAw4YIbyVAr6690zGyjvf8&#10;8g8AAAD//wMAUEsDBBQABgAIAAAAIQBS3FpE3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;asMwEITvhb6D2EJvjWynP45rOYTQ9hQCTQqlt421sU2slbEU23n7Kqf2OMww802+nEwrBupdY1lB&#10;PItAEJdWN1wp+Nq/P6QgnEfW2FomBRdysCxub3LMtB35k4adr0QoYZehgtr7LpPSlTUZdDPbEQfv&#10;aHuDPsi+krrHMZSbViZR9CwNNhwWauxoXVN52p2Ngo8Rx9U8fhs2p+P68rN/2n5vYlLq/m5avYLw&#10;NPm/MFzxAzoUgelgz6ydaBWki5eQVPAYHl3tKF2AOChI5gnIIpf/+YtfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAB00bwuVAgAALwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFLcWkTfAAAABwEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBo3s0byQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeII3m+wK6q5NSylW7NEq2OPr5rlZ3LysSWy3/74RhB6HmfmGmS1G14sDhdh51lBMFQji&#10;xpuOWw0f7+vbRxAxIRvsPZOGE0VYzCdXM6yNP/IbHbapFRnCsUYNNqWhljI2lhzGqR+Is/flg8OU&#10;ZWilCXjMcNfLUql76bDjvGBxoJWl5nv76zSsl3YjN/wZMGLTPe+Kn7v9C2p9cz0un0AkGtMl/N9+&#10;NRpKVRSVKh+qCv4+5T8g52cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaN7NG8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00825C83" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorización temporal (complete la </w:t>
+      </w:r>
+      <w:r w:rsidR="00825C83" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Sección A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A13BB19" w14:textId="5E6254A3" w:rsidR="002B1DE6" w:rsidRPr="00C85F67" w:rsidRDefault="002B1DE6" w:rsidP="002B1DE6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="979"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251719168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23C4D3C9" wp14:editId="403251C5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>570865</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>27305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2034651312" name="Group 2034651312" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="121920" cy="121920"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1408177572" name="Graphic 30"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="58B2627C" id="Group 2034651312" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:44.95pt;margin-top:2.15pt;width:9.6pt;height:9.6pt;z-index:-251597312;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCit4kjlQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xna5NZdaqpWaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TppK09T5wT6Yw+Xecw9cXR86SfbCulargmazlBKhuC5bVRf0x9Pt&#10;hyUlzjNVMqmVKOizcPR69f7dVW9yMdeNlqWwBIIol/emoI33Jk8SxxvRMTfTRiiYrLTtmIehrZPS&#10;sh6idzKZp+ll0mtbGqu5cA7+rodJusL4VSW4/15VTngiCwq5eXxbfG/DO1ldsby2zDQtH9Ngb8ii&#10;Y62CTadQa+YZ2dn2Vaiu5VY7XfkZ112iq6rlAmuAarL0rJqN1TuDtdR5X5tJJpD2TKc3h+X3+401&#10;j+bBDtkDvNP8lwNdkt7U+el8GNdH8qGyXVgERZADKvo8KSoOnnD4mc2zz3PQncPUiFFx3kBbXq3i&#10;zde/rktYPmyKqU2p9Aa8447yuP+T57FhRqDqLpT/YElbQvaf0mW2WFws5pQo1oGVN6NrPqKLQhLA&#10;DkpChWHkRlHPdLpIlyAI6IEA1ZjUyrLFZVRrwKEPsWqW853zG6FRdra/cx6X12VErImIH1SEFg5B&#10;sL9E+3tKwP6WErD/drC/YT6sC70MkPRQ7ZhJM8Ew2+m9eNLI82fNgySPs1KdsmKs6A6gRkL8Ggx3&#10;QhzhUH1kxe/AHkT8ZyI26WRrLrUTQ/xQNMo8CQG8U6mlQk3SDJoTqndatuVtKyUObL29kZbsWbhi&#10;8AmyQogXNGOdXzPXDDycGmlS4VmLhgnW2eryGXzXg8MK6n7vmBWUyG8KnA1l+whsBNsIrJc3Gq86&#10;7BLs+XT4yawhYfuCenDavY4GZ3n0ECQbCAM3rFT6y87rqg0Gg8MWMxoHcNgQ4a0E6MW1dzpG1vGe&#10;X/0BAAD//wMAUEsDBBQABgAIAAAAIQAwiqa13gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7B&#10;SsNAFEX3gv8wPMGdnaSx0sRMSinqqghtBXH3mnlNQjNvQmaapH/vdKXLy72ce/LVZFoxUO8aywri&#10;WQSCuLS64UrB1+H9aQnCeWSNrWVScCUHq+L+LsdM25F3NOx9JQKEXYYKau+7TEpX1mTQzWxHHLqT&#10;7Q36EPtK6h7HADetnEfRizTYcHiosaNNTeV5fzEKPkYc10n8NmzPp83157D4/N7GpNTjw7R+BeFp&#10;8n9juOkHdSiC09FeWDvRKlimaVgqeE5A3OoojUEcFcyTBcgil//9i18AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAoreJI5UCAAAvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAMIqmtd4AAAAHAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUSqtDxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KbdENlZFIIMWLgETSBx3M91oX1OtsK49tbExMe7/f/ZovetuJMPjSOFeSjDARx5XTD&#10;tYLPj9XDFESIyBpbx6TgSgEW88HdDEvtLryl8y7WIoVwKFGBibErpQyVIYth5DrixB2dtxjT6Wup&#10;PV5SuG3lOMsm0mLDqcFgR6+GqtPuxypYLc1GbnjvMWDVvB3y78evd1TqftgvX0BE6uNN/O9e6zT/&#10;KZvmRfFcjOHvpwSAnP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEqrQ8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00825C83" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autorización para la continuidad de la atención (complete la </w:t>
+      </w:r>
+      <w:r w:rsidR="00825C83" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="6"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Sección B</w:t>
+      </w:r>
+      <w:r w:rsidR="00825C83" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146366BD" w14:textId="77777777" w:rsidR="003F5418" w:rsidRPr="00C85F67" w:rsidRDefault="003F5418" w:rsidP="00F20B8E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F5418" w:rsidRPr="00C85F67">
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="0" w:bottom="860" w:left="0" w:header="0" w:footer="677" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF6AEB2" w14:textId="6785B580" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00C873A6" w:rsidP="00122192">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="11631"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="634" w:right="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SECCIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A: </w:t>
+      </w:r>
+      <w:r w:rsidR="00646C41" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Autorización temporal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1498D981" w14:textId="69D70EE3" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00C873A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="245"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk210746126"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Las solicitudes de autorización temporal se aprobarán en una o más de las siguientes circunstancias</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC45F3" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07848407" w14:textId="30F4E332" w:rsidR="00361898" w:rsidRPr="00C85F67" w:rsidRDefault="00C873A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="245"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Formulario de solicitud de horas extra</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+        <w:t>Por favor, indique por qué período solicita autorización para horas extras</w:t>
+      </w:r>
+      <w:r w:rsidR="001312C0" w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B307BC3" w14:textId="2A67D0E2" w:rsidR="00361898" w:rsidRPr="00C85F67" w:rsidRDefault="00C873A6" w:rsidP="001E4852">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de PCA de MassHealth</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+        <w:t>Período del</w:t>
+      </w:r>
+      <w:r w:rsidR="00361898" w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
+        <w:t xml:space="preserve"> ________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>para el período de autorización previa (PA)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="00361898" w:rsidRPr="00C85F67">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Información general</w:t>
+        <w:t xml:space="preserve"> ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE7EF29" w14:textId="60E8D4E1" w:rsidR="007354BC" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00F55E73">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="53AAC45F" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w14:paraId="22A29E97" w14:textId="30CFEF45" w:rsidR="00EB63E1" w:rsidRPr="00C85F67" w:rsidRDefault="00AA293A" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="446" w:right="616"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Mi PCA trabaja para varios consumidores, y en total, trabaja más de 50 horas semanales, pero sin superar las 6</w:t>
+            </w:r>
+            <w:r w:rsidR="006776A1">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> horas por semana.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="EE0000"/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77FF92F7" wp14:editId="59CE9259">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>85059</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="50" name="Group 50" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="51" name="Graphic 51"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="4FB56691" id="Group 50" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.4pt;margin-top:6.7pt;width:9.6pt;height:9.6pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQEB2/jgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fJE1NfKEkzVEI&#10;aSEpfdbJ8geVtaqkO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp5zswJc/PFpwpI6HqTFPyH093&#10;Hy4580GYSmgwquTPyvPr1ft3V4Mt1BJa0JVyDJMYXwy25G0ItsgyL1vVC38GVhkM1uB6EXDomqxy&#10;YsDsvc6Wi8VFNoCrrAOpvMe/t2OQryh/XSsZvtW1V4HpkmNtgd6O3pv4zlZXomicsG0npzLEG6ro&#10;RWdw0TnVrQiCbV33KlXfSQce6nAmoc+grjupqAfsJl+cdLN2sLXUS1MMjZ1lQmlPdHpzWvmwWzv7&#10;aL+7sXqE9yB/edQlG2xTHMfjuDmQ97Xr4yRsgu1J0edZUbUPTOLPfJl/WqLuEkMTJsVli9vyapZs&#10;v/x1XiaKcVEqbS5lsOgdf5DH/588j62wilT3sf3vjnVVyc9zzozo0cLryS34B3uJiyMrKjiN/CTm&#10;iT7ni0sUAnUgQCrMKuX5x4uk0ogxPncrCrn1Ya2A5Ba7ex9oelMlJNqE5N4k6ND80faabB84Q9s7&#10;ztD2m9H2VoQ4L+5hhGzAPZoqaWcYoz3s1BMQL5xsGhZ5iGpzzEq5kiuQmgjpayndEXGCY/eJlb4j&#10;exTxn4l0xI+Wlhq8GvPHpknmWQjkHUutDWmyyHFzYvcedFfddVrTwDWbG+3YTsSrhZ4oK6Z4QbPO&#10;h1vh25FHoYmmDZ0xX4yGiUbaQPWMfhvQYSX3v7fCKc70V4OOxrZDAi6BTQIu6BugK452Cdd82v8U&#10;zrK4fMkDOu0BkrFFkTyExUbCyI0zDXzeBqi7aDA8ZKmiaYCHjBDdRoheXHfHY2Id7vfVHwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAH4Bps7cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C&#10;32EZwZvd/NEiMZtSinoqgq0g3qbJNAnNzobsNkm/vdOTnh6PN7z5vXw1206NNPjWsYF4EYEiLl3V&#10;cm3ga//28AzKB+QKO8dk4EIeVsXtTY5Z5Sb+pHEXaiUl7DM00ITQZ1r7siGLfuF6YsmObrAYxA61&#10;rgacpNx2OomipbbYsnxosKdNQ+Vpd7YG3iec1mn8Om5Px83lZ//08b2NyZj7u3n9AirQHP6O4Yov&#10;6FAI08GdufKqE58IeRBNH0FJniYy7XDVJegi1//5i18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUBAdv44CAAAnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAfgGmztwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+                      <v:shape id="Graphic 51" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRtYZFwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hvEJvmt2KIqtRRKrUo3/AHl83z83Szcs2SXX99qZQ8DjMzG+Y+bKzjbiSD7VjBfkwA0Fc&#10;Ol1zpeB03AymIEJE1tg4JgV3CrBc9HtzLLS78Z6uh1iJBOFQoAITY1tIGUpDFsPQtcTJuzhvMSbp&#10;K6k93hLcNvItyybSYs1pwWBLa0Pl9+HXKtiszE7u+OwxYFm/f+Y/o68tKvX60q1mICJ18Rn+b39o&#10;BeMc/r6kHyAXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRtYZFwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w14:paraId="3BAA6EE5" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="2845"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2FE2F" w14:textId="2C5F0756" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00E645FC" w:rsidP="001E4852">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="446"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251791872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54A92F5B" wp14:editId="343F59BF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>88900</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>85090</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1902305599" name="Group 1902305599" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1425706120" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6F502EA2" id="Group 1902305599" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:7pt;margin-top:6.7pt;width:9.6pt;height:9.6pt;z-index:-251524608;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfid5XlAIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21na9pZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg4sbg6dJHthXatVQbOLlBKhuC5bVRf0x+bu&#10;wzUlzjNVMqmVKOizcPRm+f7doje5mOlGy1JYAkmUy3tT0MZ7kyeJ443omLvQRigIVtp2zMPQ1klp&#10;WQ/ZO5nM0nSe9NqWxmounIO/qyFIl5i/qgT336vKCU9kQaE2j2+L7214J8sFy2vLTNPysQz2hio6&#10;1ipYdEq1Yp6RnW1fpepabrXTlb/gukt0VbVcYA/QTZaedbO2emewlzrvazPJBNKe6fTmtPxhv7bm&#10;yTzaoXqA95r/cqBL0ps6P42HcX0kHyrbhUnQBDmgos+TouLgCYef2Sz7PAPdOYRGjIrzBrbl1Sze&#10;fP3rvITlw6JY2lRKb8A77iiP+z95nhpmBKruQvuPlrQlVP9pdnmVzrPQjWIdWHk9umb+MbgoFAHs&#10;oOQ4cqOoZzpdpteQAvRAgGpMamXZ1TyqNWCIT12znO+cXwuNsrP9vfM4vS4jYk1E/KAitHAIgv0l&#10;2t9TAva3lID9t4P9DfNhXtjLAEkP3Y6VNBMM0U7vxUYjz59tHhR5jEp1yoq5ojuAGgnxazDdCXGE&#10;Q/eRFb8DexDxn4l41E+W5lI7MeQPTaPMkxDAO5VaKtQkzWBzQvdOy7a8a6XEga23t9KSPQtXDD5B&#10;Vkjxgmas8yvmmoGHoZEmFZ41lw+GCUba6vIZfNeDwwrqfu+YFZTIbwqcDW37CGwE2wisl7carzrc&#10;JVhzc/jJrCFh+YJ6cNqDjgZnefQQFBsIAzfMVPrLzuuqDQaDwxYrGgdw2BDhrQToxbV3OkbW8Z5f&#10;/gEAAP//AwBQSwMEFAAGAAgAAAAhALbm97vdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09L&#10;w0AQxe+C32EZwZvd/KlFYjalFPVUBFtBvE2TaRKanQ3ZbZJ+e8eTnh6PN7z5vXw9206NNPjWsYF4&#10;EYEiLl3Vcm3g8/D68ATKB+QKO8dk4Eoe1sXtTY5Z5Sb+oHEfaiUl7DM00ITQZ1r7siGLfuF6YslO&#10;brAYxA61rgacpNx2OomilbbYsnxosKdtQ+V5f7EG3iacNmn8Mu7Op+31+/D4/rWLyZj7u3nzDCrQ&#10;HP6O4Rdf0KEQpqO7cOVVJ34pU4JougQleZomoI6iyQp0kev//MUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAB+J3leUAgAALwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALbm97vdAAAABwEAAA8AAAAAAAAAAAAAAAAA7gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMtTrPyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvk/gPkZG4bWkLDFSWTRNiEzsykOBoGtNUNE5Jsq38e3xA2tH283vvW6xG36sjxdQFNlDOClDE&#10;TbAdtwbeXjfTe1ApI1vsA5OBX0qwWl5MFljbcOIXOu5zq8SEU40GXM5DrXVqHHlMszAQy+0rRI9Z&#10;xthqG/Ek5r7XVVHMtceOJcHhQI+Omu/9wRvYrN1O7/g9YsKme/oof64/t2jM1eW4fgCVacxn8f/3&#10;s5X6N9XtXTEvK6EQJlmAXv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADLU6z8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C873A6" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Necesito más tiempo para contratar otros PCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF28A3" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D86ECD8" w14:textId="3868F22D" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DC5CA9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="446"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C873A6" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Por favor, marque una opción.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C390264" w14:textId="2D1F8569" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00E645FC" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166" w:right="526"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251793920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11091BA2" wp14:editId="2BEFC5D1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>536575</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>85090</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1382862664" name="Group 1382862664" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="860420966" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="40AA2F18" id="Group 1382862664" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.25pt;margin-top:6.7pt;width:9.6pt;height:9.6pt;z-index:-251522560;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtO8v/lQIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xnW5ZadaqpWaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg5cXh06SfbCulargmazlBKhuC5bVRf0x9PN&#10;hyUlzjNVMqmVKOizcPRq9f7dZW9yMdeNlqWwBJIol/emoI33Jk8SxxvRMTfTRigIVtp2zMPQ1klp&#10;WQ/ZO5nM03SR9NqWxmounIO/6yFIV5i/qgT391XlhCeyoFCbx7fF9za8k9Uly2vLTNPysQz2hio6&#10;1ipYdEq1Zp6RnW1fpepabrXTlZ9x3SW6qlousAfoJkvPutlYvTPYS533tZlkAmnPdHpzWn6331jz&#10;aB7sUD3AW81/OdAl6U2dn8bDuD6SD5XtwiRoghxQ0edJUXHwhMPPbJ5dzEF3DqERo+K8gW15NYs3&#10;3/46L2H5sCiWNpXSG/COO8rj/k+ex4YZgaq70P6DJW1Z0OUi/TRPLxYLShTrwMmb0TSLj8FEoQYg&#10;ByHHkRs1PZPpc7oEPUAOBCjGJFaWfVlEsQYM8alplvOd8xuhUXW2v3Uep9dlRKyJiB9UhBbOQHC/&#10;RPd7SsD9lhJw/3Zwv2E+zAtbGSDpYavGSpoJhmin9+JJI8+f7R0UeYxKdcqKuaI5gBoJ8Wsw3Qlx&#10;hEP3kRW/A3sQ8Z+JeNJPluZSOzHkD02jzJMQwDuVWirUJM1gc0L3Tsu2vGmlxIGtt9fSkj0LNww+&#10;QVZI8YJmrPNr5pqBh6GRJhUeNZcPhglG2uryGWzXg8MK6n7vmBWUyO8KjA1t+whsBNsIrJfXGm86&#10;3CVY8+nwk1lDwvIF9eC0Ox39zfLoISg2EAZumKn0153XVRsMBmctVjQO4KwhwksJ0Itb73SMrOM1&#10;v/oDAAD//wMAUEsDBBQABgAIAAAAIQCVYikD3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8JAEIXvhf6HZQq91U2MWkmzEZG2JylUC+JtzI5JMDsbsmsS/33XU3t88x7vfZOtRtOInjpXW1YQ&#10;TyIQxIXVNZcKfvYfL0sQziNrbCyTghs5WOWPDxmm2g78Tf3OlyKUsEtRQeV9m0rpiooMuoltiYN3&#10;tp1BH2RXSt3hEMpNI6dRtJAGaw4LFba0qai47K5GweeAwzqJ3/vt5by5Hffzr8M2JqWen8b1GwhP&#10;o/8Lwx0/oEMemE72ytqJRsFyNg/JcE9mIO5+lLyCOClIpguQeSb/P5D/AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAO07y/+VAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJViKQPfAAAACAEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi+I7vyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNdGWRVejSKmlHrWCHp+b183Szcs2SXX775uC0OMwM98wi1XvWnGhEBvPGsYjBYK4&#10;8qbhWsPhffMwBRETssHWM2n4oQir5eBugaXxV97RZZ9qkSEcS9RgU+pKKWNlyWEc+Y44ex8+OExZ&#10;hlqagNcMd62cKFVIhw3nBYsdPVuqPvffTsNmbbdyy8eAEavm5TT+ejy/otb3w349B5GoT//hW/vN&#10;aJgW6mmiZkUBf5fyHZDLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBi+I7vyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Publiqué numerosos avisos y usé numerosos recursos para buscar PCA, pero no recibí respuestas de ningún PCA que pudiera satisfacer adecuadamente mis necesidades de atención personal; incluso me inscribí en el sitio web del directorio de PCA y usé ese sitio para tratar de contratar PCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF28A3" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="621DB422" w14:textId="7A5BB6B7" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00E645FC" w:rsidP="00C00D37">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1166" w:right="256"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251795968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757B1265" wp14:editId="068A193A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>546100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>73660</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1562581961" name="Group 1562581961" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="173186750" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5E3FC7BE" id="Group 1562581961" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:43pt;margin-top:5.8pt;width:9.6pt;height:9.6pt;z-index:-251520512;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjpIOAlAIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2ynatJZdaqpXaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg5c3xw6SfbCulargmazlBKhuC5bVRf0x+b+&#10;0xUlzjNVMqmVKOiLcPRm9fHDdW9yMdeNlqWwBJIol/emoI33Jk8SxxvRMTfTRigIVtp2zMPQ1klp&#10;WQ/ZO5nM03SR9NqWxmounIO/d0OQrjB/VQnuv1eVE57IgkJtHt8W39vwTlbXLK8tM03LxzLYO6ro&#10;WKtg0SnVHfOM7Gz7JlXXcqudrvyM6y7RVdVygT1AN1l61s3a6p3BXuq8r80kE0h7ptO70/LH/dqa&#10;Z/Nkh+oBPmj+y4EuSW/q/DQexvWRfKhsFyZBE+SAir5MioqDJxx+ZvPs8xx05xAaMSrOG9iWN7N4&#10;8/Wv8xKWD4tiaVMpvQHvuKM87v/keW6YEai6C+0/WdKWUP3yIrtaLC+hGcU6cPJ6NM3iIpgo1ADk&#10;IOQ4cqOmZzJdpleQAuRAgGJMYmXZchHFGjDEp6ZZznfOr4VG1dn+wXmcXpcRsSYiflARWjgDwf0S&#10;3e8pAfdbSsD928H9hvkwL2xlgKSHZsdKmgmGaKf3YqOR58/2Doo8RqU6ZcVc0RxAjYT4NZjuhDjC&#10;ofvIit+BPYj4z0Q86SdLc6mdGPKHplHmSQjgnUotFWqSZrA5oXunZVvet1LiwNbbW2nJnoUbBp8g&#10;K6R4RTPW+TvmmoGHoZEmFR41lw+GCUba6vIFbNeDwwrqfu+YFZTIbwqMDW37CGwE2wisl7cabzrc&#10;JVhzc/jJrCFh+YJ6cNqjjv5mefQQFBsIAzfMVPrLzuuqDQaDsxYrGgdw1hDhpQTo1a13OkbW8Zpf&#10;/QEAAP//AwBQSwMEFAAGAAgAAAAhAOJ0P2LeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fr&#10;wkAQhe8F/8Myhd7qJoohpNmIiO1JClWh9DZmxySYnQ3ZNYn/vuupPb55w3vfy9eTacVAvWssK4jn&#10;EQji0uqGKwWn4/trCsJ5ZI2tZVJwJwfrYvaUY6btyF80HHwlQgi7DBXU3neZlK6syaCb2444eBfb&#10;G/RB9pXUPY4h3LRyEUWJNNhwaKixo21N5fVwMwo+Rhw3y3g37K+X7f3nuPr83sek1MvztHkD4Wny&#10;f8/wwA/oUASms72xdqJVkCZhig/3OAHx8KPVAsRZwTJKQRa5/D+g+AUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCjpIOAlAIAAC4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDidD9i3gAAAAgBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQVt2RxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NTwIx&#10;EL2b8B+aIfEm3ZUIZKUQQsTIUTSR47Adtxu207WtsP5752Di8eV9L9eD79SFYmoDGygnBSjiOtiW&#10;GwPvb7u7BaiUkS12gcnADyVYr0Y3S6xsuPIrXQ65URLCqUIDLue+0jrVjjymSeiJhfsM0WMWGBtt&#10;I14l3Hf6vihm2mPL0uCwp62j+nz49gZ2G7fXe/6ImLBun47l1/T0jMbcjofNI6hMQ/4X/7lfrMyf&#10;T8vFbP4gJ+SSYNCrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQVt2RxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Entrevisté a numerosos PCA, pero ningún PCA aceptó el puesto</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF28A3" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2894554B" w14:textId="2B7D818B" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00E645FC" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1166" w:right="436"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251798016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58597A83" wp14:editId="172C68BD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>546100</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>64135</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1708842143" name="Group 1708842143" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1256658330" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3C96873F" id="Group 1708842143" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:43pt;margin-top:5.05pt;width:9.6pt;height:9.6pt;z-index:-251518464;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCniUQ6lAIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2ynatZadaqpXaNJ&#10;VVepmfZMMP7QMDAgcfLvd7k2TppK09T5wT74Hi73Hg7c3O47SXbCulargmazlBKhuC5bVRf0x/rh&#10;0xUlzjNVMqmVKOhBOHq7/Pjhpje5mOtGy1JYAkmUy3tT0MZ7kyeJ443omJtpIxQEK2075mFo66S0&#10;rIfsnUzmabpIem1LYzUXzsHf+yFIl5i/qgT336vKCU9kQaE2j2+L7014J8sblteWmablYxnsHVV0&#10;rFWw6JTqnnlGtrZ9k6prudVOV37GdZfoqmq5wB6gmyw962Zl9dZgL3Xe12aSCaQ90+ndafnTbmXN&#10;i3m2Q/UAHzX/5UCXpDd1fhoP4/pI3le2C5OgCbJHRQ+TomLvCYef2Ty7noPuHEIjRsV5A9vyZhZv&#10;vv51XsLyYVEsbSqlN+Add5TH/Z88Lw0zAlV3of1nS9oyVH+5WFxeXVxAN4p1YOXV6JrFRXBRKALY&#10;Qclx5EZRz3S6TK8gBeiBANWY1Mqyz4uo1oAhPnXNcr51fiU0ys52j87j9LqMiDUR8b2K0MIhCPaX&#10;aH9PCdjfUgL23wz2N8yHeWEvAyQ9dDtW0kwwRDu9E2uNPH+2eVDkMSrVKSvmiu4AaiTEr8F0J8QR&#10;Dt1HVvwO7EHEfybiUT9ZmkvtxJA/NI0yT0IA71RqqVCTNIPNCd07LdvyoZUSB7be3ElLdixcMfgE&#10;WSHFK5qxzt8z1ww8DI00qfCsuXwwTDDSRpcH8F0PDiuo+71lVlAivylwNrTtI7ARbCKwXt5pvOpw&#10;l2DN9f4ns4aE5QvqwWlPOhqc5dFDUGwgDNwwU+kvW6+rNhgMDlusaBzAYUOEtxKgV9fe6RhZx3t+&#10;+QcAAP//AwBQSwMEFAAGAAgAAAAhANK17nPfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fq&#10;wzAQRO+F/oPYQm+NZIeE1LUcQmh7CoUmhdLbxtrYJtbKWIrt/H2VU3ucnWXmTb6ebCsG6n3jWEMy&#10;UyCIS2carjR8Hd6eViB8QDbYOiYNV/KwLu7vcsyMG/mThn2oRAxhn6GGOoQuk9KXNVn0M9cRR+/k&#10;eoshyr6SpscxhttWpkotpcWGY0ONHW1rKs/7i9XwPuK4mSevw+582l5/DouP711CWj8+TJsXEIGm&#10;8PcMN/yIDkVkOroLGy9aDatlnBLiXSUgbr5apCCOGtLnOcgil/8HFL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAp4lEOpQCAAAvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA0rXuc98AAAAIAQAADwAAAAAAAAAAAAAAAADuBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4bdXHyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPsPkSdxY+lWrZrKsmlCDLEjA2k7msY0FY1TkrCVf48PSBxtP7/3vvV29L26UExdYAPzWQGK&#10;uAm249bA2+v+bgUqZWSLfWAy8EMJtpvJzRprG678QpdjbpWYcKrRgMt5qLVOjSOPaRYGYrl9hOgx&#10;yxhbbSNexdz3elEUlfbYsSQ4HOjBUfN5/PYG9jt30Ac+RUzYdI/n+Vf5/oTG3E7H3T2oTGP+F/99&#10;P1upv1hW1XJVlkIhTLIAvfkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+G3Vx8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El PCA que contraté no permaneció en el empleo porque no tenía los conocimientos básicos para desempeñar con seguridad las tareas asignadas de PCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF28A3" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:id="4" w:name="_Hlk210746353"/>
+          <w:p w14:paraId="33BED97D" w14:textId="0AD12812" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00E645FC" w:rsidP="00C00D37">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1166" w:right="256"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251800064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FAE387" wp14:editId="34D1BA04">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>536575</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>74295</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="176800419" name="Group 176800419" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="450845605" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="37B674C8" id="Group 176800419" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.25pt;margin-top:5.85pt;width:9.6pt;height:9.6pt;z-index:-251516416;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCujujlQIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xnTdZZdaqpXaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg5cXR86SfbCulargmazlBKhuC5bVRf0x+bu&#10;wyUlzjNVMqmVKOizcPR69f7dVW9yMdeNlqWwBJIol/emoI33Jk8SxxvRMTfTRigIVtp2zMPQ1klp&#10;WQ/ZO5nM03SZ9NqWxmounIO/t0OQrjB/VQnuv1eVE57IgkJtHt8W39vwTlZXLK8tM03LxzLYG6ro&#10;WKtg0SnVLfOM7Gz7KlXXcqudrvyM6y7RVdVygT1AN1l61s3a6p3BXuq8r80kE0h7ptOb0/KH/dqa&#10;J/Noh+oB3mv+y4EuSW/q/DQexvWRfKhsFyZBE+SAij5PioqDJxx+ZvPs8xx05xAaMSrOG9iWV7N4&#10;8/Wv8xKWD4tiaVMpvQHvuKM87v/keWqYEai6C+0/WtKWBb1YpJcXi2W6oESxDpy8Hk2z/BhMFGoA&#10;chByHLlR0zOZIA3oAXIgQDEmsbLs0zKKNWCIT02znO+cXwuNqrP9vfM4vS4jYk1E/KAitHAGgvsl&#10;ut9TAu63lID7t4P7DfNhXtjKAEkPWzVW0kwwRDu9FxuNPH+2d1DkMSrVKSvmiuYAaiTEr8F0J8QR&#10;Dt1HVvwO7EHEfybiST9ZmkvtxJA/NI0yT0IA71RqqVCTNIPNCd07LdvyrpUSB7be3khL9izcMPgE&#10;WSHFC5qxzt8y1ww8DI00qfCouXwwTDDSVpfPYLseHFZQ93vHrKBEflNgbGjbR2Aj2EZgvbzReNPh&#10;LsGam8NPZg0JyxfUg9MedPQ3y6OHoNhAGLhhptJfdl5XbTAYnLVY0TiAs4YILyVAL2690zGyjtf8&#10;6g8AAAD//wMAUEsDBBQABgAIAAAAIQBW0Qk03wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjcWFLKYJSm0zQBpwmJDQlxyxqvrdY4VZO13b/HO8HN9nt6/l6+nFwrBuxD40lD&#10;MlMgkEpvG6o0fO3e7hYgQjRkTesJNZwxwLK4vspNZv1InzhsYyU4hEJmNNQxdpmUoazRmTDzHRJr&#10;B987E3ntK2l7M3K4a+W9Uo/SmYb4Q206XNdYHrcnp+F9NOMqTV6HzfGwPv/s5h/fmwS1vr2ZVi8g&#10;Ik7xzwwXfEaHgpn2/kQ2iFbD4mHOTr4nTyAuukp52GtI1TPIIpf/CxS/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEK6O6OVAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFbRCTTfAAAACAEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFRQ/ryAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbJlZXZGsUKVrqsbbQHl83r5ulm5c1SXX775tCweMwM98w623vWnGhEBvPGmZTBYK4&#10;8qbhWsPry2GyAhETssHWM2n4oQjbzXCwxtL4Kz/T5ZRqkSEcS9RgU+pKKWNlyWGc+o44e58+OExZ&#10;hlqagNcMd628U2opHTacFyx29GCp+jp9Ow2HnT3KI78FjFg1+/fZef7xiFqPR/3uHkSiPt3C/+0n&#10;o2FRqNWiWKoC/i7lOyA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFRQ/ryAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El PCA dejó el empleo repentinamente</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="5F35EB8A" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D374D6" w14:textId="65CC55FF" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00EF3E1B" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="446"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4016B3AB" wp14:editId="2DCA83A4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="62" name="Group 62" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="63" name="Graphic 63"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2ED5DB41" id="Group 62" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.4pt;margin-top:6.4pt;width:9.6pt;height:9.6pt;z-index:-251658238;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwASBHjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v1DAQfEfiP1h+p7kcokDUXIVaekKq&#10;SqUW8exznA/h2Gbtu1z/PetNnLteJYRKHpJxdrzeHY99cbnvNdsp8J01Jc/PFpwpI23VmabkPx5v&#10;3n3izAdhKqGtUSV/Up5frt6+uRhcoZa2tbpSwDCJ8cXgSt6G4Ios87JVvfBn1imDwdpCLwIOockq&#10;EANm73W2XCzOs8FC5cBK5T3+vR6DfEX561rJ8L2uvQpMlxxrC/QGem/iO1tdiKIB4dpOTmWIV1TR&#10;i87gonOqaxEE20L3IlXfSbDe1uFM2j6zdd1JRT1gN/nipJs12K2jXppiaNwsE0p7otOr08q73Rrc&#10;g7uHsXqEt1b+8qhLNrimOI7HcXMg72vo4yRsgu1J0adZUbUPTOLPfJl/XqLuEkMTJsVli9vyYpZs&#10;v/51XiaKcVEqbS5lcOgdf5DH/588D61wilT3sf17YF1V8vP3nBnRo4XXk1vwD/YSF0dWVHAa+UnM&#10;E30+LD6hEKgDAVJhVinPP54nlUaM8blbUcitD2tlSW6xu/WBpjdVQqJNSO5NgoDmj7bXZPvAGdoe&#10;OEPbb0bbOxHivLiHEbIB92iqpJ1hjPZ2px4t8cLJpmGRh6g2x6yUK7kCqYmQvo7SHREnOHafWOk7&#10;skcR/5lIR/xoaamtV2P+2DTJPAuBvGOptSFNFjluTuzeW91VN53WNIBmc6WB7US8WuiJsmKKZzQH&#10;PlwL3448Ck00beiM+WI0TDTSxlZP6LcBHVZy/3srQHGmvxl0NLYdEoAENglA0FeWrjjaJVzzcf9T&#10;gGNx+ZIHdNqdTcYWRfIQFhsJIzfONPbLNti6iwbDQ5YqmgZ4yAjRbYTo2XV3PCbW4X5f/QEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAF8s1YTZAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2GZgje7SYoiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e0cU7OnxeMOb72WrybZqoN43jg3E8wgUceHK&#10;hisDH/uX+ydQPiCX2DomAxfysMpvbzJMSzfyOw27UCkpYZ+igTqELtXaFzVZ9HPXEUt2dL3FILav&#10;dNnjKOW21UkUPWqLDcuHGjva1FScdmdr4HXEcb2In4ft6bi5fO0f3j63MRlzN5vWS1CBpvB/DD/4&#10;gg65MB3cmUuvWvGJkIc/lXyRyLTDr+o809f8+TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAcAEgR44CAAAnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAXyzVhNkAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;">
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAR3cUwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYGQomuImJKc6wV9PjMPrPB7Nt0d6vpv+8WCj0OM/MNs1yPthc38qFzrGA+y0AQ&#10;N0533Co4fFRPLyBCRNbYOyYF3xRgvZo8LLHU7s7vdNvHViQIhxIVmBiHUsrQGLIYZm4gTt7FeYsx&#10;Sd9K7fGe4LaXz1lWSIsdpwWDA20NNdf9l1VQbUwtaz56DNh0u9P8Mz+/olKP03GzABFpjP/hv/ab&#10;VlDk8Psl/QC5+gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAR3cUwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_Hlk210746411"/>
+            <w:r w:rsidR="00C40ABC" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40ABC" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>iajaré por los territorios de EE. UU., y no es posible llevar más de un PCA</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidR="00CC62CA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w14:paraId="57A5D474" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="2527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37814DF7" w14:textId="582DA08B" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00577499">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="447"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251781632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50268303" wp14:editId="0C11E361">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>78845</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="64" name="Group 64" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="65" name="Graphic 65"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="20F7C5B3" id="Group 64" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.4pt;margin-top:6.2pt;width:9.6pt;height:9.6pt;z-index:-251534848;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPOLs0jgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fJE1NfKEkzVEI&#10;aSEpfdbJ8geVJXWlO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp8J01Jc/PFpwpI23VmabkP57u&#10;Plxy5oMwldDWqJI/K8+vV+/fXQ2uUEvbWl0pYJjE+GJwJW9DcEWWedmqXvgz65TBYG2hFwGH0GQV&#10;iAGz9zpbLhYX2WChcmCl8h7/3o5BvqL8da1k+FbXXgWmS461BXoDvTfxna2uRNGAcG0npzLEG6ro&#10;RWdw0TnVrQiCbaF7larvJFhv63AmbZ/Zuu6koh6wm3xx0s0a7NZRL00xNG6WCaU90enNaeXDbg3u&#10;0X2HsXqE91b+8qhLNrimOI7HcXMg72vo4yRsgu1J0edZUbUPTOLPfJl/WqLuEkMTJsVli9vyapZs&#10;v/x1XiaKcVEqbS5lcOgdf5DH/588j61wilT3sf3vwLqq5BfnnBnRo4XXk1vwD/YSF0dWVHAa+UnM&#10;E33OF5coBOpAgFSYVcrzjxdJpRFjfO5WFHLrw1pZklvs7n2g6U2VkGgTknuTIKD5o+012T5whrYH&#10;ztD2m9H2ToQ4L+5hhGzAPZoqaWcYo73dqSdLvHCyaVjkIarNMSvlSq5AaiKkr6N0R8QJjt0nVvqO&#10;7FHEfybSET9aWmrr1Zg/Nk0yz0Ig71hqbUiTRY6bE7v3VnfVXac1DaDZ3GhgOxGvFnqirJjiBc2B&#10;D7fCtyOPQhNNGzpjvhgNE420sdUz+m1Ah5Xc/94KUJzprwYdjW2HBCCBTQIQ9I2lK452Cdd82v8U&#10;4FhcvuQBnfZgk7FFkTyExUbCyI0zjf28DbbuosHwkKWKpgEeMkJ0GyF6cd0dj4l1uN9XfwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhACGYf/TcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdJNUiaTalFPVUBFtBepsm0yQ0Oxuy2yT9905Peno83vDme9lqsq0aqPeNYwPxLAJFXLiy&#10;4crA9/796RWUD8glto7JwJU8rPL7uwzT0o38RcMuVEpK2KdooA6hS7X2RU0W/cx1xJKdXG8xiO0r&#10;XfY4SrltdRJFC22xYflQY0ebmorz7mINfIw4rufx27A9nzbXw/7l82cbkzGPD9N6CSrQFP6O4YYv&#10;6JAL09FduPSqFZ8IebjpMyjJ54lMO4rGC9B5pv/z578AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEADzi7NI4CAAAnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIZh/9NwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+                      <v:shape id="Graphic 65" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDg4kr7wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKE3zdpSkdUoIlXqsSro8bl5bhY3L2sSdfvvm4LgcZiZb5jpvLW1uJMPlWMFw0EGgrhw&#10;uuJSwX636o9BhIissXZMCn4pwHzW7Uwx1+7BP3TfxlIkCIccFZgYm1zKUBiyGAauIU7e2XmLMUlf&#10;Su3xkeC2lu9ZNpIWK04LBhtaGiou25tVsFqYjdzwwWPAovo6Dq8fpzUq9dZrFxMQkdr4Cj/b31rB&#10;6BP+v6QfIGd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODiSvvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C40ABC" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Uno o varios de mis PCA necesitan una licencia corta por una de las siguientes razones</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDA878C" w14:textId="2BCC05AB" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DC5CA9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="446"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40ABC" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Por favor, marque una opción</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="438EF9D9" w14:textId="5BB9D785" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251782656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06FBB812" wp14:editId="5EA69CF9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>69586</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="66" name="Group 66" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="67" name="Graphic 67"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1CA12CBE" id="Group 66" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:5.5pt;width:9.6pt;height:9.6pt;z-index:-251533824;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDl0uKsjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fNElNfKEkzVEI&#10;aSEpfdbJ8geVJXWlO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp8J01Jc/PFpwpI23VmabkP57u&#10;Plxy5oMwldDWqJI/K8+vV+/fXQ2uUEvbWl0pYJjE+GJwJW9DcEWWedmqXvgz65TBYG2hFwGH0GQV&#10;iAGz9zpbLhbn2WChcmCl8h7/3o5BvqL8da1k+FbXXgWmS461BXoDvTfxna2uRNGAcG0npzLEG6ro&#10;RWdw0TnVrQiCbaF7larvJFhv63AmbZ/Zuu6koh6wm3xx0s0a7NZRL00xNG6WCaU90enNaeXDbg3u&#10;0X2HsXqE91b+8qhLNrimOI7HcXMg72vo4yRsgu1J0edZUbUPTOLPfJl/WqLuEkMTJsVli9vyapZs&#10;v/x1XiaKcVEqbS5lcOgdf5DH/588j61wilT3sf3vwLqq5OcXnBnRo4XXk1vwD/YSF0dWVHAa+UnM&#10;E30+Li5RCNSBAKkwq5TnF+dJpRFjfO5WFHLrw1pZklvs7n2g6U2VkGgTknuTIKD5o+012T5whrYH&#10;ztD2m9H2ToQ4L+5hhGzAPZoqaWcYo73dqSdLvHCyaVjkIarNMSvlSq5AaiKkr6N0R8QJjt0nVvqO&#10;7FHEfybSET9aWmrr1Zg/Nk0yz0Ig71hqbUiTRY6bE7v3VnfVXac1DaDZ3GhgOxGvFnqirJjiBc2B&#10;D7fCtyOPQhNNGzpjvhgNE420sdUz+m1Ah5Xc/94KUJzprwYdjW2HBCCBTQIQ9I2lK452Cdd82v8U&#10;4FhcvuQBnfZgk7FFkTyExUbCyI0zjf28DbbuosHwkKWKpgEeMkJ0GyF6cd0dj4l1uN9XfwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAH3AKhzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F&#10;/odlhN7qbtQWidmISNuTFKqF0tuaHZNgdjZk1yT++46nepuZ93jzvWw9ukb02IXak4ZkqkAgFd7W&#10;VGr4Prw/L0GEaMiaxhNquGKAdf74kJnU+oG+sN/HUnAIhdRoqGJsUylDUaEzYepbJNZOvnMm8tqV&#10;0nZm4HDXyJlSr9KZmvhDZVrcVlic9xen4WMww2aevPW782l7/T28fP7sEtT6aTJuViAijvHfDDd8&#10;RoecmY7+QjaIRsNyweSR7wlXuulqwcNRw1zNQOaZvC+Q/wEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDl0uKsjgIAACcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB9wCoc3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                      <v:shape id="Graphic 67" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/fHEXwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8AreNKuCymoUERU9VoX2+Ny8bpZuXtYk6vrvG0HocZiZb5jZorW1uJEPlWMF/V4Ggrhw&#10;uuJSwem46U5AhIissXZMCh4UYDF/f5thrt2dP+l2iKVIEA45KjAxNrmUoTBkMfRcQ5y8H+ctxiR9&#10;KbXHe4LbWg6ybCQtVpwWDDa0MlT8Hq5WwWZp9nLPXx4DFtX6u38ZnreoVOejXU5BRGrjf/jV3mkF&#10;ozE8v6QfIOd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH98cRfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="_Hlk210746581"/>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Está(n) en la escuela o está(n) ausente(s) temporalmente debido a la escuela</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p w14:paraId="5F13DA90" w14:textId="5E05DFB1" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251783680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="548F8240" wp14:editId="7E481D72">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>69586</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="68" name="Group 68" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="69" name="Graphic 69"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6C7D255C" id="Group 68" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:5.5pt;width:9.6pt;height:9.6pt;z-index:-251532800;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxSo3TjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fNE1MfKEkzVEI&#10;aSEpfdbJ8geVJXWlO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp8J01Jc/PFpwpI23VmabkP57u&#10;Plxw5oMwldDWqJI/K8+vV+/fXQ2uUEvbWl0pYJjE+GJwJW9DcEWWedmqXvgz65TBYG2hFwGH0GQV&#10;iAGz9zpbLhbn2WChcmCl8h7/3o5BvqL8da1k+FbXXgWmS461BXoDvTfxna2uRNGAcG0npzLEG6ro&#10;RWdw0TnVrQiCbaF7larvJFhv63AmbZ/Zuu6koh6wm3xx0s0a7NZRL00xNG6WCaU90enNaeXDbg3u&#10;0X2HsXqE91b+8qhLNrimOI7HcXMg72vo4yRsgu1J0edZUbUPTOLPfJlfLlF3iaEJk+KyxW15NUu2&#10;X/46LxPFuCiVNpcyOPSOP8jj/0+ex1Y4Rar72P53YF1V8vNLzozo0cLryS34B3uJiyMrKjiN/CTm&#10;iT4fFxcoBOpAgFSYVcrzT+dJpRFjfO5WFHLrw1pZklvs7n2g6U2VkGgTknuTIKD5o+012T5whrYH&#10;ztD2m9H2ToQ4L+5hhGzAPZoqaWcYo73dqSdLvHCyaVjkIarNMSvlSq5AaiKkr6N0R8QJjt0nVvqO&#10;7FHEfybSET9aWmrr1Zg/Nk0yz0Ig71hqbUiTRY6bE7v3VnfVXac1DaDZ3GhgOxGvFnqirJjiBc2B&#10;D7fCtyOPQhNNGzpjvhgNE420sdUz+m1Ah5Xc/94KUJzprwYdjW2HBCCBTQIQ9I2lK452Cdd82v8U&#10;4FhcvuQBnfZgk7FFkTyExUbCyI0zjf28DbbuosHwkKWKpgEeMkJ0GyF6cd0dj4l1uN9XfwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAH3AKhzeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F&#10;/odlhN7qbtQWidmISNuTFKqF0tuaHZNgdjZk1yT++46nepuZ93jzvWw9ukb02IXak4ZkqkAgFd7W&#10;VGr4Prw/L0GEaMiaxhNquGKAdf74kJnU+oG+sN/HUnAIhdRoqGJsUylDUaEzYepbJNZOvnMm8tqV&#10;0nZm4HDXyJlSr9KZmvhDZVrcVlic9xen4WMww2aevPW782l7/T28fP7sEtT6aTJuViAijvHfDDd8&#10;RoecmY7+QjaIRsNyweSR7wlXuulqwcNRw1zNQOaZvC+Q/wEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDxSo3TjgIAACcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB9wCoc3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                      <v:shape id="Graphic 69" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhr0D+wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8AreNKuC6GoUERU9VoX2+Ny8bpZuXtYk6vrvG0HocZiZb5jZorW1uJEPlWMF/V4Ggrhw&#10;uuJSwem46Y5BhIissXZMCh4UYDF/f5thrt2dP+l2iKVIEA45KjAxNrmUoTBkMfRcQ5y8H+ctxiR9&#10;KbXHe4LbWg6ybCQtVpwWDDa0MlT8Hq5WwWZp9nLPXx4DFtX6u38ZnreoVOejXU5BRGrjf/jV3mkF&#10;owk8v6QfIOd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGGvQP7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Tiene(n) una licencia médica o familiar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B4B343" w14:textId="585B6D56" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251784704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204AB000" wp14:editId="653AC4B0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>77099</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="70" name="Group 70" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="71" name="Graphic 71"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2875BFA6" id="Group 70" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:6.05pt;width:9.6pt;height:9.6pt;z-index:-251531776;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQlr/jgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fNElNfKEkzVEI&#10;aSEpfdbJ8geVtaqkO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp5zswJc/PFpwpI6HqTFPyH093&#10;Hy4580GYSmgwquTPyvPr1ft3V4Mt1BJa0JVyDJMYXwy25G0ItsgyL1vVC38GVhkM1uB6EXDomqxy&#10;YsDsvc6Wi8V5NoCrrAOpvMe/t2OQryh/XSsZvtW1V4HpkmNtgd6O3pv4zlZXomicsG0npzLEG6ro&#10;RWdw0TnVrQiCbV33KlXfSQce6nAmoc+grjupqAfsJl+cdLN2sLXUS1MMjZ1lQmlPdHpzWvmwWzv7&#10;aL+7sXqE9yB/edQlG2xTHMfjuDmQ97Xr4yRsgu1J0edZUbUPTOLPfJl/WqLuEkMTJsVli9vyapZs&#10;v/x1XiaKcVEqbS5lsOgdf5DH/588j62wilT3sf3vjnVVyS9yzozo0cLryS34B3uJiyMrKjiN/CTm&#10;iT4fF5coBOpAgFSYVcrzi/Ok0ogxPncrCrn1Ya2A5Ba7ex9oelMlJNqE5N4k6ND80faabB84Q9s7&#10;ztD2m9H2VoQ4L+5hhGzAPZoqaWcYoz3s1BMQL5xsGhZ5iGpzzEq5kiuQmgjpayndEXGCY/eJlb4j&#10;exTxn4l0xI+Wlhq8GvPHpknmWQjkHUutDWmyyHFzYvcedFfddVrTwDWbG+3YTsSrhZ4oK6Z4QbPO&#10;h1vh25FHoYmmDZ0xX4yGiUbaQPWMfhvQYSX3v7fCKc70V4OOxrZDAi6BTQIu6BugK452Cdd82v8U&#10;zrK4fMkDOu0BkrFFkTyExUbCyI0zDXzeBqi7aDA8ZKmiaYCHjBDdRoheXHfHY2Id7vfVHwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJaQvmHeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F&#10;/oPYQm+NrDgtwbUcQmh7CoUmhdLbxtrYJtbKWIrt/H2VU3OcnWXmTb6abCsG6n3jWIOaJSCIS2ca&#10;rjR879+fliB8QDbYOiYNF/KwKu7vcsyMG/mLhl2oRAxhn6GGOoQuk9KXNVn0M9cRR+/oeoshyr6S&#10;pscxhttWzpPkRVpsODbU2NGmpvK0O1sNHyOO61S9DdvTcXP53T9//mwVaf34MK1fQQSawv8zXPEj&#10;OhSR6eDObLxoNSwXkTzE+1yBuPrJIm47aEhVCrLI5e2A4g8AAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDcQlr/jgIAACcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCWkL5h3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                      <v:shape id="Graphic 71" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaANolwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hvEJvmt0KKqtRRKrUo3/AHl83z83Szcs2SXX99qZQ8DjMzG+Y+bKzjbiSD7VjBfkwA0Fc&#10;Ol1zpeB03AymIEJE1tg4JgV3CrBc9HtzLLS78Z6uh1iJBOFQoAITY1tIGUpDFsPQtcTJuzhvMSbp&#10;K6k93hLcNvIty8bSYs1pwWBLa0Pl9+HXKtiszE7u+OwxYFm/f+Y/o68tKvX60q1mICJ18Rn+b39o&#10;BZMc/r6kHyAXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaANolwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Tiene(n) una licencia por maternidad o paternidad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4DC8DE" w14:textId="4A6BBFC1" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251785728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B65962" wp14:editId="725B7DDB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>77841</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="72" name="Group 72" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="73" name="Graphic 73"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="145CA5BF" id="Group 72" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:6.15pt;width:9.6pt;height:9.6pt;z-index:-251530752;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2qANnjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xnWttZcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfLvd7k2TppK09T5wT74Hi73Hg4sbg+dJHthXatVQbNZSolQXJetqgv6Y3P/&#10;4YYS55kqmdRKFPQoHL1dvn+36E0u5rrRshSWQBLl8t4UtPHe5EnieCM65mbaCAXBStuOeRjaOikt&#10;6yF7J5N5ml4lvbalsZoL5+DvagjSJeavKsH996pywhNZUKjN49viexveyXLB8toy07R8LIO9oYqO&#10;tQoWnVKtmGdkZ9tXqbqWW+105Wdcd4muqpYL7AG6ydKLbtZW7wz2Uud9bSaZQNoLnd6clj/u19Y8&#10;myc7VA/wQfNfDnRJelPn5/Ewrk/kQ2W7MAmaIAdU9DgpKg6ecPiZzbPPc9CdQ2jEqDhvYFtezeLN&#10;17/OS1g+LIqlTaX0BrzjTvK4/5PnuWFGoOoutP9kSVsW9PojJYp1YOH16Bb4A72ExYEVFBxHbhTz&#10;Qp9P6Q0IATogQBUmlbLs+iqqNGCIT92ynO+cXwuNcrP9g/M4vS4jYk1E/KAitGD+YHuJtveUgO0t&#10;JWD77WB7w3yYF/YwQNLDHo2VNBMM0U7vxUYjz19sGhR5ikp1zoq5oiuAGgnxazDdGXGEQ/eRFb8D&#10;exDxn4l4xM+W5lI7MeQPTaPMkxDAO5daKtQkzWBzQvdOy7a8b6XEga23d9KSPQtXCz5BVkjxgmas&#10;8yvmmoGHoZEmFZ4xlw+GCUba6vIIfuvBYQV1v3fMCkrkNwWOhrZ9BDaCbQTWyzuNVxzuEqy5Ofxk&#10;1pCwfEE9OO1RR2OzPHoIig2EgRtmKv1l53XVBoPBIYsVjQM4ZIjwNgL04ro7HyPrdL8v/wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAO408g3eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwZvdpGmlxGxKKeqpCLaCeJsm0yQ0Oxuy2yT9905Penzzhve+l60n26qBet84NhDPIlDEhSsb&#10;rgx8Hd6eVqB8QC6xdUwGruRhnd/fZZiWbuRPGvahUhLCPkUDdQhdqrUvarLoZ64jFu/keotBZF/p&#10;ssdRwm2r51H0rC02LA01drStqTjvL9bA+4jjJolfh935tL3+HJYf37uYjHl8mDYvoAJN4e8ZbviC&#10;DrkwHd2FS69aA6uFkAe5zxNQNz9ayLajgSRegs4z/X9A/gsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA2qANnjgIAACcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDuNPIN3gAAAAgBAAAPAAAAAAAAAAAAAAAAAOgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                      <v:shape id="Graphic 73" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFnuHJwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mrWCldUoIlX0WBX0+Nw8N4ublzWJuv77plDocZiZb5jpvLW1eJAPlWMFg34Ggrhw&#10;uuJSwWG/eh+DCBFZY+2YFLwowHzWeZtirt2Tv+mxi6VIEA45KjAxNrmUoTBkMfRdQ5y8i/MWY5K+&#10;lNrjM8FtLT+ybCQtVpwWDDa0NFRcd3erYLUwW7nlo8eARfV1GtyG5zUq1eu2iwmISG38D/+1N1rB&#10;5xB+v6QfIGc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIWe4cnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Tiene(n) una licencia por enfermedad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3299F702" w14:textId="1CDCF2CC" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251786752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="632A742C" wp14:editId="24420FDF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>85461</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="412820175" name="Group 412820175" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1793113196" name="Graphic 73"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1D80E5C8" id="Group 412820175" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:6.75pt;width:9.6pt;height:9.6pt;z-index:-251529728;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmLL/xlQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4XxwnWtJacaqpWaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg6sbo6tJAdhXaNVTtPJlBKhuC4aVeX0x/Pd&#10;pytKnGeqYFIrkdMX4ejN+uOHVWcyMdO1loWwBJIol3Ump7X3JksSx2vRMjfRRigIltq2zMPQVklh&#10;WQfZW5nMptNF0mlbGKu5cA7+bvogXWP+shTcfy9LJzyROYXaPL4tvnfhnaxXLKssM3XDhzLYO6po&#10;WaNg0THVhnlG9rZ5k6ptuNVOl37CdZvosmy4wB6gm3R60c3W6r3BXqqsq8woE0h7odO70/KHw9aa&#10;J/No++oB3mv+y4EuSWeq7DwextWJfCxtGyZBE+SIir6MioqjJxx+prP0ega6cwgNGBXnNWzLm1m8&#10;/vrXeQnL+kWxtLGUzoB33Eke93/yPNXMCFTdhfYfLWkKqH55PU/TeXq9oESxFqy8HVyznAcXhSKA&#10;HZQcRm4Q9UKnz9MrEAT0QIBqjGql6XIR1eoxxMeuWcb3zm+FRtnZ4d55nF4VEbE6In5UEVo4BMH+&#10;Eu3vKQH7W0rA/rve/ob5MC/sZYCkg26HSuoRhmirD+JZI89fbB4UeYpKdc6KuaI7gBoJ8Wsw3Rlx&#10;gH33kRW/PbsX8Z+JeNTPluZSO9HnD02jzKMQwDuXWirUZJrC5oTunZZNcddIiQNb7W6lJQcWrhh8&#10;gqyQ4hXNWOc3zNU9D0MDTSo8ay7rDROMtNPFC/iuA4fl1P3eMysokd8UOBva9hHYCHYRWC9vNV51&#10;uEuw5vPxJ7OGhOVz6sFpDzoanGXRQ1BsIPTcMFPpL3uvyyYYDA5brGgYwGFDhLcSoFfX3vkYWad7&#10;fv0HAAD//wMAUEsDBBQABgAIAAAAIQA2n9+f3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8JAEIXvhf6HZQq91U2MthKzEZG2JymoheJtzY5JMDsbsmsS/33HU3t884b3vpetRtuIHjtfO1IQ&#10;TyIQSIUzNZUKvg8fLwsQPmgyunGECm7oYZU/PmQ6NW6gHfb7UAoOIZ9qBVUIbSqlLyq02k9ci8Te&#10;2XVWB5ZdKU2nBw63jZxG0au0uiZuqHSLmwqLy/5qFXwOelgn8Xu/vZw3t+Nh/vWzjVGp56dxvQQR&#10;cAx/z3DHZ3TImenkrmS8aBQsZkwe+J7MQdz9aMbbTgqS6RvIPJP/B+S/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhACYsv/GVAgAALwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADaf35/fAAAACAEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 73" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+XTf2xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LSwMx&#10;EL4L/ocwgjebjQu1XZuWIq3YYx+gx3EzbhY3k20S2/Xfm4LQ43zvmS0G14kThdh61qBGBQji2puW&#10;Gw2H/fphAiImZIOdZ9LwSxEW89ubGVbGn3lLp11qRA7hWKEGm1JfSRlrSw7jyPfEmfvywWHKZ2ik&#10;CXjO4a6Tj0Uxlg5bzg0We3qxVH/vfpyG9dJu5IbfA0as29WHOpafr6j1/d2wfAaRaEhX8b/7zeT5&#10;T9NSqVJNx3D5KQMg538AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPl039sYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El(los) PCA está(n) de vacaciones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D3151" w:rsidRPr="00C85F67" w14:paraId="1B7FC274" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7BFC02" w14:textId="269EA636" w:rsidR="001D3151" w:rsidRPr="00C85F67" w:rsidRDefault="00BC4976" w:rsidP="00BC4976">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="437"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251710976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76452D99" wp14:editId="32DD2D0D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>89535</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>30480</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="74" name="Group 74" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="75" name="Graphic 75"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2033C715" id="Group 74" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:7.05pt;margin-top:2.4pt;width:9.6pt;height:9.6pt;z-index:-251605504;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-width-relative:margin;mso-height-relative:margin" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJkZgUjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4XxxH6sesONXUrNGk&#10;qqvUTHsmGH9oGBiQ2Pn3u1wbJ02laer8YB98D5d7DweWd30ryUFY12iV03Q2p0QorotGVTn9sX34&#10;dEuJ80wVTGolcnoUjt6tPn5YdiYTC11rWQhLIIlyWWdyWntvsiRxvBYtczNthIJgqW3LPAxtlRSW&#10;dZC9lcliPr9OOm0LYzUXzsHf9RCkK8xfloL772XphCcyp1Cbx7fF9y68k9WSZZVlpm74WAZ7RxUt&#10;axQsOqVaM8/I3jZvUrUNt9rp0s+4bhNdlg0X2AN0k84vutlYvTfYS5V1lZlkAmkvdHp3Wv502Fjz&#10;Yp7tUD3AR81/OdAl6UyVncfDuDqR+9K2YRI0QXpU9DgpKnpPOPxMF+nnBejOITRiVJzXsC1vZvH6&#10;61/nJSwbFsXSplI6A95xJ3nc/8nzUjMjUHUX2n+2pClyenNFiWItWHgzugX+QC9hcWAFBceRG8W8&#10;0OdqfgtCgA4IUIVJpTS9uY4qDRjiU7cs43vnN0Kj3Ozw6DxOr4qIWB0R71WEFswfbC/R9p4SsL2l&#10;BGy/G2xvmA/zwh4GSDrYo7GSeoIh2uqD2Grk+YtNgyJPUanOWTFXdAVQIyF+DaY7I45w6D6y4ndg&#10;DyL+MxGP+NnSXGonhvyhaZR5EgJ451JLhZrMU9ic0L3TsikeGilxYKvdvbTkwMLVgk+QFVK8ohnr&#10;/Jq5euBhaKRJhWfMZYNhgpF2ujiC3zpwWE7d7z2zghL5TYGjoW0fgY1gF4H18l7jFYe7BGtu+5/M&#10;GhKWz6kHpz3paGyWRQ9BsYEwcMNMpb/svS6bYDA4ZLGicQCHDBHeRoBeXXfnY2Sd7vfVHwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAD25tcDcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C&#10;/2F5gje7SRNFYjalFPVUBFtBvL0mr0lo9m3IbpP03/s82eMww8w3+Wq2nRpp8K1jA/EiAkVcuqrl&#10;2sDX/u3hGZQPyBV2jsnAhTysitubHLPKTfxJ4y7USkrYZ2igCaHPtPZlQxb9wvXE4h3dYDGIHGpd&#10;DThJue30MoqetMWWZaHBnjYNlafd2Rp4n3BaJ/HruD0dN5ef/ePH9zYmY+7v5vULqEBz+A/DH76g&#10;QyFMB3fmyqtOdBpL0kAqB8ROkgTUwcAyjUAXub7GL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEASZGYFI4CAAAnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAPbm1wNwAAAAGAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+                      <v:shape id="Graphic 75" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlO9wmwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91awWq2zNLiK16LEq6PF189wsbl62SarrvzeFgsdhZr5hZmVvW3EmHxrHCoaDDARx&#10;5XTDtYLddvkyBREissbWMSm4UoCyeHyYYa7dhb/ovIm1SBAOOSowMXa5lKEyZDEMXEecvKPzFmOS&#10;vpba4yXBbStHWfYmLTacFgx2tDBUnTa/VsFybtZyzXuPAavm4zD8ef3+RKWen/r5O4hIfbyH/9sr&#10;rWAyhr8v6QfI4gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlO9wmwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Estoy recibiendo cuidados de hospicio</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3151" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="17BA818D" w14:textId="77777777" w:rsidTr="00865BCA">
+        <w:trPr>
+          <w:trHeight w:val="2832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D588387" w14:textId="55BBD0E1" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="446" w:right="526"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834385B" wp14:editId="6F774290">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>298450</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>932180</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6248400" cy="629920"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="17780"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="81563250" name="Group 57">
+                        <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                            <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wp:docPr>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6248400" cy="629920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="7096759" cy="629992"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="391944297" name="Group 391944297"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="7093584" cy="8890"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="7093584" cy="8890"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="1214012228" name="Graphic 77">
+                                  <a:extLst>
+                                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:cNvPr>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="4288"/>
+                                    <a:ext cx="7093584" cy="1270"/>
+                                  </a:xfrm>
+                                  <a:custGeom>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
+                                    <a:pathLst>
+                                      <a:path w="7093584">
+                                        <a:moveTo>
+                                          <a:pt x="0" y="0"/>
+                                        </a:moveTo>
+                                        <a:lnTo>
+                                          <a:pt x="7093092" y="0"/>
+                                        </a:lnTo>
+                                      </a:path>
+                                    </a:pathLst>
+                                  </a:custGeom>
+                                  <a:ln w="8576">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:prstDash val="solid"/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="660457973" name="Group 660457973"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="155276"/>
+                                  <a:ext cx="7093584" cy="8890"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="7093584" cy="8890"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="393704468" name="Graphic 79">
+                                  <a:extLst>
+                                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:cNvPr>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="4288"/>
+                                    <a:ext cx="7093584" cy="1270"/>
+                                  </a:xfrm>
+                                  <a:custGeom>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
+                                    <a:pathLst>
+                                      <a:path w="7093584">
+                                        <a:moveTo>
+                                          <a:pt x="0" y="0"/>
+                                        </a:moveTo>
+                                        <a:lnTo>
+                                          <a:pt x="7093264" y="0"/>
+                                        </a:lnTo>
+                                      </a:path>
+                                    </a:pathLst>
+                                  </a:custGeom>
+                                  <a:ln w="8576">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:prstDash val="solid"/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="1143623166" name="Group 1143623166"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="310551"/>
+                                  <a:ext cx="7093584" cy="8890"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="7093584" cy="8890"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="1106022845" name="Graphic 81">
+                                  <a:extLst>
+                                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:cNvPr>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="4288"/>
+                                    <a:ext cx="7093584" cy="1270"/>
+                                  </a:xfrm>
+                                  <a:custGeom>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
+                                    <a:pathLst>
+                                      <a:path w="7093584">
+                                        <a:moveTo>
+                                          <a:pt x="0" y="0"/>
+                                        </a:moveTo>
+                                        <a:lnTo>
+                                          <a:pt x="7093264" y="0"/>
+                                        </a:lnTo>
+                                      </a:path>
+                                    </a:pathLst>
+                                  </a:custGeom>
+                                  <a:ln w="8576">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:prstDash val="solid"/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="1483193825" name="Group 1483193825"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="457200"/>
+                                  <a:ext cx="7093584" cy="8890"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="7093584" cy="8890"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="599972937" name="Graphic 83">
+                                  <a:extLst>
+                                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:cNvPr>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="4288"/>
+                                    <a:ext cx="7093584" cy="1270"/>
+                                  </a:xfrm>
+                                  <a:custGeom>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
+                                    <a:pathLst>
+                                      <a:path w="7093584">
+                                        <a:moveTo>
+                                          <a:pt x="0" y="0"/>
+                                        </a:moveTo>
+                                        <a:lnTo>
+                                          <a:pt x="7093264" y="0"/>
+                                        </a:lnTo>
+                                      </a:path>
+                                    </a:pathLst>
+                                  </a:custGeom>
+                                  <a:ln w="8576">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:prstDash val="solid"/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                            <wpg:grpSp>
+                              <wpg:cNvPr id="246629327" name="Group 246629327"/>
+                              <wpg:cNvGrpSpPr>
+                                <a:grpSpLocks/>
+                              </wpg:cNvGrpSpPr>
+                              <wpg:grpSpPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="621102"/>
+                                  <a:ext cx="7096759" cy="8890"/>
+                                  <a:chOff x="0" y="0"/>
+                                  <a:chExt cx="7096759" cy="8890"/>
+                                </a:xfrm>
+                              </wpg:grpSpPr>
+                              <wps:wsp>
+                                <wps:cNvPr id="830355396" name="Graphic 85">
+                                  <a:extLst>
+                                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </wps:cNvPr>
+                                <wps:cNvSpPr/>
+                                <wps:spPr>
+                                  <a:xfrm>
+                                    <a:off x="0" y="4288"/>
+                                    <a:ext cx="7096759" cy="1270"/>
+                                  </a:xfrm>
+                                  <a:custGeom>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
+                                    <a:pathLst>
+                                      <a:path w="7096759">
+                                        <a:moveTo>
+                                          <a:pt x="0" y="0"/>
+                                        </a:moveTo>
+                                        <a:lnTo>
+                                          <a:pt x="7096532" y="0"/>
+                                        </a:lnTo>
+                                      </a:path>
+                                    </a:pathLst>
+                                  </a:custGeom>
+                                  <a:ln w="8576">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:prstDash val="solid"/>
+                                  </a:ln>
+                                </wps:spPr>
+                                <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                  <a:prstTxWarp prst="textNoShape">
+                                    <a:avLst/>
+                                  </a:prstTxWarp>
+                                  <a:noAutofit/>
+                                </wps:bodyPr>
+                              </wps:wsp>
+                            </wpg:grpSp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3C808FA9" id="Group 57" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:23.5pt;margin-top:73.4pt;width:492pt;height:49.6pt;z-index:-251668992;mso-width-relative:margin" coordsize="70967,6299" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXfMWxvwMAAGsWAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNlu2zgUfR+g/0DwfSKR2oUoxaCZBgMU&#10;bYCm6DOtxRJGElWStpy/n0tqtd0C3ZJiCvtB5s57zz2H2/XLQ1OjfS5kxdsEkysbo7xNeVa12wR/&#10;eHj9Z4iRVKzNWM3bPMGPucQvb178cd13cU55yessFwgGaWXcdwkulepiy5JpmTdMXvEub6Gy4KJh&#10;CrJia2WC9TB6U1vUtn2r5yLrBE9zKaH0dqjEN2b8oshT9a4oZK5QnWCwTZmvMN+N/lo31yzeCtaV&#10;VTqawb7DioZVLUw6D3XLFEM7UZ0N1VSp4JIX6irljcWLokpz4wN4Q+wTb+4E33XGl23cb7sZJoD2&#10;BKfvHjZ9u78T3fvuXgASfbcFLExO+3IoRKP/wUp0MJA9zpDlB4VSKPSpG7o2IJtCnU+jiI6YpiUA&#10;f9YtLf8eOwZ25AdetHSMqA6GNU1rHRkzZwYjwep7gaoswU5EItelUYBRyxogmMEMLcWjW4ufQ5TA&#10;yTc8/VfqKfXg6/p5snvxtTCAN44XuoM3YRh9PQjn3b4IAShELiSQP0aC9yXrcsMtqZ0f4SSUuDah&#10;lIJsJzwHbQSBDk/fmdYzX2QsgTpfRMmlYThIbOLLEVCEBgao2WMWpzup7nJueMf2b6SCSUFV2ZRi&#10;5ZRKD+2UFCBzLfDaCFxhBAIXGIHAN8PsHVO6nx5KJ1Gf4MkQXdbwff7ATa06oSyYttTW7bqVHsEG&#10;1qJJFdB2aAEJPY1h8zw1FK6dq1ttRegFPgSBxZLXVfa6qmuTEdvNq1qgPdOrlvmN2jhq1gmpbpks&#10;h3amamxWt4bWU3R01DY8e4Qg97DUJVh+2jGRY1T/0wKN9Lo4JcSU2EwJoepX3KyeBiCY8+HwkYkO&#10;6ekTrCCyb/nEJhZPQdMYzG11z5b/tVO8qHREQXKTRWMGmG1S4wK0WotOFe/7tusFUeAsDIVVEi3F&#10;hqbHitbr8o8qnngehWAZPn6Wzf9j2TuRE9iu65+rPtIOX1RvqG/WBq166sNKf1H9c6qeENfxqUN8&#10;/1j2q/In0r1DbM8jv6fuCbF9GzZ711tQHbb70Hh8Ef5F+L94uydu6JDICemKonq/X5U/kfDhlAE3&#10;zN9T+F4URQGFXf9M985lwz8/5l82/Gc/5lPXh+cEh64YqmW/FD+R6n0Km6J5imDx6pi/vFV80zH/&#10;vBvci4Z3ldMHjme43YeO7XieE63OUONu7/0s1S8O/+LLvTFE797L9b37tsu97zmXy/3TXO4N9+FF&#10;E678R0+m67x5DljeiG/+AwAA//8DAFBLAwQUAAYACAAAACEARjD+cOEAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91NG6PEbEop6qkItkLpbZpMk9Dsbshuk/TfOz3pcd48&#10;3ntftpxMKwbqfeOshmimQJAtXNnYSsPP7uPpFYQPaEtsnSUNV/KwzO/vMkxLN9pvGrahEhxifYoa&#10;6hC6VEpf1GTQz1xHln8n1xsMfPaVLHscOdy0cq5UIg02lhtq7GhdU3HeXoyGzxHH1SJ6Hzbn0/p6&#10;2D1/7TcRaf34MK3eQASawp8ZbvN5OuS86egutvSi1RC/MEpgPU4Y4WZQi4ilo4Z5nCiQeSb/M+S/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJd8xbG/AwAAaxYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEYw/nDhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGQYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAnBwAAAAA=&#10;">
+                      <v:group id="Group 391944297" o:spid="_x0000_s1027" style="position:absolute;width:70935;height:88" coordsize="70935,88" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKd6v7ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6iZqq0ldRaQVD1KoCtLbI/tMgtm3IbtN4r93hUKPw8x8wyxWvalES40rLSuIRxEI&#10;4szqknMFp+PnyxyE88gaK8uk4EYOVsvB0wJTbTv+pvbgcxEg7FJUUHhfp1K6rCCDbmRr4uBdbGPQ&#10;B9nkUjfYBbip5DiK3qTBksNCgTVtCsquh1+jYNtht57EH+3+etncfo6vX+d9TEo9D/v1OwhPvf8P&#10;/7V3WsEkiZPpdJzM4HEp3AG5vAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKd6v7ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                        <v:shape id="Graphic 77" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;top:42;width:70935;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7093584,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSpscLywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWNoI2NQtm4AJwbrTNiSuXmPaisapmqwL/345IO1ov+f3Pi9W0XZipMG3jjXkkwwE&#10;ceVMy7WGr8P7wwyED8gGO8ek4Y88rJa3NwssjDvzjsZ9qEUKYV+ghiaEvpDSVw1Z9BPXEyftxw0W&#10;QxqHWpoBzyncdlJl2bO02HJqaLCnt4aq3/3Jajh261N8Kj9e7fes3GzjYTqW66nW93fxZQ4iUAxX&#10;8//1p0n4Kn/McqVUgk4/pQXI5QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSpscLywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m,l7093092,e" filled="f" strokeweight=".23822mm">
+                          <v:path arrowok="t"/>
+                        </v:shape>
+                      </v:group>
+                      <v:group id="Group 660457973" o:spid="_x0000_s1029" style="position:absolute;top:1552;width:70935;height:89" coordsize="70935,88" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi059nywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SZVkzZ1FZFaPEihWii9PbLPJJh9G7LbJP57tyB4HGbmG2axGkwtOmpdZVlBPIlA&#10;EOdWV1wo+D5uxy8gnEfWWFsmBRdysFo+jBaYadvzF3UHX4gAYZehgtL7JpPS5SUZdBPbEAfvZFuD&#10;Psi2kLrFPsBNLZ+jKJEGKw4LJTa0KSk/H/6Mgo8e+/U0fu/259Pm8nucf/7sY1Lq6XFYv4HwNPh7&#10;+NbeaQVJEs3m6Ws6hf9L4Q7I5RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi059nywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                        <v:shape id="Graphic 79" o:spid="_x0000_s1030" alt="&quot;&quot;" style="position:absolute;top:42;width:70935;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7093584,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxympCyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JTsMw&#10;EL0j8Q/WIHGjTheaNsStgAoB4USD1OsQT5Oo8TiK3dT8PT4gcXx6e74NphMjDa61rGA6SUAQV1a3&#10;XCv4Kl/uViCcR9bYWSYFP+Rgu7m+yjHT9sKfNO59LWIIuwwVNN73mZSuasigm9ieOHJHOxj0EQ61&#10;1ANeYrjp5CxJltJgy7GhwZ6eG6pO+7NR8N3tzuG+eH0yh1Xx/hHKdCx2qVK3N+HxAYSn4P/Ff+43&#10;rWC+nqfJYrGMm+OleAfk5hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxympCyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l7093264,e" filled="f" strokeweight=".23822mm">
+                          <v:path arrowok="t"/>
+                        </v:shape>
+                      </v:group>
+                      <v:group id="Group 1143623166" o:spid="_x0000_s1031" style="position:absolute;top:3105;width:70935;height:89" coordsize="70935,88" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4BaEIyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWN2vaUKKriNjSgxR8QPE2ZMckmJ0N2TWJ/75bKHic7z3z5Wgb0VPna8ca1CQBQVw4&#10;U3Op4Xj4eHkH4QOywcYxabiRh+Xi8WGOuXED76jfh1LEEPY5aqhCaHMpfVGRRT9xLXHkzq6zGOLZ&#10;ldJ0OMRw28hpkmTSYs2xocKW1hUVl/3VavgccFilatNvL+f17XR4+/7ZKtL6+WlczUAEGsNd/O/+&#10;MnG+ek2zaaqyDP5+igDIxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuAWhCMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                        <v:shape id="Graphic 81" o:spid="_x0000_s1032" alt="&quot;&quot;" style="position:absolute;top:42;width:70935;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7093584,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZsO2zyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65ZMVtpS4b6hC1e9om+Ho2Z1vWXEqTdfHbG0Hw8X7/b7WJthMjDb51rGE2VSCIK2da&#10;rjW8H59vcxA+IBvsHJOGb/KwWU+uVlgYd+E9jYdQixTCvkANTQh9IaWvGrLop64nTtyXGyyGdA61&#10;NANeUrjtZKbUQlpsOTU02NNTQ9XpcLYaPrvtOc7Ll0f7kZdvu3hcjuV2qfXNdXy4BxEohn/xn/vV&#10;pPkztVBZlt/N4fenBIBc/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZsO2zyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l7093264,e" filled="f" strokeweight=".23822mm">
+                          <v:path arrowok="t"/>
+                        </v:shape>
+                      </v:group>
+                      <v:group id="Group 1483193825" o:spid="_x0000_s1033" style="position:absolute;top:4572;width:70935;height:88" coordsize="70935,88" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQ1dqgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3VTUwtMXUVkbZ4EKEqiLchOybB7GzIbpP49l2h4HG+/5kvB1OLjlpXWVYQjyMQxLnV&#10;FRcKjoev1xSE88gaa8uk4EYOloun0RwzbXv+oW7vCxFC2GWooPS+yaR0eUkG3dg2xIG72NagD2db&#10;SN1iH8JNLSdR9C4NVhwaSmxoXVJ+3f8aBd899qsk/uy218v6dj5Md6dtTEq9PA+rDxCeBv8Q/7s3&#10;Osx/S5N4lqSTKdx/CgDIxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAENXaoMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                        <v:shape id="Graphic 83" o:spid="_x0000_s1034" alt="&quot;&quot;" style="position:absolute;top:42;width:70935;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7093584,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDGqqSywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdmOlponZFLWUajzZCl6f2WcSzL4N2W26/feuIHgcZuYbplgH04uJRtdZVnAzT0AQ&#10;11Z33Ch4P2yvVyCcR9bYWyYFZ3KwLi8vCsy1PfEbTXvfiAhhl6OC1vshl9LVLRl0czsQR+/LjgZ9&#10;lGMj9YinCDe9XCTJnTTYcVxocaCnlurv/dEo+Ow3x7Csdo/mY1W9vIZDOlWbVKnZVXi4B+Ep+P/w&#10;X/tZK1hmWZYustsUfi/FOyDLHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDGqqSywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m,l7093264,e" filled="f" strokeweight=".23822mm">
+                          <v:path arrowok="t"/>
+                        </v:shape>
+                      </v:group>
+                      <v:group id="Group 246629327" o:spid="_x0000_s1035" style="position:absolute;top:6211;width:70967;height:88" coordsize="70967,88" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/oBJbywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SbRpjW6ikgrPUihWhBvj+wzCWbfhuw2if++WxB6HGbmG2a5HkwtOmpdZVlBPIlA&#10;EOdWV1wo+D6+j19BOI+ssbZMCm7kYL16GC0x07bnL+oOvhABwi5DBaX3TSaly0sy6Ca2IQ7exbYG&#10;fZBtIXWLfYCbWiZRlEqDFYeFEhvalpRfDz9Gwa7HfjON37r99bK9nY/Pn6d9TEo9PQ6bBQhPg/8P&#10;39sfWkEyS9NkPk1e4O9SuANy9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/oBJbywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                        <v:shape id="Graphic 85" o:spid="_x0000_s1036" alt="&quot;&quot;" style="position:absolute;top:42;width:70967;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7096759,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADBKUwygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gRvdldD2xi7LaKopfWS1ou3R/aZhGbfhuyzjf/eFQSPw8x8wyzXo+/UiYbYBrZwMzWg&#10;iKvgWq4tvB+er3NQUZAddoHJwjdFWK8mF0ssXDhzSae91CpBOBZooRHpC61j1ZDHOA09cfI+w+BR&#10;khxq7QY8J7jv9K0xc+2x5bTQYE+PDVXH/Ze3IIsX8/RqpMxLajeH3bb68PWbtVeX48M9KKFR/sN/&#10;7Y2zkGcmm82yuzn8Xkp3QK9+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAMEpTDKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l7096532,e" filled="f" strokeweight=".23822mm">
+                          <v:path arrowok="t"/>
+                        </v:shape>
+                      </v:group>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BC4976" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251708928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA0ED56" wp14:editId="171CDE62">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>84455</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>92815</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="461315191" name="Group 461315191" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="872509387" name="Graphic 75"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7F142271" id="Group 461315191" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.65pt;margin-top:7.3pt;width:9.6pt;height:9.6pt;z-index:-251607552;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiasXRlQIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21nSpNadaqpWaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg5c3xw6SfbCulargmYXKSVCcV22qi7oj+e7&#10;T0tKnGeqZFIrUdAX4ejN6uOH697kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5CG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PLpNe2NFZz4Rz8XQ9BusL8VSW4/15VTngiCwq1eXxbfG/DO1lds7y2zDQtH8tg76ii&#10;Y62CRadUa+YZ2dn2Taqu5VY7XfkLrrtEV1XLBfYA3WTpWTcbq3cGe6nzvjaTTCDtmU7vTssf9htr&#10;nsyjHaoHeK/5Lwe6JL2p89N4GNdH8qGyXZgETZADKvoyKSoOnnD4mc2yqxnoziE0YlScN7Atb2bx&#10;5utf5yUsHxbF0qZSegPecUd53P/J89QwI1B1F9p/tKQtC7pczObp1eflghLFOnDyZjTNYh5MFGoA&#10;chByHLlR0zOZ5ukS9AA5EKAYk1hZtriMYg0Y4lPTLOc75zdCo+psf+88Tq/LiFgTET+oCC2cgeB+&#10;ie73lID7LSXg/u3gfsN8mBe2MkDSw1aNlTQTDNFO78WzRp4/2zso8hiV6pQVc0VzADUS4tdguhPi&#10;CIfuIyt+B/Yg4j8T8aSfLM2ldmLIH5pGmSchgHcqtVSoSZrB5oTunZZteddKiQNbb2+lJXsWbhh8&#10;gqyQ4hXNWOfXzDUDD0MjTSo8ai4fDBOMtNXlC9iuB4cV1P3eMSsokd8UGBva9hHYCLYRWC9vNd50&#10;uEuw5vPhJ7OGhOUL6sFpDzr6m+XRQ1BsIAzcMFPpLzuvqzYYDM5arGgcwFlDhJcSoFe33ukYWcdr&#10;fvUHAAD//wMAUEsDBBQABgAIAAAAIQBmyJye3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5B&#10;S8NAFITvgv9heYI3u0nXlhKzKaWopyLYCuLtNfuahGZ3Q3abpP/e58mehmGGmS9fT7YVA/Wh8U5D&#10;OktAkCu9aVyl4evw9rQCESI6g613pOFKAdbF/V2OmfGj+6RhHyvBIy5kqKGOscukDGVNFsPMd+Q4&#10;O/neYmTbV9L0OPK4beU8SZbSYuP4ocaOtjWV5/3Fangfcdyo9HXYnU/b689h8fG9S0nrx4dp8wIi&#10;0hT/y/CHz+hQMNPRX5wJomWvFDdZn5cgOFfzBYgjq1qBLHJ5y1/8AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGJqxdGVAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAGbInJ7cAAAABwEAAA8AAAAAAAAAAAAAAAAA7wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;">
+                      <v:shape id="Graphic 75" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCycLj4yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hvEJvmlWpbrdGEdGiR22hPb5uXjdLNy9rkur675uC4HGYmW+Y+bKzjTiTD7VjBaNhBoK4&#10;dLrmSsH723aQgwgRWWPjmBRcKcBy0e/NsdDuwgc6H2MlEoRDgQpMjG0hZSgNWQxD1xIn79t5izFJ&#10;X0nt8ZLgtpHjLJtKizWnBYMtrQ2VP8dfq2C7Mnu55w+PAct68zk6Tb5eUanHh271AiJSF+/hW3un&#10;FeSz8VP2PMln8H8p3QG5+AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCycLj4yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Necesito programar temporalmente el horario de un PCA para que trabaje más de 50 horas semanales, pero hasta un máximo de 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B554E7">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> horas. Las necesidades médicas temporales incluyen la atención después de una hospitalización o de una estadía en un centro de enfermería especializada</w:t>
+            </w:r>
+            <w:r w:rsidR="00144418" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007B4076" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00865BCA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Por favor, describa las circunstancias</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC62CA" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4076" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6908B7D7" w14:textId="77777777" w:rsidR="000E2F08" w:rsidRPr="00C85F67" w:rsidRDefault="000E2F08" w:rsidP="00F3650B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000E2F08" w:rsidRPr="00C85F67" w:rsidSect="00D557E8">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="630" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="696ABDB1" w14:textId="45301B36" w:rsidR="007354BC" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="007354BC">
+    <w:p w14:paraId="1EF42474" w14:textId="7C6C91C4" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="004B2AE3" w:rsidP="00105B86">
       <w:pPr>
-        <w:rPr>
-[...389 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A24289E" w14:textId="49536D63" w:rsidR="00E61DD8" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00137115">
+    <w:p w14:paraId="17273CBA" w14:textId="1F8750C6" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00105B86" w:rsidP="00BC4976">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="634" w:right="634"/>
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C873A6" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>SECCIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B: </w:t>
+      </w:r>
+      <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AUTORIZACIÓN PARA LA CONTINUIDAD DE LA ATENCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57516317" w14:textId="7E1F2C10" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="00DF28A3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="120" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="990"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Las solicitudes de autorización para la continuidad de la atención se aprobarán para su período de autorización previa (PA) en una o más de las siguientes circunstancias</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC62CA" w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1260D974" w14:textId="77777777" w:rsidR="00190C05" w:rsidRPr="00FE6C45" w:rsidRDefault="00190C05" w:rsidP="00137115">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10890"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w14:paraId="0F00C677" w14:textId="77777777" w:rsidTr="00DC5CA9">
+        <w:trPr>
+          <w:trHeight w:val="2955"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0855A24D" w14:textId="3B009809" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00EF3E1B" w:rsidP="00495D13">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="446"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09850DAC" wp14:editId="4DE0CE7E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87259</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="98" name="Group 98" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="99" name="Graphic 99"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="11FE2028" id="Group 98" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.4pt;margin-top:6.85pt;width:9.6pt;height:9.6pt;z-index:-251667968;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSWAvpjgIAACcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1r3DAQfC/0Pwi9Nz4fNE1MfKEkzVEI&#10;aSEpfdbJ8geVJXWlO1/+fVdry3e5QCmpH+yRd7TaHY10db3vNdsp8J01Jc/PFpwpI23VmabkP57u&#10;Plxw5oMwldDWqJI/K8+vV+/fXQ2uUEvbWl0pYJjE+GJwJW9DcEWWedmqXvgz65TBYG2hFwGH0GQV&#10;iAGz9zpbLhbn2WChcmCl8h7/3o5BvqL8da1k+FbXXgWmS461BXoDvTfxna2uRNGAcG0npzLEG6ro&#10;RWdw0TnVrQiCbaF7larvJFhv63AmbZ/Zuu6koh6wm3xx0s0a7NZRL00xNG6WCaU90enNaeXDbg3u&#10;0X2HsXqE91b+8qhLNrimOI7HcXMg72vo4yRsgu1J0edZUbUPTOLPfJlfLlF3iaEJk+KyxW15NUu2&#10;X/46LxPFuCiVNpcyOPSOP8jj/0+ex1Y4Rar72P53YF1V8stLzozo0cLryS34B3uJiyMrKjiN/CTm&#10;iT4fFxcoBOpAgFSYVcrzT+dJpRFjfO5WFHLrw1pZklvs7n2g6U2VkGgTknuTIKD5o+012T5whrYH&#10;ztD2m9H2ToQ4L+5hhGzAPZoqaWcYo73dqSdLvHCyaVjkIarNMSvlSq5AaiKkr6N0R8QJjt0nVvqO&#10;7FHEfybSET9aWmrr1Zg/Nk0yz0Ig71hqbUiTRY6bE7v3VnfVXac1DaDZ3GhgOxGvFnqirJjiBc2B&#10;D7fCtyOPQhNNGzpjvhgNE420sdUz+m1Ah5Xc/94KUJzprwYdjW2HBCCBTQIQ9I2lK452Cdd82v8U&#10;4FhcvuQBnfZgk7FFkTyExUbCyI0zjf28DbbuosHwkKWKpgEeMkJ0GyF6cd0dj4l1uN9XfwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKmp6gbcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81Lw0AQxe+C&#10;/8Mygje7+cCvmE0pRT0VwVYQb9NkmoRmZ0N2m6T/vdOTnh6PN7z5vXw5206NNPjWsYF4EYEiLl3V&#10;cm3ga/d29wTKB+QKO8dk4EwelsX1VY5Z5Sb+pHEbaiUl7DM00ITQZ1r7siGLfuF6YskObrAYxA61&#10;rgacpNx2OomiB22xZfnQYE/rhsrj9mQNvE84rdL4ddwcD+vzz+7+43sTkzG3N/PqBVSgOfwdwwVf&#10;0KEQpr07ceVVJz4R8iCaPoKSPE1k2v6iz6CLXP/nL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUlgL6Y4CAAAnBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAqanqBtwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+                      <v:shape id="Graphic 99" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUejDZwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mtVCqatRRLpFj1VBj8/Nc7O4edkmcd3++6ZQ6HGYmW+Yxaq3jejIh9qxgsk4A0Fc&#10;Ol1zpeB4KJ7fQISIrLFxTAq+KcBqOXhaYK7dgz+p28dKJAiHHBWYGNtcylAashjGriVO3tV5izFJ&#10;X0nt8ZHgtpHTLHuVFmtOCwZb2hgqb/u7VVCszU7u+OQxYFm/nydfL5cPVGo07NdzEJH6+B/+a2+1&#10;gtkMfr+kHyCXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUejDZwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Necesito más tiempo para contratar otros PCA.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCD9837" w14:textId="36C4036B" w:rsidR="00F73F40" w:rsidRPr="00C85F67" w:rsidRDefault="00F73F40" w:rsidP="00577499">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="447"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Por favor, marque una opción</w:t>
+            </w:r>
+            <w:r w:rsidR="00B55A47" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB9CED0" w14:textId="5543ECEE" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166" w:right="360"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251770368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="065FA795" wp14:editId="2E08607E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>70856</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2126600335" name="Group 2126600335" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="264375297" name="Graphic 53"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6CF39703" id="Group 2126600335" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:5.6pt;width:9.6pt;height:9.6pt;z-index:-251546112;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmLW/8lgIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx2na9pacaqpWaNJ&#10;VVepmfZMMP7QMDAgcfLvd7k2TppK09T5wT74Hi73Hg7M7/atJDthXaNVTtOLCSVCcV00qsrpj/XD&#10;pxtKnGeqYFIrkdODcPRu8fHDvDOZmOpay0JYAkmUyzqT09p7kyWJ47VombvQRigIltq2zMPQVklh&#10;WQfZW5lMJ5NZ0mlbGKu5cA7+LvsgXWD+shTcfy9LJzyROYXaPL4tvjfhnSzmLKssM3XDhzLYO6po&#10;WaNg0THVknlGtrZ5k6ptuNVOl/6C6zbRZdlwgT1AN+nkrJuV1VuDvVRZV5lRJpD2TKd3p+VPu5U1&#10;L+bZ9tUDfNT8lwNdks5U2Wk8jKsjeV/aNkyCJsgeFT2Mioq9Jxx+ptP0dgq6cwgNGBXnNWzLm1m8&#10;/vrXeQnL+kWxtLGUzoB33FEe93/yvNTMCFTdhfafLWmKnE5nny+vr6a315Qo1oKTV4Npri6DiUIN&#10;QA5CDiM3aHom09XkBvQAORCgGKNYaXo9i2L1GOJj0yzjW+dXQqPqbPfoPE6viohYHRHfqwgtnIHg&#10;fonu95SA+y0l4P5N737DfJgXtjJA0sFWDZXUIwzRVu/EWiPPn+0dFHmMSnXKirmiOYAaCfFrMN0J&#10;cYB995EVvz27F/GfiXjST5bmUjvR5w9No8yjEMA7lVoq1GSSwuaE7p2WTfHQSIkDW23upSU7Fm4Y&#10;fIKskOIVzVjnl8zVPQ9DA00qPGou6w0TjLTRxQFs14HDcup+b5kVlMhvCowNbfsIbASbCKyX9xpv&#10;OtwlWHO9/8msIWH5nHpw2pOO/mZZ9BAUGwg9N8xU+svW67IJBoOzFisaBnDWEOGlBOjVrXc6Rtbx&#10;ml/8AQAA//8DAFBLAwQUAAYACAAAACEABWRmcN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43kxC3BtRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc5ydZeZNvppcKwbsQ+NJ&#10;QzJTIJBKbxuqNHzv35+WIEI0ZE3rCTVcMMCquL/LTWb9SF847GIlOIRCZjTUMXaZlKGs0Zkw8x0S&#10;e0ffOxNZ9pW0vRk53LVyrtSLdKYhbqhNh5say9Pu7DR8jGZcL5K3YXs6bi6/++fPn22CWj8+TOtX&#10;EBGn+P8MV3xGh4KZDv5MNohWwzJl8sj3ZA7i6quUtx00LFQKssjl7YDiDwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAOYtb/yWAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAVkZnDeAAAACAEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 53" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7MpIpygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PTwIx&#10;FMTvJH6H5pF4gy6L/HGlEGLEyNHVBI/P7WO7cfu6thXWb29JSDxOZuY3mdWmt604kQ+NYwWTcQaC&#10;uHK64VrB+9tutAQRIrLG1jEp+KUAm/XNYIWFdmd+pVMZa5EgHApUYGLsCilDZchiGLuOOHlH5y3G&#10;JH0ttcdzgttW5lk2lxYbTgsGO3o0VH2VP1bBbmv2cs8HjwGr5ulj8j39fEalbof99gFEpD7+h6/t&#10;F60gn99NF7P8fgGXS+kOyPUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADsykinKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Publiqué numerosos avisos y usé numerosos recursos para buscar PCA, pero no recibí respuestas de ningún PCA que pudiera satisfacer adecuadamente mis necesidades de atención personal; incluso me inscribí en el sitio web del directorio de PCA y usé ese sitio para tratar de contratar PCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3FE55E" w14:textId="1568AC7D" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251771392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BC79EA" wp14:editId="6AB546F0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>47361</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="580979103" name="Group 580979103" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1782283567" name="Graphic 55"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="0B2B4569" id="Group 580979103" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:3.75pt;width:9.6pt;height:9.6pt;z-index:-251545088;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdWWbWlgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21nSptacaqpXaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg4sbw6dJHthXatVQbOLlBKhuC5bVRf0x+b+&#10;04IS55kqmdRKFPRFOHqz+vhh2ZtczHSjZSksgSTK5b0paOO9yZPE8UZ0zF1oIxQEK2075mFo66S0&#10;rIfsnUxmaXqZ9NqWxmounIO/d0OQrjB/VQnuv1eVE57IgkJtHt8W39vwTlZLlteWmablYxnsHVV0&#10;rFWw6JTqjnlGdrZ9k6prudVOV/6C6y7RVdVygT1AN1l61s3a6p3BXuq8r80kE0h7ptO70/LH/dqa&#10;Z/Nkh+oBPmj+y4EuSW/q/DQexvWRfKhsFyZBE+SAir5MioqDJxx+ZrPsega6cwiNGBXnDWzLm1m8&#10;+frXeQnLh0WxtKmU3oB33FEe93/yPDfMCFTdhfafLGlLqP5qMZstPs8vryhRrAMrr0fXzOfBRaEI&#10;YAclx5EbRT3TaZ4uQBDQAwGqMamVZVeXUa0BQ3zqmuV85/xaaJSd7R+cx+l1GRFrIuIHFaGFQxDs&#10;L9H+nhKwv6UE7L8d7G+YD/PCXgZIeuh2rKSZYIh2ei82Gnn+bPOgyGNUqlNWzBXdAdRIiF+D6U6I&#10;Ixy6j6z4HdiDiP9MxKN+sjSX2okhf2gaZZ6EAN6p1FKhJmkGmxO6d1q25X0rJQ5svb2VluxZuGLw&#10;CbJCilc0Y52/Y64ZeBgaaVLhWXP5YJhgpK0uX8B3PTisoO73jllBifymwNnQto/ARrCNwHp5q/Gq&#10;w12CNTeHn8waEpYvqAenPepocJZHD0GxgTBww0ylv+y8rtpgMDhssaJxAIcNEd5KgF5de6djZB3v&#10;+dUfAAAA//8DAFBLAwQUAAYACAAAACEAwoTTUt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzP&#10;TUvDQBAG4Lvgf1hG8GY3qf0iZlJKUU9FsBXE2zSZJqHZ2ZDdJum/d3vS4/AO7zyTrkfTqJ47V1tB&#10;iCcRKJbcFrWUCF+Ht6cVKOdJCmqsMMKVHayz+7uUksIO8sn93pcqlIhLCKHyvk20dnnFhtzEtiwh&#10;O9nOkA9jV+qioyGUm0ZPo2ihDdUSLlTU8rbi/Ly/GIT3gYbNc/za786n7fXnMP/43sWM+Pgwbl5A&#10;eR793zLc+IEOWTAd7UUKpxqE1SzIPcJyDuoWR7Pw2hFhuliCzlL935/9AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAN1ZZtaWAgAALwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAMKE01LeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 55" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcKB/lxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtplbUUo0iQ8d8nBP08WzOpqy51CTT+u2XwWCP9/t/82VvW3ElHxrHCoaDDARx5XTD&#10;tYL95+alABEissbWMSm4U4Dl4vFhjqV2N/6g6y7WIoVwKFGBibErpQyVIYth4DrixJ2dtxjT6Wup&#10;Pd5SuG1lnmUTabHh1GCwo1dD1dfu2yrYrMxWbvngMWDVrI/Dy+j0hko9P/WrGYhIffwX/7nfdZo/&#10;LfK8GI0nU/j9KQEgFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnCgf5cYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Entrevisté a numerosos PCA, pero ningún PCA aceptó el puesto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414F1EE4" w14:textId="40A49F9E" w:rsidR="00DF28A3" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1166" w:right="187"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251772416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2086CCA1" wp14:editId="186CC1DE">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>70856</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="945175777" name="Group 945175777" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="242399657" name="Graphic 57"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6A029D88" id="Group 945175777" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:5.6pt;width:9.6pt;height:9.6pt;z-index:-251544064;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMix/NlgIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21na9pYdaqpXaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppK09T5wT74Hi73Hg5cXe86SbbCulargmZnKSVCcV22qi7oj5e7&#10;T5eUOM9UyaRWoqB74ej18uOHq97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5MG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9N50mtbGqu5cA7+3g5BusT8VSW4f6wqJzyRBYXaPL4tvtfhnSyvWF5bZpqWj2Wwd1TR&#10;sVbBolOqW+YZ2dj2Taqu5VY7XfkzrrtEV1XLBfYA3WTpSTcrqzcGe6nzvjaTTCDtiU7vTssftitr&#10;ns2THaoHeK/5Lwe6JL2p8+N4GNcH8q6yXZgETZAdKrqfFBU7Tzj8zGbZYga6cwiNGBXnDWzLm1m8&#10;+fbXeQnLh0WxtKmU3oB33EEe93/yPDfMCFTdhfafLGnLgs6+zD4vFvPzC0oU68DJq9E08AdaCjUA&#10;OQg5jtyo6YlM5+kl6AFyIEAxJrGy7GIexRowxKemWc43zq+ERtXZ9t55nF6XEbEmIr5TEVo4A8H9&#10;Et3vKQH3W0rA/evB/Yb5MC9sZYCkh60aK2kmGKKd3ooXjTx/sndQ5CEq1TEr5ormAGokxK/BdEfE&#10;EQ7dR1b8DuxBxH8m4kk/WppL7cSQPzSNMk9CAO9YaqlQkzSDzQndOy3b8q6VEge2Xt9IS7Ys3DD4&#10;BFkhxSuasc7fMtcMPAyNNKnwqLl8MEww0lqXe7BdDw4rqPu9YVZQIr8rMDa07SOwEawjsF7eaLzp&#10;cJdgzZfdT2YNCcsX1IPTHnT0N8ujh6DYQBi4YabSXzdeV20wGJy1WNE4gLOGCC8lQK9uveMxsg7X&#10;/PIPAAAA//8DAFBLAwQUAAYACAAAACEABWRmcN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb43kxC3BtRxCaHsKhSaF0ptibWwTa2UsxXb+vptTc5ydZeZNvppcKwbsQ+NJ&#10;QzJTIJBKbxuqNHzv35+WIEI0ZE3rCTVcMMCquL/LTWb9SF847GIlOIRCZjTUMXaZlKGs0Zkw8x0S&#10;e0ffOxNZ9pW0vRk53LVyrtSLdKYhbqhNh5say9Pu7DR8jGZcL5K3YXs6bi6/++fPn22CWj8+TOtX&#10;EBGn+P8MV3xGh4KZDv5MNohWwzJl8sj3ZA7i6quUtx00LFQKssjl7YDiDwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIyLH82WAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAVkZnDeAAAACAEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 57" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDg4Tu1yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJP6H5pF4gy6LoKwUQowYObqS4PG5fWw3bl/XtsL67y0JicfJzHyTWa5724oT+dA4VjAZZyCI&#10;K6cbrhXs37ejBxAhImtsHZOCXwqwXt0Mllhod+Y3OpWxFgnCoUAFJsaukDJUhiyGseuIk3d03mJM&#10;0tdSezwnuG1lnmVzabHhtGCwoydD1Vf5YxVsN2Ynd3zwGLBqnj8m39PPF1TqdthvHkFE6uN/+Np+&#10;1Qryu3y6WMxn93C5lO6AXP0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4OE7tckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El PCA que contraté no permaneció en el empleo porque no tenía los conocimientos básicos para desempeñar con seguridad las tareas asignadas de PCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B37994C" w14:textId="65456A8B" w:rsidR="00665172" w:rsidRPr="00C85F67" w:rsidRDefault="00DF28A3" w:rsidP="00DF28A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="1166"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251773440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356FD933" wp14:editId="22B2712A">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>538480</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>83185</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="159407202" name="Group 159407202" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="450728376" name="Graphic 59"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5964811E" id="Group 159407202" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:42.4pt;margin-top:6.55pt;width:9.6pt;height:9.6pt;z-index:-251543040;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApQZMWlgIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21nS5tadaqpWaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg5cXe87SXbCulargmZnKSVCcV22qi7oj+fb&#10;TwtKnGeqZFIrUdAX4ej18uOHq97kYqYbLUthCSRRLu9NQRvvTZ4kjjeiY+5MG6EgWGnbMQ9DWyel&#10;ZT1k72QyS9PzpNe2NFZz4Rz8XQ1BusT8VSW4f6gqJzyRBYXaPL4tvjfhnSyvWF5bZpqWj2Wwd1TR&#10;sVbBolOqFfOMbG37JlXXcqudrvwZ112iq6rlAnuAbrL0pJu11VuDvdR5X5tJJpD2RKd3p+X3u7U1&#10;T+bRDtUDvNP8lwNdkt7U+XE8jOsDeV/ZLkyCJsgeFX2ZFBV7Tzj8zGbZ5Qx05xAaMSrOG9iWN7N4&#10;8+2v8xKWD4tiaVMpvQHvuIM87v/keWqYEai6C+0/WtKWBf0yTy9mi88X55Qo1oGT16Np5pfBRKEG&#10;IAchx5EbNT2RaZ4uQA+QAwGKMYmVZRfnUawBQ3xqmuV86/xaaFSd7e6cx+l1GRFrIuJ7FaGFMxDc&#10;L9H9nhJwv6UE3L8Z3G+YD/PCVgZIetiqsZJmgiHa6Z141sjzJ3sHRR6iUh2zYq5oDqBGQvwaTHdE&#10;HOHQfWTF78AeRPxnIp70o6W51E4M+UPTKPMkBPCOpZYKNUkz2JzQvdOyLW9bKXFg682NtGTHwg2D&#10;T5AVUryiGev8irlm4GFopEmFR83lg2GCkTa6fAHb9eCwgrrfW2YFJfK7AmND2z4CG8EmAuvljcab&#10;DncJ1nze/2TWkLB8QT047V5Hf7M8egiKDYSBG2Yq/XXrddUGg8FZixWNAzhriPBSAvTq1jseI+tw&#10;zS//AAAA//8DAFBLAwQUAAYACAAAACEAQ8rnTt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92kqVJiNqUU9VQEW0G8TZNpEpqdDdltkv57pyd7fPOG976XrSbbqoF63zg2&#10;EM8iUMSFKxuuDHzv35+WoHxALrF1TAYu5GGV399lmJZu5C8adqFSEsI+RQN1CF2qtS9qsuhnriMW&#10;7+h6i0FkX+myx1HCbavnUfSiLTYsDTV2tKmpOO3O1sDHiOM6id+G7em4ufzunz9/tjEZ8/gwrV9B&#10;BZrC/zNc8QUdcmE6uDOXXrUGlgshD3JPYlBXP1rItoOBZJ6AzjN9OyD/AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAClBkxaWAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEPK507eAAAACAEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                      <v:shape id="Graphic 59" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA911wMyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8AreatY/VdkaRUoVPWoFPT43r5ulm5dtEnX99kYo9DjMzG+Y6by1tbiQD5VjBb1uBoK4&#10;cLriUsH+a/k6AREissbaMSm4UYD57Plpirl2V97SZRdLkSAcclRgYmxyKUNhyGLouoY4ed/OW4xJ&#10;+lJqj9cEt7XsZ9lIWqw4LRhs6MNQ8bM7WwXLhdnIDR88Biyqz2Pvd3BaoVKdl3bxDiJSG//Df+21&#10;VjB8y8b9yWA8gseldAfk7A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA911wMyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El PCA dejó el empleo repentinamente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090300E" w:rsidRPr="00C85F67" w14:paraId="141DE629" w14:textId="77777777" w:rsidTr="001F480D">
+        <w:trPr>
+          <w:trHeight w:val="6270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="225BCBC7" w14:textId="4AAD83EB" w:rsidR="009D4C53" w:rsidRPr="00C85F67" w:rsidRDefault="009D4C53" w:rsidP="00B36EE6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="446" w:right="360"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A088FD3" wp14:editId="51167618">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>81280</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>102606</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1116867796" name="Group 1116867796" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="862957446" name="Graphic 99"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="18A7B91D" id="Group 1116867796" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:6.4pt;margin-top:8.1pt;width:9.6pt;height:9.6pt;z-index:-251623936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpRWe0lgIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx1HbdpYcaqpWaNJ&#10;VVepqfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg4sbg+tJHthXaNVTtOLCSVCcV00qsrpy+b+&#10;yw0lzjNVMKmVyOmrcPR2+fnTojOZmOpay0JYAkmUyzqT09p7kyWJ47VombvQRigIltq2zMPQVklh&#10;WQfZW5lMJ5NZ0mlbGKu5cA7+rvogXWL+shTc/yhLJzyROYXaPL4tvrfhnSwXLKssM3XDhzLYB6po&#10;WaNg0THVinlGdrZ5l6ptuNVOl/6C6zbRZdlwgT1AN+nkrJu11TuDvVRZV5lRJpD2TKcPp+WP+7U1&#10;z+bJ9tUDfND8lwNdks5U2Wk8jKsj+VDaNkyCJsgBFX0dFRUHTzj8TKfpfAq6cwgNGBXnNWzLu1m8&#10;/vbXeQnL+kWxtLGUzoB33FEe93/yPNfMCFTdhfafLGmKnN7MpvOr68vLGSWKteDk9WCa+TyYKNQA&#10;5CDkMHKDpmcyXU1uQA+QAwGKMYqVptezKFaPIT42zTK+c34tNKrO9g/O4/SqiIjVEfGDitDCGQju&#10;l+h+Twm431IC7t/27jfMh3lhKwMkHWzVUEk9whBt9V5sNPL82d5BkceoVKesmCuaA6iREL8G050Q&#10;B9h3H1nx27N7Ef+ZiCf9ZGkutRN9/tA0yjwKAbxTqaVCTSYpbE7o3mnZFPeNlDiw1fZOWrJn4YbB&#10;J8gKKd7QjHV+xVzd8zA00KTCo+ay3jDBSFtdvILtOnBYTt3vHbOCEvldgbGhbR+BjWAbgfXyTuNN&#10;h7sEa24OP5k1JCyfUw9Oe9TR3yyLHoJiA6HnhplKf915XTbBYHDWYkXDAM4aIryUAL259U7HyDpe&#10;88s/AAAA//8DAFBLAwQUAAYACAAAACEAbVehOtwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm90ktUXSbEop6qkItoL0Nk2mSWh2NmS3SfrvHU96ejze8OZ72XqyrRqo941j&#10;A/EsAkVcuLLhysDX4e3pBZQPyCW2jsnAjTys8/u7DNPSjfxJwz5USkrYp2igDqFLtfZFTRb9zHXE&#10;kp1dbzGI7Std9jhKuW11EkVLbbFh+VBjR9uaisv+ag28jzhu5vHrsLuct7fjYfHxvYvJmMeHabMC&#10;FWgKf8fwiy/okAvTyV259KoVnwh5EF0moCSfJzLtJLp4Bp1n+j9//gMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBpRWe0lgIAAC4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBtV6E63AAAAAcBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;">
+                      <v:shape id="Graphic 99" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMArpJygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8Iw&#10;EITvlfofrK3ErTg8GiDFIFSVqhx5SHDcxts4arxObRfSf18jVeI4mplvNPNlZxtxJh9qxwoG/QwE&#10;cel0zZWCw379OAURIrLGxjEp+KUAy8X93RwL7S68pfMuViJBOBSowMTYFlKG0pDF0HctcfI+nbcY&#10;k/SV1B4vCW4bOcyyXFqsOS0YbOnFUPm1+7EK1iuzkRs+egxY1q+nwffo4w2V6j10q2cQkbp4C/+3&#10;37WCaT6cPU3G4xyul9IdkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIwCuknKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Tengo una necesidad médica continua que requiere cuidados de ADL intensivos. Debido a esto, necesito programar el horario de mi PCA para que trabaje horas adicionales aprobadas y he documentado mi esfuerzo por tratar de contratar otro PCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00206AA7" w14:textId="7FED30FF" w:rsidR="009D4C53" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="00052F14">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80" w:after="40"/>
+              <w:ind w:left="717" w:right="360" w:hanging="270"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Se toman en cuenta los siguientes procedimientos y equipos para determinar la necesidad de cuidados de ADL intensivos (herramienta de tiempo para la tarea)</w:t>
+            </w:r>
+            <w:r w:rsidR="009D4C53" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28FEDA74" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Cuidado de traqueotomías</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="540F6B6F" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Uso de respiradores</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E9957C0" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Cuidado de ostomías</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC861C8" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Cuidado de catéteres</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215BE10B" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1267" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Necesidades de traslado y movilidad con un elevador mecánico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD51CFD" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1260"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Equipo para urología y sistemas de drenado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7591F837" w14:textId="06E46A55" w:rsidR="009D4C53" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="00052F14">
+            <w:pPr>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="720" w:right="360" w:hanging="274"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>El consumidor presenta evidencias de que tiene otras necesidades médicas que requieren cuidados especializados. Estas necesidades incluyen las siguientes</w:t>
+            </w:r>
+            <w:r w:rsidR="009D4C53" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4699F15D" w14:textId="77777777" w:rsidR="001F480D" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1260" w:right="541"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Trastornos de salud conductual que causan dificultades para relacionarse con personas desconocidas, lo que afecta el funcionamiento diario. (Entre los ejemplos está el trastorno de ansiedad social, el trastorno por estrés postraumático, el trastorno del espectro autista, el trastorno esquizoafectivo, etc.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283F0134" w14:textId="0E32F88E" w:rsidR="0090300E" w:rsidRPr="00C85F67" w:rsidRDefault="001F480D" w:rsidP="001F480D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1257"/>
+              </w:tabs>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:spacing w:before="80"/>
+              <w:ind w:left="1257" w:right="358"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Déficits en la comunicación, incluido un diagnóstico formal de afasia o la comunicación exclusiva mediante lengua de señas estadounidense (ASL).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0090300E" w:rsidRPr="00C85F67" w14:paraId="5797B129" w14:textId="77777777" w:rsidTr="00DC5016">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FB5FD1" w14:textId="17D6916A" w:rsidR="0090300E" w:rsidRPr="00C85F67" w:rsidRDefault="0090300E" w:rsidP="00577499">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="537"/>
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CFE095D" wp14:editId="292F0471">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>92075</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>28575</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="121920" cy="121920"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="694711863" name="Group 694711863" descr="Checkbox"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="121920" cy="121920"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="121920" cy="121920"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="965776302" name="Graphic 121"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="5080" y="5080"/>
+                                  <a:ext cx="111760" cy="111760"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="111760" h="111760">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="111760" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="111760"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="10160">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2B0B5D89" id="Group 694711863" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:7.25pt;margin-top:2.25pt;width:9.6pt;height:9.6pt;z-index:-251625984;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-width-relative:margin;mso-height-relative:margin" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCayDq2lQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X21natpacaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppK09T5wT74Hi73Hg4sbg+dJHthXatVQbOLlBKhuC5bVRf0x+b+&#10;0zUlzjNVMqmVKOiLcPR2+fHDoje5mOlGy1JYAkmUy3tT0MZ7kyeJ443omLvQRigIVtp2zMPQ1klp&#10;WQ/ZO5nM0nSe9NqWxmounIO/qyFIl5i/qgT336vKCU9kQaE2j2+L7214J8sFy2vLTNPysQz2jio6&#10;1ipYdEq1Yp6RnW3fpOpabrXTlb/gukt0VbVcYA/QTZaedbO2emewlzrvazPJBNKe6fTutPxxv7bm&#10;2TzZoXqAD5r/cqBL0ps6P42HcX0kHyrbhUnQBDmgoi+TouLgCYef2Sy7mYHuHEIjRsV5A9vyZhZv&#10;vv51XsLyYVEsbSqlN+Add5TH/Z88zw0zAlV3of0nS9qyoDfzy6ur+ed0RoliHTh5PZoG2gouCkUA&#10;Oyg5jtwo6plOl+k1CAJ6IEA1JrWy7Goe1RowxKeuWc53zq+FRtnZ/sF5nF6XEbEmIn5QEVo4BMH+&#10;Eu3vKQH7W0rA/tvB/ob5MC/sZYCkh70aK2kmGKKd3ouNRp4/2zwo8hiV6pQVc0V3ADUS4tdguhPi&#10;CIfuIyt+B/Yg4j8T8aifLM2ldmLIH5pGmSchgHcqtVSoSZrB5oTunZZted9KiQNbb++kJXsWrhh8&#10;gqyQ4hXNWOdXzDUDD0MjTSo8ay4fDBOMtNXlC/iuB4sV1P3eMSsokd8UOBva9hHYCLYRWC/vNF51&#10;uEuw5ubwk1lDwvIF9eC0Rx0NzvLoISg2EAZumKn0l53XVRsMBoctVjQO4LAhwlsJ0Ktr73SMrOM9&#10;v/wDAAD//wMAUEsDBBQABgAIAAAAIQC0A7pu2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5B&#10;S8NAFITvgv9heYI3u0ljVWI2pRT1VIS2gnh7TV6T0OzbkN0m6b/39aSnYZhh5suWk23VQL1vHBuI&#10;ZxEo4sKVDVcGvvbvDy+gfEAusXVMBi7kYZnf3mSYlm7kLQ27UCkZYZ+igTqELtXaFzVZ9DPXEUt2&#10;dL3FILavdNnjKOO21fMoetIWG5aHGjta11Scdmdr4GPEcZXEb8PmdFxffvaLz+9NTMbc302rV1CB&#10;pvBXhiu+oEMuTAd35tKrVvzjQpoGriJxkjyDOhiYi+o80//x818AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmsg6tpUCAAAvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAtAO6btsAAAAGAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;">
+                      <v:shape id="Graphic 121" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCazv4UyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNavSta5GkVKLHmsL9fjcPDeLm5dtkur23xtB6HGYmW+Y+bKzjTiTD7VjBcNBBoK4&#10;dLrmSsHX5/rpBUSIyBobx6TgjwIsF72HORbaXfiDzrtYiQThUKACE2NbSBlKQxbDwLXEyTs6bzEm&#10;6SupPV4S3DZylGW5tFhzWjDY0quh8rT7tQrWK7OVW/72GLCs3/bDn/HhHZV67HerGYhIXfwP39sb&#10;rWCaP08m+Tgbwe1SugNycQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCazv4UyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001F480D" w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Estoy recibiendo cuidados de hospicio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85F67">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42D03608" w14:textId="77777777" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="004B2AE3">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidSect="00D557E8">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="630" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64150585" w14:textId="667E3C8F" w:rsidR="00E61DD8" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00137115">
+    <w:p w14:paraId="48B5A6A0" w14:textId="00CA6F84" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="001430F2">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11631"/>
+        </w:tabs>
+        <w:spacing w:before="181"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DECLARACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00744B97" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>SE REQUIEREN FIRMAS ORIGINALES</w:t>
+      </w:r>
+      <w:r w:rsidR="00744B97" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC61A2B" w14:textId="24B0C2AE" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="001430F2" w:rsidP="001430F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="634" w:right="634"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>CONSUMIDOR O REPRESENTANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E6DFD9" w14:textId="682E505C" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="00D557E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="720" w:right="1350"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Certifico que he revisado este documento y confirmo que la información contenida aquí es verdadera y precisa. Comprendo que la falsificación, la omisión o el encubrimiento de cualquier hecho material contenido en este documento puede ser causa de que se determine que necesito un representante para manejar mis servicios de PCA. Entiendo que, además, puedo estar sujeto a sanciones civiles o juicios penales por cualquier falsificación, omisión o encubrimiento de hechos materiales contenidos en este documento. Mi Agencia de PCM archivará esta documentación en mi expediente. En caso de una auditoría, la agencia de MassHealth puede solicitar, a su juicio, uno y todos los expedientes médicos de consumidores de MassHealth correspondientes o que documenten los servicios reclamados, según lo estipulado en 130 CMR 422.000, 130 CMR 450.204 y 450.205</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57495FE9" w14:textId="77777777" w:rsidR="00E61DD8" w:rsidRPr="00FE6C45" w:rsidRDefault="00E61DD8" w:rsidP="00137115">
+    <w:p w14:paraId="2DF230FC" w14:textId="1DF342FA" w:rsidR="00517677" w:rsidRPr="00C85F67" w:rsidRDefault="00D557E8" w:rsidP="00517677">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="24"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251763200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2009AB4B" wp14:editId="3E409FD4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4095750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>276860</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2305050" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="502193537" name="Straight Connector 49">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2305050" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="71A8A178" id="Straight Connector 49" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251763200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="322.5pt,21.8pt" to="7in,22.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH19smnAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tOGzEQfUfiHyy/N7tJFVRW2fAAal+q&#10;ggp8gPGOs1Ztj2W72c3fM3aSDQJUVQit5PXlnJk5x+PV1WgN20KIGl3L57OaM3ASO+02LX98+P7l&#10;G2cxCdcJgw5avoPIr9bnZ6vBN7DAHk0HgVEQF5vBt7xPyTdVFWUPVsQZenB0qDBYkWgZNlUXxEDR&#10;rakWdX1RDRg6H1BCjLR7sz/k6xJfKZDpVqkIiZmWU22pjKGMT3ms1ivRbILwvZaHMsQHqrBCO0o6&#10;hboRSbC/Qb8JZbUMGFGlmURboVJaQtFAaub1KzX3vfBQtJA50U82xc8LK39tr91dIBsGH5vo70JW&#10;Mapg85/qY2MxazeZBWNikjYXX+slfZxJOrtcLpbZy+rE9SGmH4CW5UnLjXZZimjE9mdMe+gRQrxT&#10;9jJLOwMZbNxvUEx3lG9e2KUx4NoEthV0pd2f+SFtQWaK0sZMpPrfpAM206A0y/8SJ3TJiC5NRKsd&#10;hveypvFYqtrjj6r3WrPsJ+x25S6KHXTjxdBDd+aWerku9NMbWj8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ7JfU4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFNo0yiNUyF+&#10;TnAIgUOPbrwkUeN1FLtJ4OnZnspxZ0cz32S72XZixMG3jhQsFxEIpMqZlmoFX5+vdwkIHzQZ3TlC&#10;BT/oYZdfX2U6NW6iDxzLUAsOIZ9qBU0IfSqlrxq02i9cj8S/bzdYHfgcamkGPXG47eR9FMXS6pa4&#10;odE9PjVYHcuTVbB5eSuLfnp+/y3kRhbF6EJy3Ct1ezM/bkEEnMPFDGd8RoecmQ7uRMaLTkG8WvOW&#10;oGD1EIM4G6IoYeXAynoJMs/k/wn5HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCH19sm&#10;nAEAAIsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZ&#10;7JfU4AAAAAoBAAAPAAAAAAAAAAAAAAAAAPYDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00517677" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251721216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4DF0B0" wp14:editId="6D47F298">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>269875</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3423920" cy="10160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2142673926" name="Graphic 158">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3423920" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3423920" h="10160">
+                              <a:moveTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2EE9D0E5" id="Graphic 158" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:36pt;margin-top:21.25pt;width:269.6pt;height:.8pt;z-index:251721216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3423920,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbITYWHgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SotuMOMXQosOA&#10;oivQDDsrshwbk02NVGLn70fJkWtspw3zQabMJ+rxkfTmdmitOBmkBrpCrhZLKUynoWy6QyG/7R7e&#10;fZCCvOpKZaEzhTwbkrfbt282vcvNGmqwpUHBQTrKe1fI2nuXZxnp2rSKFuBMx84KsFWet3jISlQ9&#10;R29ttl4ub7IesHQI2hDx1/vRKbcxflUZ7b9WFRkvbCGZm48rxnUf1my7UfkBlasbfaGh/oFFq5qO&#10;L51C3SuvxBGbP0K1jUYgqPxCQ5tBVTXaxBw4m9Xyt2xeauVMzIXFITfJRP8vrH46vbhnDNTJPYL+&#10;QaxI1jvKJ0/Y0AUzVNgGLBMXQ1TxPKloBi80f7y6Xl99XLPYmn2r5eomqpypPB3WR/KfDcRA6vRI&#10;fixCmSxVJ0sPXTKRSxmKaGMRvRRcRJSCi7gfi+iUD+cCu2CKfsakTkSCt4WT2UHE+ZDExDelwlRf&#10;MbabYzmrGSr50tvFeCOGE79+H5hxtORP7xE3v/fv0EnQFE9bIDNeFVKPd05y8P1zwQlsUz401gYB&#10;CA/7O4vipMJ4xOdCeQaL3TA2QGiFPZTnZxQ9z0wh6edRoZHCfum4KcOAJQOTsU8GensHcQyj9kh+&#10;N3xX6IRjs5Ce++cJUsurPHUG8w+AERtOdvDp6KFqQttEbiOjy4bnJOZ/mekwiPN9RL3+eba/AAAA&#10;//8DAFBLAwQUAAYACAAAACEADx2z6t0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXFDrxCqlCnGqqlIBcaPlA5x4SQLxOord1Pw9ywmOs7OaeVNukxvEjFPoPWnIlxkIpMbb&#10;nloN76fDYgMiREPWDJ5QwzcG2FbXV6UprL/QG87H2AoOoVAYDV2MYyFlaDp0Jiz9iMTeh5+ciSyn&#10;VtrJXDjcDVJl2Vo60xM3dGbEfYfN1/HsNMx3n3TYneTzPuupflFP6bVtkta3N2n3CCJiin/P8IvP&#10;6FAxU+3PZIMYNDwonhI1rNQ9CPbXea5A1HxY5SCrUv4fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmyE2Fh4CAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEADx2z6t0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m3423920,l,,,10147r3423920,l3423920,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Firma del consumidor</w:t>
+      </w:r>
+      <w:r w:rsidR="00517677" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E47549" w14:textId="5DB276BC" w:rsidR="00517677" w:rsidRPr="00C85F67" w:rsidRDefault="00D557E8" w:rsidP="00517677">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6570"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251761152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606FB3CE" wp14:editId="571F5A8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4095750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>351790</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2305050" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1837739250" name="Straight Connector 49">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2305050" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="29326CE5" id="Straight Connector 49" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251761152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="322.5pt,27.7pt" to="7in,28.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH19smnAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tOGzEQfUfiHyy/N7tJFVRW2fAAal+q&#10;ggp8gPGOs1Ztj2W72c3fM3aSDQJUVQit5PXlnJk5x+PV1WgN20KIGl3L57OaM3ASO+02LX98+P7l&#10;G2cxCdcJgw5avoPIr9bnZ6vBN7DAHk0HgVEQF5vBt7xPyTdVFWUPVsQZenB0qDBYkWgZNlUXxEDR&#10;rakWdX1RDRg6H1BCjLR7sz/k6xJfKZDpVqkIiZmWU22pjKGMT3ms1ivRbILwvZaHMsQHqrBCO0o6&#10;hboRSbC/Qb8JZbUMGFGlmURboVJaQtFAaub1KzX3vfBQtJA50U82xc8LK39tr91dIBsGH5vo70JW&#10;Mapg85/qY2MxazeZBWNikjYXX+slfZxJOrtcLpbZy+rE9SGmH4CW5UnLjXZZimjE9mdMe+gRQrxT&#10;9jJLOwMZbNxvUEx3lG9e2KUx4NoEthV0pd2f+SFtQWaK0sZMpPrfpAM206A0y/8SJ3TJiC5NRKsd&#10;hveypvFYqtrjj6r3WrPsJ+x25S6KHXTjxdBDd+aWerku9NMbWj8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQHI3i3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s4umUEpZGuOf&#10;kx4QPXjcsiOQsrOE3QL66Z2e9DhvXt77vXy/2F5MOPrOkYLbVQQCqXamo0bBx/vzTQrCB01G945Q&#10;wTd62BeXF7nOjJvpDacqNIJDyGdaQRvCkEnp6xat9is3IPHvy41WBz7HRppRzxxue3kXRYm0uiNu&#10;aPWADy3Wx+pkFWyeXqpymB9ff0q5kWU5uZAeP5W6vlrudyACLuHPDGd8RoeCmQ7uRMaLXkGyjnlL&#10;UBDHaxBnQxSlrBxYSbYgi1z+n1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIfX2yac&#10;AQAAiwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFAc&#10;jeLfAAAACgEAAA8AAAAAAAAAAAAAAAAA9gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251724288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C741FBF" wp14:editId="68E18F17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>353060</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3423920" cy="10160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1737651648" name="Graphic 158">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3423920" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3423920" h="10160">
+                              <a:moveTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="125C309E" id="Graphic 158" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:36pt;margin-top:27.8pt;width:269.6pt;height:.8pt;z-index:251724288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3423920,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbITYWHgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SotuMOMXQosOA&#10;oivQDDsrshwbk02NVGLn70fJkWtspw3zQabMJ+rxkfTmdmitOBmkBrpCrhZLKUynoWy6QyG/7R7e&#10;fZCCvOpKZaEzhTwbkrfbt282vcvNGmqwpUHBQTrKe1fI2nuXZxnp2rSKFuBMx84KsFWet3jISlQ9&#10;R29ttl4ub7IesHQI2hDx1/vRKbcxflUZ7b9WFRkvbCGZm48rxnUf1my7UfkBlasbfaGh/oFFq5qO&#10;L51C3SuvxBGbP0K1jUYgqPxCQ5tBVTXaxBw4m9Xyt2xeauVMzIXFITfJRP8vrH46vbhnDNTJPYL+&#10;QaxI1jvKJ0/Y0AUzVNgGLBMXQ1TxPKloBi80f7y6Xl99XLPYmn2r5eomqpypPB3WR/KfDcRA6vRI&#10;fixCmSxVJ0sPXTKRSxmKaGMRvRRcRJSCi7gfi+iUD+cCu2CKfsakTkSCt4WT2UHE+ZDExDelwlRf&#10;MbabYzmrGSr50tvFeCOGE79+H5hxtORP7xE3v/fv0EnQFE9bIDNeFVKPd05y8P1zwQlsUz401gYB&#10;CA/7O4vipMJ4xOdCeQaL3TA2QGiFPZTnZxQ9z0wh6edRoZHCfum4KcOAJQOTsU8GensHcQyj9kh+&#10;N3xX6IRjs5Ce++cJUsurPHUG8w+AERtOdvDp6KFqQttEbiOjy4bnJOZ/mekwiPN9RL3+eba/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAMbrMpN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB1YqkpCnGqqlIBcaPlA5x4SQLxOord1Pw9ywmOs7OaeVNtkxvFgnMYPGnIVxkIpNbb&#10;gToN76fD/QOIEA1ZM3pCDd8YYFtfX1WmtP5Cb7gcYyc4hEJpNPQxTqWUoe3RmbDyExJ7H352JrKc&#10;O2lnc+FwN0qVZYV0ZiBu6M2E+x7br+PZaVjuPumwO8nnfTZQ86Ke0mvXJq1vb9LuEUTEFP+e4Ref&#10;0aFmpsafyQYxatgonhI1rNcFCPaLPFcgGj5sFMi6kv8H1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmyE2Fh4CAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAMbrMpN0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m3423920,l,,,10147r3423920,l3423920,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Firma del representante (si corresponde)</w:t>
+      </w:r>
+      <w:r w:rsidR="00517677" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DA6D36" w14:textId="0B9BC062" w:rsidR="001430F2" w:rsidRPr="00C85F67" w:rsidRDefault="001430F2" w:rsidP="00517677">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:right="634"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ASISTENTE DE CUIDADOS PERSONALES (PCA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0D00B9" w14:textId="31228217" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="00A66F29">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:left="720" w:right="1170"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Certifico que he revisado este documento y confirmo que la información contenida aquí es verdadera y precisa. Entiendo que puedo estar sujeto a sanciones civiles o juicios penales por cualquier falsificación, omisión o encubrimiento de hechos materiales contenidos en este documento. La Agencia de PCM archivará esta documentación en el expediente del consumidor. En caso de una auditoría, la agencia de MassHealth puede solicitar, a su juicio, uno y todos los expedientes médicos de consumidores de MassHealth correspondientes o que documenten los servicios reclamados, según lo estipulado en 130 CMR 422.000, 130 CMR 450.204 y 450.205</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9C2A14" w14:textId="17BD0866" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="001750F2" w:rsidP="00BC7D01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251788800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44DF442A" wp14:editId="3FF054AD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>485775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214630</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3423920" cy="10160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2099987141" name="Graphic 158">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3423920" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3423920" h="10160">
+                              <a:moveTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CDA13DB" id="Graphic 158" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:38.25pt;margin-top:16.9pt;width:269.6pt;height:.8pt;z-index:251788800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3423920,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbITYWHgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SotuMOMXQosOA&#10;oivQDDsrshwbk02NVGLn70fJkWtspw3zQabMJ+rxkfTmdmitOBmkBrpCrhZLKUynoWy6QyG/7R7e&#10;fZCCvOpKZaEzhTwbkrfbt282vcvNGmqwpUHBQTrKe1fI2nuXZxnp2rSKFuBMx84KsFWet3jISlQ9&#10;R29ttl4ub7IesHQI2hDx1/vRKbcxflUZ7b9WFRkvbCGZm48rxnUf1my7UfkBlasbfaGh/oFFq5qO&#10;L51C3SuvxBGbP0K1jUYgqPxCQ5tBVTXaxBw4m9Xyt2xeauVMzIXFITfJRP8vrH46vbhnDNTJPYL+&#10;QaxI1jvKJ0/Y0AUzVNgGLBMXQ1TxPKloBi80f7y6Xl99XLPYmn2r5eomqpypPB3WR/KfDcRA6vRI&#10;fixCmSxVJ0sPXTKRSxmKaGMRvRRcRJSCi7gfi+iUD+cCu2CKfsakTkSCt4WT2UHE+ZDExDelwlRf&#10;MbabYzmrGSr50tvFeCOGE79+H5hxtORP7xE3v/fv0EnQFE9bIDNeFVKPd05y8P1zwQlsUz401gYB&#10;CA/7O4vipMJ4xOdCeQaL3TA2QGiFPZTnZxQ9z0wh6edRoZHCfum4KcOAJQOTsU8GensHcQyj9kh+&#10;N3xX6IRjs5Ce++cJUsurPHUG8w+AERtOdvDp6KFqQttEbiOjy4bnJOZ/mekwiPN9RL3+eba/AAAA&#10;//8DAFBLAwQUAAYACAAAACEA3QzI+94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB12pIUpXGqqlIB9UbLBzjxNgnE6yh2U/P3LCc47sxo9k2xibYXE46+c6RgPktAINXO&#10;dNQo+DjtH59B+KDJ6N4RKvhGD5vy9qbQuXFXesfpGBrBJeRzraANYcil9HWLVvuZG5DYO7vR6sDn&#10;2Egz6iuX214ukiSTVnfEH1o94K7F+ut4sQqmh0/ab0/ydZd0VL0tXuKhqaNS93dxuwYRMIa/MPzi&#10;MzqUzFS5CxkvegWrLOWkguWSF7CfzdMViIqF9AlkWcj/A8ofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJshNhYeAgAAwQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAN0MyPveAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m3423920,l,,,10147r3423920,l3423920,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B291B17" wp14:editId="0D9C4ADA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4124325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213360</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2305050" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1152716524" name="Straight Connector 49">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2305050" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="61D6B362" id="Straight Connector 49" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251789824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="324.75pt,16.8pt" to="506.25pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH19smnAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tOGzEQfUfiHyy/N7tJFVRW2fAAal+q&#10;ggp8gPGOs1Ztj2W72c3fM3aSDQJUVQit5PXlnJk5x+PV1WgN20KIGl3L57OaM3ASO+02LX98+P7l&#10;G2cxCdcJgw5avoPIr9bnZ6vBN7DAHk0HgVEQF5vBt7xPyTdVFWUPVsQZenB0qDBYkWgZNlUXxEDR&#10;rakWdX1RDRg6H1BCjLR7sz/k6xJfKZDpVqkIiZmWU22pjKGMT3ms1ivRbILwvZaHMsQHqrBCO0o6&#10;hboRSbC/Qb8JZbUMGFGlmURboVJaQtFAaub1KzX3vfBQtJA50U82xc8LK39tr91dIBsGH5vo70JW&#10;Mapg85/qY2MxazeZBWNikjYXX+slfZxJOrtcLpbZy+rE9SGmH4CW5UnLjXZZimjE9mdMe+gRQrxT&#10;9jJLOwMZbNxvUEx3lG9e2KUx4NoEthV0pd2f+SFtQWaK0sZMpPrfpAM206A0y/8SJ3TJiC5NRKsd&#10;hveypvFYqtrjj6r3WrPsJ+x25S6KHXTjxdBDd+aWerku9NMbWj8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF3hTB3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swutpRVZGuPH&#10;yR4QPXjcsiOQsrOE3QL6652e9DjvPHnnmWw3206MOPjWkYJ4EYFAqpxpqVbw8f5yswXhgyajO0eo&#10;4Bs97PLLi0ynxk30hmMZasEl5FOtoAmhT6X0VYNW+4XrkXj35QarA49DLc2gJy63nVxGUSKtbokv&#10;NLrHxwarY3myCjbPr2XRT0/7n0JuZFGMLmyPn0pdX80P9yACzuEPhrM+q0POTgd3IuNFpyC5vVsz&#10;qmC1SkCcgShecnLgZB2DzDP5/4X8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIfX2yac&#10;AQAAiwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIXe&#10;FMHfAAAACgEAAA8AAAAAAAAAAAAAAAAA9gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Firma del proveedor de servicios de PCA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15623A29" w14:textId="4A24C9CC" w:rsidR="001430F2" w:rsidRPr="00C85F67" w:rsidRDefault="00965C20" w:rsidP="001430F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="634" w:right="634"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AGENCIA DE SUPERVISIÓN DE CUIDADOS PERSONALES (para completar únicamente por la Agencia de PCM</w:t>
+      </w:r>
+      <w:r w:rsidR="001430F2" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339EB600" w14:textId="048DDA2D" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="001430F2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Certifico, a mi leal saber y entender, que la información en este formulario es verdadera, precisa y completa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C49CFF8" w14:textId="49FBFA18" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="00D557E8" w:rsidP="00BC7D01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6570"/>
+        </w:tabs>
+        <w:spacing w:before="600"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="549B0AFC" wp14:editId="56120EE6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>360680</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5895975" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2127916550" name="Straight Connector 47">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5895975" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7578268D" id="Straight Connector 47" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251758080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="36pt,28.4pt" to="500.25pt,28.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnUF6omgEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815IDuE0Eyz4kaC5B&#10;G+TxAQy1tIjyhSVjyX/fJW3LRVIURZALxcfM7M7uarkerWFbwKi9a/l8VnMGTvpOu03Ln5++f7nk&#10;LCbhOmG8g5bvIPL16vxsOYQGLnzvTQfISMTFZggt71MKTVVF2YMVceYDOHpUHq1IdMRN1aEYSN2a&#10;6qKuv1aDxy6glxAj3d7sH/mq6CsFMv1UKkJipuWUWyorlvUlr9VqKZoNitBreUhDfCALK7SjoJPU&#10;jUiCvaJ+J2W1RB+9SjPpbeWV0hKKB3Izr9+4eexFgOKFihPDVKb4ebLyx/ba3SOVYQixieEes4tR&#10;oc1fyo+NpVi7qVgwJibpcnF5tbj6tuBMHt+qEzFgTLfgLcublhvtsg/RiO1dTBSMoEcIHU6hyy7t&#10;DGSwcQ+gmO4o2Lywy1TAtUG2FdTP7tc894+0CjJTlDZmItX/Jh2wmQZlUv6XOKFLRO/SRLTaefxb&#10;1DQeU1V7/NH13mu2/eK7XWlEKQe1uzg7jGaepz/PhX76gVa/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;TSZBJN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j7D5EncWPJJu1DpemEBpzg&#10;UAoHjllj2mqNUzVZW/j1eOLAjvZrPX7edD+5VgzYh8aThuVCgUAqvW2o0vDx/ny3AxGiIWtaT6jh&#10;GwPss9lNahLrR3rDoYiVYAiFxGioY+wSKUNZozNh4Tskzr5870zksa+k7c3IcNfKlVIb6UxD/KE2&#10;HR5qLE/F2WnYPr0UeTc+vv7kcivzfPBxd/rU+nY+PdyDiDjF/2O46LM6ZOx09GeyQbTMWHGVqGG9&#10;4QaXXCm1BnH828gsldcNsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp1BeqJoBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATSZBJN0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Nombre de la Agencia de PCM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA4DDC8" w14:textId="4CF563C0" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="00D557E8" w:rsidP="00D557E8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6570"/>
+        </w:tabs>
+        <w:spacing w:before="520"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251759104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D197FE5" wp14:editId="19DFF58D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4048125</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>314325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2305050" cy="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="879856584" name="Straight Connector 49">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2305050" cy="9525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="7A189F3F" id="Straight Connector 49" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251759104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="318.75pt,24.75pt" to="500.25pt,25.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH19smnAEAAIsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tOGzEQfUfiHyy/N7tJFVRW2fAAal+q&#10;ggp8gPGOs1Ztj2W72c3fM3aSDQJUVQit5PXlnJk5x+PV1WgN20KIGl3L57OaM3ASO+02LX98+P7l&#10;G2cxCdcJgw5avoPIr9bnZ6vBN7DAHk0HgVEQF5vBt7xPyTdVFWUPVsQZenB0qDBYkWgZNlUXxEDR&#10;rakWdX1RDRg6H1BCjLR7sz/k6xJfKZDpVqkIiZmWU22pjKGMT3ms1ivRbILwvZaHMsQHqrBCO0o6&#10;hboRSbC/Qb8JZbUMGFGlmURboVJaQtFAaub1KzX3vfBQtJA50U82xc8LK39tr91dIBsGH5vo70JW&#10;Mapg85/qY2MxazeZBWNikjYXX+slfZxJOrtcLpbZy+rE9SGmH4CW5UnLjXZZimjE9mdMe+gRQrxT&#10;9jJLOwMZbNxvUEx3lG9e2KUx4NoEthV0pd2f+SFtQWaK0sZMpPrfpAM206A0y/8SJ3TJiC5NRKsd&#10;hveypvFYqtrjj6r3WrPsJ+x25S6KHXTjxdBDd+aWerku9NMbWj8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6JpCH3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWDJg6yh1J8TH&#10;iR1K4cAxa0JbrXGqJmsLvx7vBCfb8qPXj7Pt7Dox2iG0nhCWCwXCUuVNSzXCx/vL1QZEiJqM7jxZ&#10;hG8bYJufn2U6NX6iNzuWsRYcQiHVCE2MfSplqBrrdFj43hLvvvzgdORxqKUZ9MThrpPXSq2l0y3x&#10;hUb39rGx1aE8OoTk+bUs+ulp91PIRBbF6OPm8Il4eTE/3IOIdo5/MJz0WR1ydtr7I5kgOoT1TbJi&#10;FOH2jusJUEpxt0dYLRXIPJP/X8h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIfX2yac&#10;AQAAiwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHom&#10;kIffAAAACgEAAA8AAAAAAAAAAAAAAAAA9gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251727360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EDD1FEB" wp14:editId="731A3DBC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>314960</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3423920" cy="10160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="512820646" name="Graphic 158">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3423920" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3423920" h="10160">
+                              <a:moveTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="10147"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3423920" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="797CE2E6" id="Graphic 158" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:36pt;margin-top:24.8pt;width:269.6pt;height:.8pt;z-index:251727360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3423920,10160" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbITYWHgIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SotuMOMXQosOA&#10;oivQDDsrshwbk02NVGLn70fJkWtspw3zQabMJ+rxkfTmdmitOBmkBrpCrhZLKUynoWy6QyG/7R7e&#10;fZCCvOpKZaEzhTwbkrfbt282vcvNGmqwpUHBQTrKe1fI2nuXZxnp2rSKFuBMx84KsFWet3jISlQ9&#10;R29ttl4ub7IesHQI2hDx1/vRKbcxflUZ7b9WFRkvbCGZm48rxnUf1my7UfkBlasbfaGh/oFFq5qO&#10;L51C3SuvxBGbP0K1jUYgqPxCQ5tBVTXaxBw4m9Xyt2xeauVMzIXFITfJRP8vrH46vbhnDNTJPYL+&#10;QaxI1jvKJ0/Y0AUzVNgGLBMXQ1TxPKloBi80f7y6Xl99XLPYmn2r5eomqpypPB3WR/KfDcRA6vRI&#10;fixCmSxVJ0sPXTKRSxmKaGMRvRRcRJSCi7gfi+iUD+cCu2CKfsakTkSCt4WT2UHE+ZDExDelwlRf&#10;MbabYzmrGSr50tvFeCOGE79+H5hxtORP7xE3v/fv0EnQFE9bIDNeFVKPd05y8P1zwQlsUz401gYB&#10;CA/7O4vipMJ4xOdCeQaL3TA2QGiFPZTnZxQ9z0wh6edRoZHCfum4KcOAJQOTsU8GensHcQyj9kh+&#10;N3xX6IRjs5Ce++cJUsurPHUG8w+AERtOdvDp6KFqQttEbiOjy4bnJOZ/mekwiPN9RL3+eba/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAxyGSH90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB1EkGAkE1VVSogbrR8gBMvSSBeR7Gbhr9nOcFptJrVzJtyvbhBzTSF3jNCukpAETfe&#10;9twivB921/egQjRszeCZEL4pwLo6PytNYf2J32jex1ZJCIfCIHQxjoXWoenImbDyI7F4H35yJso5&#10;tdpO5iThbtBZkuTamZ6loTMjbTtqvvZHhzBfffJuc9DP26Tn+iV7Wl7bZkG8vFg2j6AiLfHvGX7x&#10;BR0qYar9kW1QA8JdJlMiws1DDkr8PE0zUDXCraiuSv1/QPUDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmyE2Fh4CAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAxyGSH90AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" path="m3423920,l,,,10147r3423920,l3423920,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma del </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC65F4" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Agencia de PCM</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A66F29" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101C5267" w14:textId="3C380801" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="00EE112B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Agencia de PCM, elija una de las siguientes opciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4164545E" w14:textId="25D26526" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="00A66F29" w:rsidP="00A66F29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5850"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251732480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01F28AB5" wp14:editId="6283CC49">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2114550</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>94615</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1185226108" name="Group 1185226108" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="121920" cy="121920"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1047403582" name="Graphic 121"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="7364A75F" id="Group 1185226108" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:166.5pt;margin-top:7.45pt;width:9.6pt;height:9.6pt;z-index:-251584000;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-width-relative:margin;mso-height-relative:margin" coordsize="121920,121920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBwVENlgIAADAGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X2xn/cisOtXUrNGk&#10;qq3UTnsmGH9oGBiQOP33u1wbJ02laer8YB98D5d7DweurvedJDthXatVQbNZSolQXJetqgv64/n2&#10;04IS55kqmdRKFPRFOHq9/Pjhqje5mOtGy1JYAkmUy3tT0MZ7kyeJ443omJtpIxQEK2075mFo66S0&#10;rIfsnUzmaXqR9NqWxmounIO/qyFIl5i/qgT3D1XlhCeyoFCbx7fF9ya8k+UVy2vLTNPysQz2jio6&#10;1ipYdEq1Yp6RrW3fpOpabrXTlZ9x3SW6qlousAfoJktPullbvTXYS533tZlkAmlPdHp3Wn6/W1vz&#10;ZB7tUD3AO81/OdAl6U2dH8fDuD6Q95XtwiRoguxR0ZdJUbH3hMPPbJ59mYPuHEIjRsV5A9vyZhZv&#10;vv11XsLyYVEsbSqlN+Add5DH/Z88Tw0zAlV3of1HS9oSqk/PLs/Sz+eLOSWKdWDl9ega6CvYKFQB&#10;9CDlOHKjqidCnacLUAQEQYByTHJl2eVFlGvAEJ/aZjnfOr8WGnVnuzvncXpdRsSaiPheRWjhFAT/&#10;S/S/pwT8bykB/28G/xvmw7ywmQGSHtodK2kmGKKd3olnjTx/sntQ5CEq1TEr5or2AGokxK/BdEfE&#10;EQ7dR1b8DuxBxH8m4lk/WppL7cSQPzSNMk9CAO9YaqlQkzSDzQndOy3b8raVEge23txIS3Ys3DH4&#10;BFkhxSuasc6vmGsGHoZGmlR42Fw+GCYYaaPLFzBeDxYrqPu9ZVZQIr8rsDa07SOwEWwisF7eaLzr&#10;cJdgzef9T2YNCcsX1IPT7nV0OMujh6DYQBi4YabSX7deV20wGJy2WNE4gNOGCK8lQK/uveMxsg4X&#10;/fIPAAAA//8DAFBLAwQUAAYACAAAACEAVSawCeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zWrDMBCE74W+g9hCb438k5TGtRxCaHsKhSSFktvG2tgmlmQsxXbevttTe9thhtlv8tVkWjFQ7xtn&#10;FcSzCATZ0unGVgq+Du9PLyB8QKuxdZYU3MjDqri/yzHTbrQ7GvahElxifYYK6hC6TEpf1mTQz1xH&#10;lr2z6w0Gln0ldY8jl5tWJlH0LA02lj/U2NGmpvKyvxoFHyOO6zR+G7aX8+Z2PCw+v7cxKfX4MK1f&#10;QQSawl8YfvEZHQpmOrmr1V60CtI05S2BjfkSBAfSRZKAOPExj0EWufy/oPgBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAwcFRDZYCAAAwBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAVSawCeAAAAAJAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+                <v:shape id="Graphic 121" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBorAq2xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LTwIx&#10;EL6T+B+aMeEGLQ+VrBRCDBg4giZwHLfjduN2urYVln9vTUw4zvee+bJzjThTiLVnDaOhAkFcelNz&#10;peH9bTOYgYgJ2WDjmTRcKcJycdebY2H8hfd0PqRK5BCOBWqwKbWFlLG05DAOfUucuU8fHKZ8hkqa&#10;gJcc7ho5VupROqw5N1hs6cVS+XX4cRo2K7uTOz4GjFjW69Poe/Lxilr377vVM4hEXbqJ/91bk+er&#10;6dNUTR5mY/j7KQMgF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaKwKtsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A279C0F" wp14:editId="079F05A1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2790825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>94615</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="180036816" name="Group 1" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="5080" y="5080"/>
+                          <a:chExt cx="111760" cy="111760"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="587136993" name="Graphic 121"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="3C708C66" id="Group 1" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:219.75pt;margin-top:7.45pt;width:9.6pt;height:9.6pt;z-index:251734528" coordorigin="5080,5080" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOGe9aiAIAABYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XrJZVC4RWVRBWVWq&#10;KBKgPnsd5yI5tjv2bpa/73gSh4WiqqJ5cI4zx+OZ4xNfXO57zXYKfGdNyfOjBWfKSFt1pin548PN&#10;pzPOfBCmEtoaVfIn5fnl6uOHi8EVamlbqysFDJMYXwyu5G0IrsgyL1vVC39knTIYrC30IuAUmqwC&#10;MWD2XmfLxeIkGyxUDqxU3uPX6zHIV5S/rpUMP+raq8B0ybG2QCPQuIljtroQRQPCtZ2cyhDvqKIX&#10;ncFN51TXIgi2he6PVH0nwXpbhyNp+8zWdScV9YDd5ItX3azBbh310hRD42aZUNpXOr07rbzdrcHd&#10;uztAJQbXoBY0i73sa+jjG6tke5LsaZZM7QOT+DFf5udLFFZiaMIkqWxR97jq8+IMwxglMMW+ptV5&#10;fnqSVo8YGVnaOntR0ODQIv5ZBf9/Kty3wikS1xeowh2wrsIqz07z45Pz82POjOjRsOvJG9hcNEss&#10;AtmzYL7wqN0bar3R96zZ37sWhdz6sFaWxBe77z6QbE2VkGgTknuTIKDXo8s1uTxwhi4HztDlm9Hl&#10;ToS4LtYaIRvwxKZK2hnGaG936sESL7w6eDya56g2h6yUK3kEqYmQ3o7SHRAnOJ55YqX3yB7N889E&#10;+qMPtpbaejXmj02TuWYhkHcotTakySJHS8buvdVdddNpTRNoNlca2E7Em4SeKCumeEFz4MO18O3I&#10;o9BE0wbZ0T6jYSLa2OoJfTegxUruf20FKM70N4POxrZDApDAJgEI+srSjUanhHs+7H8KcCxuX/KA&#10;Tru1yeCiSB7CYiNh5MaVxn7ZBlt30WBU21jRNMGfjRBdPohe3G6Hc2I9X+er3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFUFtnrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHiz&#10;CwLaIkvTNOqpaWJr0vQ2hSmQsrOE3QL9964nPU7el/e+yZaTbsVAvW0MKwhnAQjiwpQNVwq+9x9P&#10;cxDWIZfYGiYFN7KwzO/vMkxLM/IXDTtXCV/CNkUFtXNdKqUtatJoZ6Yj9tnZ9BqdP/tKlj2Ovly3&#10;8jkIXqTGhv1CjR2tayouu6tW8DniuIrC92FzOa9vx32yPWxCUurxYVq9gXA0uT8YfvW9OuTe6WSu&#10;XFrRKoijReJRH8QLEB6Ik/kriJOCKA5B5pn8/0H+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAE4Z71qIAgAAFgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFUFtnrgAAAACQEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;">
+                <v:shape id="Graphic 121" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD36WPryQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gRv7SYGaxuzKUVssUerYI+v2Wc2mH0bd7dt/PeuIHgcZuYbplqNthdn8qFzrCCfZSCI&#10;G6c7bhW8vW6mCxAhImvsHZOCbwqwqq8mFZbaXfiFzvvYigThUKICE+NQShkaQxbDzA3Eyftw3mJM&#10;0rdSe7wkuO3lbZbNpcWO04LBgR4NNZ/7k1WwWZud3PG7x4BN93TIv4rjFpW6uR7XDyAijfE//Nd+&#10;1gruFvd5MV8uC/i9lO6ArH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9+lj68kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EABD27C" wp14:editId="56889B53">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3543300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>94615</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="335361655" name="Group 1" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="5080" y="5080"/>
+                          <a:chExt cx="111760" cy="111760"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1256634181" name="Graphic 121"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="53CA0DA3" id="Group 1" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:279pt;margin-top:7.45pt;width:9.6pt;height:9.6pt;z-index:251736576" coordorigin="5080,5080" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+Pj6diAIAABcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v1DAQfEfiP1h+p7kc9ChRcxVq6QkJ&#10;lUot4tnnOB+SY5u173L996w3cXotFUIlD844O17vjic+vzj0mu0V+M6akucnC86UkbbqTFPyH/fX&#10;784480GYSmhrVMkflOcX67dvzgdXqKVtra4UMExifDG4krchuCLLvGxVL/yJdcpgsLbQi4BTaLIK&#10;xIDZe50tF4tVNlioHFipvMevV2OQryl/XSsZvte1V4HpkmNtgUagcRvHbH0uigaEazs5lSFeUUUv&#10;OoObzqmuRBBsB90fqfpOgvW2DifS9pmt604q6gG7yRfPutmA3TnqpSmGxs0yobTPdHp1Wnmz34C7&#10;c7eASgyuQS1oFns51NDHN1bJDiTZwyyZOgQm8WO+zD8tUViJoQmTpLJF3eOq08UZhjFKYIp9Savz&#10;/OMqrR4xMrK0dfakoMGhRfyjCv7/VLhrhVMkri9QhVtgXRV7OF2t3n/Iz3LOjOjRsZvJHNhddEus&#10;AumzYr7wKN4Lcr3Q+Cza39sWhdz5sFGW1Bf7bz6Qbk2VkGgTkgeTIKDZo8012TxwhjYHztDm29Hm&#10;ToS4LtYaIRuw3amSdoYx2tu9urfEC89OHs/mMarNMSvlSiZBaiKkt6N0R8QJjoeeWOk9skf3/DOR&#10;fumjraW2Xo35Y9PkrlkI5B1LrQ1pssjRk7F7b3VXXXda0wSa7aUGthfxKqEnyoopntAc+HAlfDvy&#10;KDTRtEF2tM9omIi2tnpA4w1osZL7XzsBijP91aC1se2QACSwTQCCvrR0pdEp4Z73h58CHIvblzyg&#10;025scrgokoew2EgYuXGlsZ93wdZdNBjVNlY0TfBvI0S3D6In19vxnFiP9/n6NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAEKaERXhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAUhO+F/oflFXqr&#10;m6ipmmYjIm1PUqgWirdn9pkEs7shuybx3/f11B6HGWa+ydajaURPna+dVRBPIhBkC6drWyr4Orw9&#10;LUH4gFZj4ywpuJGHdX5/l2Gq3WA/qd+HUnCJ9SkqqEJoUyl9UZFBP3EtWfbOrjMYWHal1B0OXG4a&#10;OY2iZ2mwtrxQYUvbiorL/moUvA84bGbxa7+7nLe34yH5+N7FpNTjw7h5ARFoDH9h+MVndMiZ6eSu&#10;VnvRKEiSJX8JbMxXIDiQLBZTECcFs3kMMs/k/wf5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA+Pj6diAIAABcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBCmhEV4QAAAAkBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
+                <v:shape id="Graphic 121" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZmrNMxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g20+pWpBpFRGU+ToXt8WxuTVlzqUnU7tsvg4GP9/t/s0VvW3ElHxrHCvJhBoK4crrh&#10;WsHxsHmegAgRWWPrmBT8UIDF/PFhhqV2N36n6z7WIoVwKFGBibErpQyVIYth6DrixH05bzGm09dS&#10;e7ylcNvKUZYV0mLDqcFgRytD1ff+YhVslmYnd/zhMWDVrD/z8/i0RaUGT/1yCiJSH+/if/ebTvNH&#10;r0UxfsknOfz9lACQ818AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmZqzTMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61D5C3EC" wp14:editId="137F1C21">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4391025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>94615</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="121920" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1524129029" name="Group 1" descr="Checkbox"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="121920" cy="121920"/>
+                          <a:chOff x="5080" y="5080"/>
+                          <a:chExt cx="111760" cy="111760"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1656638634" name="Graphic 121"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5080" y="5080"/>
+                            <a:ext cx="111760" cy="111760"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="111760" h="111760">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="111760" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="111760"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="10160">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="0055D8C2" id="Group 1" o:spid="_x0000_s1026" alt="Checkbox" style="position:absolute;margin-left:345.75pt;margin-top:7.45pt;width:9.6pt;height:9.6pt;z-index:251738624" coordorigin="5080,5080" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiISuDiQIAABcGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v1DAQfEfiP1h+p7lc6VGi5irU0hMS&#10;gkot4tnnOB+SY5u173L996w3cXotFUIlD844O17vjie+uDz0mu0V+M6akucnC86UkbbqTFPyH/c3&#10;784580GYSmhrVMkflOeX67dvLgZXqKVtra4UMExifDG4krchuCLLvGxVL/yJdcpgsLbQi4BTaLIK&#10;xIDZe50tF4tVNlioHFipvMev12OQryl/XSsZvte1V4HpkmNtgUagcRvHbH0higaEazs5lSFeUUUv&#10;OoObzqmuRRBsB90fqfpOgvW2DifS9pmt604q6gG7yRfPutmA3TnqpSmGxs0yobTPdHp1WvltvwF3&#10;524BlRhcg1rQLPZyqKGPb6ySHUiyh1kydQhM4sd8mX9corASQxMmSWWLusdVZ4tzDGOUwBT7nFbn&#10;+YdVWj1iZGRp6+xJQYNDi/hHFfz/qXDXCqdIXF+gCrfAugp7WJ2tVqfnq9P3nBnRo2M3kzmwu+iW&#10;WAXSZ8V84VG8F+R6ofFZtL+3LQq582GjLKkv9l99IN2aKiHRJiQPJkFAs0eba7J54AxtDpyhzbej&#10;zZ0IcV2sNUI2YLtTJe0MY7S3e3VviReenTyezWNUm2NWypVMgtRESG9H6Y6IExwPPbHSe2SP7vln&#10;Iv3SR1tLbb0a88emyV2zEMg7llob0mSRoydj997qrrrptKYJNNsrDWwv4lVCT5QVUzyhOfDhWvh2&#10;5FFoommD7Gif0TARbW31gMYb0GIl9792AhRn+otBa2PbIQFIYJsABH1l6UqjU8I97w8/BTgWty95&#10;QKd9s8nhokgewmIjYeTGlcZ+2gVbd9FgVNtY0TTBv40Q3T6Inlxvx3NiPd7n698AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAlCv8d4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qGP6oiFOVVXAqkKiRULspvE0iRqPo9hN0r/HrGA5ukf3nsnWo21ET52vHWtQkwQEceFMzaWGz8Pr&#10;wxMIH5ANNo5Jw5U8rPPbmwxT4wb+oH4fShFL2KeooQqhTaX0RUUW/cS1xDE7uc5iiGdXStPhEMtt&#10;Ix+TZCEt1hwXKmxpW1Fx3l+shrcBh81UvfS782l7/T7M3792irS+vxs3zyACjeEPhl/9qA55dDq6&#10;CxsvGg2LlZpHNAazFYgILFWyBHHUMJ0pkHkm/3+Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAiISuDiQIAABcGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAlCv8d4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
+                <v:shape id="Graphic 121" o:spid="_x0000_s1027" style="position:absolute;left:5080;top:5080;width:111760;height:111760;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="111760,111760" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXugxdxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTgIx&#10;EL6T+A7NmHCDLq42ZKUQYoDIETTR47gdtxu307UtsL69JTHxON//LFaD68SZQmw9a5hNCxDEtTct&#10;NxpeX7aTOYiYkA12nknDD0VYLW9GC6yMv/CBzsfUiBzCsUINNqW+kjLWlhzGqe+JM/fpg8OUz9BI&#10;E/CSw10n74pCSYct5waLPT1Zqr+OJ6dhu7Z7uee3gBHrdvM++y4/dqj1+HZYP4JINKR/8Z/72eT5&#10;6kGpcq7Ke7j+lAGQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV7oMXcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l111760,r,111760l,111760,,xe" filled="f" strokeweight=".8pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>El consumidor está en</w:t>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>FFS</w:t>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>SCO</w:t>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>One Care</w:t>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>PACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F8A0C9" w14:textId="31CEB34C" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="001442D2" w:rsidP="00B075D7">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="907"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si marcó SCO, One Care o PACE, complete la siguiente información solicitada</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7D01" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B8464B" w14:textId="0434DCC4" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="003158E4" w:rsidP="00D557E8">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Número de horas semanales aprobadas (de la mañana, de la tarde y de la noche</w:t>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B075D7" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08693B49" w14:textId="1597B9BF" w:rsidR="006246E0" w:rsidRPr="00C85F67" w:rsidRDefault="003158E4" w:rsidP="00D557E8">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha de comienzo aprobada</w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006246E0" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fecha de finalización</w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562E7A27" w14:textId="5E5F02B5" w:rsidR="006246E0" w:rsidRPr="00C85F67" w:rsidRDefault="003158E4" w:rsidP="00D557E8">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Número de autorización previa (PA) del consumidor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D557E8" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB251E7" w14:textId="77777777" w:rsidR="00BC7D01" w:rsidRPr="00C85F67" w:rsidRDefault="00BC7D01" w:rsidP="00BC7D01">
+      <w:pPr>
+        <w:ind w:left="990"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13931BBF" w14:textId="77777777" w:rsidR="00B34D2C" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00E61DD8">
+    <w:p w14:paraId="29436225" w14:textId="77777777" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="004B2AE3" w:rsidP="00F3650B">
       <w:pPr>
-        <w:rPr>
-[...35 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidSect="00D557E8">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3939538E" w14:textId="1135C345" w:rsidR="00B34D2C" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00E61DD8">
+    <w:p w14:paraId="1918E8F4" w14:textId="79AE6E91" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00D87B9C" w:rsidP="00DA1723">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...53 lines deleted...]
-        <w:t>PCA.</w:t>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Programa de Asistente de Cuidados Personales (PCA) de MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0DC8E8" w14:textId="0D9C1E0B" w:rsidR="007950EC" w:rsidRPr="00FE6C45" w:rsidRDefault="007950EC" w:rsidP="00E61DD8">
+    <w:p w14:paraId="6BADA55D" w14:textId="6DA9835A" w:rsidR="004B2AE3" w:rsidRPr="00C85F67" w:rsidRDefault="00DA1723" w:rsidP="00DA1723">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="634" w:right="634"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3E1B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87B9C" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>NSTRUCCIONES PARA COMPLETAR Y PRESENTAR EL FORMULARIO DE SOLICITUD DE HORAS EXTRAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D26A4BE" w14:textId="77777777" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00EE112B" w:rsidP="00B35BEC">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE255CF" w14:textId="0D97BE47" w:rsidR="00E74E6D" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00E61DD8">
+    <w:p w14:paraId="4429088A" w14:textId="77777777" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00EE112B" w:rsidP="00EE112B">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454F59A8" w14:textId="34691F21" w:rsidR="007950EC" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="00E61DD8">
+    <w:p w14:paraId="6E014670" w14:textId="113D7F10" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00210A46" w:rsidP="00482FB9">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...5 lines deleted...]
-        <w:t>El PCA que contraté no permaneció en el empleo porque no tenía los conocimientos básicos para desempeñar con seguridad las tareas asignadas de PCA.</w:t>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>INSTRUCCIONES PARA COMPLETAR Y PRESENTAR ESTE FORMULARIO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C02D385" w14:textId="102F5C19" w:rsidR="00E74E6D" w:rsidRPr="00FE6C45" w:rsidRDefault="00E74E6D" w:rsidP="00E61DD8">
+    <w:p w14:paraId="41F819E5" w14:textId="513A4D63" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00210A46" w:rsidP="00482FB9">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Usted, el consumidor o representante, si corresponde, debe completar este formulario y hacer copias de toda la documentación requerida. Para solicitar asistencia para completar este formulario, comuníquese con su Agencia de PCM. Presente este formulario y la documentación requerida a su Agencia de PCM</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66062C8C" w14:textId="3301548F" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00210A46" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>INFORMACIÓN DEL CONSUMIDOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E7E635" w14:textId="3DDD84F4" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00210A46" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Incluye su nombre, dirección, número de teléfono, número de ID de MassHealth, número de ID de su intermediario fiscal (si lo conoce) y fecha de nacimiento. Si tiene un representante, incluya el nombre y el número de teléfono de dicho representante</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C772F94" w14:textId="08ECCA0F" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>INFORMACIÓN DEL ASISTENTE DE CUIDADOS PERSONALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0369470B" w14:textId="580B0E9E" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Proporcione el nombre, la dirección, el número de teléfono y el número de identificador único del PCA, que está ubicado en su planilla de actividades. Si no conoce el número de identificador único de su PCA, comuníquese con su intermediario fiscal</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D71149" w14:textId="7CBA3405" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>TIPO DE HORAS EXTRAS SOLICITADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C2A5DA" w14:textId="77777777" w:rsidR="000961BB" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Indique qué tipo de solicitud desea presentar. Si se ha aprobado que su PCA trabaje más de 10 horas extras semanales, el número de horas aprobadas no excederá la cantidad total de sus horas aprobadas en la PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598AA104" w14:textId="0FF88127" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Los PCA están limitados a trabajar un máximo de 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554E7">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> horas por semana entre todos los consumidores empleadores</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365005DF" w14:textId="463066CB" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>SECCIÓN A: AUTORIZACIÓN TEMPORAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198A379E" w14:textId="70EF8D72" w:rsidR="00C41AEC" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Usted debe obtener una autorización temporal para que su PCA trabaje más de 10 horas extras por semana para evitar la interrupción momentánea de la atención mientras trata de contratar otros PCA, si corresponde</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2BB745" w14:textId="0E8A8C7B" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="86" w:right="630"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>SECCIÓN B: AUTORIZACIÓN PARA LA CONTINUIDAD DE LA ATENCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2122BF77" w14:textId="092D17C0" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="000961BB" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="86" w:right="634"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Las solicitudes de autorización para la continuidad de la atención se aprobarán para su período de PA en una o más de las circunstancias indicadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D17F333" w14:textId="54545FE8" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9C37F" w14:textId="7D91790D" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>CONSUMIDOR O REPRESENTANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2D9C0D" w14:textId="65A33310" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Usted y su representante, si lo tiene, deben firmar y fechar el formulario, y deben certificar que toda la información contenida en el formulario es verdadera, precisa y completa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C8926A" w14:textId="0B152F72" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ASISTENTE DE CUIDADOS PERSONALES (PCA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A5B15F" w14:textId="48085886" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Su PCA debe firmar y fechar el formulario, y debe certificar que toda la información contenida en dicho formulario es verdadera, precisa y completa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F923A37" w14:textId="6D2533F1" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="630"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AGENCIA DE SUPERVISIÓN DE CUIDADOS PERSONALES (PCM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B84CB59" w14:textId="77777777" w:rsidR="00482FB9" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="86" w:right="634"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El representante de la Agencia de PCM debe completar el nombre de la Agencia de PCM, firmar y fechar el formulario, y certificar que la información es verdadera, precisa y completa al leal saber y entender de la Agencia de PCM. La Agencia de PCM debe elegir si el consumidor está inscrito en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Fee for Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FFS, pagos por servicios), Senior Care Options (Opciones de atención para personas de la tercera edad, SCO), One Care o PACE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B9875D" w14:textId="56BB78F7" w:rsidR="00EE112B" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00482FB9">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="86" w:right="634"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Si el consumidor está inscrito en SCO, One Care o PACE, complete el número aprobado de horas por semana (de la mañana, de la tarde y de la noche) y la fecha de comienzo y de finalización de la aprobación de SCO, One Care o PACE</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE112B" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EB4902" w14:textId="77777777" w:rsidR="00C41AEC" w:rsidRPr="00C85F67" w:rsidRDefault="00C41AEC" w:rsidP="00B35BEC">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73796FAD" w14:textId="77777777" w:rsidR="00E74E6D" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="007950EC">
+    <w:p w14:paraId="75395FA2" w14:textId="77777777" w:rsidR="00482FB9" w:rsidRPr="00C85F67" w:rsidRDefault="00482FB9" w:rsidP="00B35BEC">
       <w:pPr>
-        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="12"/>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00482FB9" w:rsidRPr="00C85F67" w:rsidSect="00C41AEC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="540" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
+          <w:cols w:num="2" w:space="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62024097" w14:textId="2844C0A2" w:rsidR="007A5292" w:rsidRPr="00FE6C45" w:rsidRDefault="00445672" w:rsidP="007950EC">
+    <w:p w14:paraId="3EB35FC4" w14:textId="5F78632A" w:rsidR="00BC4976" w:rsidRPr="00646C41" w:rsidRDefault="008567AD" w:rsidP="00C41AEC">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1800"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6C45">
-[...5 lines deleted...]
-        <w:t>Viajaré por los territorios de EE. UU., y no es posible llevar más de un PCA.</w:t>
+      <w:r w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>TODOS LOS DOCUMENTOS DEBEN ARCHIVARSE EN EL EXPEDIENTE DEL CASO DEL CONSUMIDOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41AEC" w:rsidRPr="00C85F67">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DFD1D7" w14:textId="77777777" w:rsidR="000735BD" w:rsidRPr="00FE6C45" w:rsidRDefault="000735BD" w:rsidP="007950EC">
-[...2436 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00BC4976" w:rsidRPr="00646C41" w:rsidSect="00EE112B">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="540" w:right="0" w:bottom="1060" w:left="0" w:header="313" w:footer="864" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06B060B8" w14:textId="77777777" w:rsidR="00C02C75" w:rsidRDefault="00C02C75">
+    <w:p w14:paraId="35CDBB50" w14:textId="77777777" w:rsidR="002A331C" w:rsidRDefault="002A331C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D5F8819" w14:textId="77777777" w:rsidR="00C02C75" w:rsidRDefault="00C02C75">
+    <w:p w14:paraId="48CF6941" w14:textId="77777777" w:rsidR="002A331C" w:rsidRDefault="002A331C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4177FAD8" w14:textId="2378779E" w:rsidR="000F37BD" w:rsidRPr="00B34D2C" w:rsidRDefault="00445672" w:rsidP="00B34D2C">
+  <w:p w14:paraId="43369692" w14:textId="4656381B" w:rsidR="004B2AE3" w:rsidRDefault="00850C7D">
     <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES_tradnl"/>
+        <w:b w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>PCA-OAF_</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F888514" wp14:editId="42A42A15">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>443174</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9542297</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1570749" cy="248920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="13" name="Textbox 13"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1570749" cy="248920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CFF4DE4" w14:textId="6E1A6DA5" w:rsidR="004B2AE3" w:rsidRDefault="00EF3E1B">
+                          <w:pPr>
+                            <w:spacing w:line="235" w:lineRule="auto"/>
+                            <w:ind w:left="20" w:right="18"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>PCA-OAF</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008E4905">
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>_ES</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00962415">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>_2026-0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B554E7">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0F888514" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 13" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:34.9pt;margin-top:751.35pt;width:123.7pt;height:19.6pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlcGdalQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N3KDbm2NOMXWYsOA&#10;YhvQ7QMUWYqNWaJKKrHz96NUJxm227ALTZnU43uPWt1PfhB7i9RDaOTVopLCBgNtH7aN/PH94+Wt&#10;FJR0aPUAwTbyYEnery/erMZY2yV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDVx0gF4nPuJWtahHRveD&#10;WlbVOzUCthHBWCL++/halOuC75w16atzZJMYGsncUolY4iZHtV7peos6dr2Zaeh/YOF1H3joCepR&#10;Jy122P8F5XuDQODSwoBX4FxvbNHAaq6qP9Q8dzraooXNoXiyif4frPmyf47fUKTpA0y8wCKC4hOY&#10;n8TeqDFSPfdkT6km7s5CJ4c+f1mC4Ivs7eHkp52SMBnt7U11c30nheHa8vr2blkMV+fbESl9suBF&#10;ThqJvK/CQO+fKOX5uj62zGRe52cmadpM3JLTDbQHFjHyHhtJLzuNVorhc2Cj8tKPCR6TzTHBNDxA&#10;eRpZS4D3uwSuL5PPuPNk3kAhNL+WvOLfz6Xr/KbXvwAAAP//AwBQSwMEFAAGAAgAAAAhACs5SZPg&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUToC0SeNUFYIJCZGGgdGJ&#10;r0nU+Bxitw3/Hncq4/uh957LN7MZ2Akn11uSEC0EMKTG6p5aCV/V28MKmPOKtBosoYRfdLApbm9y&#10;lWl7phJPO9+yMEIuUxI678eMc9d0aJRb2BEpZHs7GeWDnFquJ3UO42bgsRAJN6qncKFTI7502Bx2&#10;RyNh+03la//zUX+W+7KvqlTQe3KQ8v5u3q6BeZz9tQwX/IAORWCq7ZG0Y4OEJA3kPvjPIl4CC43H&#10;aBkDqy/WU5QCL3L+/4niDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOVwZ1qVAQAAGwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACs5SZPgAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4CFF4DE4" w14:textId="6E1A6DA5" w:rsidR="004B2AE3" w:rsidRDefault="00EF3E1B">
+                    <w:pPr>
+                      <w:spacing w:line="235" w:lineRule="auto"/>
+                      <w:ind w:left="20" w:right="18"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>PCA-OAF</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008E4905">
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>_ES</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00962415">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>_2026-0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B554E7">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="008636E4">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79FF4461" w14:textId="77777777" w:rsidR="00394BA5" w:rsidRDefault="00394BA5">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES_tradnl"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>ES</w:t>
-    </w:r>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2B18C7B8" w14:textId="4415237D" w:rsidR="004B2AE3" w:rsidRDefault="003A05BB">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES_tradnl"/>
+        <w:b w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>_2025-12</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F36C25" wp14:editId="1B922B56">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>7205980</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9370059</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="161290" cy="167640"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="44" name="Textbox 44"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="161290" cy="167640"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38C0E7DE" w14:textId="77777777" w:rsidR="004B2AE3" w:rsidRDefault="00EF3E1B">
+                          <w:pPr>
+                            <w:spacing w:line="247" w:lineRule="exact"/>
+                            <w:ind w:left="60"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63F36C25" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 44" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:567.4pt;margin-top:737.8pt;width:12.7pt;height:13.2pt;z-index:-251658235;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgzJjblgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1G2FCkRNV8AKhLQC&#10;pIUHcB27sYg9ZsZt0rdn7E1bBDfExRlnxp+/H2/vpjCIk0XyEFu5WiylsNFA5+Ohld+/fXjxWgrK&#10;OnZ6gGhbebYk73bPn23H1Ng19DB0FgWDRGrG1Mo+59QoRaa3QdMCko3cdIBBZ97iQXWoR0YPg1ov&#10;lxs1AnYJwVgi/nv/1JS7iu+cNfmLc2SzGFrJ3HJdsa77sqrdVjcH1Kn3Zqah/4FF0D7ypVeoe521&#10;OKL/Cyp4g0Dg8sJAUOCcN7ZqYDWr5R9qHnudbNXC5lC62kT/D9Z8Pj2mryjy9A4mDrCKoPQA5gex&#10;N2pM1MwzxVNqiKeL0MlhKF+WIPgge3u++mmnLExB26zWb7hjuLXavNq8rH6r2+GElD9aCKIUrUSO&#10;qxLQpwfK5XrdXEZmLk/XFyJ52k/Cd61clxDLnz10Z5YycpqtpJ9HjVaK4VNku0r0lwIvxf5SYB7e&#10;Q30gRVGEt8cMzlcCN9yZAOdQec1vpgT9+75O3V727hcAAAD//wMAUEsDBBQABgAIAAAAIQAAR+c2&#10;4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QBghxqgrBCQk1DQeO&#10;TuwmVuN1iN02/D3bE9xmtKPZN8V6dgM7mSlYjxKShQBmsPXaYifhs367ewQWokKtBo9Gwo8JsC6v&#10;rwqVa3/Gypx2sWNUgiFXEvoYx5zz0PbGqbDwo0G67f3kVCQ7dVxP6kzlbuCpEBl3yiJ96NVoXnrT&#10;HnZHJ2HzhdWr/f5ottW+snX9JPA9O0h5ezNvnoFFM8e/MFzwCR1KYmr8EXVgA/nkfknskdTyYZUB&#10;u2SSTKTAGlIrkQrgZcH/7yh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKDMmNuWAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAABH5zbi&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="38C0E7DE" w14:textId="77777777" w:rsidR="004B2AE3" w:rsidRDefault="00EF3E1B">
+                    <w:pPr>
+                      <w:spacing w:line="247" w:lineRule="exact"/>
+                      <w:ind w:left="60"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35BF1584" w14:textId="77777777" w:rsidR="00C02C75" w:rsidRDefault="00C02C75">
+    <w:p w14:paraId="6DAE3AC2" w14:textId="77777777" w:rsidR="002A331C" w:rsidRDefault="002A331C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CA28C5F" w14:textId="77777777" w:rsidR="00C02C75" w:rsidRDefault="00C02C75">
+    <w:p w14:paraId="3D2ED395" w14:textId="77777777" w:rsidR="002A331C" w:rsidRDefault="002A331C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C523248" w14:textId="77777777" w:rsidR="004B2AE3" w:rsidRDefault="00EF3E1B">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B3486FF" wp14:editId="3F6E87A9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>370840</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>259080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3598545" cy="301625"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="33" name="Textbox 33"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3598545" cy="301625"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BC89C24" w14:textId="6178871E" w:rsidR="004B2AE3" w:rsidRPr="006B49C8" w:rsidRDefault="00825C83">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="5647"/>
+                            </w:tabs>
+                            <w:spacing w:before="5"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:sz w:val="24"/>
+                              <w:lang w:val="es-419"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006B49C8">
+                            <w:rPr>
+                              <w:color w:val="1F477B"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                              <w:lang w:val="es-419"/>
+                            </w:rPr>
+                            <w:t>Nombre del Consumidor</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00D920D8" w:rsidRPr="006B49C8">
+                            <w:rPr>
+                              <w:color w:val="1F477B"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="24"/>
+                              <w:lang w:val="es-419"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00EF3E1B" w:rsidRPr="006B49C8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:color w:val="1F477B"/>
+                              <w:sz w:val="24"/>
+                              <w:u w:val="single" w:color="1E467A"/>
+                              <w:lang w:val="es-419"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7B3486FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 33" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:29.2pt;margin-top:20.4pt;width:283.35pt;height:23.75pt;z-index:-251658233;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGn2ZomQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuNWunjtKV11GbqFWl&#10;qK2U5AMwC17UhaEM9q7/vgNe21Vyq3qBgRke772Z1d3oerbXES34hs9nFWfaK2it3zb85fnL+1vO&#10;MEnfyh68bvhBI79bX71bDaHWC+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9JAdDLRMW5FG+VA6K4X&#10;i6q6EQPENkRQGpFuH45Jvi74xmiVfhiDOrG+4cQtlTWWdZNXsV7Jehtl6KyaaMh/YOGk9fTpGepB&#10;Jsl20b6BclZFQDBppsAJMMYqXTSQmnn1Ss1TJ4MuWsgcDGeb8P/Bqu/7p/AzsjR+hpEaWERgeAT1&#10;C8kbMQSsp5rsKdZI1VnoaKLLO0lg9JC8PZz91GNiii6vlx9vlx+WnCnKXVfzm8UyGy4ur0PE9FWD&#10;YzloeKR+FQZy/4jpWHoqmcgc/89M0rgZmW0zaarMNxtoD6RloHY2HH/vZNSc9d88+ZV7fwriKdic&#10;gpj6eygTkiV5+LRLYGwhcMGdCFAjioRpaHKn/z6Xqstor/8AAAD//wMAUEsDBBQABgAIAAAAIQDz&#10;X4ZE3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3SRiFkU1UITkiI&#10;NBw4OvE2iRqvQ+y24e8xJziOZjTzJt/OdhBnmnzvGGG5UCCIG2d6bhE+qpe7FIQPmo0eHBPCN3nY&#10;FtdXuc6Mu3BJ531oRSxhn2mELoQxk9I3HVntF24kjt7BTVaHKKdWmklfYrkd5EqpRFrdc1zo9EhP&#10;HTXH/cki7D65fO6/3ur38lD2VfWg+DU5It7ezLtHEIHm8BeGX/yIDkVkqt2JjRcDwiZdxyTCWsUH&#10;0U9WmyWIGiFN70EWufx/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABp9maJkBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA81+GRN4A&#10;AAAIAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BC89C24" w14:textId="6178871E" w:rsidR="004B2AE3" w:rsidRPr="006B49C8" w:rsidRDefault="00825C83">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="5647"/>
+                      </w:tabs>
+                      <w:spacing w:before="5"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:sz w:val="24"/>
+                        <w:lang w:val="es-419"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006B49C8">
+                      <w:rPr>
+                        <w:color w:val="1F477B"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                        <w:lang w:val="es-419"/>
+                      </w:rPr>
+                      <w:t>Nombre del Consumidor</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D920D8" w:rsidRPr="006B49C8">
+                      <w:rPr>
+                        <w:color w:val="1F477B"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="24"/>
+                        <w:lang w:val="es-419"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00EF3E1B" w:rsidRPr="006B49C8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:color w:val="1F477B"/>
+                        <w:sz w:val="24"/>
+                        <w:u w:val="single" w:color="1E467A"/>
+                        <w:lang w:val="es-419"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="073D5802"/>
+    <w:nsid w:val="689F6BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F602802"/>
-    <w:lvl w:ilvl="0" w:tplc="D0D61E9C">
+    <w:tmpl w:val="9230E924"/>
+    <w:lvl w:ilvl="0" w:tplc="6FE4D800">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
-[...878 lines deleted...]
-      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7C8432C6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="600C48E4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DBC6E226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="741E4128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F3BAEC9A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8CCABCC4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="485ED374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B38812F4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DF4864"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="692177D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B65EA830"/>
-    <w:lvl w:ilvl="0" w:tplc="96F47310">
+    <w:tmpl w:val="BF50F152"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9A564FD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75D36268"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C4AD90C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CA8CFAEE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04BCFA58" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B7723538" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EB8E34AA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BAB425B0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="172A0194" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="ECAE940A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C8028F9A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E15AEF"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B594A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D25CC9D6"/>
-    <w:lvl w:ilvl="0" w:tplc="72AE0CC0">
+    <w:tmpl w:val="42227376"/>
+    <w:lvl w:ilvl="0" w:tplc="FF4A6AA8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4ABA19B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8216E99C">
-[...800 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="8E56FE90" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61986F92" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A19EABBC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E17C1754" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="613217C2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AFF6F1AC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D3E2FF22" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...943 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1565796823">
+  <w:num w:numId="1" w16cid:durableId="1626814209">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1301574364">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="185875549">
+  <w:num w:numId="2" w16cid:durableId="461509385">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1854147220">
-[...29 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1314914862">
+  <w:num w:numId="3" w16cid:durableId="2073115285">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1230530815">
-[...23 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="441001337">
+  <w:num w:numId="4" w16cid:durableId="623120971">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC1795"/>
-[...197 lines deleted...]
-    <w:rsid w:val="00FE6CC3"/>
+    <w:rsidRoot w:val="004B2AE3"/>
+    <w:rsid w:val="000001F6"/>
+    <w:rsid w:val="00013938"/>
+    <w:rsid w:val="00045C37"/>
+    <w:rsid w:val="000475C3"/>
+    <w:rsid w:val="00052F14"/>
+    <w:rsid w:val="00057680"/>
+    <w:rsid w:val="000634E7"/>
+    <w:rsid w:val="00076A23"/>
+    <w:rsid w:val="000961BB"/>
+    <w:rsid w:val="000B7663"/>
+    <w:rsid w:val="000C5AC5"/>
+    <w:rsid w:val="000D3F5F"/>
+    <w:rsid w:val="000D6FAD"/>
+    <w:rsid w:val="000E2F08"/>
+    <w:rsid w:val="000E6DF7"/>
+    <w:rsid w:val="000E7258"/>
+    <w:rsid w:val="00105B86"/>
+    <w:rsid w:val="00122192"/>
+    <w:rsid w:val="001312C0"/>
+    <w:rsid w:val="00133641"/>
+    <w:rsid w:val="001430F2"/>
+    <w:rsid w:val="00143C1C"/>
+    <w:rsid w:val="001442D2"/>
+    <w:rsid w:val="00144418"/>
+    <w:rsid w:val="001456F4"/>
+    <w:rsid w:val="001750F2"/>
+    <w:rsid w:val="001813A3"/>
+    <w:rsid w:val="00182051"/>
+    <w:rsid w:val="00184ADB"/>
+    <w:rsid w:val="00186B89"/>
+    <w:rsid w:val="00190132"/>
+    <w:rsid w:val="00194EBA"/>
+    <w:rsid w:val="001B2CE3"/>
+    <w:rsid w:val="001D0DAB"/>
+    <w:rsid w:val="001D3151"/>
+    <w:rsid w:val="001E4852"/>
+    <w:rsid w:val="001F1C3A"/>
+    <w:rsid w:val="001F480D"/>
+    <w:rsid w:val="00210A46"/>
+    <w:rsid w:val="0021627B"/>
+    <w:rsid w:val="00227F9D"/>
+    <w:rsid w:val="0024092E"/>
+    <w:rsid w:val="0025036A"/>
+    <w:rsid w:val="00263390"/>
+    <w:rsid w:val="0027267B"/>
+    <w:rsid w:val="00275C81"/>
+    <w:rsid w:val="00277818"/>
+    <w:rsid w:val="002938D2"/>
+    <w:rsid w:val="002A331C"/>
+    <w:rsid w:val="002B094D"/>
+    <w:rsid w:val="002B1DE6"/>
+    <w:rsid w:val="002C1605"/>
+    <w:rsid w:val="002C40A8"/>
+    <w:rsid w:val="002F421A"/>
+    <w:rsid w:val="002F6FE6"/>
+    <w:rsid w:val="002F7441"/>
+    <w:rsid w:val="00301F54"/>
+    <w:rsid w:val="003055EA"/>
+    <w:rsid w:val="003158E4"/>
+    <w:rsid w:val="00341776"/>
+    <w:rsid w:val="00361057"/>
+    <w:rsid w:val="00361898"/>
+    <w:rsid w:val="00361CD0"/>
+    <w:rsid w:val="003701DB"/>
+    <w:rsid w:val="003901E1"/>
+    <w:rsid w:val="0039117B"/>
+    <w:rsid w:val="00394BA5"/>
+    <w:rsid w:val="003A05BB"/>
+    <w:rsid w:val="003A58F2"/>
+    <w:rsid w:val="003B0640"/>
+    <w:rsid w:val="003B3358"/>
+    <w:rsid w:val="003D4BFA"/>
+    <w:rsid w:val="003F5418"/>
+    <w:rsid w:val="003F636D"/>
+    <w:rsid w:val="00412199"/>
+    <w:rsid w:val="00412838"/>
+    <w:rsid w:val="00427990"/>
+    <w:rsid w:val="00427A91"/>
+    <w:rsid w:val="00440170"/>
+    <w:rsid w:val="004402C3"/>
+    <w:rsid w:val="00474758"/>
+    <w:rsid w:val="00482FB9"/>
+    <w:rsid w:val="004837D5"/>
+    <w:rsid w:val="00493890"/>
+    <w:rsid w:val="00495D13"/>
+    <w:rsid w:val="004B2956"/>
+    <w:rsid w:val="004B2AE3"/>
+    <w:rsid w:val="004C376B"/>
+    <w:rsid w:val="004D35B2"/>
+    <w:rsid w:val="004E2552"/>
+    <w:rsid w:val="004E5ACE"/>
+    <w:rsid w:val="004F0F4A"/>
+    <w:rsid w:val="00517677"/>
+    <w:rsid w:val="00526D1F"/>
+    <w:rsid w:val="00553DA7"/>
+    <w:rsid w:val="005640AA"/>
+    <w:rsid w:val="0056659A"/>
+    <w:rsid w:val="0057227C"/>
+    <w:rsid w:val="00577499"/>
+    <w:rsid w:val="00590336"/>
+    <w:rsid w:val="005943DE"/>
+    <w:rsid w:val="005B2AB4"/>
+    <w:rsid w:val="005C10D2"/>
+    <w:rsid w:val="005E2CD2"/>
+    <w:rsid w:val="005F63AE"/>
+    <w:rsid w:val="005F7455"/>
+    <w:rsid w:val="006016CF"/>
+    <w:rsid w:val="00613960"/>
+    <w:rsid w:val="006246E0"/>
+    <w:rsid w:val="00625F4B"/>
+    <w:rsid w:val="006310FC"/>
+    <w:rsid w:val="00646C41"/>
+    <w:rsid w:val="00662FC8"/>
+    <w:rsid w:val="00665172"/>
+    <w:rsid w:val="0066554B"/>
+    <w:rsid w:val="00666E34"/>
+    <w:rsid w:val="00671AB1"/>
+    <w:rsid w:val="006776A1"/>
+    <w:rsid w:val="00682282"/>
+    <w:rsid w:val="006854CE"/>
+    <w:rsid w:val="00693203"/>
+    <w:rsid w:val="00696CCD"/>
+    <w:rsid w:val="006A07B4"/>
+    <w:rsid w:val="006A4054"/>
+    <w:rsid w:val="006A411C"/>
+    <w:rsid w:val="006B1D35"/>
+    <w:rsid w:val="006B49C8"/>
+    <w:rsid w:val="006C1D02"/>
+    <w:rsid w:val="006C6C48"/>
+    <w:rsid w:val="006E34BB"/>
+    <w:rsid w:val="00744B97"/>
+    <w:rsid w:val="007539FF"/>
+    <w:rsid w:val="0075569F"/>
+    <w:rsid w:val="0075789F"/>
+    <w:rsid w:val="00761A9A"/>
+    <w:rsid w:val="0076617D"/>
+    <w:rsid w:val="00790C99"/>
+    <w:rsid w:val="0079656D"/>
+    <w:rsid w:val="007A66CE"/>
+    <w:rsid w:val="007B4076"/>
+    <w:rsid w:val="007E48A7"/>
+    <w:rsid w:val="00806692"/>
+    <w:rsid w:val="00806A77"/>
+    <w:rsid w:val="00825C83"/>
+    <w:rsid w:val="0082769E"/>
+    <w:rsid w:val="00850C7D"/>
+    <w:rsid w:val="008567AD"/>
+    <w:rsid w:val="008578E0"/>
+    <w:rsid w:val="00865BCA"/>
+    <w:rsid w:val="00865E21"/>
+    <w:rsid w:val="0087318B"/>
+    <w:rsid w:val="008966C8"/>
+    <w:rsid w:val="0089693F"/>
+    <w:rsid w:val="008A22EF"/>
+    <w:rsid w:val="008A2C26"/>
+    <w:rsid w:val="008A3CB2"/>
+    <w:rsid w:val="008B12A9"/>
+    <w:rsid w:val="008C28E4"/>
+    <w:rsid w:val="008E4905"/>
+    <w:rsid w:val="0090300E"/>
+    <w:rsid w:val="00906C52"/>
+    <w:rsid w:val="0092508D"/>
+    <w:rsid w:val="0092733A"/>
+    <w:rsid w:val="009313B5"/>
+    <w:rsid w:val="009371E7"/>
+    <w:rsid w:val="00942BB8"/>
+    <w:rsid w:val="00953A6A"/>
+    <w:rsid w:val="009552F9"/>
+    <w:rsid w:val="00962415"/>
+    <w:rsid w:val="009625A4"/>
+    <w:rsid w:val="00965C20"/>
+    <w:rsid w:val="009727A2"/>
+    <w:rsid w:val="00973F1F"/>
+    <w:rsid w:val="00991FA4"/>
+    <w:rsid w:val="009A23F1"/>
+    <w:rsid w:val="009C7419"/>
+    <w:rsid w:val="009D0223"/>
+    <w:rsid w:val="009D2B3E"/>
+    <w:rsid w:val="009D4C53"/>
+    <w:rsid w:val="009E26D9"/>
+    <w:rsid w:val="00A423E8"/>
+    <w:rsid w:val="00A517A2"/>
+    <w:rsid w:val="00A66F29"/>
+    <w:rsid w:val="00A82966"/>
+    <w:rsid w:val="00AA114A"/>
+    <w:rsid w:val="00AA293A"/>
+    <w:rsid w:val="00AA6D7C"/>
+    <w:rsid w:val="00AB157E"/>
+    <w:rsid w:val="00AB2B3C"/>
+    <w:rsid w:val="00AC61EC"/>
+    <w:rsid w:val="00AE3C54"/>
+    <w:rsid w:val="00AE3E9A"/>
+    <w:rsid w:val="00AE5170"/>
+    <w:rsid w:val="00B00AED"/>
+    <w:rsid w:val="00B075D7"/>
+    <w:rsid w:val="00B32BA9"/>
+    <w:rsid w:val="00B35BEC"/>
+    <w:rsid w:val="00B36EE6"/>
+    <w:rsid w:val="00B50C4F"/>
+    <w:rsid w:val="00B554E7"/>
+    <w:rsid w:val="00B55A47"/>
+    <w:rsid w:val="00B63177"/>
+    <w:rsid w:val="00B764E1"/>
+    <w:rsid w:val="00B860F3"/>
+    <w:rsid w:val="00B91853"/>
+    <w:rsid w:val="00B94951"/>
+    <w:rsid w:val="00BA055F"/>
+    <w:rsid w:val="00BC4556"/>
+    <w:rsid w:val="00BC4976"/>
+    <w:rsid w:val="00BC7D01"/>
+    <w:rsid w:val="00BD651B"/>
+    <w:rsid w:val="00BF3746"/>
+    <w:rsid w:val="00BF43CD"/>
+    <w:rsid w:val="00C00D37"/>
+    <w:rsid w:val="00C06AC7"/>
+    <w:rsid w:val="00C237BE"/>
+    <w:rsid w:val="00C37D73"/>
+    <w:rsid w:val="00C40ABC"/>
+    <w:rsid w:val="00C41AEC"/>
+    <w:rsid w:val="00C52985"/>
+    <w:rsid w:val="00C63E5B"/>
+    <w:rsid w:val="00C8093F"/>
+    <w:rsid w:val="00C85F67"/>
+    <w:rsid w:val="00C8639A"/>
+    <w:rsid w:val="00C873A6"/>
+    <w:rsid w:val="00C93858"/>
+    <w:rsid w:val="00C94BEB"/>
+    <w:rsid w:val="00CA660B"/>
+    <w:rsid w:val="00CB27CF"/>
+    <w:rsid w:val="00CB7882"/>
+    <w:rsid w:val="00CC45F3"/>
+    <w:rsid w:val="00CC62CA"/>
+    <w:rsid w:val="00CD1B75"/>
+    <w:rsid w:val="00CD2F49"/>
+    <w:rsid w:val="00D0079D"/>
+    <w:rsid w:val="00D024BE"/>
+    <w:rsid w:val="00D20204"/>
+    <w:rsid w:val="00D21FCD"/>
+    <w:rsid w:val="00D4130C"/>
+    <w:rsid w:val="00D47024"/>
+    <w:rsid w:val="00D528F4"/>
+    <w:rsid w:val="00D557E8"/>
+    <w:rsid w:val="00D63524"/>
+    <w:rsid w:val="00D63583"/>
+    <w:rsid w:val="00D70371"/>
+    <w:rsid w:val="00D747A3"/>
+    <w:rsid w:val="00D76039"/>
+    <w:rsid w:val="00D80C5B"/>
+    <w:rsid w:val="00D87B9C"/>
+    <w:rsid w:val="00D920D8"/>
+    <w:rsid w:val="00D95F4E"/>
+    <w:rsid w:val="00DA1723"/>
+    <w:rsid w:val="00DB048C"/>
+    <w:rsid w:val="00DB495C"/>
+    <w:rsid w:val="00DC5016"/>
+    <w:rsid w:val="00DC5CA9"/>
+    <w:rsid w:val="00DC6B2F"/>
+    <w:rsid w:val="00DF28A3"/>
+    <w:rsid w:val="00E03E5B"/>
+    <w:rsid w:val="00E117EE"/>
+    <w:rsid w:val="00E13314"/>
+    <w:rsid w:val="00E145D7"/>
+    <w:rsid w:val="00E1741C"/>
+    <w:rsid w:val="00E57A8B"/>
+    <w:rsid w:val="00E645FC"/>
+    <w:rsid w:val="00E7415C"/>
+    <w:rsid w:val="00EA1F19"/>
+    <w:rsid w:val="00EA75BF"/>
+    <w:rsid w:val="00EB50A2"/>
+    <w:rsid w:val="00EB63E1"/>
+    <w:rsid w:val="00EC65F4"/>
+    <w:rsid w:val="00ED2E97"/>
+    <w:rsid w:val="00EE112B"/>
+    <w:rsid w:val="00EF3E1B"/>
+    <w:rsid w:val="00F10338"/>
+    <w:rsid w:val="00F1451B"/>
+    <w:rsid w:val="00F20B8E"/>
+    <w:rsid w:val="00F32A1E"/>
+    <w:rsid w:val="00F3650B"/>
+    <w:rsid w:val="00F47447"/>
+    <w:rsid w:val="00F54AAB"/>
+    <w:rsid w:val="00F55A38"/>
+    <w:rsid w:val="00F70080"/>
+    <w:rsid w:val="00F73F40"/>
+    <w:rsid w:val="00F77C6B"/>
+    <w:rsid w:val="00F81877"/>
+    <w:rsid w:val="00F82B32"/>
+    <w:rsid w:val="00F8543B"/>
+    <w:rsid w:val="00F9081E"/>
+    <w:rsid w:val="00FA1747"/>
+    <w:rsid w:val="00FF7780"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B92A4B2"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6077ACBE-257A-4F85-B7F9-7E9804E929B8}"/>
+  <w14:docId w14:val="5AEFEE9C"/>
+  <w15:docId w15:val="{532EAB51-BA98-46DE-95E8-6977526B3885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6807,51 +9257,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7033,728 +9483,1119 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A6E62"/>
+    <w:rsid w:val="00671AB1"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Title"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F55E73"/>
+    <w:rsid w:val="000C5AC5"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:spacing w:val="-2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F55E73"/>
+    <w:rsid w:val="000C5AC5"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="11631"/>
+      </w:tabs>
+      <w:ind w:left="630" w:right="630"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00671AB1"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE112B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      <w:spacing w:before="40" w:after="40" w:line="212" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-4"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="TableParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E1741C"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="682" w:y="2051"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="120" w:line="226" w:lineRule="exact"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="66" w:line="581" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00332565"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F3650B"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="40" w:line="222" w:lineRule="exact"/>
+      <w:ind w:left="115"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-4"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F1F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973F1F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973F1F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973F1F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00E4121B"/>
+    <w:rsid w:val="00850C7D"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...13 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099475B"/>
+    <w:rsid w:val="008B12A9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099475B"/>
+    <w:rsid w:val="008B12A9"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0099475B"/>
+    <w:rsid w:val="008B12A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099475B"/>
+    <w:rsid w:val="008B12A9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0099475B"/>
+    <w:rsid w:val="008B12A9"/>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="000B2492"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00671AB1"/>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="1F497D"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="22"/>
-[...107 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F55E73"/>
+    <w:rsid w:val="000C5AC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F497D"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EE112B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-4"/>
+      <w:sz w:val="21"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E1741C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:spacing w:val="-4"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B35BEC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B642FC5B8B920D4BB6C445E99411392A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0d8e00d61a0188be004d8aa185a53d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60" xmlns:ns3="3efdb8b0-c47e-4c3c-846a-2bf99d413b35" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e55deb49012d6592887db1cc1fcc2288" ns2:_="" ns3:_="">
+    <xsd:import namespace="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60"/>
+    <xsd:import namespace="3efdb8b0-c47e-4c3c-846a-2bf99d413b35"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3efdb8b0-c47e-4c3c-846a-2bf99d413b35" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e7961663-b285-44cd-86fc-0e6dc0c5b510}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3efdb8b0-c47e-4c3c-846a-2bf99d413b35">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3efdb8b0-c47e-4c3c-846a-2bf99d413b35" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EC91CB1-F857-4268-B42C-60A0538B78B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CECD2F96-FE99-43E7-99E9-0F13DE773164}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60"/>
+    <ds:schemaRef ds:uri="3efdb8b0-c47e-4c3c-846a-2bf99d413b35"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93151634-2BA4-47BD-B650-4C4EE4E39627}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB272ABD-5B65-4728-A6A8-B4BCD331A2B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6f41c3f9-0ddd-4792-9cc5-2aa494f8de60"/>
+    <ds:schemaRef ds:uri="3efdb8b0-c47e-4c3c-846a-2bf99d413b35"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D7B82E1-8395-4796-81F7-2EC73ED4BD9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8739</Characters>
+  <Pages>5</Pages>
+  <Words>1561</Words>
+  <Characters>8904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Formulario de solicitud de horas extras de PCA de MassHealth</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10252</CharactersWithSpaces>
+  <CharactersWithSpaces>10445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jenna</dc:creator>
+  <dc:title>Formulario de solicitud de horas extras de PCA de MassHealth</dc:title>
+  <dc:creator>pkothari</dc:creator>
+  <cp:keywords>PCA</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2019-03-11T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 15 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2025-10-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 15.0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20190311141828</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GrammarlyDocumentId">
+    <vt:lpwstr>6d53916e-6e74-4624-aed7-25dc188978d1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+    <vt:lpwstr>0x010100B642FC5B8B920D4BB6C445E99411392A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>