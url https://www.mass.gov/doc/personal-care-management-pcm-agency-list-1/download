--- v1 (2026-01-31)
+++ v2 (2026-07-30)
@@ -34,66 +34,66 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BEDB4D" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F003F8" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Personal Care Attendant (PCA) Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD5299F" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4617F7" w14:textId="00D4EB41" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A4617F7" w14:textId="00D4EB41" w:rsidR="007D160A" w:rsidRPr="009D1D09" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1D09">
         <w:t>Personal Care Management (PCM) Agencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E124BE7" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF6A959" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="2EF6A959" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Access Care Partners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CB794C" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4 Valley Mill Rd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F93AC3" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Holyoke, MA 01040</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B504917" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
@@ -108,648 +108,603 @@
       <w:r>
         <w:t>Website: www.accesscarepartners.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9D3716" w14:textId="5AD9528D" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In-home care for older adults and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> with disabilities in Western Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734FE38B" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23572EEB" w14:textId="0351C71A" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="23572EEB" w14:textId="0351C71A" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AdLib</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Inc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AFC4BC" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>215 North St.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1B588F" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Pittsfield, MA 01201</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10212DE2" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (413) 442-7047</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E9F8F6" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: www.adlibcil.org </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2200E89C" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E86A16" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="17E86A16" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>AgeSpan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4A3A976C" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>280 Merrimack St, Suite 400</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CFE460" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Lawrence, MA 01843</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7678FE0E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (978) 683-7747</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB74E5B" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.agespan.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0545C8DC" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6137648E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="6137648E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Boston Center for Independent Living (BCIL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2519841D" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>60 Temple Place, 5th Floor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEE0EEC" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Boston, MA 02111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBF4B06" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (617) 338-6665</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAE1678" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: www.bostoncil.org </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A0EC02" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="538AF094" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="538AF094" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Center for Living &amp; Working (CLW)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143C2E2B" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>18 Chestnut St. Suite 540</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C3D746" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Worcester, MA 01608</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B268659" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (508) 798-0350</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFCF014" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.centerlw.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659310E5" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FC1508" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="55FC1508" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Elder Services of Worcester Area (ESWA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BFA6B4" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>67 Millbrook St. Suite 100</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6B1637" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Worcester, MA 01606</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2040191E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (508) 756-1545</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56106545" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.eswa.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E09EBF2" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DAD819F" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="6DAD819F" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ethos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3452A161" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">555 Amory St. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6105E060" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Boston, MA 02130</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397DB06C" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (617) 522-6700</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E5E824" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.ethocare.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00077CCE" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A4BA881" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="3A4BA881" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Greater Springfield Senior Services (GSSSI) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038C2327" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>66 Industry Ave. Suite 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322D3874" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDB9734" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (413) 781-8800</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0244704C" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.gsssi.org</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1694D540" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...43 lines deleted...]
-    </w:p>
     <w:p w14:paraId="310DC456" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7831EF6E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="7831EF6E" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Northeast Arc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBB4726" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 Southside Rd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A53DC4" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Danvers, MA 01923 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3F748D" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (978) 762-0301</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6711B9" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Website: www.ne-arc.org </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491FD181" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B51FE5" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="64B51FE5" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Northeast Independent Living Program (NILP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139592D3" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>20 Ballard Rd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2E5B14" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Lawrence, MA 01843</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4968F178" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (978) 687-4288</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A047550" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.nilp.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78156D67" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69130579" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="69130579" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stavros Center for Independent Living </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C5D2F1" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">210 Old Farm Rd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553A352D" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Amherst, MA 01002</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3516E015" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (413) 256-0473</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499F4C36" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.stavros.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3B9180" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B49CC32" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="2B49CC32" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Tri-Valley, Inc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492B54D5" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>10 Mill St.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6251D6" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Dudley, MA 01571</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CEA4C25" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (508) 946-6640</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0377F346" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Website: www.trivalleyinc.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBC7103" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77485CD9" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="77485CD9" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Arc of the South Shore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1EEC17" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20 Pond Park Rd. Suite 1113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7354008D" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hingham, MA 02043</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A60506" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Phone: (781) 335-3023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141BB549" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Website: www.arcsouthshore.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06067FF9" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42682DC0" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="009D1D09">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>The Arc of the South Shore</w:t>
-[...43 lines deleted...]
-      <w:r>
         <w:t>Tempus Unlimited</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B004BB" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>600 Technology Center Drive</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B23594" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Stoughton, MA 02072</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BE38B7" w14:textId="77777777" w:rsidR="007D160A" w:rsidRDefault="007D160A" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Phone: (877) 924-7570 # 3</w:t>
@@ -796,104 +751,105 @@
     </w:p>
     <w:p w14:paraId="20F70B4B" w14:textId="67F21B39" w:rsidR="00CA1533" w:rsidRDefault="00CA1533" w:rsidP="007D160A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Filename: PCM Agencies List_2025-12</w:t>
       </w:r>
       <w:r w:rsidR="00B44204">
         <w:t>.docx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA1533">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D160A"/>
     <w:rsid w:val="00334B6B"/>
     <w:rsid w:val="007D160A"/>
     <w:rsid w:val="008770FD"/>
     <w:rsid w:val="008A6435"/>
     <w:rsid w:val="008F007F"/>
+    <w:rsid w:val="0092385B"/>
+    <w:rsid w:val="009D1D09"/>
     <w:rsid w:val="00B324DA"/>
     <w:rsid w:val="00B44204"/>
     <w:rsid w:val="00BA2964"/>
+    <w:rsid w:val="00C67F2F"/>
     <w:rsid w:val="00CA1533"/>
     <w:rsid w:val="00D11727"/>
     <w:rsid w:val="00F81C8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1302,82 +1258,69 @@
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D11727"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D11727"/>
+    <w:rsid w:val="009D1D09"/>
     <w:pPr>
-      <w:spacing w:after="240"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D160A"/>
+    <w:rsid w:val="009D1D09"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007D160A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
@@ -1522,72 +1465,66 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D11727"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+    <w:rsid w:val="009D1D09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    <w:rsid w:val="009D1D09"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007D160A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -2154,54 +2091,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>307</Words>
-  <Characters>1753</Characters>
+  <Words>288</Words>
+  <Characters>1645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2056</CharactersWithSpaces>
+  <CharactersWithSpaces>1930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colella-Yantosca, Lucia (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>